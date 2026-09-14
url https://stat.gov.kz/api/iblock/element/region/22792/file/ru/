--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-30" yWindow="-30" windowWidth="19440" windowHeight="5970"/>
   </bookViews>
   <sheets>
-    <sheet name="ООС" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Данные" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="80">
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
-    <t xml:space="preserve">    районы:</t>
-[...1 lines deleted...]
-  <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
     <t>Железинский</t>
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Майский</t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
@@ -143,120 +144,325 @@
     <t>129,6</t>
   </si>
   <si>
     <t>154,3</t>
   </si>
   <si>
     <t>62,3</t>
   </si>
   <si>
     <t>127,8</t>
   </si>
   <si>
     <t>179,4</t>
   </si>
   <si>
     <t>982,8</t>
   </si>
   <si>
     <t>«-» – явление отсутствует</t>
   </si>
   <si>
     <t>Выбросы загрязняющих атмосферу веществ, отходящих от стационарных источников, на душу населения, кг</t>
   </si>
   <si>
     <t>Павлодарская область</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем выбросов загрязняющих веществ в атмосферу на душу населения всего</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Выбросы загрязняющих веществ в атмосферный воздух - поступление в атмосферный воздух загрязняющих (оказывающих неблагоприятное действие на здоровье или деятельность населения, на окружающую среду) веществ от стационарных источников выбросов;
+Стационарный источник загрязнения атмосферы – технологический агрегат (установка, устройство, аппарат), выделяющий в процессе эксплуатации вредные вещества </t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>на душу населения, кг</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Справочник специфических загрязняющих веществ</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>140002, г.Павлодар, ул. Генерала Дюсенова, 9</t>
+  </si>
+  <si>
+    <t>Адрес</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="191" formatCode="#,##0.000"/>
-    <numFmt numFmtId="192" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -272,185 +478,256 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="192" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
+    <cellStyle name="Гиперссылка 4" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 3" xfId="8"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный_Динамика демографических показателей май 2009" xfId="1"/>
     <cellStyle name="Обычный_ООС" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -693,242 +970,471 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B17"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" style="50" customWidth="1"/>
+    <col min="2" max="2" width="79.140625" style="50" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="54">
+        <v>15750204</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="56" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="77.25" customHeight="1">
+      <c r="A4" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="57" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="54" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="59" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="60" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="67" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="54">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="68" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="69" t="s">
+        <v>73</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B17" r:id="rId1"/>
+    <hyperlink ref="B10" r:id="rId2" display="ВВП методом производства"/>
+    <hyperlink ref="B6" r:id="rId3" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
+    <hyperlink ref="B7" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="48" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="48" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="48" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="48" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="48" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="48"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="48"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="50"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="50"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="50"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V34"/>
+  <dimension ref="A1:V33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q24" sqref="Q24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18" style="1" customWidth="1"/>
     <col min="2" max="16" width="7.7109375" style="1" customWidth="1"/>
     <col min="17" max="18" width="7.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="49" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="49"/>
+      <c r="A1" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="F2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="5"/>
       <c r="O2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="4"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="7"/>
-      <c r="B3" s="37">
+      <c r="B3" s="36">
         <v>2005</v>
       </c>
-      <c r="C3" s="37">
+      <c r="C3" s="36">
         <v>2006</v>
       </c>
-      <c r="D3" s="37">
+      <c r="D3" s="36">
         <v>2007</v>
       </c>
-      <c r="E3" s="38">
+      <c r="E3" s="37">
         <v>2008</v>
       </c>
-      <c r="F3" s="37">
+      <c r="F3" s="36">
         <v>2009</v>
       </c>
-      <c r="G3" s="38">
+      <c r="G3" s="37">
         <v>2010</v>
       </c>
-      <c r="H3" s="37">
+      <c r="H3" s="36">
         <v>2011</v>
       </c>
-      <c r="I3" s="37">
+      <c r="I3" s="36">
         <v>2012</v>
       </c>
-      <c r="J3" s="37">
+      <c r="J3" s="36">
         <v>2013</v>
       </c>
-      <c r="K3" s="37">
+      <c r="K3" s="36">
         <v>2014</v>
       </c>
-      <c r="L3" s="37">
+      <c r="L3" s="36">
         <v>2015</v>
       </c>
-      <c r="M3" s="37">
+      <c r="M3" s="36">
         <v>2016</v>
       </c>
-      <c r="N3" s="37">
+      <c r="N3" s="36">
         <v>2017</v>
       </c>
-      <c r="O3" s="37">
+      <c r="O3" s="36">
         <v>2018</v>
       </c>
-      <c r="P3" s="37">
+      <c r="P3" s="36">
         <v>2019</v>
       </c>
-      <c r="Q3" s="37">
+      <c r="Q3" s="36">
         <v>2020</v>
       </c>
-      <c r="R3" s="39">
+      <c r="R3" s="38">
         <v>2021</v>
       </c>
-      <c r="S3" s="39">
+      <c r="S3" s="38">
         <v>2022</v>
       </c>
-      <c r="T3" s="40">
+      <c r="T3" s="39">
         <v>2023</v>
       </c>
-      <c r="U3" s="40">
+      <c r="U3" s="39">
         <v>2024</v>
       </c>
-      <c r="V3" s="40">
+      <c r="V3" s="39">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="15" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B4" s="9">
         <v>749.05700000000002</v>
       </c>
       <c r="C4" s="9">
         <v>783.53800000000001</v>
       </c>
       <c r="D4" s="9">
         <v>771.66600000000005</v>
       </c>
       <c r="E4" s="9">
         <v>798.10699999999997</v>
       </c>
       <c r="F4" s="9">
         <v>754.46299999999997</v>
       </c>
       <c r="G4" s="9">
         <v>768.19299999999998</v>
       </c>
       <c r="H4" s="9">
         <v>846.702</v>
       </c>
       <c r="I4" s="9">
         <v>903.428</v>
       </c>
       <c r="J4" s="10">
         <v>866.2</v>
       </c>
       <c r="K4" s="9">
         <v>809</v>
       </c>
       <c r="L4" s="11">
         <v>730.21464270242279</v>
       </c>
       <c r="M4" s="9">
         <v>716.2</v>
       </c>
       <c r="N4" s="9">
         <v>806.68418142324595</v>
       </c>
       <c r="O4" s="9">
         <v>940.2</v>
       </c>
       <c r="P4" s="9">
         <v>958.15451965509146</v>
       </c>
       <c r="Q4" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R4" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="S4" s="14">
         <v>958.3</v>
       </c>
-      <c r="T4" s="43">
+      <c r="T4" s="42">
         <v>920.2</v>
       </c>
-      <c r="U4" s="48">
+      <c r="U4" s="47">
         <v>914.1</v>
       </c>
-      <c r="V4" s="48">
+      <c r="V4" s="47">
         <v>882.1</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="17">
         <v>482.95100000000002</v>
       </c>
       <c r="C5" s="17">
         <v>487.20400000000001</v>
       </c>
       <c r="D5" s="17">
         <v>480.12700000000001</v>
       </c>
       <c r="E5" s="17">
         <v>477.24700000000001</v>
       </c>
       <c r="F5" s="17">
         <v>473.11799999999999</v>
       </c>
       <c r="G5" s="17">
         <v>488.07</v>
       </c>
@@ -938,65 +1444,65 @@
       <c r="I5" s="17">
         <v>490.27199999999999</v>
       </c>
       <c r="J5" s="18">
         <v>515.29999999999995</v>
       </c>
       <c r="K5" s="17">
         <v>461.9</v>
       </c>
       <c r="L5" s="19">
         <v>437.6</v>
       </c>
       <c r="M5" s="17">
         <v>437.3</v>
       </c>
       <c r="N5" s="17">
         <v>470.1</v>
       </c>
       <c r="O5" s="20">
         <v>565.9</v>
       </c>
       <c r="P5" s="20">
         <v>557.5</v>
       </c>
       <c r="Q5" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="R5" s="22" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S5" s="23">
         <v>522.20000000000005</v>
       </c>
-      <c r="T5" s="42">
+      <c r="T5" s="41">
         <v>485.4</v>
       </c>
-      <c r="U5" s="47">
+      <c r="U5" s="46">
         <v>478.4</v>
       </c>
-      <c r="V5" s="47">
+      <c r="V5" s="46">
         <v>466.3</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="17">
         <v>2248.87</v>
       </c>
       <c r="C6" s="17">
         <v>2453.1799999999998</v>
       </c>
       <c r="D6" s="17">
         <v>2250.7429999999999</v>
       </c>
       <c r="E6" s="17">
         <v>2228.6909999999998</v>
       </c>
       <c r="F6" s="17">
         <v>2374.0340000000001</v>
       </c>
       <c r="G6" s="17">
         <v>2478.3440000000001</v>
       </c>
@@ -1009,62 +1515,62 @@
       <c r="J6" s="24">
         <v>2919.9</v>
       </c>
       <c r="K6" s="25">
         <v>3093.5</v>
       </c>
       <c r="L6" s="25">
         <v>2703.9</v>
       </c>
       <c r="M6" s="25">
         <v>2515.1</v>
       </c>
       <c r="N6" s="25">
         <v>2627.9</v>
       </c>
       <c r="O6" s="26">
         <v>2734.8</v>
       </c>
       <c r="P6" s="26">
         <v>2880.4</v>
       </c>
       <c r="Q6" s="27">
         <v>2897.9</v>
       </c>
       <c r="R6" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S6" s="23">
         <v>2619.6</v>
       </c>
-      <c r="T6" s="42">
+      <c r="T6" s="41">
         <v>2489.9</v>
       </c>
-      <c r="U6" s="47">
+      <c r="U6" s="46">
         <v>2518.3000000000002</v>
       </c>
-      <c r="V6" s="47">
+      <c r="V6" s="46">
         <v>2293.1</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="17">
         <v>1805.817</v>
       </c>
       <c r="C7" s="17">
         <v>1866.873</v>
       </c>
       <c r="D7" s="17">
         <v>1886.8610000000001</v>
       </c>
       <c r="E7" s="17">
         <v>2007.998</v>
       </c>
       <c r="F7" s="17">
         <v>1595.019</v>
       </c>
       <c r="G7" s="17">
         <v>1553.9770000000001</v>
       </c>
@@ -1077,863 +1583,841 @@
       <c r="J7" s="28">
         <v>1719</v>
       </c>
       <c r="K7" s="17">
         <v>1446.5</v>
       </c>
       <c r="L7" s="19">
         <v>1264.0999999999999</v>
       </c>
       <c r="M7" s="17">
         <v>1252.9000000000001</v>
       </c>
       <c r="N7" s="17">
         <v>1559.4</v>
       </c>
       <c r="O7" s="26">
         <v>1934</v>
       </c>
       <c r="P7" s="26">
         <v>1963.1</v>
       </c>
       <c r="Q7" s="27">
         <v>1972.2</v>
       </c>
       <c r="R7" s="22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="S7" s="23">
         <v>2248.6999999999998</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="41">
         <v>2201.6999999999998</v>
       </c>
-      <c r="U7" s="47">
+      <c r="U7" s="46">
         <v>2164.9</v>
       </c>
-      <c r="V7" s="47">
+      <c r="V7" s="46">
         <v>2127.4</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="17"/>
-[...17 lines deleted...]
-      <c r="V8" s="47"/>
+      <c r="B8" s="17">
+        <v>14.794</v>
+      </c>
+      <c r="C8" s="17">
+        <v>19.29</v>
+      </c>
+      <c r="D8" s="17">
+        <v>16.565000000000001</v>
+      </c>
+      <c r="E8" s="17">
+        <v>8.3580000000000005</v>
+      </c>
+      <c r="F8" s="17">
+        <v>75.489999999999995</v>
+      </c>
+      <c r="G8" s="17">
+        <v>72.867999999999995</v>
+      </c>
+      <c r="H8" s="17">
+        <v>58.951000000000001</v>
+      </c>
+      <c r="I8" s="17">
+        <v>60.137999999999998</v>
+      </c>
+      <c r="J8" s="18">
+        <v>59</v>
+      </c>
+      <c r="K8" s="17">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="L8" s="19">
+        <v>79.7</v>
+      </c>
+      <c r="M8" s="17">
+        <v>108.8</v>
+      </c>
+      <c r="N8" s="17">
+        <v>109.5</v>
+      </c>
+      <c r="O8" s="20">
+        <v>116.7</v>
+      </c>
+      <c r="P8" s="20">
+        <v>129.1</v>
+      </c>
+      <c r="Q8" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="R8" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="S8" s="23">
+        <v>46.5</v>
+      </c>
+      <c r="T8" s="41">
+        <v>34</v>
+      </c>
+      <c r="U8" s="46">
+        <v>37.9</v>
+      </c>
+      <c r="V8" s="46">
+        <v>38.1</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A9" s="16" t="s">
+      <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="17">
-        <v>14.794</v>
+        <v>51.38</v>
       </c>
       <c r="C9" s="17">
-        <v>19.29</v>
+        <v>34.814</v>
       </c>
       <c r="D9" s="17">
-        <v>16.565000000000001</v>
+        <v>35.393000000000001</v>
       </c>
       <c r="E9" s="17">
-        <v>8.3580000000000005</v>
+        <v>40.564</v>
       </c>
       <c r="F9" s="17">
-        <v>75.489999999999995</v>
+        <v>47.789000000000001</v>
       </c>
       <c r="G9" s="17">
-        <v>72.867999999999995</v>
+        <v>74.207999999999998</v>
       </c>
       <c r="H9" s="17">
-        <v>58.951000000000001</v>
+        <v>85.358000000000004</v>
       </c>
       <c r="I9" s="17">
-        <v>60.137999999999998</v>
-[...14 lines deleted...]
-        <v>109.5</v>
+        <v>84.332999999999998</v>
+      </c>
+      <c r="J9" s="25">
+        <v>98</v>
+      </c>
+      <c r="K9" s="25">
+        <v>107.5</v>
+      </c>
+      <c r="L9" s="25">
+        <v>110</v>
+      </c>
+      <c r="M9" s="25">
+        <v>112</v>
+      </c>
+      <c r="N9" s="25">
+        <v>119</v>
       </c>
       <c r="O9" s="20">
-        <v>116.7</v>
+        <v>125.5</v>
       </c>
       <c r="P9" s="20">
-        <v>129.1</v>
+        <v>134.19999999999999</v>
       </c>
       <c r="Q9" s="21" t="s">
         <v>15</v>
       </c>
       <c r="R9" s="22" t="s">
         <v>30</v>
       </c>
       <c r="S9" s="23">
-        <v>46.5</v>
-[...8 lines deleted...]
-        <v>38.1</v>
+        <v>170.1</v>
+      </c>
+      <c r="T9" s="41">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="U9" s="46">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="V9" s="46">
+        <v>163.1</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="17">
-        <v>51.38</v>
+        <v>12.802</v>
       </c>
       <c r="C10" s="17">
-        <v>34.814</v>
+        <v>14.007</v>
       </c>
       <c r="D10" s="17">
-        <v>35.393000000000001</v>
+        <v>14.451000000000001</v>
       </c>
       <c r="E10" s="17">
-        <v>40.564</v>
+        <v>15.026</v>
       </c>
       <c r="F10" s="17">
-        <v>47.789000000000001</v>
+        <v>46.552999999999997</v>
       </c>
       <c r="G10" s="17">
-        <v>74.207999999999998</v>
+        <v>50.639000000000003</v>
       </c>
       <c r="H10" s="17">
-        <v>85.358000000000004</v>
+        <v>55.149000000000001</v>
       </c>
       <c r="I10" s="17">
-        <v>84.332999999999998</v>
-[...14 lines deleted...]
-        <v>119</v>
+        <v>54.473999999999997</v>
+      </c>
+      <c r="J10" s="17">
+        <v>52.3</v>
+      </c>
+      <c r="K10" s="17">
+        <v>52</v>
+      </c>
+      <c r="L10" s="17">
+        <v>49.5</v>
+      </c>
+      <c r="M10" s="17">
+        <v>60</v>
+      </c>
+      <c r="N10" s="17">
+        <v>64.099999999999994</v>
       </c>
       <c r="O10" s="20">
-        <v>125.5</v>
+        <v>56</v>
       </c>
       <c r="P10" s="20">
-        <v>134.19999999999999</v>
+        <v>65</v>
       </c>
       <c r="Q10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="R10" s="22" t="s">
         <v>31</v>
       </c>
       <c r="S10" s="23">
-        <v>170.1</v>
-[...8 lines deleted...]
-        <v>163.1</v>
+        <v>72.3</v>
+      </c>
+      <c r="T10" s="41">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="U10" s="46">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="V10" s="46">
+        <v>75.3</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="17">
-        <v>12.802</v>
+        <v>2.4689999999999999</v>
       </c>
       <c r="C11" s="17">
-        <v>14.007</v>
+        <v>3.0219999999999998</v>
       </c>
       <c r="D11" s="17">
-        <v>14.451000000000001</v>
+        <v>4.5659999999999998</v>
       </c>
       <c r="E11" s="17">
-        <v>15.026</v>
+        <v>2.613</v>
       </c>
       <c r="F11" s="17">
-        <v>46.552999999999997</v>
+        <v>70.587999999999994</v>
       </c>
       <c r="G11" s="17">
-        <v>50.639000000000003</v>
+        <v>77.543000000000006</v>
       </c>
       <c r="H11" s="17">
-        <v>55.149000000000001</v>
+        <v>72.212000000000003</v>
       </c>
       <c r="I11" s="17">
-        <v>54.473999999999997</v>
+        <v>76.638000000000005</v>
       </c>
       <c r="J11" s="17">
-        <v>52.3</v>
+        <v>83.1</v>
       </c>
       <c r="K11" s="17">
-        <v>52</v>
+        <v>75.3</v>
       </c>
       <c r="L11" s="17">
-        <v>49.5</v>
+        <v>96.7</v>
       </c>
       <c r="M11" s="17">
-        <v>60</v>
+        <v>103.9</v>
       </c>
       <c r="N11" s="17">
-        <v>64.099999999999994</v>
+        <v>113</v>
       </c>
       <c r="O11" s="20">
-        <v>56</v>
+        <v>123.5</v>
       </c>
       <c r="P11" s="20">
-        <v>65</v>
+        <v>131.69999999999999</v>
       </c>
       <c r="Q11" s="21" t="s">
         <v>17</v>
       </c>
       <c r="R11" s="22" t="s">
         <v>32</v>
       </c>
       <c r="S11" s="23">
-        <v>72.3</v>
-[...8 lines deleted...]
-        <v>75.3</v>
+        <v>35.6</v>
+      </c>
+      <c r="T11" s="41">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="U11" s="46">
+        <v>39.1</v>
+      </c>
+      <c r="V11" s="46">
+        <v>43.5</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="17">
-        <v>2.4689999999999999</v>
+        <v>2.25</v>
       </c>
       <c r="C12" s="17">
-        <v>3.0219999999999998</v>
+        <v>1.2889999999999999</v>
       </c>
       <c r="D12" s="17">
-        <v>4.5659999999999998</v>
+        <v>1.607</v>
       </c>
       <c r="E12" s="17">
-        <v>2.613</v>
+        <v>1.903</v>
       </c>
       <c r="F12" s="17">
-        <v>70.587999999999994</v>
+        <v>59.311999999999998</v>
       </c>
       <c r="G12" s="17">
-        <v>77.543000000000006</v>
+        <v>60.863</v>
       </c>
       <c r="H12" s="17">
-        <v>72.212000000000003</v>
+        <v>56.448999999999998</v>
       </c>
       <c r="I12" s="17">
-        <v>76.638000000000005</v>
+        <v>46.866</v>
       </c>
       <c r="J12" s="17">
-        <v>83.1</v>
+        <v>39.799999999999997</v>
       </c>
       <c r="K12" s="17">
-        <v>75.3</v>
+        <v>62.3</v>
       </c>
       <c r="L12" s="17">
-        <v>96.7</v>
+        <v>50.9</v>
       </c>
       <c r="M12" s="17">
-        <v>103.9</v>
+        <v>79.8</v>
       </c>
       <c r="N12" s="17">
-        <v>113</v>
+        <v>86.2</v>
       </c>
       <c r="O12" s="20">
-        <v>123.5</v>
+        <v>88.3</v>
       </c>
       <c r="P12" s="20">
-        <v>131.69999999999999</v>
+        <v>91.5</v>
       </c>
       <c r="Q12" s="21" t="s">
         <v>18</v>
       </c>
       <c r="R12" s="22" t="s">
         <v>33</v>
       </c>
       <c r="S12" s="23">
-        <v>35.6</v>
-[...8 lines deleted...]
-        <v>43.5</v>
+        <v>34.5</v>
+      </c>
+      <c r="T12" s="41">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="U12" s="46">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="V12" s="46">
+        <v>32.6</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="17">
-        <v>2.25</v>
+        <v>1.8340000000000001</v>
       </c>
       <c r="C13" s="17">
-        <v>1.2889999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="D13" s="17">
-        <v>1.607</v>
+        <v>2.2170000000000001</v>
       </c>
       <c r="E13" s="17">
-        <v>1.903</v>
+        <v>1.8129999999999999</v>
       </c>
       <c r="F13" s="17">
-        <v>59.311999999999998</v>
+        <v>61.594999999999999</v>
       </c>
       <c r="G13" s="17">
-        <v>60.863</v>
+        <v>80.885999999999996</v>
       </c>
       <c r="H13" s="17">
-        <v>56.448999999999998</v>
+        <v>70.864000000000004</v>
       </c>
       <c r="I13" s="17">
-        <v>46.866</v>
+        <v>73.968999999999994</v>
       </c>
       <c r="J13" s="17">
-        <v>39.799999999999997</v>
+        <v>86.5</v>
       </c>
       <c r="K13" s="17">
-        <v>62.3</v>
+        <v>85.8</v>
       </c>
       <c r="L13" s="17">
-        <v>50.9</v>
+        <v>93.5</v>
       </c>
       <c r="M13" s="17">
-        <v>79.8</v>
+        <v>101.8</v>
       </c>
       <c r="N13" s="17">
-        <v>86.2</v>
+        <v>105.1</v>
       </c>
       <c r="O13" s="20">
-        <v>88.3</v>
+        <v>105.1</v>
       </c>
       <c r="P13" s="20">
-        <v>91.5</v>
+        <v>110.8</v>
       </c>
       <c r="Q13" s="21" t="s">
         <v>19</v>
       </c>
       <c r="R13" s="22" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="23">
-        <v>34.5</v>
-[...8 lines deleted...]
-        <v>32.6</v>
+        <v>104.5</v>
+      </c>
+      <c r="T13" s="41">
+        <v>103.4</v>
+      </c>
+      <c r="U13" s="46">
+        <v>104.6</v>
+      </c>
+      <c r="V13" s="46">
+        <v>107.6</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="17">
-[...9 lines deleted...]
-        <v>1.8129999999999999</v>
+      <c r="B14" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="27" t="s">
+        <v>24</v>
       </c>
       <c r="F14" s="17">
-        <v>61.594999999999999</v>
+        <v>74.162000000000006</v>
       </c>
       <c r="G14" s="17">
-        <v>80.885999999999996</v>
+        <v>78.885999999999996</v>
       </c>
       <c r="H14" s="17">
-        <v>70.864000000000004</v>
+        <v>86.98</v>
       </c>
       <c r="I14" s="17">
-        <v>73.968999999999994</v>
+        <v>79.046999999999997</v>
       </c>
       <c r="J14" s="17">
-        <v>86.5</v>
+        <v>75.2</v>
       </c>
       <c r="K14" s="17">
-        <v>85.8</v>
+        <v>73.3</v>
       </c>
       <c r="L14" s="17">
-        <v>93.5</v>
+        <v>89.9</v>
       </c>
       <c r="M14" s="17">
-        <v>101.8</v>
+        <v>93.8</v>
       </c>
       <c r="N14" s="17">
-        <v>105.1</v>
+        <v>96.3</v>
       </c>
       <c r="O14" s="20">
-        <v>105.1</v>
+        <v>119.1</v>
       </c>
       <c r="P14" s="20">
-        <v>110.8</v>
+        <v>138.19999999999999</v>
       </c>
       <c r="Q14" s="21" t="s">
         <v>20</v>
       </c>
       <c r="R14" s="22" t="s">
         <v>35</v>
       </c>
       <c r="S14" s="23">
-        <v>104.5</v>
-[...8 lines deleted...]
-        <v>107.6</v>
+        <v>72.3</v>
+      </c>
+      <c r="T14" s="41">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="U14" s="46">
+        <v>137.6</v>
+      </c>
+      <c r="V14" s="46">
+        <v>140.5</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="27" t="s">
-[...9 lines deleted...]
-        <v>25</v>
+      <c r="B15" s="17">
+        <v>13.627000000000001</v>
+      </c>
+      <c r="C15" s="17">
+        <v>14.157999999999999</v>
+      </c>
+      <c r="D15" s="17">
+        <v>12.833</v>
+      </c>
+      <c r="E15" s="17">
+        <v>13.324999999999999</v>
       </c>
       <c r="F15" s="17">
-        <v>74.162000000000006</v>
+        <v>38.713999999999999</v>
       </c>
       <c r="G15" s="17">
-        <v>78.885999999999996</v>
+        <v>39.493000000000002</v>
       </c>
       <c r="H15" s="17">
-        <v>86.98</v>
+        <v>34.26</v>
       </c>
       <c r="I15" s="17">
-        <v>79.046999999999997</v>
+        <v>37.468000000000004</v>
       </c>
       <c r="J15" s="17">
-        <v>75.2</v>
+        <v>34.5</v>
       </c>
       <c r="K15" s="17">
-        <v>73.3</v>
+        <v>48.8</v>
       </c>
       <c r="L15" s="17">
-        <v>89.9</v>
+        <v>47.8</v>
       </c>
       <c r="M15" s="17">
-        <v>93.8</v>
+        <v>52.1</v>
       </c>
       <c r="N15" s="17">
-        <v>96.3</v>
+        <v>49.4</v>
       </c>
       <c r="O15" s="20">
-        <v>119.1</v>
+        <v>58.2</v>
       </c>
       <c r="P15" s="20">
-        <v>138.19999999999999</v>
+        <v>59.4</v>
       </c>
       <c r="Q15" s="21" t="s">
         <v>21</v>
       </c>
       <c r="R15" s="22" t="s">
         <v>36</v>
       </c>
       <c r="S15" s="23">
-        <v>72.3</v>
-[...8 lines deleted...]
-        <v>140.5</v>
+        <v>65.2</v>
+      </c>
+      <c r="T15" s="41">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="U15" s="46">
+        <v>70.5</v>
+      </c>
+      <c r="V15" s="46">
+        <v>68.400000000000006</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="17">
-        <v>13.627000000000001</v>
+        <v>21.303999999999998</v>
       </c>
       <c r="C16" s="17">
-        <v>14.157999999999999</v>
+        <v>21.306000000000001</v>
       </c>
       <c r="D16" s="17">
-        <v>12.833</v>
+        <v>10.242000000000001</v>
       </c>
       <c r="E16" s="17">
-        <v>13.324999999999999</v>
+        <v>10.054</v>
       </c>
       <c r="F16" s="17">
-        <v>38.713999999999999</v>
+        <v>101.93</v>
       </c>
       <c r="G16" s="17">
-        <v>39.493000000000002</v>
+        <v>113.202</v>
       </c>
       <c r="H16" s="17">
-        <v>34.26</v>
+        <v>111.54600000000001</v>
       </c>
       <c r="I16" s="17">
-        <v>37.468000000000004</v>
+        <v>105.621</v>
       </c>
       <c r="J16" s="17">
-        <v>34.5</v>
+        <v>111.4</v>
       </c>
       <c r="K16" s="17">
-        <v>48.8</v>
+        <v>110.8</v>
       </c>
       <c r="L16" s="17">
-        <v>47.8</v>
+        <v>114.2</v>
       </c>
       <c r="M16" s="17">
-        <v>52.1</v>
+        <v>123.6</v>
       </c>
       <c r="N16" s="17">
-        <v>49.4</v>
+        <v>115.6</v>
       </c>
       <c r="O16" s="20">
-        <v>58.2</v>
+        <v>125.3</v>
       </c>
       <c r="P16" s="20">
-        <v>59.4</v>
+        <v>126</v>
       </c>
       <c r="Q16" s="21" t="s">
         <v>22</v>
       </c>
       <c r="R16" s="22" t="s">
         <v>37</v>
       </c>
       <c r="S16" s="23">
-        <v>65.2</v>
-[...8 lines deleted...]
-        <v>68.400000000000006</v>
+        <v>90.2</v>
+      </c>
+      <c r="T16" s="41">
+        <v>102.6</v>
+      </c>
+      <c r="U16" s="46">
+        <v>102.5</v>
+      </c>
+      <c r="V16" s="46">
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A17" s="2" t="s">
+      <c r="A17" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="17">
-[...44 lines deleted...]
-      <c r="Q17" s="21" t="s">
+      <c r="B17" s="30">
+        <v>6.5670000000000002</v>
+      </c>
+      <c r="C17" s="30">
+        <v>3.1230000000000002</v>
+      </c>
+      <c r="D17" s="30">
+        <v>3.8769999999999998</v>
+      </c>
+      <c r="E17" s="30">
+        <v>6.6689999999999996</v>
+      </c>
+      <c r="F17" s="30">
+        <v>79.298000000000002</v>
+      </c>
+      <c r="G17" s="30">
+        <v>80.744</v>
+      </c>
+      <c r="H17" s="30">
+        <v>79.296000000000006</v>
+      </c>
+      <c r="I17" s="30">
+        <v>91.706999999999994</v>
+      </c>
+      <c r="J17" s="30">
+        <v>101.8</v>
+      </c>
+      <c r="K17" s="30">
+        <v>102.5</v>
+      </c>
+      <c r="L17" s="30">
+        <v>116.6</v>
+      </c>
+      <c r="M17" s="30">
+        <v>132</v>
+      </c>
+      <c r="N17" s="30">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="O17" s="31">
+        <v>147.4</v>
+      </c>
+      <c r="P17" s="31">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="Q17" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="R17" s="22" t="s">
+      <c r="R17" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="S17" s="23">
-[...67 lines deleted...]
-      <c r="S18" s="35">
+      <c r="S17" s="34">
         <v>173.1</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T17" s="43">
         <v>171.2</v>
       </c>
-      <c r="U18" s="46">
+      <c r="U17" s="45">
         <v>171.3</v>
       </c>
-      <c r="V18" s="46">
+      <c r="V17" s="45">
         <v>172.1</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="2"/>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="17"/>
+      <c r="O18" s="20"/>
+      <c r="P18" s="20"/>
+      <c r="Q18" s="21"/>
+      <c r="R18" s="22"/>
+      <c r="S18" s="40"/>
+      <c r="T18" s="2"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="2"/>
-[...18 lines deleted...]
-      <c r="T19" s="2"/>
+      <c r="A19" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="S19" s="44"/>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
-      <c r="A20" s="36" t="s">
-[...2 lines deleted...]
-      <c r="S20" s="45"/>
+      <c r="A20" s="35"/>
+      <c r="S20" s="44"/>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
-      <c r="A21" s="36"/>
-      <c r="S21" s="45"/>
+      <c r="S21" s="44"/>
     </row>
     <row r="22" spans="1:22" ht="15" customHeight="1">
-      <c r="S22" s="45"/>
+      <c r="S22" s="44"/>
     </row>
     <row r="23" spans="1:22" ht="15" customHeight="1">
-      <c r="S23" s="45"/>
+      <c r="S23" s="44"/>
     </row>
     <row r="24" spans="1:22" ht="15" customHeight="1">
-      <c r="S24" s="45"/>
+      <c r="S24" s="44"/>
     </row>
     <row r="25" spans="1:22" ht="15" customHeight="1">
-      <c r="S25" s="45"/>
+      <c r="S25" s="44"/>
     </row>
     <row r="26" spans="1:22" ht="15" customHeight="1">
-      <c r="S26" s="45"/>
+      <c r="S26" s="44"/>
     </row>
     <row r="27" spans="1:22" ht="15" customHeight="1">
-      <c r="S27" s="45"/>
+      <c r="S27" s="44"/>
     </row>
     <row r="28" spans="1:22" ht="15" customHeight="1">
-      <c r="S28" s="45"/>
+      <c r="S28" s="44"/>
     </row>
     <row r="29" spans="1:22" ht="15" customHeight="1">
-      <c r="S29" s="45"/>
+      <c r="S29" s="44"/>
     </row>
     <row r="30" spans="1:22" ht="15" customHeight="1">
-      <c r="S30" s="45"/>
+      <c r="S30" s="44"/>
     </row>
     <row r="31" spans="1:22" ht="15" customHeight="1">
-      <c r="S31" s="45"/>
+      <c r="S31" s="44"/>
     </row>
     <row r="32" spans="1:22" ht="15" customHeight="1">
-      <c r="S32" s="45"/>
+      <c r="S32" s="44"/>
     </row>
     <row r="33" spans="19:19" ht="15" customHeight="1">
-      <c r="S33" s="45"/>
-[...2 lines deleted...]
-      <c r="S34" s="45"/>
+      <c r="S33" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ООС</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Данные</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>