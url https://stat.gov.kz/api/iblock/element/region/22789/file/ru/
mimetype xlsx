--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,214 +1,394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="4350" windowWidth="19440" windowHeight="5415" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="4350" windowWidth="19440" windowHeight="5415"/>
   </bookViews>
   <sheets>
-    <sheet name="тонн" sheetId="2" r:id="rId1"/>
-    <sheet name="тыс. тонн" sheetId="1" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="тонн" sheetId="2" r:id="rId3"/>
+    <sheet name="тыс. тонн" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="OLE_LINK1" localSheetId="1">'тыс. тонн'!#REF!</definedName>
+    <definedName name="OLE_LINK1" localSheetId="3">'тыс. тонн'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="57">
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
-    <t xml:space="preserve">    районы:</t>
-[...1 lines deleted...]
-  <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
     <t>Железинский</t>
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Майский</t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
   </si>
   <si>
     <t>Щербактинский</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>160 075.192</t>
   </si>
   <si>
     <t>Выброcы в атмосферу загрязняющих веществ, отходящих от стационарных источников, тыс. тонн</t>
   </si>
   <si>
     <t>«-» – явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>Выброcы в атмосферу загрязняющих веществ, отходящих от стационарных источников, тонн</t>
   </si>
   <si>
     <t>Павлодарская область</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Выброcы в атмосферу загрязняющих веществ, отходящих от стационарных источников</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Выбросы загрязняющих веществ в атмосферный воздух - поступление в атмосферный воздух загрязняющих (оказывающих неблагоприятное действие на здоровье или деятельность населения, на окружающую среду) веществ от стационарных источников выбросов; Стационарный источник загрязнения атмосферы – технологический агрегат (установка, устройство, аппарат), выделяющий в процессе эксплуатации вредные вещества. </t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Справочник специфических загрязняющих веществ</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Экологические индикаторы мониторинга и оценки окружающей среды</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>тонн, тыс. тонн</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>140002, г.Павлодар, ул. Генерала Дюсенова, 9</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Адрес</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="191" formatCode="0.0"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="208" formatCode="###\ ###\ ###\ ##0.000"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="0;[Red]0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -233,246 +413,305 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="208" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="208" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="193" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="193" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="208" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="208" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="208" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="198" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="198" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="198" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...87 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
+    <cellStyle name="Гиперссылка 4" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 3" xfId="8"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -715,189 +954,428 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" style="70" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" style="70" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="75">
+        <v>157502</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="75" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="76.5">
+      <c r="A4" s="74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="76" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="74" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="75" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="78" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="79" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="74" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="80" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="74" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="80" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A10" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="82" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="81"/>
+      <c r="B11" s="82" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="74" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="84" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="74" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="83" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="74" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="89" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="74" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="85" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="86" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="90" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="86" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="75">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="87" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="88" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A10:A11"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B18" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2" display="Производительность труда в разрезе регионов по видам экономической деятельности"/>
+    <hyperlink ref="B10" r:id="rId3" display="ВВП методом производства"/>
+    <hyperlink ref="B6" r:id="rId4" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
+    <hyperlink ref="B7" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B43" sqref="B43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="68" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="68" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="68" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="68" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="68"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="69" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="68"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="68"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="70"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="70"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="70"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="71" t="s">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V34"/>
+  <dimension ref="A1:V33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J35" sqref="J35"/>
+      <selection activeCell="E32" sqref="E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="3" customWidth="1"/>
-    <col min="11" max="11" width="9.5703125" style="32" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" style="29" customWidth="1"/>
     <col min="12" max="15" width="9.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11" style="3" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="73" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="73"/>
+      <c r="A1" s="72" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="I2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="R2" s="5"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="6"/>
-      <c r="B3" s="58">
+      <c r="B3" s="54">
         <v>2005</v>
       </c>
-      <c r="C3" s="58">
+      <c r="C3" s="54">
         <v>2006</v>
       </c>
-      <c r="D3" s="58">
+      <c r="D3" s="54">
         <v>2007</v>
       </c>
-      <c r="E3" s="58">
+      <c r="E3" s="54">
         <v>2008</v>
       </c>
-      <c r="F3" s="53">
+      <c r="F3" s="49">
         <v>2009</v>
       </c>
-      <c r="G3" s="58">
+      <c r="G3" s="54">
         <v>2010</v>
       </c>
-      <c r="H3" s="53">
+      <c r="H3" s="49">
         <v>2011</v>
       </c>
-      <c r="I3" s="53">
+      <c r="I3" s="49">
         <v>2012</v>
       </c>
-      <c r="J3" s="53">
+      <c r="J3" s="49">
         <v>2013</v>
       </c>
-      <c r="K3" s="59">
+      <c r="K3" s="55">
         <v>2014</v>
       </c>
-      <c r="L3" s="59">
+      <c r="L3" s="55">
         <v>2015</v>
       </c>
-      <c r="M3" s="60">
+      <c r="M3" s="56">
         <v>2016</v>
       </c>
-      <c r="N3" s="58">
+      <c r="N3" s="54">
         <v>2017</v>
       </c>
-      <c r="O3" s="58">
+      <c r="O3" s="54">
         <v>2018</v>
       </c>
-      <c r="P3" s="58">
+      <c r="P3" s="54">
         <v>2019</v>
       </c>
-      <c r="Q3" s="58">
+      <c r="Q3" s="54">
         <v>2020</v>
       </c>
-      <c r="R3" s="53">
+      <c r="R3" s="49">
         <v>2021</v>
       </c>
-      <c r="S3" s="58">
+      <c r="S3" s="54">
         <v>2022</v>
       </c>
-      <c r="T3" s="56">
+      <c r="T3" s="52">
         <v>2023</v>
       </c>
-      <c r="U3" s="56">
+      <c r="U3" s="52">
         <v>2024</v>
       </c>
-      <c r="V3" s="56">
+      <c r="V3" s="52">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="12" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B4" s="8">
         <v>556825.4</v>
       </c>
       <c r="C4" s="8">
         <v>582862.69999999995</v>
       </c>
       <c r="D4" s="8">
         <v>575397.9</v>
       </c>
       <c r="E4" s="8">
         <v>596696.19999999995</v>
       </c>
       <c r="F4" s="8">
         <v>560818.755</v>
       </c>
       <c r="G4" s="8">
         <v>572541.20400000003</v>
       </c>
       <c r="H4" s="8">
         <v>632228.50199999998</v>
       </c>
       <c r="I4" s="8">
         <v>675930.16399999999</v>
       </c>
@@ -909,125 +1387,125 @@
       </c>
       <c r="L4" s="8">
         <v>552865.95200000005</v>
       </c>
       <c r="M4" s="8">
         <v>542740.67299999995</v>
       </c>
       <c r="N4" s="9">
         <v>609774.21799999999</v>
       </c>
       <c r="O4" s="8">
         <v>709252.69200000004</v>
       </c>
       <c r="P4" s="8">
         <v>721500.89300000004</v>
       </c>
       <c r="Q4" s="8">
         <v>723039.72499999998</v>
       </c>
       <c r="R4" s="10">
         <v>736172.353</v>
       </c>
       <c r="S4" s="11">
         <v>724188.03899999999</v>
       </c>
-      <c r="T4" s="64">
+      <c r="T4" s="59">
         <v>694237.44499999995</v>
       </c>
-      <c r="U4" s="65">
+      <c r="U4" s="60">
         <v>687820.29200000002</v>
       </c>
-      <c r="V4" s="65">
+      <c r="V4" s="60">
         <v>659955.52599999995</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>150749.29999999999</v>
       </c>
       <c r="C5" s="14">
         <v>154437.20000000001</v>
       </c>
       <c r="D5" s="14">
         <v>154413.79999999999</v>
       </c>
       <c r="E5" s="14">
         <v>155551.4</v>
       </c>
       <c r="F5" s="14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" s="14">
         <v>166477.579</v>
       </c>
       <c r="H5" s="14">
         <v>160839.117</v>
       </c>
       <c r="I5" s="14">
         <v>168756.94399999999</v>
       </c>
       <c r="J5" s="14">
         <v>180008.932</v>
       </c>
       <c r="K5" s="14">
         <v>163763.239</v>
       </c>
       <c r="L5" s="14">
         <v>156491.18599999999</v>
       </c>
       <c r="M5" s="14">
         <v>157219.253</v>
       </c>
       <c r="N5" s="15">
         <v>169259.13099999999</v>
       </c>
       <c r="O5" s="14">
         <v>203759.60800000001</v>
       </c>
       <c r="P5" s="14">
         <v>200874.25899999999</v>
       </c>
       <c r="Q5" s="14">
         <v>200095.96</v>
       </c>
       <c r="R5" s="16">
         <v>190596.32399999999</v>
       </c>
       <c r="S5" s="17">
         <v>191502.39799999999</v>
       </c>
-      <c r="T5" s="61">
+      <c r="T5" s="57">
         <v>178541.625</v>
       </c>
-      <c r="U5" s="66">
+      <c r="U5" s="61">
         <v>176721.43900000001</v>
       </c>
-      <c r="V5" s="68">
+      <c r="V5" s="63">
         <v>172680.41</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="14">
         <v>148681.79999999999</v>
       </c>
       <c r="C6" s="14">
         <v>162279.1</v>
       </c>
       <c r="D6" s="14">
         <v>150455.4</v>
       </c>
       <c r="E6" s="14">
         <v>150935.9</v>
       </c>
       <c r="F6" s="14">
         <v>160978.48199999999</v>
       </c>
       <c r="G6" s="14">
         <v>169052.77100000001</v>
       </c>
@@ -1045,57 +1523,57 @@
       </c>
       <c r="L6" s="14">
         <v>189668.63500000001</v>
       </c>
       <c r="M6" s="14">
         <v>177697.67</v>
       </c>
       <c r="N6" s="15">
         <v>185347.891</v>
       </c>
       <c r="O6" s="14">
         <v>191899.42</v>
       </c>
       <c r="P6" s="14">
         <v>201953.625</v>
       </c>
       <c r="Q6" s="14">
         <v>202991.198</v>
       </c>
       <c r="R6" s="16">
         <v>196010.73499999999</v>
       </c>
       <c r="S6" s="17">
         <v>189418.38200000001</v>
       </c>
-      <c r="T6" s="61">
+      <c r="T6" s="57">
         <v>180270.826</v>
       </c>
-      <c r="U6" s="66">
+      <c r="U6" s="61">
         <v>182436.25700000001</v>
       </c>
-      <c r="V6" s="68">
+      <c r="V6" s="63">
         <v>165919.60699999999</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="14">
         <v>254249.1</v>
       </c>
       <c r="C7" s="14">
         <v>263504.40000000002</v>
       </c>
       <c r="D7" s="14">
         <v>268101.2</v>
       </c>
       <c r="E7" s="14">
         <v>287781.3</v>
       </c>
       <c r="F7" s="14">
         <v>227688.97099999999</v>
       </c>
       <c r="G7" s="14">
         <v>223617.27499999999</v>
       </c>
@@ -1113,2097 +1591,2052 @@
       </c>
       <c r="L7" s="14">
         <v>191895.97899999999</v>
       </c>
       <c r="M7" s="14">
         <v>191259.853</v>
       </c>
       <c r="N7" s="15">
         <v>238160.514</v>
       </c>
       <c r="O7" s="14">
         <v>295729.72700000001</v>
       </c>
       <c r="P7" s="14">
         <v>300181.91100000002</v>
       </c>
       <c r="Q7" s="14">
         <v>301056.261</v>
       </c>
       <c r="R7" s="16">
         <v>329370.28999999998</v>
       </c>
       <c r="S7" s="17">
         <v>327943.04100000003</v>
       </c>
-      <c r="T7" s="61">
+      <c r="T7" s="57">
         <v>319881.69500000001</v>
       </c>
-      <c r="U7" s="66">
+      <c r="U7" s="61">
         <v>313378.83299999998</v>
       </c>
-      <c r="V7" s="68">
+      <c r="V7" s="63">
         <v>306026.02100000001</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="18"/>
-[...17 lines deleted...]
-      <c r="V8" s="30"/>
+      <c r="B8" s="14">
+        <v>269.3</v>
+      </c>
+      <c r="C8" s="14">
+        <v>344.4</v>
+      </c>
+      <c r="D8" s="14">
+        <v>290.8</v>
+      </c>
+      <c r="E8" s="14">
+        <v>144</v>
+      </c>
+      <c r="F8" s="14">
+        <v>1130.008</v>
+      </c>
+      <c r="G8" s="14">
+        <v>1061.8320000000001</v>
+      </c>
+      <c r="H8" s="14">
+        <v>837.87300000000005</v>
+      </c>
+      <c r="I8" s="14">
+        <v>834.77300000000002</v>
+      </c>
+      <c r="J8" s="14">
+        <v>794.97699999999998</v>
+      </c>
+      <c r="K8" s="14">
+        <v>904.84100000000001</v>
+      </c>
+      <c r="L8" s="14">
+        <v>1026.4110000000001</v>
+      </c>
+      <c r="M8" s="14">
+        <v>1383.6079999999999</v>
+      </c>
+      <c r="N8" s="15">
+        <v>1383.0820000000001</v>
+      </c>
+      <c r="O8" s="14">
+        <v>1469.8579999999999</v>
+      </c>
+      <c r="P8" s="14">
+        <v>1605.13</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>1430.86</v>
+      </c>
+      <c r="R8" s="16">
+        <v>1435.952</v>
+      </c>
+      <c r="S8" s="17">
+        <v>603.71900000000005</v>
+      </c>
+      <c r="T8" s="57">
+        <v>434.90699999999998</v>
+      </c>
+      <c r="U8" s="61">
+        <v>473.952</v>
+      </c>
+      <c r="V8" s="63">
+        <v>461.11500000000001</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="14">
-        <v>269.3</v>
+        <v>1529.5</v>
       </c>
       <c r="C9" s="14">
-        <v>344.4</v>
+        <v>1016.6</v>
       </c>
       <c r="D9" s="14">
-        <v>290.8</v>
+        <v>1018.3</v>
       </c>
       <c r="E9" s="14">
-        <v>144</v>
+        <v>1145</v>
       </c>
       <c r="F9" s="14">
-        <v>1130.008</v>
+        <v>1348.027</v>
       </c>
       <c r="G9" s="14">
-        <v>1061.8320000000001</v>
+        <v>2078.2649999999999</v>
       </c>
       <c r="H9" s="14">
-        <v>837.87300000000005</v>
+        <v>2377.5509999999999</v>
       </c>
       <c r="I9" s="14">
-        <v>834.77300000000002</v>
+        <v>2348.0819999999999</v>
       </c>
       <c r="J9" s="14">
-        <v>794.97699999999998</v>
+        <v>2725.6529999999998</v>
       </c>
       <c r="K9" s="14">
-        <v>904.84100000000001</v>
+        <v>2964.0680000000002</v>
       </c>
       <c r="L9" s="14">
-        <v>1026.4110000000001</v>
+        <v>2987.627</v>
       </c>
       <c r="M9" s="14">
-        <v>1383.6079999999999</v>
+        <v>2976.799</v>
       </c>
       <c r="N9" s="15">
-        <v>1383.0820000000001</v>
+        <v>3110.029</v>
       </c>
       <c r="O9" s="14">
-        <v>1469.8579999999999</v>
+        <v>3254.0169999999998</v>
       </c>
       <c r="P9" s="14">
-        <v>1605.13</v>
+        <v>3432.2719999999999</v>
       </c>
       <c r="Q9" s="14">
-        <v>1430.86</v>
+        <v>3450.4960000000001</v>
       </c>
       <c r="R9" s="16">
-        <v>1435.952</v>
+        <v>4089.721</v>
       </c>
       <c r="S9" s="17">
-        <v>603.71900000000005</v>
-[...8 lines deleted...]
-        <v>461.11500000000001</v>
+        <v>4050.9920000000002</v>
+      </c>
+      <c r="T9" s="57">
+        <v>3561.6019999999999</v>
+      </c>
+      <c r="U9" s="61">
+        <v>3472.2139999999999</v>
+      </c>
+      <c r="V9" s="63">
+        <v>3680.5639999999999</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="14">
-        <v>1529.5</v>
+        <v>281.89999999999998</v>
       </c>
       <c r="C10" s="14">
-        <v>1016.6</v>
+        <v>298.89999999999998</v>
       </c>
       <c r="D10" s="14">
-        <v>1018.3</v>
+        <v>298.89999999999998</v>
       </c>
       <c r="E10" s="14">
-        <v>1145</v>
+        <v>301</v>
       </c>
       <c r="F10" s="14">
-        <v>1348.027</v>
+        <v>826.50900000000001</v>
       </c>
       <c r="G10" s="14">
-        <v>2078.2649999999999</v>
+        <v>886.23400000000004</v>
       </c>
       <c r="H10" s="14">
-        <v>2377.5509999999999</v>
+        <v>954.52499999999998</v>
       </c>
       <c r="I10" s="14">
-        <v>2348.0819999999999</v>
+        <v>929.22500000000002</v>
       </c>
       <c r="J10" s="14">
-        <v>2725.6529999999998</v>
+        <v>875.31600000000003</v>
       </c>
       <c r="K10" s="14">
-        <v>2964.0680000000002</v>
+        <v>855.28700000000003</v>
       </c>
       <c r="L10" s="14">
-        <v>2987.627</v>
+        <v>805.72199999999998</v>
       </c>
       <c r="M10" s="14">
-        <v>2976.799</v>
+        <v>965.78200000000004</v>
       </c>
       <c r="N10" s="15">
-        <v>3110.029</v>
+        <v>1015.864</v>
       </c>
       <c r="O10" s="14">
-        <v>3254.0169999999998</v>
+        <v>873.327</v>
       </c>
       <c r="P10" s="14">
-        <v>3432.2719999999999</v>
+        <v>992.70500000000004</v>
       </c>
       <c r="Q10" s="14">
-        <v>3450.4960000000001</v>
+        <v>1136.9639999999999</v>
       </c>
       <c r="R10" s="16">
-        <v>4089.721</v>
+        <v>1094.8040000000001</v>
       </c>
       <c r="S10" s="17">
-        <v>4050.9920000000002</v>
-[...8 lines deleted...]
-        <v>3680.5639999999999</v>
+        <v>1109.7460000000001</v>
+      </c>
+      <c r="T10" s="57">
+        <v>1133.644</v>
+      </c>
+      <c r="U10" s="61">
+        <v>1090.7349999999999</v>
+      </c>
+      <c r="V10" s="63">
+        <v>1083.3610000000001</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="14">
-        <v>281.89999999999998</v>
+        <v>69</v>
       </c>
       <c r="C11" s="14">
-        <v>298.89999999999998</v>
+        <v>83</v>
       </c>
       <c r="D11" s="14">
-        <v>298.89999999999998</v>
+        <v>121.8</v>
       </c>
       <c r="E11" s="14">
-        <v>301</v>
+        <v>67.7</v>
       </c>
       <c r="F11" s="14">
-        <v>826.50900000000001</v>
+        <v>1460.817</v>
       </c>
       <c r="G11" s="14">
-        <v>886.23400000000004</v>
+        <v>1566.684</v>
       </c>
       <c r="H11" s="14">
-        <v>954.52499999999998</v>
+        <v>1423.9480000000001</v>
       </c>
       <c r="I11" s="14">
-        <v>929.22500000000002</v>
+        <v>1475.519</v>
       </c>
       <c r="J11" s="14">
-        <v>875.31600000000003</v>
+        <v>1556.816</v>
       </c>
       <c r="K11" s="14">
-        <v>855.28700000000003</v>
+        <v>1368.941</v>
       </c>
       <c r="L11" s="14">
-        <v>805.72199999999998</v>
+        <v>1709.7239999999999</v>
       </c>
       <c r="M11" s="14">
-        <v>965.78200000000004</v>
+        <v>1779.414</v>
       </c>
       <c r="N11" s="15">
-        <v>1015.864</v>
+        <v>1885.93</v>
       </c>
       <c r="O11" s="14">
-        <v>873.327</v>
+        <v>2042.4490000000001</v>
       </c>
       <c r="P11" s="14">
-        <v>992.70500000000004</v>
+        <v>2144.4290000000001</v>
       </c>
       <c r="Q11" s="14">
-        <v>1136.9639999999999</v>
+        <v>1927.066</v>
       </c>
       <c r="R11" s="16">
-        <v>1094.8040000000001</v>
+        <v>2041.548</v>
       </c>
       <c r="S11" s="17">
-        <v>1109.7460000000001</v>
-[...8 lines deleted...]
-        <v>1083.3610000000001</v>
+        <v>611.20799999999997</v>
+      </c>
+      <c r="T11" s="57">
+        <v>685.91399999999999</v>
+      </c>
+      <c r="U11" s="61">
+        <v>641.96</v>
+      </c>
+      <c r="V11" s="63">
+        <v>693.51300000000003</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="14">
-        <v>69</v>
+        <v>57.2</v>
       </c>
       <c r="C12" s="14">
-        <v>83</v>
+        <v>32.1</v>
       </c>
       <c r="D12" s="14">
-        <v>121.8</v>
+        <v>39.299999999999997</v>
       </c>
       <c r="E12" s="14">
-        <v>67.7</v>
+        <v>45.5</v>
       </c>
       <c r="F12" s="14">
-        <v>1460.817</v>
+        <v>1307.117</v>
       </c>
       <c r="G12" s="14">
-        <v>1566.684</v>
+        <v>1318.0530000000001</v>
       </c>
       <c r="H12" s="14">
-        <v>1423.9480000000001</v>
+        <v>1207.33</v>
       </c>
       <c r="I12" s="14">
-        <v>1475.519</v>
+        <v>997.91099999999994</v>
       </c>
       <c r="J12" s="14">
-        <v>1556.816</v>
+        <v>842.44899999999996</v>
       </c>
       <c r="K12" s="14">
-        <v>1368.941</v>
+        <v>1300.625</v>
       </c>
       <c r="L12" s="14">
-        <v>1709.7239999999999</v>
+        <v>1053.444</v>
       </c>
       <c r="M12" s="14">
-        <v>1779.414</v>
+        <v>1635.4939999999999</v>
       </c>
       <c r="N12" s="15">
-        <v>1885.93</v>
+        <v>1748.0909999999999</v>
       </c>
       <c r="O12" s="14">
-        <v>2042.4490000000001</v>
+        <v>1780.8030000000001</v>
       </c>
       <c r="P12" s="14">
-        <v>2144.4290000000001</v>
+        <v>1831.577</v>
       </c>
       <c r="Q12" s="14">
-        <v>1927.066</v>
+        <v>1851.9349999999999</v>
       </c>
       <c r="R12" s="16">
-        <v>2041.548</v>
+        <v>1883.472</v>
       </c>
       <c r="S12" s="17">
-        <v>611.20799999999997</v>
-[...8 lines deleted...]
-        <v>693.51300000000003</v>
+        <v>691.98400000000004</v>
+      </c>
+      <c r="T12" s="57">
+        <v>639.62199999999996</v>
+      </c>
+      <c r="U12" s="61">
+        <v>639.625</v>
+      </c>
+      <c r="V12" s="63">
+        <v>623.11900000000003</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
-        <v>57.2</v>
+        <v>31</v>
       </c>
       <c r="C13" s="14">
-        <v>32.1</v>
+        <v>43.9</v>
       </c>
       <c r="D13" s="14">
-        <v>39.299999999999997</v>
+        <v>34.9</v>
       </c>
       <c r="E13" s="14">
-        <v>45.5</v>
+        <v>27.4</v>
       </c>
       <c r="F13" s="14">
-        <v>1307.117</v>
+        <v>893.12599999999998</v>
       </c>
       <c r="G13" s="14">
-        <v>1318.0530000000001</v>
+        <v>1158.1279999999999</v>
       </c>
       <c r="H13" s="14">
-        <v>1207.33</v>
+        <v>1000.461</v>
       </c>
       <c r="I13" s="14">
-        <v>997.91099999999994</v>
+        <v>1026.991</v>
       </c>
       <c r="J13" s="14">
-        <v>842.44899999999996</v>
+        <v>1179.3109999999999</v>
       </c>
       <c r="K13" s="14">
-        <v>1300.625</v>
+        <v>1145.576</v>
       </c>
       <c r="L13" s="14">
-        <v>1053.444</v>
+        <v>1226.9269999999999</v>
       </c>
       <c r="M13" s="14">
-        <v>1635.4939999999999</v>
+        <v>1308.8009999999999</v>
       </c>
       <c r="N13" s="15">
-        <v>1748.0909999999999</v>
+        <v>1322.816</v>
       </c>
       <c r="O13" s="14">
-        <v>1780.8030000000001</v>
+        <v>1296.2249999999999</v>
       </c>
       <c r="P13" s="14">
-        <v>1831.577</v>
+        <v>1345.087</v>
       </c>
       <c r="Q13" s="14">
-        <v>1851.9349999999999</v>
+        <v>1552.203</v>
       </c>
       <c r="R13" s="16">
-        <v>1883.472</v>
+        <v>1542.2139999999999</v>
       </c>
       <c r="S13" s="17">
-        <v>691.98400000000004</v>
-[...8 lines deleted...]
-        <v>623.11900000000003</v>
+        <v>1312.817</v>
+      </c>
+      <c r="T13" s="57">
+        <v>1280.9839999999999</v>
+      </c>
+      <c r="U13" s="61">
+        <v>1255.6869999999999</v>
+      </c>
+      <c r="V13" s="63">
+        <v>1239.492</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A14" s="21" t="s">
+      <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="14">
-[...9 lines deleted...]
-        <v>27.4</v>
+      <c r="B14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>13</v>
       </c>
       <c r="F14" s="14">
-        <v>893.12599999999998</v>
+        <v>925.39599999999996</v>
       </c>
       <c r="G14" s="14">
-        <v>1158.1279999999999</v>
+        <v>964.61699999999996</v>
       </c>
       <c r="H14" s="14">
-        <v>1000.461</v>
+        <v>1049.067</v>
       </c>
       <c r="I14" s="14">
-        <v>1026.991</v>
+        <v>939</v>
       </c>
       <c r="J14" s="14">
-        <v>1179.3109999999999</v>
+        <v>875.70299999999997</v>
       </c>
       <c r="K14" s="14">
-        <v>1145.576</v>
+        <v>833.64700000000005</v>
       </c>
       <c r="L14" s="14">
-        <v>1226.9269999999999</v>
+        <v>996.51300000000003</v>
       </c>
       <c r="M14" s="14">
-        <v>1308.8009999999999</v>
+        <v>1013.053</v>
       </c>
       <c r="N14" s="15">
-        <v>1322.816</v>
+        <v>1013.511</v>
       </c>
       <c r="O14" s="14">
-        <v>1296.2249999999999</v>
+        <v>1235.8679999999999</v>
       </c>
       <c r="P14" s="14">
-        <v>1345.087</v>
-[...2 lines deleted...]
-        <v>1552.203</v>
+        <v>1426.0050000000001</v>
+      </c>
+      <c r="Q14" s="15">
+        <v>1410.87</v>
       </c>
       <c r="R14" s="16">
-        <v>1542.2139999999999</v>
+        <v>1546.9459999999999</v>
       </c>
       <c r="S14" s="17">
-        <v>1312.817</v>
-[...8 lines deleted...]
-        <v>1239.492</v>
+        <v>761.15200000000004</v>
+      </c>
+      <c r="T14" s="57">
+        <v>1470.998</v>
+      </c>
+      <c r="U14" s="61">
+        <v>1399.5260000000001</v>
+      </c>
+      <c r="V14" s="63">
+        <v>1384.681</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A15" s="21" t="s">
+      <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="14" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="B15" s="14">
+        <v>400.6</v>
+      </c>
+      <c r="C15" s="14">
+        <v>410.6</v>
+      </c>
+      <c r="D15" s="14">
+        <v>371.5</v>
+      </c>
+      <c r="E15" s="14">
+        <v>388.2</v>
       </c>
       <c r="F15" s="14">
-        <v>925.39599999999996</v>
+        <v>1117.829</v>
       </c>
       <c r="G15" s="14">
-        <v>964.61699999999996</v>
+        <v>1147.1110000000001</v>
       </c>
       <c r="H15" s="14">
-        <v>1049.067</v>
+        <v>999.77</v>
       </c>
       <c r="I15" s="14">
-        <v>939</v>
+        <v>1084.3330000000001</v>
       </c>
       <c r="J15" s="14">
-        <v>875.70299999999997</v>
+        <v>953.44299999999998</v>
       </c>
       <c r="K15" s="14">
-        <v>833.64700000000005</v>
+        <v>1296.424</v>
       </c>
       <c r="L15" s="14">
-        <v>996.51300000000003</v>
+        <v>1263.1210000000001</v>
       </c>
       <c r="M15" s="14">
-        <v>1013.053</v>
+        <v>1366.537</v>
       </c>
       <c r="N15" s="15">
-        <v>1013.511</v>
+        <v>1286.6410000000001</v>
       </c>
       <c r="O15" s="14">
-        <v>1235.8679999999999</v>
+        <v>1517.893</v>
       </c>
       <c r="P15" s="14">
-        <v>1426.0050000000001</v>
-[...2 lines deleted...]
-        <v>1410.87</v>
+        <v>1555.242</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>1797.4659999999999</v>
       </c>
       <c r="R15" s="16">
-        <v>1546.9459999999999</v>
+        <v>1623.9760000000001</v>
       </c>
       <c r="S15" s="17">
-        <v>761.15200000000004</v>
-[...8 lines deleted...]
-        <v>1384.681</v>
+        <v>1743.0129999999999</v>
+      </c>
+      <c r="T15" s="57">
+        <v>1816.26</v>
+      </c>
+      <c r="U15" s="61">
+        <v>1846.694</v>
+      </c>
+      <c r="V15" s="63">
+        <v>1766.6949999999999</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
-        <v>400.6</v>
+        <v>343.6</v>
       </c>
       <c r="C16" s="14">
-        <v>410.6</v>
+        <v>336</v>
       </c>
       <c r="D16" s="14">
-        <v>371.5</v>
+        <v>157.6</v>
       </c>
       <c r="E16" s="14">
-        <v>388.2</v>
+        <v>150.30000000000001</v>
       </c>
       <c r="F16" s="14">
-        <v>1117.829</v>
+        <v>1343.0319999999999</v>
       </c>
       <c r="G16" s="14">
-        <v>1147.1110000000001</v>
+        <v>1468.912</v>
       </c>
       <c r="H16" s="14">
-        <v>999.77</v>
+        <v>1438.836</v>
       </c>
       <c r="I16" s="14">
-        <v>1084.3330000000001</v>
+        <v>1358.6079999999999</v>
       </c>
       <c r="J16" s="14">
-        <v>953.44299999999998</v>
+        <v>1414.827</v>
       </c>
       <c r="K16" s="14">
-        <v>1296.424</v>
+        <v>1379.231</v>
       </c>
       <c r="L16" s="14">
-        <v>1263.1210000000001</v>
+        <v>1399.9970000000001</v>
       </c>
       <c r="M16" s="14">
-        <v>1366.537</v>
+        <v>1501.396</v>
       </c>
       <c r="N16" s="15">
-        <v>1286.6410000000001</v>
-[...2 lines deleted...]
-        <v>1517.893</v>
+        <v>1393.7539999999999</v>
+      </c>
+      <c r="O16" s="15">
+        <v>1501.989</v>
       </c>
       <c r="P16" s="14">
-        <v>1555.242</v>
-[...2 lines deleted...]
-        <v>1797.4659999999999</v>
+        <v>1506.259</v>
+      </c>
+      <c r="Q16" s="15">
+        <v>1480.85</v>
       </c>
       <c r="R16" s="16">
-        <v>1623.9760000000001</v>
+        <v>1505.336</v>
       </c>
       <c r="S16" s="17">
-        <v>1743.0129999999999</v>
-[...8 lines deleted...]
-        <v>1766.6949999999999</v>
+        <v>1135.3050000000001</v>
+      </c>
+      <c r="T16" s="57">
+        <v>1282.6859999999999</v>
+      </c>
+      <c r="U16" s="61">
+        <v>1267.5920000000001</v>
+      </c>
+      <c r="V16" s="63">
+        <v>1259.5070000000001</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="14">
-[...67 lines deleted...]
-      <c r="B18" s="23">
+      <c r="B17" s="20">
         <v>162.9</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C17" s="20">
         <v>76.3</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D17" s="20">
         <v>93.4</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E17" s="20">
         <v>158.30000000000001</v>
       </c>
-      <c r="F18" s="23">
+      <c r="F17" s="20">
         <v>1724.249</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G17" s="20">
         <v>1743.7429999999999</v>
       </c>
-      <c r="H18" s="23">
+      <c r="H17" s="20">
         <v>1702.65</v>
       </c>
-      <c r="I18" s="23">
+      <c r="I17" s="20">
         <v>1941.4280000000001</v>
       </c>
-      <c r="J18" s="23">
+      <c r="J17" s="20">
         <v>2112.797</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K17" s="20">
         <v>2083.2190000000001</v>
       </c>
-      <c r="L18" s="23">
+      <c r="L17" s="20">
         <v>2340.6660000000002</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M17" s="20">
         <v>2633.0129999999999</v>
       </c>
-      <c r="N18" s="23">
+      <c r="N17" s="20">
         <v>2846.9639999999999</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O17" s="20">
         <v>2891.5079999999998</v>
       </c>
-      <c r="P18" s="23">
+      <c r="P17" s="20">
         <v>2652.3910000000001</v>
       </c>
-      <c r="Q18" s="24">
+      <c r="Q17" s="21">
         <v>2857.5949999999998</v>
       </c>
-      <c r="R18" s="25">
+      <c r="R17" s="22">
         <v>3431.0340000000001</v>
       </c>
-      <c r="S18" s="26">
+      <c r="S17" s="23">
         <v>3304.2809999999999</v>
       </c>
-      <c r="T18" s="63">
+      <c r="T17" s="58">
         <v>3236.681</v>
       </c>
-      <c r="U18" s="67">
+      <c r="U17" s="62">
         <v>3195.779</v>
       </c>
-      <c r="V18" s="69">
+      <c r="V17" s="64">
         <v>3137.4430000000002</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="18"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="16"/>
+      <c r="S18" s="30"/>
+      <c r="T18" s="1"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="21"/>
-[...18 lines deleted...]
-      <c r="T19" s="1"/>
+      <c r="A19" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="31"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="31"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="31"/>
+      <c r="N19" s="31"/>
+      <c r="O19" s="31"/>
+      <c r="P19" s="25"/>
+      <c r="Q19" s="26"/>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
-      <c r="A20" s="27" t="s">
-[...17 lines deleted...]
-      <c r="Q20" s="29"/>
+      <c r="A20" s="24"/>
+      <c r="B20" s="31"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="31"/>
+      <c r="L20" s="31"/>
+      <c r="M20" s="31"/>
+      <c r="N20" s="31"/>
+      <c r="O20" s="31"/>
+      <c r="P20" s="18"/>
+      <c r="Q20" s="26"/>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
-      <c r="A21" s="27"/>
-[...15 lines deleted...]
-      <c r="Q21" s="29"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="26"/>
     </row>
     <row r="22" spans="1:22" ht="15" customHeight="1">
-      <c r="B22" s="28"/>
-[...33 lines deleted...]
-    </row>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="27"/>
+      <c r="P22" s="18"/>
+      <c r="Q22" s="26"/>
+    </row>
+    <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
-    <row r="34" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V34"/>
+  <dimension ref="A1:V33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="19" style="30" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="30"/>
+    <col min="1" max="1" width="19" style="27" customWidth="1"/>
+    <col min="2" max="10" width="7.7109375" style="27" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" style="28" customWidth="1"/>
+    <col min="12" max="15" width="7.7109375" style="27" customWidth="1"/>
+    <col min="16" max="16" width="7.7109375" style="18" customWidth="1"/>
+    <col min="17" max="17" width="7.7109375" style="33" customWidth="1"/>
+    <col min="18" max="19" width="7.7109375" style="18" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="73" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="73"/>
+      <c r="A1" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
-      <c r="B2" s="35"/>
-[...8 lines deleted...]
-      <c r="R2" s="29"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="I2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="R2" s="26"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
-      <c r="A3" s="37"/>
-      <c r="B3" s="53">
+      <c r="A3" s="34"/>
+      <c r="B3" s="49">
         <v>2005</v>
       </c>
-      <c r="C3" s="53">
+      <c r="C3" s="49">
         <v>2006</v>
       </c>
-      <c r="D3" s="53">
+      <c r="D3" s="49">
         <v>2007</v>
       </c>
-      <c r="E3" s="53">
+      <c r="E3" s="49">
         <v>2008</v>
       </c>
-      <c r="F3" s="53">
+      <c r="F3" s="49">
         <v>2009</v>
       </c>
-      <c r="G3" s="53">
+      <c r="G3" s="49">
         <v>2010</v>
       </c>
-      <c r="H3" s="53">
+      <c r="H3" s="49">
         <v>2011</v>
       </c>
-      <c r="I3" s="53">
+      <c r="I3" s="49">
         <v>2012</v>
       </c>
-      <c r="J3" s="53">
+      <c r="J3" s="49">
         <v>2013</v>
       </c>
-      <c r="K3" s="54">
+      <c r="K3" s="50">
         <v>2014</v>
       </c>
-      <c r="L3" s="54">
+      <c r="L3" s="50">
         <v>2015</v>
       </c>
-      <c r="M3" s="55">
+      <c r="M3" s="51">
         <v>2016</v>
       </c>
-      <c r="N3" s="53">
+      <c r="N3" s="49">
         <v>2017</v>
       </c>
-      <c r="O3" s="53">
+      <c r="O3" s="49">
         <v>2018</v>
       </c>
-      <c r="P3" s="53">
+      <c r="P3" s="49">
         <v>2019</v>
       </c>
-      <c r="Q3" s="71">
+      <c r="Q3" s="66">
         <v>2020</v>
       </c>
-      <c r="R3" s="53">
+      <c r="R3" s="49">
         <v>2021</v>
       </c>
-      <c r="S3" s="56">
+      <c r="S3" s="52">
         <v>2022</v>
       </c>
-      <c r="T3" s="57">
+      <c r="T3" s="53">
         <v>2023</v>
       </c>
-      <c r="U3" s="57">
+      <c r="U3" s="53">
         <v>2024</v>
       </c>
-      <c r="V3" s="57">
+      <c r="V3" s="53">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:22" s="43" customFormat="1" ht="12.95" customHeight="1">
+    <row r="4" spans="1:22" s="40" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="7" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B4" s="38">
+        <v>19</v>
+      </c>
+      <c r="B4" s="35">
         <v>556.79999999999995</v>
       </c>
-      <c r="C4" s="38">
+      <c r="C4" s="35">
         <v>582.9</v>
       </c>
-      <c r="D4" s="38">
+      <c r="D4" s="35">
         <v>575.4</v>
       </c>
-      <c r="E4" s="39">
+      <c r="E4" s="36">
         <v>596.70000000000005</v>
       </c>
-      <c r="F4" s="38">
+      <c r="F4" s="35">
         <v>560.79999999999995</v>
       </c>
-      <c r="G4" s="39">
+      <c r="G4" s="36">
         <v>572.5</v>
       </c>
-      <c r="H4" s="39">
+      <c r="H4" s="36">
         <v>632.20000000000005</v>
       </c>
-      <c r="I4" s="39">
+      <c r="I4" s="36">
         <v>675.9</v>
       </c>
-      <c r="J4" s="39">
+      <c r="J4" s="36">
         <v>650.4</v>
       </c>
-      <c r="K4" s="39">
+      <c r="K4" s="36">
         <v>610.20000000000005</v>
       </c>
-      <c r="L4" s="39">
+      <c r="L4" s="36">
         <v>552.9</v>
       </c>
-      <c r="M4" s="40">
+      <c r="M4" s="37">
         <v>542.70000000000005</v>
       </c>
-      <c r="N4" s="39">
+      <c r="N4" s="36">
         <v>609.79999999999995</v>
       </c>
-      <c r="O4" s="39">
+      <c r="O4" s="36">
         <v>709.3</v>
       </c>
-      <c r="P4" s="39">
+      <c r="P4" s="36">
         <v>721.5</v>
       </c>
-      <c r="Q4" s="38">
+      <c r="Q4" s="35">
         <v>723</v>
       </c>
-      <c r="R4" s="41">
+      <c r="R4" s="38">
         <v>736.2</v>
       </c>
-      <c r="S4" s="42">
+      <c r="S4" s="39">
         <v>724.2</v>
       </c>
-      <c r="T4" s="43">
+      <c r="T4" s="40">
         <v>694.2</v>
       </c>
-      <c r="U4" s="43">
+      <c r="U4" s="40">
         <v>687.8</v>
       </c>
-      <c r="V4" s="70">
+      <c r="V4" s="65">
         <v>660</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="44">
+      <c r="B5" s="41">
         <v>150.74929999999998</v>
       </c>
-      <c r="C5" s="44">
+      <c r="C5" s="41">
         <v>154.43720000000002</v>
       </c>
-      <c r="D5" s="44">
+      <c r="D5" s="41">
         <v>154.41379999999998</v>
       </c>
-      <c r="E5" s="45">
+      <c r="E5" s="42">
         <v>155.5514</v>
       </c>
-      <c r="F5" s="44">
+      <c r="F5" s="41">
         <v>160.07519200000002</v>
       </c>
-      <c r="G5" s="45">
+      <c r="G5" s="42">
         <v>166.47757899999999</v>
       </c>
-      <c r="H5" s="45">
+      <c r="H5" s="42">
         <v>160.83911699999999</v>
       </c>
-      <c r="I5" s="45">
+      <c r="I5" s="42">
         <v>168.75694399999998</v>
       </c>
-      <c r="J5" s="45">
+      <c r="J5" s="42">
         <v>180.00893199999999</v>
       </c>
-      <c r="K5" s="45">
+      <c r="K5" s="42">
         <v>163.763239</v>
       </c>
-      <c r="L5" s="45">
+      <c r="L5" s="42">
         <v>156.491186</v>
       </c>
-      <c r="M5" s="46">
+      <c r="M5" s="43">
         <v>157.21925300000001</v>
       </c>
-      <c r="N5" s="45">
+      <c r="N5" s="42">
         <v>169.259131</v>
       </c>
-      <c r="O5" s="45">
+      <c r="O5" s="42">
         <v>203.75960800000001</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="42">
         <v>200.874259</v>
       </c>
-      <c r="Q5" s="44">
+      <c r="Q5" s="41">
         <v>200.1</v>
       </c>
-      <c r="R5" s="47">
+      <c r="R5" s="44">
         <v>190.6</v>
       </c>
-      <c r="S5" s="48">
+      <c r="S5" s="45">
         <v>191.5</v>
       </c>
-      <c r="T5" s="30">
+      <c r="T5" s="27">
         <v>178.5</v>
       </c>
-      <c r="U5" s="30">
+      <c r="U5" s="27">
         <v>176.7</v>
       </c>
-      <c r="V5" s="30">
+      <c r="V5" s="27">
         <v>172.7</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="44">
+      <c r="B6" s="41">
         <v>148.68179999999998</v>
       </c>
-      <c r="C6" s="44">
+      <c r="C6" s="41">
         <v>162.2791</v>
       </c>
-      <c r="D6" s="44">
+      <c r="D6" s="41">
         <v>150.4554</v>
       </c>
-      <c r="E6" s="44">
+      <c r="E6" s="41">
         <v>150.9359</v>
       </c>
-      <c r="F6" s="44">
+      <c r="F6" s="41">
         <v>160.97848199999999</v>
       </c>
-      <c r="G6" s="44">
+      <c r="G6" s="41">
         <v>169.05277100000001</v>
       </c>
-      <c r="H6" s="44">
+      <c r="H6" s="41">
         <v>188.303054</v>
       </c>
-      <c r="I6" s="44">
+      <c r="I6" s="41">
         <v>195.44920000000002</v>
       </c>
-      <c r="J6" s="44">
+      <c r="J6" s="41">
         <v>202.518878</v>
       </c>
-      <c r="K6" s="44">
+      <c r="K6" s="41">
         <v>215.29408600000002</v>
       </c>
-      <c r="L6" s="44">
+      <c r="L6" s="41">
         <v>189.66863500000002</v>
       </c>
-      <c r="M6" s="44">
+      <c r="M6" s="41">
         <v>177.69767000000002</v>
       </c>
-      <c r="N6" s="44">
+      <c r="N6" s="41">
         <v>185.347891</v>
       </c>
-      <c r="O6" s="45">
+      <c r="O6" s="42">
         <v>191.89942000000002</v>
       </c>
-      <c r="P6" s="45">
+      <c r="P6" s="42">
         <v>201.95362499999999</v>
       </c>
-      <c r="Q6" s="44">
+      <c r="Q6" s="41">
         <v>203</v>
       </c>
-      <c r="R6" s="47">
+      <c r="R6" s="44">
         <v>196</v>
       </c>
-      <c r="S6" s="48">
+      <c r="S6" s="45">
         <v>189.4</v>
       </c>
-      <c r="T6" s="30">
+      <c r="T6" s="27">
         <v>180.3</v>
       </c>
-      <c r="U6" s="30">
+      <c r="U6" s="27">
         <v>182.4</v>
       </c>
-      <c r="V6" s="30">
+      <c r="V6" s="27">
         <v>165.9</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="41">
         <v>254.2491</v>
       </c>
-      <c r="C7" s="44">
+      <c r="C7" s="41">
         <v>263.50440000000003</v>
       </c>
-      <c r="D7" s="44">
+      <c r="D7" s="41">
         <v>268.10120000000001</v>
       </c>
-      <c r="E7" s="45">
+      <c r="E7" s="42">
         <v>287.78129999999999</v>
       </c>
-      <c r="F7" s="44">
+      <c r="F7" s="41">
         <v>227.68897099999998</v>
       </c>
-      <c r="G7" s="45">
+      <c r="G7" s="42">
         <v>223.61727500000001</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="42">
         <v>270.09431999999998</v>
       </c>
-      <c r="I7" s="45">
+      <c r="I7" s="42">
         <v>298.78815000000003</v>
       </c>
-      <c r="J7" s="45">
+      <c r="J7" s="42">
         <v>254.525665</v>
       </c>
-      <c r="K7" s="45">
+      <c r="K7" s="42">
         <v>216.99002200000001</v>
       </c>
-      <c r="L7" s="45">
+      <c r="L7" s="42">
         <v>191.89597899999998</v>
       </c>
-      <c r="M7" s="46">
+      <c r="M7" s="43">
         <v>191.25985299999999</v>
       </c>
-      <c r="N7" s="45">
+      <c r="N7" s="42">
         <v>238.16051400000001</v>
       </c>
-      <c r="O7" s="45">
+      <c r="O7" s="42">
         <v>295.72972700000003</v>
       </c>
-      <c r="P7" s="45">
+      <c r="P7" s="42">
         <v>300.18191100000001</v>
       </c>
-      <c r="Q7" s="44">
+      <c r="Q7" s="41">
         <v>301.10000000000002</v>
       </c>
-      <c r="R7" s="47">
+      <c r="R7" s="44">
         <v>329.4</v>
       </c>
-      <c r="S7" s="48">
+      <c r="S7" s="45">
         <v>327.9</v>
       </c>
-      <c r="T7" s="30">
+      <c r="T7" s="27">
         <v>319.89999999999998</v>
       </c>
-      <c r="U7" s="30">
+      <c r="U7" s="27">
         <v>313.39999999999998</v>
       </c>
-      <c r="V7" s="30">
+      <c r="V7" s="27">
         <v>306</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="44"/>
-[...16 lines deleted...]
-      <c r="S8" s="49"/>
+      <c r="B8" s="41">
+        <v>0.26929999999999998</v>
+      </c>
+      <c r="C8" s="41">
+        <v>0.34439999999999998</v>
+      </c>
+      <c r="D8" s="41">
+        <v>0.2908</v>
+      </c>
+      <c r="E8" s="42">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="F8" s="41">
+        <v>1.1300080000000001</v>
+      </c>
+      <c r="G8" s="42">
+        <v>1.0618320000000001</v>
+      </c>
+      <c r="H8" s="42">
+        <v>0.83787300000000009</v>
+      </c>
+      <c r="I8" s="42">
+        <v>0.83477299999999999</v>
+      </c>
+      <c r="J8" s="42">
+        <v>0.79497699999999993</v>
+      </c>
+      <c r="K8" s="42">
+        <v>0.90484100000000001</v>
+      </c>
+      <c r="L8" s="42">
+        <v>1.026411</v>
+      </c>
+      <c r="M8" s="43">
+        <v>1.3836079999999999</v>
+      </c>
+      <c r="N8" s="42">
+        <v>1.3830820000000001</v>
+      </c>
+      <c r="O8" s="42">
+        <v>1.4698579999999999</v>
+      </c>
+      <c r="P8" s="42">
+        <v>1.6051300000000002</v>
+      </c>
+      <c r="Q8" s="41">
+        <v>1.4</v>
+      </c>
+      <c r="R8" s="44">
+        <v>1.4</v>
+      </c>
+      <c r="S8" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="T8" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="U8" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="V8" s="27">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="44">
-[...44 lines deleted...]
-      <c r="Q9" s="44">
+      <c r="B9" s="41">
+        <v>1.5295000000000001</v>
+      </c>
+      <c r="C9" s="41">
+        <v>1.0165999999999999</v>
+      </c>
+      <c r="D9" s="41">
+        <v>1.0183</v>
+      </c>
+      <c r="E9" s="41">
+        <v>1.145</v>
+      </c>
+      <c r="F9" s="41">
+        <v>1.3480270000000001</v>
+      </c>
+      <c r="G9" s="41">
+        <v>2.078265</v>
+      </c>
+      <c r="H9" s="41">
+        <v>2.377551</v>
+      </c>
+      <c r="I9" s="41">
+        <v>2.3480819999999998</v>
+      </c>
+      <c r="J9" s="41">
+        <v>2.7256529999999999</v>
+      </c>
+      <c r="K9" s="41">
+        <v>2.9640680000000001</v>
+      </c>
+      <c r="L9" s="41">
+        <v>2.9876269999999998</v>
+      </c>
+      <c r="M9" s="41">
+        <v>2.9767990000000002</v>
+      </c>
+      <c r="N9" s="41">
+        <v>3.1100289999999999</v>
+      </c>
+      <c r="O9" s="42">
+        <v>3.2540169999999997</v>
+      </c>
+      <c r="P9" s="42">
+        <v>3.4322719999999998</v>
+      </c>
+      <c r="Q9" s="41">
+        <v>3.4</v>
+      </c>
+      <c r="R9" s="44">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="S9" s="45">
+        <v>4.05</v>
+      </c>
+      <c r="T9" s="27">
+        <v>3.6</v>
+      </c>
+      <c r="U9" s="27">
+        <v>3.5</v>
+      </c>
+      <c r="V9" s="27">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="42">
+        <v>0.28189999999999998</v>
+      </c>
+      <c r="C10" s="42">
+        <v>0.2989</v>
+      </c>
+      <c r="D10" s="42">
+        <v>0.2989</v>
+      </c>
+      <c r="E10" s="42">
+        <v>0.30099999999999999</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0.82650900000000005</v>
+      </c>
+      <c r="G10" s="42">
+        <v>0.88623400000000008</v>
+      </c>
+      <c r="H10" s="42">
+        <v>0.95452499999999996</v>
+      </c>
+      <c r="I10" s="42">
+        <v>0.92922499999999997</v>
+      </c>
+      <c r="J10" s="42">
+        <v>0.87531599999999998</v>
+      </c>
+      <c r="K10" s="42">
+        <v>0.85528700000000002</v>
+      </c>
+      <c r="L10" s="42">
+        <v>0.80572199999999994</v>
+      </c>
+      <c r="M10" s="42">
+        <v>0.96578200000000003</v>
+      </c>
+      <c r="N10" s="42">
+        <v>1.0158640000000001</v>
+      </c>
+      <c r="O10" s="42">
+        <v>0.87332699999999996</v>
+      </c>
+      <c r="P10" s="42">
+        <v>0.99270500000000006</v>
+      </c>
+      <c r="Q10" s="41">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R10" s="44">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S10" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T10" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="U10" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="V10" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="42">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="C11" s="42">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="D11" s="42">
+        <v>0.12179999999999999</v>
+      </c>
+      <c r="E11" s="42">
+        <v>6.7699999999999996E-2</v>
+      </c>
+      <c r="F11" s="42">
+        <v>1.460817</v>
+      </c>
+      <c r="G11" s="42">
+        <v>1.566684</v>
+      </c>
+      <c r="H11" s="42">
+        <v>1.423948</v>
+      </c>
+      <c r="I11" s="42">
+        <v>1.475519</v>
+      </c>
+      <c r="J11" s="42">
+        <v>1.556816</v>
+      </c>
+      <c r="K11" s="42">
+        <v>1.368941</v>
+      </c>
+      <c r="L11" s="42">
+        <v>1.709724</v>
+      </c>
+      <c r="M11" s="42">
+        <v>1.7794140000000001</v>
+      </c>
+      <c r="N11" s="42">
+        <v>1.8859300000000001</v>
+      </c>
+      <c r="O11" s="42">
+        <v>2.042449</v>
+      </c>
+      <c r="P11" s="42">
+        <v>2.1444290000000001</v>
+      </c>
+      <c r="Q11" s="41">
+        <v>1.9</v>
+      </c>
+      <c r="R11" s="44">
+        <v>2</v>
+      </c>
+      <c r="S11" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="T11" s="27">
+        <v>0.7</v>
+      </c>
+      <c r="U11" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="V11" s="27">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="42">
+        <v>5.7200000000000001E-2</v>
+      </c>
+      <c r="C12" s="42">
+        <v>3.2100000000000004E-2</v>
+      </c>
+      <c r="D12" s="42">
+        <v>3.9299999999999995E-2</v>
+      </c>
+      <c r="E12" s="42">
+        <v>4.5499999999999999E-2</v>
+      </c>
+      <c r="F12" s="42">
+        <v>1.3071169999999999</v>
+      </c>
+      <c r="G12" s="42">
+        <v>1.3180530000000001</v>
+      </c>
+      <c r="H12" s="42">
+        <v>1.20733</v>
+      </c>
+      <c r="I12" s="42">
+        <v>0.99791099999999999</v>
+      </c>
+      <c r="J12" s="42">
+        <v>0.842449</v>
+      </c>
+      <c r="K12" s="42">
+        <v>1.3006249999999999</v>
+      </c>
+      <c r="L12" s="42">
+        <v>1.053444</v>
+      </c>
+      <c r="M12" s="42">
+        <v>1.635494</v>
+      </c>
+      <c r="N12" s="42">
+        <v>1.7480909999999998</v>
+      </c>
+      <c r="O12" s="42">
+        <v>1.7808030000000001</v>
+      </c>
+      <c r="P12" s="42">
+        <v>1.831577</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>1.9</v>
+      </c>
+      <c r="R12" s="44">
+        <v>1.9</v>
+      </c>
+      <c r="S12" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="T12" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="U12" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="V12" s="27">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="42">
+        <v>3.1E-2</v>
+      </c>
+      <c r="C13" s="42">
+        <v>4.3900000000000002E-2</v>
+      </c>
+      <c r="D13" s="42">
+        <v>3.49E-2</v>
+      </c>
+      <c r="E13" s="42">
+        <v>2.7399999999999997E-2</v>
+      </c>
+      <c r="F13" s="42">
+        <v>0.89312599999999998</v>
+      </c>
+      <c r="G13" s="42">
+        <v>1.1581279999999998</v>
+      </c>
+      <c r="H13" s="42">
+        <v>1.000461</v>
+      </c>
+      <c r="I13" s="42">
+        <v>1.026991</v>
+      </c>
+      <c r="J13" s="42">
+        <v>1.179311</v>
+      </c>
+      <c r="K13" s="42">
+        <v>1.1455759999999999</v>
+      </c>
+      <c r="L13" s="42">
+        <v>1.2269269999999999</v>
+      </c>
+      <c r="M13" s="42">
+        <v>1.3088009999999999</v>
+      </c>
+      <c r="N13" s="42">
+        <v>1.322816</v>
+      </c>
+      <c r="O13" s="42">
+        <v>1.296225</v>
+      </c>
+      <c r="P13" s="42">
+        <v>1.3450869999999999</v>
+      </c>
+      <c r="Q13" s="41">
+        <v>1.6</v>
+      </c>
+      <c r="R13" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="S13" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="T13" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="U13" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="V13" s="27">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0.925396</v>
+      </c>
+      <c r="G14" s="42">
+        <v>0.96461699999999995</v>
+      </c>
+      <c r="H14" s="42">
+        <v>1.049067</v>
+      </c>
+      <c r="I14" s="42">
+        <v>0.93899999999999995</v>
+      </c>
+      <c r="J14" s="42">
+        <v>0.87570300000000001</v>
+      </c>
+      <c r="K14" s="42">
+        <v>0.83364700000000003</v>
+      </c>
+      <c r="L14" s="42">
+        <v>0.99651299999999998</v>
+      </c>
+      <c r="M14" s="42">
+        <v>1.013053</v>
+      </c>
+      <c r="N14" s="42">
+        <v>1.0135110000000001</v>
+      </c>
+      <c r="O14" s="42">
+        <v>1.235868</v>
+      </c>
+      <c r="P14" s="42">
+        <v>1.4260050000000002</v>
+      </c>
+      <c r="Q14" s="41">
         <v>1.4</v>
       </c>
-      <c r="R9" s="47">
+      <c r="R14" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="S14" s="45">
+        <v>0.8</v>
+      </c>
+      <c r="T14" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="U14" s="27">
         <v>1.4</v>
       </c>
-      <c r="S9" s="48">
-[...61 lines deleted...]
-      <c r="Q10" s="44">
+      <c r="V14" s="27">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="42">
+        <v>0.40060000000000001</v>
+      </c>
+      <c r="C15" s="42">
+        <v>0.41060000000000002</v>
+      </c>
+      <c r="D15" s="42">
+        <v>0.3715</v>
+      </c>
+      <c r="E15" s="42">
+        <v>0.38819999999999999</v>
+      </c>
+      <c r="F15" s="42">
+        <v>1.117829</v>
+      </c>
+      <c r="G15" s="42">
+        <v>1.1471110000000002</v>
+      </c>
+      <c r="H15" s="42">
+        <v>0.99976999999999994</v>
+      </c>
+      <c r="I15" s="42">
+        <v>1.084333</v>
+      </c>
+      <c r="J15" s="42">
+        <v>0.95344299999999993</v>
+      </c>
+      <c r="K15" s="42">
+        <v>1.296424</v>
+      </c>
+      <c r="L15" s="42">
+        <v>1.2631210000000002</v>
+      </c>
+      <c r="M15" s="42">
+        <v>1.3665370000000001</v>
+      </c>
+      <c r="N15" s="42">
+        <v>1.2866410000000001</v>
+      </c>
+      <c r="O15" s="42">
+        <v>1.5178929999999999</v>
+      </c>
+      <c r="P15" s="42">
+        <v>1.555242</v>
+      </c>
+      <c r="Q15" s="41">
+        <v>1.8</v>
+      </c>
+      <c r="R15" s="44">
+        <v>1.6</v>
+      </c>
+      <c r="S15" s="45">
+        <v>1.7</v>
+      </c>
+      <c r="T15" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="U15" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="V15" s="27">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="42">
+        <v>0.34360000000000002</v>
+      </c>
+      <c r="C16" s="42">
+        <v>0.33600000000000002</v>
+      </c>
+      <c r="D16" s="42">
+        <v>0.15759999999999999</v>
+      </c>
+      <c r="E16" s="42">
+        <v>0.15030000000000002</v>
+      </c>
+      <c r="F16" s="42">
+        <v>1.343032</v>
+      </c>
+      <c r="G16" s="42">
+        <v>1.468912</v>
+      </c>
+      <c r="H16" s="42">
+        <v>1.438836</v>
+      </c>
+      <c r="I16" s="42">
+        <v>1.358608</v>
+      </c>
+      <c r="J16" s="42">
+        <v>1.4148270000000001</v>
+      </c>
+      <c r="K16" s="42">
+        <v>1.3792310000000001</v>
+      </c>
+      <c r="L16" s="42">
+        <v>1.3999970000000002</v>
+      </c>
+      <c r="M16" s="42">
+        <v>1.501396</v>
+      </c>
+      <c r="N16" s="42">
+        <v>1.3937539999999999</v>
+      </c>
+      <c r="O16" s="42">
+        <v>1.501989</v>
+      </c>
+      <c r="P16" s="42">
+        <v>1.506259</v>
+      </c>
+      <c r="Q16" s="41">
+        <v>1.5</v>
+      </c>
+      <c r="R16" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="S16" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T16" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="U16" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="V16" s="27">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="46">
+        <v>0.16290000000000002</v>
+      </c>
+      <c r="C17" s="46">
+        <v>7.6299999999999993E-2</v>
+      </c>
+      <c r="D17" s="46">
+        <v>9.3400000000000011E-2</v>
+      </c>
+      <c r="E17" s="46">
+        <v>0.15830000000000002</v>
+      </c>
+      <c r="F17" s="46">
+        <v>1.7242489999999999</v>
+      </c>
+      <c r="G17" s="46">
+        <v>1.743743</v>
+      </c>
+      <c r="H17" s="46">
+        <v>1.70265</v>
+      </c>
+      <c r="I17" s="46">
+        <v>1.9414280000000002</v>
+      </c>
+      <c r="J17" s="46">
+        <v>2.112797</v>
+      </c>
+      <c r="K17" s="46">
+        <v>2.0832190000000002</v>
+      </c>
+      <c r="L17" s="46">
+        <v>2.3406660000000001</v>
+      </c>
+      <c r="M17" s="46">
+        <v>2.633013</v>
+      </c>
+      <c r="N17" s="46">
+        <v>2.8469639999999998</v>
+      </c>
+      <c r="O17" s="46">
+        <v>2.891508</v>
+      </c>
+      <c r="P17" s="46">
+        <v>2.6523910000000002</v>
+      </c>
+      <c r="Q17" s="67">
+        <v>2.9</v>
+      </c>
+      <c r="R17" s="47">
         <v>3.4</v>
       </c>
-      <c r="R10" s="47">
-[...477 lines deleted...]
-      </c>
       <c r="S17" s="48">
-        <v>1.1000000000000001</v>
-[...66 lines deleted...]
-      <c r="S18" s="52">
         <v>3.3</v>
       </c>
-      <c r="T18" s="22">
+      <c r="T17" s="19">
         <v>3.2</v>
       </c>
-      <c r="U18" s="22">
+      <c r="U17" s="19">
         <v>3.2</v>
       </c>
-      <c r="V18" s="22">
+      <c r="V17" s="19">
         <v>3.1</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="18"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="42"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="42"/>
+      <c r="H18" s="42"/>
+      <c r="I18" s="42"/>
+      <c r="J18" s="42"/>
+      <c r="K18" s="42"/>
+      <c r="L18" s="42"/>
+      <c r="M18" s="42"/>
+      <c r="N18" s="42"/>
+      <c r="O18" s="42"/>
+      <c r="P18" s="42"/>
+      <c r="Q18" s="41"/>
+      <c r="R18" s="44"/>
+      <c r="S18" s="45"/>
+      <c r="T18" s="18"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="21"/>
-[...18 lines deleted...]
-      <c r="T19" s="21"/>
+      <c r="A19" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="45"/>
-[...13 lines deleted...]
-      <c r="P20" s="45"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="73"/>
+      <c r="J20" s="73"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="73"/>
+      <c r="N20" s="73"/>
+      <c r="O20" s="73"/>
+      <c r="P20" s="73"/>
+      <c r="Q20" s="73"/>
+      <c r="R20" s="73"/>
+      <c r="S20" s="73"/>
+      <c r="T20" s="73"/>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
-      <c r="A21" s="74" t="s">
-[...31 lines deleted...]
-    </row>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1"/>
     <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
-    <row r="34" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A20:T20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>тонн</vt:lpstr>
       <vt:lpstr>тыс. тонн</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>