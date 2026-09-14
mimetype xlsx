--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-135" yWindow="-225" windowWidth="19440" windowHeight="5430"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Деректер" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="66">
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
   <si>
-    <t>аудандар:</t>
-[...1 lines deleted...]
-  <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>Баянауыл</t>
   </si>
   <si>
     <t>Железин</t>
   </si>
   <si>
     <t>Ертіс</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Успен</t>
   </si>
   <si>
     <t>Шарбақты</t>
@@ -98,63 +99,181 @@
     <t>2018*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>* 2017 жылдан бастап - ақпарат атмосфераға ластаушы заттардың шығарындыларын іс жүзінде жүзеге асыратын стационарлық көздердің саны бойынша қалыптастырылады</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2025*</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>157505, 15750503</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Тұрақты ластау көздерінің саны</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атмосфераны ластаудың стационарлық көзі – пайдалану процесінде зиянды заттарды бөлетін қозғалмайтын технологиялық агрегат (қондырғы, құрылғы, аппарат). Бұған террикондар мен резервуарлар да жатады. Ластау көздері арнайы газ бұру құрылыстарымен (құрылғыларымен) жабдықталуына қарай ұйымдастырылған және ұйымдастырылмаған болып бөлінеді.
+</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП), кезеңділігі жылдық</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ерекше ластаушы заттардың анықтамалығы</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>2017 жылдан бастап - ақпарат атмосфераға ластаушы заттардың шығарындыларын іс жүзінде жүзеге асыратын стационарлық көздердің саны бойынша қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану туралы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>бірлік</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Мекенжай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140002, Павлодар қаласы, Генерал Дүйсенов көшесі, 9    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="182" formatCode="0.0;[Red]0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="187" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0;[Red]#,##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -172,60 +291,143 @@
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -233,182 +435,274 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный_1.1" xfId="2"/>
     <cellStyle name="Обычный_ООС" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -651,1337 +945,1617 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B33"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12:B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="40.140625" style="38" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="38" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="47" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="50.25" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="60" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="64" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="47">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="56"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="56"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="56"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="56"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="57"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="56"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="56"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="56"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="58"/>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="56"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="59"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B18" r:id="rId1"/>
+    <hyperlink ref="B7" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:I26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" style="38" customWidth="1"/>
+    <col min="2" max="2" width="60.5703125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="5.5703125" style="38" customWidth="1"/>
+    <col min="4" max="7" width="9.140625" style="38"/>
+    <col min="8" max="8" width="9.140625" style="38" customWidth="1"/>
+    <col min="9" max="9" width="23.140625" style="38" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="38" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:9">
+      <c r="B3" s="37"/>
+    </row>
+    <row r="4" spans="2:9">
+      <c r="B4" s="37"/>
+    </row>
+    <row r="5" spans="2:9">
+      <c r="B5" s="39"/>
+      <c r="C5" s="40"/>
+    </row>
+    <row r="6" spans="2:9">
+      <c r="B6" s="37"/>
+    </row>
+    <row r="7" spans="2:9">
+      <c r="B7" s="37"/>
+    </row>
+    <row r="8" spans="2:9">
+      <c r="B8" s="37" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9">
+      <c r="B9" s="37" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9">
+      <c r="B10" s="37" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9">
+      <c r="B11" s="37" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9">
+      <c r="B12" s="37" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9">
+      <c r="B13" s="37"/>
+    </row>
+    <row r="14" spans="2:9">
+      <c r="B14" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+    </row>
+    <row r="18" spans="2:9">
+      <c r="B18" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="43"/>
+      <c r="D18" s="43"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="43"/>
+    </row>
+    <row r="20" spans="2:9">
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+    </row>
+    <row r="26" spans="2:9">
+      <c r="B26" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B20:C20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V41"/>
+  <dimension ref="A1:V40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X8" sqref="X8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F37" sqref="F37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="13" width="7.7109375" style="23" customWidth="1"/>
+    <col min="2" max="13" width="7.7109375" style="18" customWidth="1"/>
     <col min="14" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="43" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="43"/>
+      <c r="A1" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="1"/>
       <c r="K2" s="3"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="4"/>
-      <c r="B3" s="24">
+      <c r="B3" s="19">
         <v>2005</v>
       </c>
-      <c r="C3" s="24">
+      <c r="C3" s="19">
         <v>2006</v>
       </c>
-      <c r="D3" s="24">
+      <c r="D3" s="19">
         <v>2007</v>
       </c>
-      <c r="E3" s="24">
+      <c r="E3" s="19">
         <v>2008</v>
       </c>
-      <c r="F3" s="24">
+      <c r="F3" s="19">
         <v>2009</v>
       </c>
-      <c r="G3" s="24">
+      <c r="G3" s="19">
         <v>2010</v>
       </c>
-      <c r="H3" s="24">
+      <c r="H3" s="19">
         <v>2011</v>
       </c>
-      <c r="I3" s="24">
+      <c r="I3" s="19">
         <v>2012</v>
       </c>
-      <c r="J3" s="24">
+      <c r="J3" s="19">
         <v>2013</v>
       </c>
-      <c r="K3" s="24">
+      <c r="K3" s="19">
         <v>2014</v>
       </c>
-      <c r="L3" s="24">
+      <c r="L3" s="19">
         <v>2015</v>
       </c>
-      <c r="M3" s="24">
+      <c r="M3" s="19">
         <v>2016</v>
       </c>
-      <c r="N3" s="26" t="s">
+      <c r="N3" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O3" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="26" t="s">
+      <c r="P3" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="P3" s="26" t="s">
+      <c r="Q3" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="Q3" s="26" t="s">
+      <c r="R3" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="26" t="s">
+      <c r="S3" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="S3" s="26" t="s">
+      <c r="T3" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="T3" s="26" t="s">
-[...2 lines deleted...]
-      <c r="U3" s="26" t="s">
+      <c r="U3" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="V3" s="21" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:22" ht="12.95" customHeight="1">
       <c r="A4" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B4" s="6">
         <v>4093</v>
       </c>
       <c r="C4" s="6">
         <v>4205</v>
       </c>
       <c r="D4" s="6">
         <v>4773</v>
       </c>
       <c r="E4" s="6">
         <v>5514</v>
       </c>
       <c r="F4" s="6">
         <v>6844</v>
       </c>
       <c r="G4" s="7">
         <v>7703</v>
       </c>
       <c r="H4" s="7">
         <v>8060</v>
       </c>
       <c r="I4" s="6">
         <v>9587</v>
       </c>
       <c r="J4" s="6">
         <v>10635</v>
       </c>
       <c r="K4" s="8">
         <v>10881</v>
       </c>
       <c r="L4" s="8">
         <v>11805</v>
       </c>
       <c r="M4" s="7">
         <v>12684</v>
       </c>
-      <c r="N4" s="27">
+      <c r="N4" s="22">
         <v>13233</v>
       </c>
-      <c r="O4" s="27">
+      <c r="O4" s="22">
         <v>13038</v>
       </c>
       <c r="P4" s="9">
         <v>13415</v>
       </c>
-      <c r="Q4" s="27">
+      <c r="Q4" s="22">
         <v>13760</v>
       </c>
-      <c r="R4" s="28">
+      <c r="R4" s="23">
         <v>14068</v>
       </c>
-      <c r="S4" s="29">
+      <c r="S4" s="24">
         <v>12405</v>
       </c>
-      <c r="T4" s="30">
+      <c r="T4" s="25">
         <v>12484</v>
       </c>
-      <c r="U4" s="40">
+      <c r="U4" s="34">
         <v>12471</v>
       </c>
-      <c r="V4" s="40">
+      <c r="V4" s="34">
         <v>12338</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="11">
         <v>2477</v>
       </c>
       <c r="C5" s="11">
         <v>2576</v>
       </c>
       <c r="D5" s="11">
         <v>3046</v>
       </c>
       <c r="E5" s="11">
         <v>3401</v>
       </c>
       <c r="F5" s="11">
         <v>3947</v>
       </c>
       <c r="G5" s="11">
         <v>4500</v>
       </c>
       <c r="H5" s="11">
         <v>4712</v>
       </c>
       <c r="I5" s="11">
         <v>5259</v>
       </c>
       <c r="J5" s="11">
         <v>5515</v>
       </c>
       <c r="K5" s="11">
         <v>5590</v>
       </c>
       <c r="L5" s="11">
         <v>5839</v>
       </c>
       <c r="M5" s="12">
         <v>6234</v>
       </c>
-      <c r="N5" s="31">
+      <c r="N5" s="26">
         <v>6568</v>
       </c>
-      <c r="O5" s="31">
+      <c r="O5" s="26">
         <v>5964</v>
       </c>
       <c r="P5" s="13">
         <v>6029</v>
       </c>
-      <c r="Q5" s="31">
+      <c r="Q5" s="26">
         <v>6072</v>
       </c>
-      <c r="R5" s="32">
+      <c r="R5" s="27">
         <v>6073</v>
       </c>
-      <c r="S5" s="33">
+      <c r="S5" s="28">
         <v>5097</v>
       </c>
-      <c r="T5" s="34">
+      <c r="T5" s="29">
         <v>5242</v>
       </c>
-      <c r="U5" s="41">
+      <c r="U5" s="35">
         <v>5281</v>
       </c>
-      <c r="V5" s="41">
+      <c r="V5" s="35">
         <v>5335</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>446</v>
       </c>
       <c r="C6" s="11">
         <v>449</v>
       </c>
       <c r="D6" s="11">
         <v>480</v>
       </c>
       <c r="E6" s="11">
         <v>512</v>
       </c>
       <c r="F6" s="11">
         <v>640</v>
       </c>
       <c r="G6" s="11">
         <v>679</v>
       </c>
       <c r="H6" s="11">
         <v>638</v>
       </c>
       <c r="I6" s="11">
         <v>1061</v>
       </c>
       <c r="J6" s="11">
         <v>1158</v>
       </c>
       <c r="K6" s="11">
         <v>1222</v>
       </c>
       <c r="L6" s="11">
         <v>1371</v>
       </c>
       <c r="M6" s="12">
         <v>1497</v>
       </c>
-      <c r="N6" s="31">
+      <c r="N6" s="26">
         <v>1281</v>
       </c>
-      <c r="O6" s="31">
+      <c r="O6" s="26">
         <v>1300</v>
       </c>
       <c r="P6" s="13">
         <v>1435</v>
       </c>
-      <c r="Q6" s="31">
+      <c r="Q6" s="26">
         <v>1407</v>
       </c>
-      <c r="R6" s="32">
+      <c r="R6" s="27">
         <v>1389</v>
       </c>
-      <c r="S6" s="33">
+      <c r="S6" s="28">
         <v>1390</v>
       </c>
-      <c r="T6" s="34">
+      <c r="T6" s="29">
         <v>1346</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="35">
         <v>1347</v>
       </c>
-      <c r="V6" s="41">
+      <c r="V6" s="35">
         <v>1088</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11">
         <v>884</v>
       </c>
       <c r="C7" s="11">
         <v>918</v>
       </c>
       <c r="D7" s="11">
         <v>904</v>
       </c>
       <c r="E7" s="11">
         <v>1227</v>
       </c>
       <c r="F7" s="11">
         <v>1332</v>
       </c>
       <c r="G7" s="11">
         <v>1398</v>
       </c>
       <c r="H7" s="11">
         <v>1443</v>
       </c>
       <c r="I7" s="11">
         <v>1939</v>
       </c>
       <c r="J7" s="11">
         <v>2591</v>
       </c>
       <c r="K7" s="11">
         <v>2478</v>
       </c>
       <c r="L7" s="11">
         <v>2686</v>
       </c>
       <c r="M7" s="12">
         <v>2991</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N7" s="26">
         <v>3052</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O7" s="26">
         <v>3179</v>
       </c>
       <c r="P7" s="13">
         <v>3143</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q7" s="26">
         <v>3232</v>
       </c>
-      <c r="R7" s="32">
+      <c r="R7" s="27">
         <v>3440</v>
       </c>
-      <c r="S7" s="33">
+      <c r="S7" s="28">
         <v>3203</v>
       </c>
-      <c r="T7" s="34">
+      <c r="T7" s="29">
         <v>3249</v>
       </c>
-      <c r="U7" s="41">
+      <c r="U7" s="35">
         <v>3180</v>
       </c>
-      <c r="V7" s="41">
+      <c r="V7" s="35">
         <v>3289</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A8" s="14" t="s">
+      <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="15"/>
-[...17 lines deleted...]
-      <c r="T8" s="18"/>
+      <c r="B8" s="11">
+        <v>9</v>
+      </c>
+      <c r="C8" s="11">
+        <v>9</v>
+      </c>
+      <c r="D8" s="11">
+        <v>8</v>
+      </c>
+      <c r="E8" s="11">
+        <v>6</v>
+      </c>
+      <c r="F8" s="11">
+        <v>32</v>
+      </c>
+      <c r="G8" s="11">
+        <v>36</v>
+      </c>
+      <c r="H8" s="11">
+        <v>39</v>
+      </c>
+      <c r="I8" s="11">
+        <v>40</v>
+      </c>
+      <c r="J8" s="11">
+        <v>41</v>
+      </c>
+      <c r="K8" s="11">
+        <v>68</v>
+      </c>
+      <c r="L8" s="11">
+        <v>82</v>
+      </c>
+      <c r="M8" s="11">
+        <v>103</v>
+      </c>
+      <c r="N8" s="26">
+        <v>109</v>
+      </c>
+      <c r="O8" s="26">
+        <v>148</v>
+      </c>
+      <c r="P8" s="13">
+        <v>163</v>
+      </c>
+      <c r="Q8" s="26">
+        <v>210</v>
+      </c>
+      <c r="R8" s="27">
+        <v>207</v>
+      </c>
+      <c r="S8" s="28">
+        <v>152</v>
+      </c>
+      <c r="T8" s="29">
+        <v>113</v>
+      </c>
+      <c r="U8" s="35">
+        <v>119</v>
+      </c>
+      <c r="V8" s="35">
+        <v>119</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="C9" s="11">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D9" s="11">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E9" s="11">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="F9" s="11">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="G9" s="11">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="H9" s="11">
-        <v>39</v>
+        <v>174</v>
       </c>
       <c r="I9" s="11">
-        <v>40</v>
+        <v>175</v>
       </c>
       <c r="J9" s="11">
-        <v>41</v>
+        <v>249</v>
       </c>
       <c r="K9" s="11">
-        <v>68</v>
+        <v>349</v>
       </c>
       <c r="L9" s="11">
-        <v>82</v>
+        <v>367</v>
       </c>
       <c r="M9" s="11">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>334</v>
+      </c>
+      <c r="N9" s="26">
+        <v>408</v>
+      </c>
+      <c r="O9" s="26">
+        <v>436</v>
       </c>
       <c r="P9" s="13">
-        <v>163</v>
-[...17 lines deleted...]
-        <v>119</v>
+        <v>381</v>
+      </c>
+      <c r="Q9" s="26">
+        <v>379</v>
+      </c>
+      <c r="R9" s="27">
+        <v>450</v>
+      </c>
+      <c r="S9" s="28">
+        <v>488</v>
+      </c>
+      <c r="T9" s="29">
+        <v>437</v>
+      </c>
+      <c r="U9" s="35">
+        <v>426</v>
+      </c>
+      <c r="V9" s="35">
+        <v>489</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="11">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="D10" s="11">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="E10" s="11">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="F10" s="11">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="G10" s="11">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="H10" s="11">
-        <v>174</v>
+        <v>47</v>
       </c>
       <c r="I10" s="11">
-        <v>175</v>
+        <v>54</v>
       </c>
       <c r="J10" s="11">
-        <v>249</v>
+        <v>53</v>
       </c>
       <c r="K10" s="11">
-        <v>349</v>
+        <v>50</v>
       </c>
       <c r="L10" s="11">
-        <v>367</v>
+        <v>63</v>
       </c>
       <c r="M10" s="11">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>56</v>
+      </c>
+      <c r="N10" s="26">
+        <v>198</v>
+      </c>
+      <c r="O10" s="26">
+        <v>197</v>
       </c>
       <c r="P10" s="13">
-        <v>381</v>
-[...17 lines deleted...]
-        <v>489</v>
+        <v>225</v>
+      </c>
+      <c r="Q10" s="26">
+        <v>248</v>
+      </c>
+      <c r="R10" s="27">
+        <v>242</v>
+      </c>
+      <c r="S10" s="28">
+        <v>208</v>
+      </c>
+      <c r="T10" s="29">
+        <v>212</v>
+      </c>
+      <c r="U10" s="35">
+        <v>207</v>
+      </c>
+      <c r="V10" s="35">
+        <v>203</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="11">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="C11" s="11">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="D11" s="11">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="E11" s="11">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="F11" s="11">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="G11" s="11">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H11" s="11">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="I11" s="11">
-        <v>54</v>
+        <v>167</v>
       </c>
       <c r="J11" s="11">
-        <v>53</v>
+        <v>180</v>
       </c>
       <c r="K11" s="11">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="L11" s="11">
-        <v>63</v>
+        <v>173</v>
       </c>
       <c r="M11" s="11">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>184</v>
+      </c>
+      <c r="N11" s="26">
+        <v>274</v>
+      </c>
+      <c r="O11" s="26">
+        <v>269</v>
       </c>
       <c r="P11" s="13">
-        <v>225</v>
-[...17 lines deleted...]
-        <v>203</v>
+        <v>271</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>372</v>
+      </c>
+      <c r="R11" s="27">
+        <v>383</v>
+      </c>
+      <c r="S11" s="28">
+        <v>267</v>
+      </c>
+      <c r="T11" s="29">
+        <v>275</v>
+      </c>
+      <c r="U11" s="35">
+        <v>278</v>
+      </c>
+      <c r="V11" s="35">
+        <v>283</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C12" s="11">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D12" s="11">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="E12" s="11">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F12" s="11">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="G12" s="11">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="H12" s="11">
-        <v>162</v>
+        <v>84</v>
       </c>
       <c r="I12" s="11">
-        <v>167</v>
+        <v>99</v>
       </c>
       <c r="J12" s="11">
-        <v>180</v>
+        <v>64</v>
       </c>
       <c r="K12" s="11">
+        <v>161</v>
+      </c>
+      <c r="L12" s="11">
+        <v>147</v>
+      </c>
+      <c r="M12" s="11">
+        <v>137</v>
+      </c>
+      <c r="N12" s="26">
+        <v>134</v>
+      </c>
+      <c r="O12" s="26">
         <v>155</v>
       </c>
-      <c r="L12" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="13">
-        <v>271</v>
-[...17 lines deleted...]
-        <v>283</v>
+        <v>272</v>
+      </c>
+      <c r="Q12" s="26">
+        <v>273</v>
+      </c>
+      <c r="R12" s="27">
+        <v>286</v>
+      </c>
+      <c r="S12" s="28">
+        <v>182</v>
+      </c>
+      <c r="T12" s="29">
+        <v>178</v>
+      </c>
+      <c r="U12" s="35">
+        <v>188</v>
+      </c>
+      <c r="V12" s="35">
+        <v>188</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C13" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D13" s="11">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E13" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F13" s="11">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="G13" s="11">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="H13" s="11">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I13" s="11">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J13" s="11">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K13" s="11">
-        <v>161</v>
+        <v>78</v>
       </c>
       <c r="L13" s="11">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="M13" s="11">
+        <v>120</v>
+      </c>
+      <c r="N13" s="26">
+        <v>133</v>
+      </c>
+      <c r="O13" s="26">
+        <v>125</v>
+      </c>
+      <c r="P13" s="13">
+        <v>128</v>
+      </c>
+      <c r="Q13" s="26">
+        <v>171</v>
+      </c>
+      <c r="R13" s="27">
+        <v>167</v>
+      </c>
+      <c r="S13" s="28">
+        <v>109</v>
+      </c>
+      <c r="T13" s="29">
+        <v>122</v>
+      </c>
+      <c r="U13" s="35">
+        <v>138</v>
+      </c>
+      <c r="V13" s="35">
         <v>137</v>
-      </c>
-[...25 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="D14" s="11">
-[...2 lines deleted...]
-      <c r="E14" s="11">
+      <c r="D14" s="11" t="s">
         <v>1</v>
       </c>
+      <c r="E14" s="11" t="s">
+        <v>1</v>
+      </c>
       <c r="F14" s="11">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G14" s="11">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="H14" s="11">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="I14" s="11">
-        <v>100</v>
+        <v>31</v>
       </c>
       <c r="J14" s="11">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="K14" s="11">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="L14" s="11">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="M14" s="11">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>95</v>
+      </c>
+      <c r="N14" s="26">
+        <v>88</v>
+      </c>
+      <c r="O14" s="26">
+        <v>195</v>
       </c>
       <c r="P14" s="13">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="Q14" s="31">
+        <v>232</v>
+      </c>
+      <c r="Q14" s="26">
+        <v>208</v>
+      </c>
+      <c r="R14" s="27">
+        <v>199</v>
+      </c>
+      <c r="S14" s="28">
+        <v>170</v>
+      </c>
+      <c r="T14" s="29">
+        <v>174</v>
+      </c>
+      <c r="U14" s="35">
+        <v>162</v>
+      </c>
+      <c r="V14" s="35">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="10" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="B15" s="11">
+        <v>82</v>
+      </c>
+      <c r="C15" s="11">
+        <v>108</v>
+      </c>
+      <c r="D15" s="11">
+        <v>108</v>
+      </c>
+      <c r="E15" s="11">
+        <v>110</v>
       </c>
       <c r="F15" s="11">
-        <v>18</v>
+        <v>257</v>
       </c>
       <c r="G15" s="11">
-        <v>20</v>
+        <v>258</v>
       </c>
       <c r="H15" s="11">
-        <v>21</v>
+        <v>270</v>
       </c>
       <c r="I15" s="11">
-        <v>31</v>
+        <v>295</v>
       </c>
       <c r="J15" s="11">
-        <v>25</v>
+        <v>296</v>
       </c>
       <c r="K15" s="11">
-        <v>28</v>
+        <v>320</v>
       </c>
       <c r="L15" s="11">
-        <v>87</v>
+        <v>385</v>
       </c>
       <c r="M15" s="11">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>391</v>
+      </c>
+      <c r="N15" s="26">
+        <v>405</v>
+      </c>
+      <c r="O15" s="26">
+        <v>460</v>
       </c>
       <c r="P15" s="13">
-        <v>232</v>
-[...17 lines deleted...]
-        <v>171</v>
+        <v>488</v>
+      </c>
+      <c r="Q15" s="26">
+        <v>465</v>
+      </c>
+      <c r="R15" s="27">
+        <v>494</v>
+      </c>
+      <c r="S15" s="28">
+        <v>539</v>
+      </c>
+      <c r="T15" s="29">
+        <v>538</v>
+      </c>
+      <c r="U15" s="35">
+        <v>544</v>
+      </c>
+      <c r="V15" s="35">
+        <v>453</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="10" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="C16" s="11">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="D16" s="11">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="E16" s="11">
+        <v>10</v>
+      </c>
+      <c r="F16" s="11">
+        <v>96</v>
+      </c>
+      <c r="G16" s="11">
+        <v>111</v>
+      </c>
+      <c r="H16" s="11">
         <v>110</v>
       </c>
-      <c r="F16" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I16" s="11">
-        <v>295</v>
+        <v>120</v>
       </c>
       <c r="J16" s="11">
-        <v>296</v>
+        <v>126</v>
       </c>
       <c r="K16" s="11">
-        <v>320</v>
+        <v>114</v>
       </c>
       <c r="L16" s="11">
-        <v>385</v>
+        <v>128</v>
       </c>
       <c r="M16" s="11">
-        <v>391</v>
-[...4 lines deleted...]
-      <c r="O16" s="31">
+        <v>180</v>
+      </c>
+      <c r="N16" s="26">
+        <v>204</v>
+      </c>
+      <c r="O16" s="26">
+        <v>228</v>
+      </c>
+      <c r="P16" s="13">
+        <v>245</v>
+      </c>
+      <c r="Q16" s="26">
+        <v>263</v>
+      </c>
+      <c r="R16" s="27">
+        <v>267</v>
+      </c>
+      <c r="S16" s="28">
+        <v>161</v>
+      </c>
+      <c r="T16" s="29">
+        <v>178</v>
+      </c>
+      <c r="U16" s="35">
+        <v>181</v>
+      </c>
+      <c r="V16" s="35">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="15">
+        <v>55</v>
+      </c>
+      <c r="C17" s="15">
+        <v>15</v>
+      </c>
+      <c r="D17" s="15">
+        <v>73</v>
+      </c>
+      <c r="E17" s="15">
+        <v>86</v>
+      </c>
+      <c r="F17" s="15">
+        <v>180</v>
+      </c>
+      <c r="G17" s="15">
+        <v>220</v>
+      </c>
+      <c r="H17" s="15">
+        <v>271</v>
+      </c>
+      <c r="I17" s="15">
+        <v>247</v>
+      </c>
+      <c r="J17" s="15">
+        <v>268</v>
+      </c>
+      <c r="K17" s="15">
+        <v>268</v>
+      </c>
+      <c r="L17" s="15">
+        <v>353</v>
+      </c>
+      <c r="M17" s="15">
+        <v>362</v>
+      </c>
+      <c r="N17" s="16">
+        <v>379</v>
+      </c>
+      <c r="O17" s="16">
+        <v>382</v>
+      </c>
+      <c r="P17" s="16">
+        <v>403</v>
+      </c>
+      <c r="Q17" s="16">
         <v>460</v>
       </c>
-      <c r="P16" s="13">
-[...86 lines deleted...]
-        <v>168</v>
+      <c r="R17" s="30">
+        <v>471</v>
+      </c>
+      <c r="S17" s="31">
+        <v>439</v>
+      </c>
+      <c r="T17" s="32">
+        <v>420</v>
+      </c>
+      <c r="U17" s="36">
+        <v>420</v>
+      </c>
+      <c r="V17" s="36">
+        <v>415</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A18" s="19" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="20">
+      <c r="A18" s="10"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="13"/>
+      <c r="S18" s="20"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1">
+      <c r="A19" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="D18" s="20">
-[...88 lines deleted...]
-    </row>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1"/>
+    <row r="21" spans="1:22" ht="15" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1"/>
     <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
-    <row r="41" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.74803149606299213" header="0.23622047244094491" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{371D8A41-B69C-4FA8-AE1B-3EA9A5374A02}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20B93D91-9335-4BF8-8CD6-C9E478BAA3DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{371D8A41-B69C-4FA8-AE1B-3EA9A5374A02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BEF8556-A840-48DF-B822-A8D2AB6FF87A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>