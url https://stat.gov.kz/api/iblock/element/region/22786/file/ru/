--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-60" yWindow="1020" windowWidth="19440" windowHeight="7890"/>
   </bookViews>
   <sheets>
-    <sheet name="ООС" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Данные" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="67">
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
-    <t xml:space="preserve">    районы:</t>
-[...1 lines deleted...]
-  <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
     <t>Железинский</t>
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Майский</t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
@@ -95,123 +96,329 @@
     <t>2018*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t xml:space="preserve">*) с 2017 года - информация формируется по количеству стационарных источников, фактически осущестлявших выбросы загрязняющих веществ в атмосферу </t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2025*</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>157505, 15750503</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Количество источников выбросов загрязняющих веществ</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t>Стационарный источник загрязнения атмосферы – непередвижной технологический агрегат (установка, устройство, аппарат), выделяющий в процессе эксплуатации вредные вещества. Сюда же относятся терриконы, резервуары. Источники загрязнения в зависимости от оснащенности специальными газоотводными сооружениями (устройствами) подразделяются на организованные и неорганизованные</t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Справочник специфических загрязняющих веществ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 2017 года - информация формируется по количеству стационарных источников, фактически осущестлявших выбросы загрязняющих веществ в атмосферу </t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>единиц</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>140002, г.Павлодар, ул. Генерала Дюсенова, 9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ###\ ##0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="189" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="#,##0;[Red]#,##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -236,182 +443,250 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="189" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="5"/>
+    <cellStyle name="Гиперссылка 4" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 3" xfId="9"/>
+    <cellStyle name="Обычный 4 2" xfId="8"/>
     <cellStyle name="Обычный_1.1" xfId="2"/>
     <cellStyle name="Обычный_ООС" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -654,1209 +929,1424 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V22"/>
+  <dimension ref="A2:B18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z19" sqref="Z19"/>
+      <selection activeCell="A12" sqref="A12:B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="46" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="49" customFormat="1">
+      <c r="A3" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="66" customHeight="1">
+      <c r="A4" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="60" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="64" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="65" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="46">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B18" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2" display="ВВП методом производства"/>
+    <hyperlink ref="B6" r:id="rId3" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
+    <hyperlink ref="B7" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="40" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="40" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="40" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="40" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="40"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="41" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="40"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="40"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="42"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="42"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="42"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="43" t="s">
+        <v>33</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="1" customWidth="1"/>
     <col min="14" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="12.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
       <c r="A1" s="44" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
       <c r="R1" s="44"/>
       <c r="S1" s="44"/>
       <c r="T1" s="44"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="K2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="4"/>
-      <c r="B3" s="23">
+      <c r="B3" s="20">
         <v>2005</v>
       </c>
-      <c r="C3" s="23">
+      <c r="C3" s="20">
         <v>2006</v>
       </c>
-      <c r="D3" s="23">
+      <c r="D3" s="20">
         <v>2007</v>
       </c>
-      <c r="E3" s="23">
+      <c r="E3" s="20">
         <v>2008</v>
       </c>
-      <c r="F3" s="23">
+      <c r="F3" s="20">
         <v>2009</v>
       </c>
-      <c r="G3" s="23">
+      <c r="G3" s="20">
         <v>2010</v>
       </c>
-      <c r="H3" s="23">
+      <c r="H3" s="20">
         <v>2011</v>
       </c>
-      <c r="I3" s="23">
+      <c r="I3" s="20">
         <v>2012</v>
       </c>
-      <c r="J3" s="23">
+      <c r="J3" s="20">
         <v>2013</v>
       </c>
-      <c r="K3" s="23">
+      <c r="K3" s="20">
         <v>2014</v>
       </c>
-      <c r="L3" s="23">
+      <c r="L3" s="20">
         <v>2015</v>
       </c>
-      <c r="M3" s="24">
+      <c r="M3" s="21">
         <v>2016</v>
       </c>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="O3" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="34" t="s">
+      <c r="P3" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="P3" s="34" t="s">
+      <c r="Q3" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="Q3" s="34" t="s">
+      <c r="R3" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="34" t="s">
+      <c r="S3" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="S3" s="34" t="s">
+      <c r="T3" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="T3" s="34" t="s">
-[...2 lines deleted...]
-      <c r="U3" s="34" t="s">
+      <c r="U3" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="V3" s="31" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B4" s="7">
         <v>4093</v>
       </c>
       <c r="C4" s="7">
         <v>4205</v>
       </c>
       <c r="D4" s="7">
         <v>4773</v>
       </c>
       <c r="E4" s="7">
         <v>5514</v>
       </c>
       <c r="F4" s="7">
         <v>6844</v>
       </c>
       <c r="G4" s="8">
         <v>7703</v>
       </c>
       <c r="H4" s="8">
         <v>8060</v>
       </c>
       <c r="I4" s="7">
         <v>9587</v>
       </c>
       <c r="J4" s="7">
         <v>10635</v>
       </c>
       <c r="K4" s="9">
         <v>10881</v>
       </c>
       <c r="L4" s="9">
         <v>11805</v>
       </c>
       <c r="M4" s="8">
         <v>12684</v>
       </c>
-      <c r="N4" s="29">
+      <c r="N4" s="26">
         <v>13233</v>
       </c>
-      <c r="O4" s="29">
+      <c r="O4" s="26">
         <v>13038</v>
       </c>
       <c r="P4" s="10">
         <v>13415</v>
       </c>
-      <c r="Q4" s="29">
+      <c r="Q4" s="26">
         <v>13760</v>
       </c>
-      <c r="R4" s="30">
+      <c r="R4" s="27">
         <v>14068</v>
       </c>
-      <c r="S4" s="35">
+      <c r="S4" s="32">
         <v>12405</v>
       </c>
-      <c r="T4" s="28">
+      <c r="T4" s="25">
         <v>12484</v>
       </c>
-      <c r="U4" s="42">
+      <c r="U4" s="38">
         <v>12471</v>
       </c>
-      <c r="V4" s="42">
+      <c r="V4" s="38">
         <v>12338</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13">
         <v>2477</v>
       </c>
       <c r="C5" s="13">
         <v>2576</v>
       </c>
       <c r="D5" s="13">
         <v>3046</v>
       </c>
       <c r="E5" s="13">
         <v>3401</v>
       </c>
       <c r="F5" s="13">
         <v>3947</v>
       </c>
       <c r="G5" s="13">
         <v>4500</v>
       </c>
       <c r="H5" s="13">
         <v>4712</v>
       </c>
       <c r="I5" s="13">
         <v>5259</v>
       </c>
       <c r="J5" s="13">
         <v>5515</v>
       </c>
       <c r="K5" s="13">
         <v>5590</v>
       </c>
       <c r="L5" s="13">
         <v>5839</v>
       </c>
       <c r="M5" s="14">
         <v>6234</v>
       </c>
-      <c r="N5" s="31">
+      <c r="N5" s="28">
         <v>6568</v>
       </c>
-      <c r="O5" s="31">
+      <c r="O5" s="28">
         <v>5964</v>
       </c>
       <c r="P5" s="15">
         <v>6029</v>
       </c>
-      <c r="Q5" s="31">
+      <c r="Q5" s="28">
         <v>6072</v>
       </c>
-      <c r="R5" s="32">
+      <c r="R5" s="29">
         <v>6073</v>
       </c>
-      <c r="S5" s="36">
+      <c r="S5" s="33">
         <v>5097</v>
       </c>
-      <c r="T5" s="26">
+      <c r="T5" s="23">
         <v>5242</v>
       </c>
-      <c r="U5" s="41">
+      <c r="U5" s="37">
         <v>5281</v>
       </c>
-      <c r="V5" s="41">
+      <c r="V5" s="37">
         <v>5335</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="13">
         <v>446</v>
       </c>
       <c r="C6" s="13">
         <v>449</v>
       </c>
       <c r="D6" s="13">
         <v>480</v>
       </c>
       <c r="E6" s="13">
         <v>512</v>
       </c>
       <c r="F6" s="13">
         <v>640</v>
       </c>
       <c r="G6" s="13">
         <v>679</v>
       </c>
       <c r="H6" s="13">
         <v>638</v>
       </c>
       <c r="I6" s="13">
         <v>1061</v>
       </c>
       <c r="J6" s="13">
         <v>1158</v>
       </c>
       <c r="K6" s="13">
         <v>1222</v>
       </c>
       <c r="L6" s="13">
         <v>1371</v>
       </c>
       <c r="M6" s="14">
         <v>1497</v>
       </c>
-      <c r="N6" s="31">
+      <c r="N6" s="28">
         <v>1281</v>
       </c>
-      <c r="O6" s="31">
+      <c r="O6" s="28">
         <v>1300</v>
       </c>
       <c r="P6" s="15">
         <v>1435</v>
       </c>
-      <c r="Q6" s="31">
+      <c r="Q6" s="28">
         <v>1407</v>
       </c>
-      <c r="R6" s="32">
+      <c r="R6" s="29">
         <v>1389</v>
       </c>
-      <c r="S6" s="36">
+      <c r="S6" s="33">
         <v>1390</v>
       </c>
-      <c r="T6" s="26">
+      <c r="T6" s="23">
         <v>1346</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="37">
         <v>1347</v>
       </c>
-      <c r="V6" s="41">
+      <c r="V6" s="37">
         <v>1088</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="13">
         <v>884</v>
       </c>
       <c r="C7" s="13">
         <v>918</v>
       </c>
       <c r="D7" s="13">
         <v>904</v>
       </c>
       <c r="E7" s="13">
         <v>1227</v>
       </c>
       <c r="F7" s="13">
         <v>1332</v>
       </c>
       <c r="G7" s="13">
         <v>1398</v>
       </c>
       <c r="H7" s="13">
         <v>1443</v>
       </c>
       <c r="I7" s="13">
         <v>1939</v>
       </c>
       <c r="J7" s="13">
         <v>2591</v>
       </c>
       <c r="K7" s="13">
         <v>2478</v>
       </c>
       <c r="L7" s="13">
         <v>2686</v>
       </c>
       <c r="M7" s="14">
         <v>2991</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N7" s="28">
         <v>3052</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O7" s="28">
         <v>3179</v>
       </c>
       <c r="P7" s="15">
         <v>3143</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q7" s="28">
         <v>3232</v>
       </c>
-      <c r="R7" s="32">
+      <c r="R7" s="29">
         <v>3440</v>
       </c>
-      <c r="S7" s="36">
+      <c r="S7" s="33">
         <v>3203</v>
       </c>
-      <c r="T7" s="26">
+      <c r="T7" s="23">
         <v>3249</v>
       </c>
-      <c r="U7" s="41">
+      <c r="U7" s="37">
         <v>3180</v>
       </c>
-      <c r="V7" s="41">
+      <c r="V7" s="37">
         <v>3289</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="16"/>
-[...17 lines deleted...]
-      <c r="V8" s="5"/>
+      <c r="B8" s="13">
+        <v>9</v>
+      </c>
+      <c r="C8" s="13">
+        <v>9</v>
+      </c>
+      <c r="D8" s="13">
+        <v>8</v>
+      </c>
+      <c r="E8" s="13">
+        <v>6</v>
+      </c>
+      <c r="F8" s="13">
+        <v>32</v>
+      </c>
+      <c r="G8" s="13">
+        <v>36</v>
+      </c>
+      <c r="H8" s="13">
+        <v>39</v>
+      </c>
+      <c r="I8" s="13">
+        <v>40</v>
+      </c>
+      <c r="J8" s="13">
+        <v>41</v>
+      </c>
+      <c r="K8" s="13">
+        <v>68</v>
+      </c>
+      <c r="L8" s="13">
+        <v>82</v>
+      </c>
+      <c r="M8" s="13">
+        <v>103</v>
+      </c>
+      <c r="N8" s="28">
+        <v>109</v>
+      </c>
+      <c r="O8" s="28">
+        <v>148</v>
+      </c>
+      <c r="P8" s="15">
+        <v>163</v>
+      </c>
+      <c r="Q8" s="28">
+        <v>210</v>
+      </c>
+      <c r="R8" s="29">
+        <v>207</v>
+      </c>
+      <c r="S8" s="33">
+        <v>152</v>
+      </c>
+      <c r="T8" s="23">
+        <v>113</v>
+      </c>
+      <c r="U8" s="37">
+        <v>119</v>
+      </c>
+      <c r="V8" s="37">
+        <v>119</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A9" s="12" t="s">
+      <c r="A9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="13">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="C9" s="13">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D9" s="13">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E9" s="13">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="F9" s="13">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="G9" s="13">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="H9" s="13">
-        <v>39</v>
+        <v>174</v>
       </c>
       <c r="I9" s="13">
-        <v>40</v>
+        <v>175</v>
       </c>
       <c r="J9" s="13">
-        <v>41</v>
+        <v>249</v>
       </c>
       <c r="K9" s="13">
-        <v>68</v>
+        <v>349</v>
       </c>
       <c r="L9" s="13">
-        <v>82</v>
+        <v>367</v>
       </c>
       <c r="M9" s="13">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>334</v>
+      </c>
+      <c r="N9" s="28">
+        <v>408</v>
+      </c>
+      <c r="O9" s="28">
+        <v>436</v>
       </c>
       <c r="P9" s="15">
-        <v>163</v>
-[...17 lines deleted...]
-        <v>119</v>
+        <v>381</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>379</v>
+      </c>
+      <c r="R9" s="29">
+        <v>450</v>
+      </c>
+      <c r="S9" s="33">
+        <v>488</v>
+      </c>
+      <c r="T9" s="23">
+        <v>437</v>
+      </c>
+      <c r="U9" s="37">
+        <v>426</v>
+      </c>
+      <c r="V9" s="37">
+        <v>489</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="13">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="C10" s="13">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="D10" s="13">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="E10" s="13">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="F10" s="13">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="G10" s="13">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="H10" s="13">
-        <v>174</v>
+        <v>47</v>
       </c>
       <c r="I10" s="13">
-        <v>175</v>
+        <v>54</v>
       </c>
       <c r="J10" s="13">
-        <v>249</v>
+        <v>53</v>
       </c>
       <c r="K10" s="13">
-        <v>349</v>
+        <v>50</v>
       </c>
       <c r="L10" s="13">
-        <v>367</v>
+        <v>63</v>
       </c>
       <c r="M10" s="13">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>56</v>
+      </c>
+      <c r="N10" s="28">
+        <v>198</v>
+      </c>
+      <c r="O10" s="28">
+        <v>197</v>
       </c>
       <c r="P10" s="15">
-        <v>381</v>
-[...17 lines deleted...]
-        <v>489</v>
+        <v>225</v>
+      </c>
+      <c r="Q10" s="28">
+        <v>248</v>
+      </c>
+      <c r="R10" s="29">
+        <v>242</v>
+      </c>
+      <c r="S10" s="33">
+        <v>208</v>
+      </c>
+      <c r="T10" s="23">
+        <v>212</v>
+      </c>
+      <c r="U10" s="37">
+        <v>207</v>
+      </c>
+      <c r="V10" s="37">
+        <v>203</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="13">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="C11" s="13">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="D11" s="13">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="E11" s="13">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="F11" s="13">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="G11" s="13">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H11" s="13">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="I11" s="13">
-        <v>54</v>
+        <v>167</v>
       </c>
       <c r="J11" s="13">
-        <v>53</v>
+        <v>180</v>
       </c>
       <c r="K11" s="13">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="L11" s="13">
-        <v>63</v>
+        <v>173</v>
       </c>
       <c r="M11" s="13">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>184</v>
+      </c>
+      <c r="N11" s="28">
+        <v>274</v>
+      </c>
+      <c r="O11" s="28">
+        <v>269</v>
       </c>
       <c r="P11" s="15">
-        <v>225</v>
-[...17 lines deleted...]
-        <v>203</v>
+        <v>271</v>
+      </c>
+      <c r="Q11" s="28">
+        <v>372</v>
+      </c>
+      <c r="R11" s="29">
+        <v>383</v>
+      </c>
+      <c r="S11" s="33">
+        <v>267</v>
+      </c>
+      <c r="T11" s="23">
+        <v>275</v>
+      </c>
+      <c r="U11" s="37">
+        <v>278</v>
+      </c>
+      <c r="V11" s="37">
+        <v>283</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="13">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C12" s="13">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D12" s="13">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="E12" s="13">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F12" s="13">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="G12" s="13">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="H12" s="13">
-        <v>162</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13">
-        <v>167</v>
+        <v>99</v>
       </c>
       <c r="J12" s="13">
-        <v>180</v>
+        <v>64</v>
       </c>
       <c r="K12" s="13">
+        <v>161</v>
+      </c>
+      <c r="L12" s="13">
+        <v>147</v>
+      </c>
+      <c r="M12" s="13">
+        <v>137</v>
+      </c>
+      <c r="N12" s="28">
+        <v>134</v>
+      </c>
+      <c r="O12" s="28">
         <v>155</v>
       </c>
-      <c r="L12" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="15">
-        <v>271</v>
-[...17 lines deleted...]
-        <v>283</v>
+        <v>272</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>273</v>
+      </c>
+      <c r="R12" s="29">
+        <v>286</v>
+      </c>
+      <c r="S12" s="33">
+        <v>182</v>
+      </c>
+      <c r="T12" s="23">
+        <v>178</v>
+      </c>
+      <c r="U12" s="37">
+        <v>188</v>
+      </c>
+      <c r="V12" s="37">
+        <v>188</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="13">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C13" s="13">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D13" s="13">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E13" s="13">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F13" s="13">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="G13" s="13">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="H13" s="13">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J13" s="13">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K13" s="13">
-        <v>161</v>
+        <v>78</v>
       </c>
       <c r="L13" s="13">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="M13" s="13">
+        <v>120</v>
+      </c>
+      <c r="N13" s="28">
+        <v>133</v>
+      </c>
+      <c r="O13" s="28">
+        <v>125</v>
+      </c>
+      <c r="P13" s="15">
+        <v>128</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>171</v>
+      </c>
+      <c r="R13" s="29">
+        <v>167</v>
+      </c>
+      <c r="S13" s="33">
+        <v>109</v>
+      </c>
+      <c r="T13" s="23">
+        <v>122</v>
+      </c>
+      <c r="U13" s="37">
+        <v>138</v>
+      </c>
+      <c r="V13" s="37">
         <v>137</v>
-      </c>
-[...25 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="13">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="B14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="F14" s="13">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G14" s="13">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="H14" s="13">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="I14" s="13">
-        <v>100</v>
+        <v>31</v>
       </c>
       <c r="J14" s="13">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="K14" s="13">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="L14" s="13">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="M14" s="13">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>95</v>
+      </c>
+      <c r="N14" s="28">
+        <v>88</v>
+      </c>
+      <c r="O14" s="28">
+        <v>195</v>
       </c>
       <c r="P14" s="15">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="Q14" s="31">
+        <v>232</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>208</v>
+      </c>
+      <c r="R14" s="29">
+        <v>199</v>
+      </c>
+      <c r="S14" s="33">
+        <v>170</v>
+      </c>
+      <c r="T14" s="23">
+        <v>174</v>
+      </c>
+      <c r="U14" s="37">
+        <v>162</v>
+      </c>
+      <c r="V14" s="37">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="B15" s="13">
+        <v>82</v>
+      </c>
+      <c r="C15" s="13">
+        <v>108</v>
+      </c>
+      <c r="D15" s="13">
+        <v>108</v>
+      </c>
+      <c r="E15" s="13">
+        <v>110</v>
       </c>
       <c r="F15" s="13">
-        <v>18</v>
+        <v>257</v>
       </c>
       <c r="G15" s="13">
-        <v>20</v>
+        <v>258</v>
       </c>
       <c r="H15" s="13">
-        <v>21</v>
+        <v>270</v>
       </c>
       <c r="I15" s="13">
-        <v>31</v>
+        <v>295</v>
       </c>
       <c r="J15" s="13">
-        <v>25</v>
+        <v>296</v>
       </c>
       <c r="K15" s="13">
-        <v>28</v>
+        <v>320</v>
       </c>
       <c r="L15" s="13">
-        <v>87</v>
+        <v>385</v>
       </c>
       <c r="M15" s="13">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>391</v>
+      </c>
+      <c r="N15" s="28">
+        <v>405</v>
+      </c>
+      <c r="O15" s="28">
+        <v>460</v>
       </c>
       <c r="P15" s="15">
-        <v>232</v>
-[...17 lines deleted...]
-        <v>171</v>
+        <v>488</v>
+      </c>
+      <c r="Q15" s="28">
+        <v>465</v>
+      </c>
+      <c r="R15" s="29">
+        <v>494</v>
+      </c>
+      <c r="S15" s="33">
+        <v>539</v>
+      </c>
+      <c r="T15" s="23">
+        <v>538</v>
+      </c>
+      <c r="U15" s="37">
+        <v>544</v>
+      </c>
+      <c r="V15" s="37">
+        <v>453</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="13">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="C16" s="13">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="D16" s="13">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="E16" s="13">
+        <v>10</v>
+      </c>
+      <c r="F16" s="13">
+        <v>96</v>
+      </c>
+      <c r="G16" s="13">
+        <v>111</v>
+      </c>
+      <c r="H16" s="13">
         <v>110</v>
       </c>
-      <c r="F16" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="I16" s="13">
-        <v>295</v>
+        <v>120</v>
       </c>
       <c r="J16" s="13">
-        <v>296</v>
+        <v>126</v>
       </c>
       <c r="K16" s="13">
-        <v>320</v>
+        <v>114</v>
       </c>
       <c r="L16" s="13">
-        <v>385</v>
+        <v>128</v>
       </c>
       <c r="M16" s="13">
-        <v>391</v>
-[...4 lines deleted...]
-      <c r="O16" s="31">
+        <v>180</v>
+      </c>
+      <c r="N16" s="28">
+        <v>204</v>
+      </c>
+      <c r="O16" s="28">
+        <v>228</v>
+      </c>
+      <c r="P16" s="15">
+        <v>245</v>
+      </c>
+      <c r="Q16" s="28">
+        <v>263</v>
+      </c>
+      <c r="R16" s="29">
+        <v>267</v>
+      </c>
+      <c r="S16" s="33">
+        <v>161</v>
+      </c>
+      <c r="T16" s="23">
+        <v>178</v>
+      </c>
+      <c r="U16" s="37">
+        <v>181</v>
+      </c>
+      <c r="V16" s="37">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="17">
+        <v>55</v>
+      </c>
+      <c r="C17" s="17">
+        <v>15</v>
+      </c>
+      <c r="D17" s="17">
+        <v>73</v>
+      </c>
+      <c r="E17" s="17">
+        <v>86</v>
+      </c>
+      <c r="F17" s="17">
+        <v>180</v>
+      </c>
+      <c r="G17" s="17">
+        <v>220</v>
+      </c>
+      <c r="H17" s="17">
+        <v>271</v>
+      </c>
+      <c r="I17" s="17">
+        <v>247</v>
+      </c>
+      <c r="J17" s="17">
+        <v>268</v>
+      </c>
+      <c r="K17" s="17">
+        <v>268</v>
+      </c>
+      <c r="L17" s="17">
+        <v>353</v>
+      </c>
+      <c r="M17" s="17">
+        <v>362</v>
+      </c>
+      <c r="N17" s="18">
+        <v>379</v>
+      </c>
+      <c r="O17" s="18">
+        <v>382</v>
+      </c>
+      <c r="P17" s="18">
+        <v>403</v>
+      </c>
+      <c r="Q17" s="18">
         <v>460</v>
       </c>
-      <c r="P16" s="15">
-[...141 lines deleted...]
-      <c r="R18" s="33">
+      <c r="R17" s="30">
         <v>471</v>
       </c>
-      <c r="S18" s="38">
+      <c r="S17" s="34">
         <v>439</v>
       </c>
-      <c r="T18" s="27">
+      <c r="T17" s="24">
         <v>420</v>
       </c>
-      <c r="U18" s="40">
+      <c r="U17" s="36">
         <v>420</v>
       </c>
-      <c r="V18" s="40">
+      <c r="V17" s="36">
         <v>415</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="5"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="13"/>
+      <c r="O18" s="13"/>
+      <c r="P18" s="13"/>
+      <c r="Q18" s="13"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="22"/>
+      <c r="T18" s="5"/>
+      <c r="V18" s="39"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="5"/>
-[...28 lines deleted...]
-        <v>25</v>
+      <c r="A19" s="19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="35" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ООС</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Данные</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>