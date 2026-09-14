--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="3690" windowWidth="19440" windowHeight="5745" activeTab="1"/>
+    <workbookView xWindow="60" yWindow="3690" windowWidth="19440" windowHeight="5745"/>
   </bookViews>
   <sheets>
-    <sheet name="тонн" sheetId="2" r:id="rId1"/>
-    <sheet name="тыс. тонн" sheetId="1" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="тонн" sheetId="2" r:id="rId3"/>
+    <sheet name="тыс. тонн" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="T15" i="1"/>
+  <c r="T14" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="60">
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">    районы:</t>
   </si>
   <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
     <t>Железинский</t>
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
@@ -95,125 +99,303 @@
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>0,0</t>
   </si>
   <si>
     <t>4 076,8</t>
   </si>
   <si>
     <t>Утилизировано загрязняющих веществ, тыс. тонн</t>
   </si>
   <si>
     <t>«-» – явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>Утилизировано загрязняющих веществ, тонн</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>x</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Утилизировано загрязняющих веществ</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t>Улавливание и утилизация загрязняющих веществ – количество уловленных загрязняющих веществ, возвращенных в производство, использованных для получения товарного продукта или реализованных на сторону. Сюда не относятся вещества, которые используются в технологических процессах производства продукции в качестве сырья или полуфабрикатов, если это предусмотрено технологией.</t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx</t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Справочник специфических загрязняющих веществ</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>тонн, тыс. тонн</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>140002, г.Павлодар, ул. Генерала Дюсенова, 9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="182" formatCode="#,##0.000"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="194" formatCode="###\ ###\ ###\ ##0.000"/>
+    <numFmt numFmtId="164" formatCode="#,##0.000"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.000"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -251,201 +433,271 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="194" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="188" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="3"/>
+    <cellStyle name="Гиперссылка 4" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 3" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -688,109 +940,339 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C17"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A33" sqref="A33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" style="62" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" style="62" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="62"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="67">
+        <v>1575010211</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="68" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="65.25" customHeight="1">
+      <c r="A4" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="70" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="67" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="72" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="74" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="75" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="76" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="78" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="77" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="83" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="79" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="84" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="80" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="67">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="81" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="82" t="s">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B17" r:id="rId1"/>
+    <hyperlink ref="B10" r:id="rId2" display="ВВП методом производства"/>
+    <hyperlink ref="B6" r:id="rId3" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
+    <hyperlink ref="B7" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="60" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="60" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="60" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="60" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="60"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="61" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="60"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="60"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="62"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="62"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="62"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="63" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V33"/>
   <sheetViews>
     <sheetView topLeftCell="F1" workbookViewId="0">
       <selection activeCell="G42" sqref="G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="14" width="10.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.28515625" style="1" customWidth="1"/>
     <col min="16" max="17" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="12" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="60"/>
-[...17 lines deleted...]
-      <c r="T1" s="60"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="I2" s="3"/>
       <c r="K2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="28">
         <v>2005</v>
       </c>
       <c r="C3" s="28">
         <v>2006</v>
       </c>
       <c r="D3" s="28">
         <v>2007</v>
       </c>
       <c r="E3" s="28">
@@ -1855,96 +2337,96 @@
       </c>
     </row>
     <row r="22" spans="1:22" ht="15" customHeight="1"/>
     <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V35"/>
+  <dimension ref="A1:V34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E36" sqref="E36"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H39" sqref="H39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="31" customWidth="1"/>
     <col min="2" max="5" width="7.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" style="31" bestFit="1" customWidth="1"/>
     <col min="7" max="15" width="7.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.42578125" style="31" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="31"/>
     <col min="18" max="18" width="11.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="61"/>
-[...17 lines deleted...]
-      <c r="T1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="I2" s="3"/>
       <c r="K2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="28">
         <v>2005</v>
       </c>
       <c r="C3" s="28">
         <v>2006</v>
       </c>
       <c r="D3" s="28">
         <v>2007</v>
       </c>
       <c r="E3" s="28">
@@ -2254,351 +2736,391 @@
       </c>
       <c r="P7" s="17">
         <v>6.1</v>
       </c>
       <c r="Q7" s="17">
         <v>4.7</v>
       </c>
       <c r="R7" s="37">
         <v>5.5</v>
       </c>
       <c r="S7" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="T7" s="50">
         <v>18.7</v>
       </c>
       <c r="U7" s="17">
         <v>17.3</v>
       </c>
       <c r="V7" s="17">
         <v>8.4</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="1" t="s">
-        <v>3</v>
-[...23 lines deleted...]
-      <c r="V8" s="17"/>
+        <v>4</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="N8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="O8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R8" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="S8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T8" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="U8" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="V8" s="53" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="K9" s="36" t="s">
-[...33 lines deleted...]
-        <v>14</v>
+      <c r="K9" s="36">
+        <v>1.2</v>
+      </c>
+      <c r="L9" s="36">
+        <v>1.7</v>
+      </c>
+      <c r="M9" s="36">
+        <v>0.8</v>
+      </c>
+      <c r="N9" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="O9" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="P9" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="R9" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="S9" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="T9" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="U9" s="17">
+        <v>0.1</v>
+      </c>
+      <c r="V9" s="17">
+        <v>0.2</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="K10" s="36">
-[...6 lines deleted...]
-        <v>0.8</v>
+      <c r="K10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M10" s="36" t="s">
+        <v>14</v>
       </c>
       <c r="N10" s="36">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="O10" s="17">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="P10" s="17">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="17">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>0.1</v>
+        <v>0</v>
+      </c>
+      <c r="R10" s="37" t="s">
+        <v>17</v>
       </c>
       <c r="S10" s="17">
-        <v>0.2</v>
-[...8 lines deleted...]
-        <v>0.2</v>
+        <v>0</v>
+      </c>
+      <c r="T10" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="U10" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="V10" s="53" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="K11" s="36" t="s">
-        <v>14</v>
+      <c r="K11" s="36">
+        <v>0</v>
       </c>
       <c r="L11" s="36" t="s">
         <v>14</v>
       </c>
       <c r="M11" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="N11" s="36">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="N11" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="O11" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="P11" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q11" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R11" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S11" s="39" t="s">
+        <v>14</v>
       </c>
       <c r="T11" s="51" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="U11" s="53" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="V11" s="53" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="36">
-        <v>0</v>
+      <c r="K12" s="36" t="s">
+        <v>14</v>
       </c>
       <c r="L12" s="36" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="36" t="s">
         <v>14</v>
       </c>
       <c r="N12" s="36" t="s">
         <v>14</v>
       </c>
       <c r="O12" s="36" t="s">
         <v>14</v>
       </c>
       <c r="P12" s="36" t="s">
         <v>14</v>
       </c>
       <c r="Q12" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="R12" s="38" t="s">
-[...2 lines deleted...]
-      <c r="S12" s="39" t="s">
+      <c r="R12" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="S12" s="36" t="s">
         <v>14</v>
       </c>
       <c r="T12" s="51" t="s">
         <v>14</v>
       </c>
       <c r="U12" s="53" t="s">
         <v>14</v>
       </c>
       <c r="V12" s="53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>15</v>
       </c>
@@ -2622,461 +3144,395 @@
       </c>
       <c r="P13" s="36" t="s">
         <v>14</v>
       </c>
       <c r="Q13" s="36" t="s">
         <v>14</v>
       </c>
       <c r="R13" s="37" t="s">
         <v>14</v>
       </c>
       <c r="S13" s="36" t="s">
         <v>14</v>
       </c>
       <c r="T13" s="51" t="s">
         <v>14</v>
       </c>
       <c r="U13" s="53" t="s">
         <v>14</v>
       </c>
       <c r="V13" s="53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="L14" s="36" t="s">
-[...15 lines deleted...]
-        <v>14</v>
+      <c r="L14" s="36">
+        <v>0.04</v>
+      </c>
+      <c r="M14" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="N14" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="O14" s="17">
+        <v>0.1</v>
+      </c>
+      <c r="P14" s="17">
+        <v>0.1</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>0.1</v>
       </c>
       <c r="R14" s="37" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="S14" s="17">
+        <v>0</v>
+      </c>
+      <c r="T14" s="50">
+        <f>S14/1000</f>
+        <v>0</v>
+      </c>
+      <c r="U14" s="17">
+        <v>0</v>
       </c>
       <c r="V14" s="53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="K15" s="36" t="s">
-        <v>14</v>
+      <c r="K15" s="36">
+        <v>0.5</v>
       </c>
       <c r="L15" s="36">
-        <v>0.04</v>
+        <v>0.5</v>
       </c>
       <c r="M15" s="36">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="N15" s="36">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="O15" s="17">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P15" s="17">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="Q15" s="17">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>0.2</v>
+      </c>
+      <c r="R15" s="1">
+        <v>0.2</v>
       </c>
       <c r="S15" s="17">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="T15" s="50">
-        <f>S15/1000</f>
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="U15" s="17">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.2</v>
+      </c>
+      <c r="V15" s="17">
+        <v>0.2</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="K16" s="36">
+      <c r="K16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="N16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="O16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="P16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="S16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T16" s="50"/>
+      <c r="U16" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="V16" s="53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="L17" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="M17" s="40">
         <v>0.5</v>
       </c>
-      <c r="L16" s="36">
+      <c r="N17" s="40">
+        <v>0.6</v>
+      </c>
+      <c r="O17" s="41">
         <v>0.5</v>
       </c>
-      <c r="M16" s="36">
-[...11 lines deleted...]
-      <c r="Q16" s="17">
+      <c r="P17" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="Q17" s="41">
         <v>0.2</v>
       </c>
-      <c r="R16" s="1">
+      <c r="R17" s="42">
         <v>0.2</v>
       </c>
-      <c r="S16" s="17">
+      <c r="S17" s="41">
         <v>0.2</v>
       </c>
-      <c r="T16" s="50">
+      <c r="T17" s="41">
         <v>0.2</v>
       </c>
-      <c r="U16" s="17">
+      <c r="U17" s="41">
         <v>0.2</v>
       </c>
-      <c r="V16" s="17">
+      <c r="V17" s="41">
         <v>0.2</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="12.95" customHeight="1">
-[...131 lines deleted...]
-      </c>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="36"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="36"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="17"/>
+      <c r="P18" s="17"/>
+      <c r="Q18" s="17"/>
+      <c r="R18" s="45"/>
+      <c r="S18" s="17"/>
+      <c r="T18" s="17"/>
     </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="1"/>
-[...18 lines deleted...]
-      <c r="T19" s="17"/>
+      <c r="A19" s="43" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
       <c r="A20" s="43" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
       <c r="A21" s="43" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="A22" s="43" t="s">
         <v>16</v>
       </c>
     </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1"/>
     <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
-    <row r="35" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>тонн</vt:lpstr>
       <vt:lpstr>тыс. тонн</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>