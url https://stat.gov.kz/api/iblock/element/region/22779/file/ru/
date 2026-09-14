--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-165" yWindow="2100" windowWidth="19440" windowHeight="6960" activeTab="1"/>
+    <workbookView xWindow="-165" yWindow="2100" windowWidth="19440" windowHeight="6960"/>
   </bookViews>
   <sheets>
-    <sheet name="тонн" sheetId="2" r:id="rId1"/>
-    <sheet name="тыс. тонн" sheetId="1" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="тонн" sheetId="2" r:id="rId3"/>
+    <sheet name="тыс. тонн" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="69">
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">    районы:</t>
   </si>
   <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
     <t>Железинский</t>
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
@@ -112,67 +116,183 @@
     <t>0,4</t>
   </si>
   <si>
     <t>3,5</t>
   </si>
   <si>
     <t>1,0</t>
   </si>
   <si>
     <t>0,2</t>
   </si>
   <si>
     <t>Уловлено и обезврежено загрязняющих веществ, тыс. тонн</t>
   </si>
   <si>
     <t>«-» – явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>Уловлено и обезврежено загрязняющих веществ, тонн</t>
   </si>
   <si>
     <t>Павлодарская область</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Уловлено и обезврежено загрязняющих веществ</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t>Улавливание и утилизация загрязняющих веществ – количество уловленных загрязняющих веществ, возвращенных в производство, использованных для получения товарного продукта или реализованных на сторону. Сюда не относятся вещества, которые используются в технологических процессах производства продукции в качестве сырья или полуфабрикатов, если это предусмотрено технологией.</t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Справочник специфических загрязняющих веществ, группировка загрязняющих веществ </t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>тонн, тыс. тонн</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>140002, г.Павлодар, ул. Генерала Дюсенова, 9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="181" formatCode="0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="198" formatCode="###\ ###\ ###\ ##0.000"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -180,57 +300,135 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -255,217 +453,287 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="189" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="189" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="189" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="3"/>
+    <cellStyle name="Гиперссылка 4" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 3" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -708,101 +976,330 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B17"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" style="66" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" style="66" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="71">
+        <v>157501021</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="74" customFormat="1">
+      <c r="A3" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="73" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="75.75" customHeight="1">
+      <c r="A4" s="75" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="76" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="71" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="77" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="78" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="79" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="70" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="80" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="80" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="81" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="82" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="84" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="83" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="89" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="70" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="85" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="90" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="71">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="87" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="88" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B17" r:id="rId1"/>
+    <hyperlink ref="B10" r:id="rId2" display="ВВП методом производства"/>
+    <hyperlink ref="B6" r:id="rId3" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
+    <hyperlink ref="B7" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="64" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="64" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="64" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="64" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="64" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="64"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="65" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="64"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="64"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="66"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="66"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="66"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="67" t="s">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V35"/>
   <sheetViews>
     <sheetView topLeftCell="E1" workbookViewId="0">
       <selection activeCell="G39" sqref="G39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="12" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="12" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="68" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="66"/>
-[...17 lines deleted...]
-      <c r="T1" s="66"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="I2" s="3"/>
       <c r="K2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="26">
         <v>2005</v>
       </c>
       <c r="C3" s="26">
         <v>2006</v>
       </c>
       <c r="D3" s="26">
         <v>2007</v>
       </c>
       <c r="E3" s="26">
@@ -896,57 +1393,57 @@
       </c>
       <c r="L4" s="6">
         <v>13724278.92</v>
       </c>
       <c r="M4" s="6">
         <v>13093008.585000001</v>
       </c>
       <c r="N4" s="7">
         <v>13989822.536</v>
       </c>
       <c r="O4" s="6">
         <v>17953061.552000001</v>
       </c>
       <c r="P4" s="6">
         <v>18998474.945</v>
       </c>
       <c r="Q4" s="6">
         <v>17938876.627</v>
       </c>
       <c r="R4" s="8">
         <v>17211157.370999999</v>
       </c>
       <c r="S4" s="8">
         <v>17394687.782000002</v>
       </c>
-      <c r="T4" s="57">
+      <c r="T4" s="55">
         <v>16888079.149</v>
       </c>
-      <c r="U4" s="64">
+      <c r="U4" s="62">
         <v>17256268.712000001</v>
       </c>
-      <c r="V4" s="64">
+      <c r="V4" s="62">
         <v>18961655.817000002</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="11">
         <v>4408776</v>
       </c>
       <c r="C5" s="11">
         <v>4468031.7</v>
       </c>
       <c r="D5" s="11">
         <v>4645478.4000000004</v>
       </c>
       <c r="E5" s="11">
         <v>5056646.5999999996</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="11">
         <v>5359509.92</v>
       </c>
@@ -964,57 +1461,57 @@
       </c>
       <c r="L5" s="11">
         <v>5592649.9419999998</v>
       </c>
       <c r="M5" s="11">
         <v>5160485.875</v>
       </c>
       <c r="N5" s="11">
         <v>4488840.5669999998</v>
       </c>
       <c r="O5" s="11">
         <v>7594834.6200000001</v>
       </c>
       <c r="P5" s="11">
         <v>8859994.9360000007</v>
       </c>
       <c r="Q5" s="11">
         <v>7351631.1370000001</v>
       </c>
       <c r="R5" s="12">
         <v>6563265.5429999996</v>
       </c>
       <c r="S5" s="12">
         <v>6803920.017</v>
       </c>
-      <c r="T5" s="58">
+      <c r="T5" s="56">
         <v>6397082.9730000002</v>
       </c>
-      <c r="U5" s="61">
+      <c r="U5" s="59">
         <v>6366719.642</v>
       </c>
-      <c r="V5" s="61">
+      <c r="V5" s="59">
         <v>7822537.5970000001</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="11">
         <v>2975182</v>
       </c>
       <c r="C6" s="11">
         <v>3577729.8</v>
       </c>
       <c r="D6" s="11">
         <v>3798613.5</v>
       </c>
       <c r="E6" s="11">
         <v>3661752.8</v>
       </c>
       <c r="F6" s="11">
         <v>4119846.2609999999</v>
       </c>
       <c r="G6" s="11">
         <v>4364336.6890000002</v>
       </c>
@@ -1032,57 +1529,57 @@
       </c>
       <c r="L6" s="11">
         <v>4496495.7510000002</v>
       </c>
       <c r="M6" s="11">
         <v>4279420.9390000002</v>
       </c>
       <c r="N6" s="13">
         <v>4342222.3210000005</v>
       </c>
       <c r="O6" s="11">
         <v>4183833.4959999998</v>
       </c>
       <c r="P6" s="11">
         <v>4366735.1210000003</v>
       </c>
       <c r="Q6" s="11">
         <v>4633069.3140000002</v>
       </c>
       <c r="R6" s="12">
         <v>3704240.5780000002</v>
       </c>
       <c r="S6" s="12">
         <v>3814557.7050000001</v>
       </c>
-      <c r="T6" s="58">
+      <c r="T6" s="56">
         <v>3789034.943</v>
       </c>
-      <c r="U6" s="61">
+      <c r="U6" s="59">
         <v>4129722.7969999998</v>
       </c>
-      <c r="V6" s="61">
+      <c r="V6" s="59">
         <v>3914673.2769999998</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="10" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="11">
         <v>3542625.7</v>
       </c>
       <c r="C7" s="11">
         <v>3943157.4</v>
       </c>
       <c r="D7" s="11">
         <v>3876924.9</v>
       </c>
       <c r="E7" s="11">
         <v>4446517.2</v>
       </c>
       <c r="F7" s="11">
         <v>3477947.9410000001</v>
       </c>
       <c r="G7" s="11">
         <v>3709773.6630000002</v>
       </c>
@@ -1100,57 +1597,57 @@
       </c>
       <c r="L7" s="11">
         <v>3631718.2220000001</v>
       </c>
       <c r="M7" s="11">
         <v>3648838.4530000002</v>
       </c>
       <c r="N7" s="13">
         <v>5154399.4450000003</v>
       </c>
       <c r="O7" s="11">
         <v>6170280.6390000004</v>
       </c>
       <c r="P7" s="11">
         <v>5766970.1660000002</v>
       </c>
       <c r="Q7" s="11">
         <v>5946498.8650000002</v>
       </c>
       <c r="R7" s="12">
         <v>6937471.1330000004</v>
       </c>
       <c r="S7" s="12">
         <v>6773368.1229999997</v>
       </c>
-      <c r="T7" s="58">
+      <c r="T7" s="56">
         <v>6699907.4460000005</v>
       </c>
-      <c r="U7" s="61">
+      <c r="U7" s="59">
         <v>6757870.2149999999</v>
       </c>
-      <c r="V7" s="61">
+      <c r="V7" s="59">
         <v>7222692.2929999996</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="14"/>
       <c r="O8" s="14"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
@@ -1194,57 +1691,57 @@
       </c>
       <c r="L9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="M9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="N9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="O9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="P9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="Q9" s="11">
         <v>4.2320000000000002</v>
       </c>
       <c r="R9" s="12">
         <v>8.4640000000000004</v>
       </c>
       <c r="S9" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="T9" s="56" t="s">
-[...5 lines deleted...]
-      <c r="V9" s="62" t="s">
+      <c r="T9" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="U9" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="V9" s="60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="11">
         <v>1340.2</v>
       </c>
       <c r="C10" s="11">
         <v>1291.7</v>
       </c>
       <c r="D10" s="11">
         <v>1108.8</v>
       </c>
       <c r="E10" s="11">
         <v>1060.5999999999999</v>
       </c>
       <c r="F10" s="11">
         <v>380.90300000000002</v>
       </c>
       <c r="G10" s="11">
         <v>791.38699999999994</v>
       </c>
@@ -1262,57 +1759,57 @@
       </c>
       <c r="L10" s="11">
         <v>1902.4860000000001</v>
       </c>
       <c r="M10" s="11">
         <v>1473.847</v>
       </c>
       <c r="N10" s="13">
         <v>1330.489</v>
       </c>
       <c r="O10" s="11">
         <v>1372.181</v>
       </c>
       <c r="P10" s="11">
         <v>691.44</v>
       </c>
       <c r="Q10" s="11">
         <v>1099.7149999999999</v>
       </c>
       <c r="R10" s="16">
         <v>836.45699999999999</v>
       </c>
       <c r="S10" s="16">
         <v>1093.6659999999999</v>
       </c>
-      <c r="T10" s="58">
+      <c r="T10" s="56">
         <v>953.38599999999997</v>
       </c>
-      <c r="U10" s="61">
+      <c r="U10" s="59">
         <v>940.06500000000005</v>
       </c>
-      <c r="V10" s="61">
+      <c r="V10" s="59">
         <v>800.93399999999997</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="11">
         <v>223</v>
       </c>
       <c r="C11" s="11">
         <v>218.2</v>
       </c>
       <c r="D11" s="11">
         <v>190.6</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>14</v>
       </c>
@@ -1330,57 +1827,57 @@
       </c>
       <c r="L11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="M11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="N11" s="13">
         <v>47.747</v>
       </c>
       <c r="O11" s="11">
         <v>48.747999999999998</v>
       </c>
       <c r="P11" s="11">
         <v>23.068000000000001</v>
       </c>
       <c r="Q11" s="11">
         <v>25.920999999999999</v>
       </c>
       <c r="R11" s="1">
         <v>25.562000000000001</v>
       </c>
       <c r="S11" s="16">
         <v>35.798000000000002</v>
       </c>
-      <c r="T11" s="56" t="s">
+      <c r="T11" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="U11" s="62" t="s">
+      <c r="U11" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="V11" s="62" t="s">
+      <c r="V11" s="60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="11">
         <v>113.3</v>
       </c>
       <c r="C12" s="11">
         <v>202.2</v>
       </c>
       <c r="D12" s="11">
         <v>384.7</v>
       </c>
       <c r="E12" s="11">
         <v>336.9</v>
       </c>
       <c r="F12" s="11">
         <v>368.70499999999998</v>
       </c>
       <c r="G12" s="11">
         <v>55.524000000000001</v>
       </c>
@@ -1398,57 +1895,57 @@
       </c>
       <c r="L12" s="11">
         <v>207.02199999999999</v>
       </c>
       <c r="M12" s="11">
         <v>341.82400000000001</v>
       </c>
       <c r="N12" s="13">
         <v>341.82400000000001</v>
       </c>
       <c r="O12" s="11">
         <v>233.85900000000001</v>
       </c>
       <c r="P12" s="11">
         <v>249.874</v>
       </c>
       <c r="Q12" s="11">
         <v>263.62400000000002</v>
       </c>
       <c r="R12" s="1">
         <v>374.09300000000002</v>
       </c>
       <c r="S12" s="16">
         <v>85.164000000000001</v>
       </c>
-      <c r="T12" s="58">
+      <c r="T12" s="56">
         <v>85.164000000000001</v>
       </c>
-      <c r="U12" s="61">
+      <c r="U12" s="59">
         <v>85.164000000000001</v>
       </c>
-      <c r="V12" s="61">
+      <c r="V12" s="59">
         <v>85.164000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="11">
         <v>48.4</v>
       </c>
       <c r="C13" s="11">
         <v>14.2</v>
       </c>
       <c r="D13" s="11">
         <v>0.3</v>
       </c>
       <c r="E13" s="11">
         <v>0.3</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="11">
         <v>29.523</v>
       </c>
@@ -1466,57 +1963,57 @@
       </c>
       <c r="L13" s="11">
         <v>30.09</v>
       </c>
       <c r="M13" s="11">
         <v>144.99</v>
       </c>
       <c r="N13" s="11">
         <v>144.99</v>
       </c>
       <c r="O13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="Q13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="S13" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="T13" s="56" t="s">
-[...5 lines deleted...]
-      <c r="V13" s="62" t="s">
+      <c r="T13" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="U13" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="V13" s="60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>14</v>
       </c>
@@ -1534,57 +2031,57 @@
       </c>
       <c r="L14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="M14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="N14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="O14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="P14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="Q14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="S14" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="T14" s="56" t="s">
-[...5 lines deleted...]
-      <c r="V14" s="62" t="s">
+      <c r="T14" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="U14" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="V14" s="60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>14</v>
       </c>
@@ -1602,57 +2099,57 @@
       </c>
       <c r="L15" s="11">
         <v>40.857999999999997</v>
       </c>
       <c r="M15" s="11">
         <v>150.63900000000001</v>
       </c>
       <c r="N15" s="13">
         <v>150.21</v>
       </c>
       <c r="O15" s="11">
         <v>62.045999999999999</v>
       </c>
       <c r="P15" s="11">
         <v>1656.5260000000001</v>
       </c>
       <c r="Q15" s="11">
         <v>4604.5069999999996</v>
       </c>
       <c r="R15" s="18">
         <v>3457.53</v>
       </c>
       <c r="S15" s="16">
         <v>39.463000000000001</v>
       </c>
-      <c r="T15" s="58">
+      <c r="T15" s="56">
         <v>45.048999999999999</v>
       </c>
-      <c r="U15" s="61">
+      <c r="U15" s="59">
         <v>3.8410000000000002</v>
       </c>
-      <c r="V15" s="62" t="s">
+      <c r="V15" s="60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="11">
         <v>711.7</v>
       </c>
       <c r="C16" s="11">
         <v>728.6</v>
       </c>
       <c r="D16" s="11">
         <v>714.3</v>
       </c>
       <c r="E16" s="11">
         <v>680.3</v>
       </c>
       <c r="F16" s="11">
         <v>845.26400000000001</v>
       </c>
       <c r="G16" s="11">
         <v>701.43299999999999</v>
       </c>
@@ -1670,57 +2167,57 @@
       </c>
       <c r="L16" s="11">
         <v>726.83100000000002</v>
       </c>
       <c r="M16" s="11">
         <v>1401.347</v>
       </c>
       <c r="N16" s="13">
         <v>1502.759</v>
       </c>
       <c r="O16" s="11">
         <v>1589.41</v>
       </c>
       <c r="P16" s="11">
         <v>1397.742</v>
       </c>
       <c r="Q16" s="11">
         <v>1247.403</v>
       </c>
       <c r="R16" s="18">
         <v>1021.039</v>
       </c>
       <c r="S16" s="16">
         <v>1171.2560000000001</v>
       </c>
-      <c r="T16" s="58">
+      <c r="T16" s="56">
         <v>548.59</v>
       </c>
-      <c r="U16" s="61">
+      <c r="U16" s="59">
         <v>505.387</v>
       </c>
-      <c r="V16" s="61">
+      <c r="V16" s="59">
         <v>436.28899999999999</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>25.114000000000001</v>
       </c>
       <c r="G17" s="11">
         <v>25.114000000000001</v>
       </c>
@@ -1738,57 +2235,57 @@
       </c>
       <c r="L17" s="11">
         <v>210.21100000000001</v>
       </c>
       <c r="M17" s="11">
         <v>210.21100000000001</v>
       </c>
       <c r="N17" s="13">
         <v>218.321</v>
       </c>
       <c r="O17" s="11">
         <v>218.321</v>
       </c>
       <c r="P17" s="11">
         <v>218.321</v>
       </c>
       <c r="Q17" s="11">
         <v>219.422</v>
       </c>
       <c r="R17" s="1">
         <v>219.422</v>
       </c>
       <c r="S17" s="16">
         <v>219.41</v>
       </c>
-      <c r="T17" s="58">
+      <c r="T17" s="56">
         <v>219.41</v>
       </c>
-      <c r="U17" s="61">
+      <c r="U17" s="59">
         <v>219.41</v>
       </c>
-      <c r="V17" s="61">
+      <c r="V17" s="59">
         <v>219.41</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="12.95" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>403</v>
       </c>
       <c r="C18" s="20">
         <v>39.6</v>
       </c>
       <c r="D18" s="20">
         <v>152.6</v>
       </c>
       <c r="E18" s="20">
         <v>37.299999999999997</v>
       </c>
       <c r="F18" s="20">
         <v>125.343</v>
       </c>
       <c r="G18" s="20">
         <v>132.07300000000001</v>
       </c>
@@ -1806,79 +2303,79 @@
       </c>
       <c r="L18" s="20">
         <v>297.50700000000001</v>
       </c>
       <c r="M18" s="20">
         <v>540.46</v>
       </c>
       <c r="N18" s="20">
         <v>623.86300000000006</v>
       </c>
       <c r="O18" s="20">
         <v>540.23900000000003</v>
       </c>
       <c r="P18" s="20">
         <v>537.74900000000002</v>
       </c>
       <c r="Q18" s="20">
         <v>212.48599999999999</v>
       </c>
       <c r="R18" s="19">
         <v>237.54900000000001</v>
       </c>
       <c r="S18" s="21">
         <v>197.179</v>
       </c>
-      <c r="T18" s="59">
+      <c r="T18" s="57">
         <v>197.178</v>
       </c>
-      <c r="U18" s="63">
+      <c r="U18" s="61">
         <v>197.18</v>
       </c>
-      <c r="V18" s="63">
+      <c r="V18" s="61">
         <v>204.46899999999999</v>
       </c>
     </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="S19" s="16"/>
-      <c r="U19" s="65"/>
+      <c r="U19" s="63"/>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
       <c r="A20" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="23"/>
       <c r="P20" s="23"/>
       <c r="Q20" s="10"/>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
@@ -1916,92 +2413,92 @@
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
     </row>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V37"/>
+  <dimension ref="A1:V36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="30" customWidth="1"/>
     <col min="2" max="16" width="8.140625" style="30" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="8.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="67" t="s">
+      <c r="A1" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="67"/>
-[...17 lines deleted...]
-      <c r="T1" s="67"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="I2" s="3"/>
       <c r="K2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="26">
         <v>2005</v>
       </c>
       <c r="C3" s="26">
         <v>2006</v>
       </c>
       <c r="D3" s="26">
         <v>2007</v>
       </c>
       <c r="E3" s="26">
@@ -2024,51 +2521,51 @@
       </c>
       <c r="K3" s="26">
         <v>2014</v>
       </c>
       <c r="L3" s="26">
         <v>2015</v>
       </c>
       <c r="M3" s="26">
         <v>2016</v>
       </c>
       <c r="N3" s="26">
         <v>2017</v>
       </c>
       <c r="O3" s="26">
         <v>2018</v>
       </c>
       <c r="P3" s="26">
         <v>2019</v>
       </c>
       <c r="Q3" s="26">
         <v>2020</v>
       </c>
       <c r="R3" s="27">
         <v>2021</v>
       </c>
-      <c r="S3" s="52">
+      <c r="S3" s="50">
         <v>2022</v>
       </c>
       <c r="T3" s="29">
         <v>2023</v>
       </c>
       <c r="U3" s="29">
         <v>2024</v>
       </c>
       <c r="V3" s="29">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="35" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="31">
         <v>10929.3</v>
       </c>
       <c r="C4" s="31">
         <v>11991.4</v>
       </c>
       <c r="D4" s="31">
         <v>12323.6</v>
       </c>
@@ -2095,57 +2592,57 @@
       </c>
       <c r="L4" s="31">
         <v>13724.3</v>
       </c>
       <c r="M4" s="31">
         <v>13093</v>
       </c>
       <c r="N4" s="31">
         <v>13989.8</v>
       </c>
       <c r="O4" s="31">
         <v>17953.099999999999</v>
       </c>
       <c r="P4" s="31">
         <v>18998.5</v>
       </c>
       <c r="Q4" s="32">
         <v>17938.900000000001</v>
       </c>
       <c r="R4" s="33" t="s">
         <v>18</v>
       </c>
       <c r="S4" s="34">
         <v>17394.7</v>
       </c>
-      <c r="T4" s="55">
+      <c r="T4" s="53">
         <v>16888.099999999999</v>
       </c>
       <c r="U4" s="34">
         <v>17256.3</v>
       </c>
-      <c r="V4" s="55">
+      <c r="V4" s="53">
         <v>18961.7</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="39" customFormat="1" ht="12.95" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="36">
         <v>4408.7759999999998</v>
       </c>
       <c r="C5" s="36">
         <v>4468</v>
       </c>
       <c r="D5" s="36">
         <v>4645.4784</v>
       </c>
       <c r="E5" s="36">
         <v>5056.6466</v>
       </c>
       <c r="F5" s="36">
         <v>5263.7946609999999</v>
       </c>
       <c r="G5" s="36">
         <v>5359.5099200000004</v>
       </c>
@@ -2163,57 +2660,57 @@
       </c>
       <c r="L5" s="36">
         <v>5592.6</v>
       </c>
       <c r="M5" s="36">
         <v>5160.5</v>
       </c>
       <c r="N5" s="36">
         <v>4488.8</v>
       </c>
       <c r="O5" s="36">
         <v>7594.8</v>
       </c>
       <c r="P5" s="36">
         <v>8860</v>
       </c>
       <c r="Q5" s="37">
         <v>7351.6</v>
       </c>
       <c r="R5" s="38" t="s">
         <v>19</v>
       </c>
       <c r="S5" s="23">
         <v>6803.9</v>
       </c>
-      <c r="T5" s="50">
+      <c r="T5" s="48">
         <v>6397.1</v>
       </c>
       <c r="U5" s="23">
         <v>6366.7</v>
       </c>
-      <c r="V5" s="50">
+      <c r="V5" s="48">
         <v>7822.5</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="39" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="36">
         <v>2975.2</v>
       </c>
       <c r="C6" s="36">
         <v>3577.7</v>
       </c>
       <c r="D6" s="36">
         <v>3798.6</v>
       </c>
       <c r="E6" s="36">
         <v>3661.8</v>
       </c>
       <c r="F6" s="36">
         <v>4119.8</v>
       </c>
       <c r="G6" s="36">
         <v>4364.3</v>
       </c>
@@ -2231,57 +2728,57 @@
       </c>
       <c r="L6" s="36">
         <v>4496.5</v>
       </c>
       <c r="M6" s="36">
         <v>4279.3999999999996</v>
       </c>
       <c r="N6" s="36">
         <v>4342.2</v>
       </c>
       <c r="O6" s="36">
         <v>4183.8</v>
       </c>
       <c r="P6" s="36">
         <v>4366.7</v>
       </c>
       <c r="Q6" s="37">
         <v>4633.1000000000004</v>
       </c>
       <c r="R6" s="38" t="s">
         <v>20</v>
       </c>
       <c r="S6" s="23">
         <v>3814.6</v>
       </c>
-      <c r="T6" s="50">
+      <c r="T6" s="48">
         <v>3789</v>
       </c>
       <c r="U6" s="23">
         <v>4129.7</v>
       </c>
-      <c r="V6" s="50">
+      <c r="V6" s="48">
         <v>3914.7</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="39" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="36">
         <v>3542.6257000000001</v>
       </c>
       <c r="C7" s="36">
         <v>3943.1574000000001</v>
       </c>
       <c r="D7" s="36">
         <v>3876.9249</v>
       </c>
       <c r="E7" s="36">
         <v>4446.5172000000002</v>
       </c>
       <c r="F7" s="36">
         <v>3477.9479409999999</v>
       </c>
       <c r="G7" s="36">
         <v>3709.7736629999999</v>
       </c>
@@ -2299,878 +2796,854 @@
       </c>
       <c r="L7" s="36">
         <v>3631.7</v>
       </c>
       <c r="M7" s="36">
         <v>3648.8</v>
       </c>
       <c r="N7" s="36">
         <v>5154.3999999999996</v>
       </c>
       <c r="O7" s="36">
         <v>6170.3</v>
       </c>
       <c r="P7" s="36">
         <v>5767</v>
       </c>
       <c r="Q7" s="37">
         <v>5946.5</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>21</v>
       </c>
       <c r="S7" s="23">
         <v>6773.4</v>
       </c>
-      <c r="T7" s="50">
+      <c r="T7" s="48">
         <v>6699.9</v>
       </c>
       <c r="U7" s="23">
         <v>6757.9</v>
       </c>
-      <c r="V7" s="50">
+      <c r="V7" s="48">
         <v>7222.7</v>
       </c>
     </row>
-    <row r="8" spans="1:22" ht="12.95" customHeight="1">
+    <row r="8" spans="1:22" s="39" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="10" t="s">
-        <v>3</v>
-[...23 lines deleted...]
-    <row r="9" spans="1:22" s="39" customFormat="1" ht="12.95" customHeight="1">
+        <v>4</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="N8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="O8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="40">
+        <v>0</v>
+      </c>
+      <c r="R8" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="S8" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="T8" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="U8" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="V8" s="37" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="10" t="s">
-        <v>4</v>
-[...46 lines deleted...]
-      <c r="Q9" s="42">
+        <v>5</v>
+      </c>
+      <c r="B9" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="C9" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="D9" s="36">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E9" s="36">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F9" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="G9" s="36">
+        <v>0.8</v>
+      </c>
+      <c r="H9" s="36">
+        <v>1</v>
+      </c>
+      <c r="I9" s="36">
+        <v>0.8</v>
+      </c>
+      <c r="J9" s="36">
+        <v>0.9</v>
+      </c>
+      <c r="K9" s="36">
+        <v>2</v>
+      </c>
+      <c r="L9" s="36">
+        <v>1.9</v>
+      </c>
+      <c r="M9" s="36">
+        <v>1.5</v>
+      </c>
+      <c r="N9" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="O9" s="36">
+        <v>1.4</v>
+      </c>
+      <c r="P9" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="Q9" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R9" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="S9" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T9" s="49">
+        <v>1</v>
+      </c>
+      <c r="U9" s="23">
+        <v>0.9</v>
+      </c>
+      <c r="V9" s="49">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="C10" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="D10" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="E10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M10" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="N10" s="36">
         <v>0</v>
       </c>
-      <c r="R9" s="38" t="s">
+      <c r="O10" s="36">
+        <v>0</v>
+      </c>
+      <c r="P10" s="36">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="40">
+        <v>0</v>
+      </c>
+      <c r="R10" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="S9" s="43" t="s">
-[...66 lines deleted...]
-      </c>
       <c r="S10" s="25">
-        <v>1.1000000000000001</v>
-[...8 lines deleted...]
-        <v>0.8</v>
+        <v>0</v>
+      </c>
+      <c r="T10" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="U10" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="V10" s="37" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B11" s="36">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="C11" s="36">
         <v>0.2</v>
       </c>
       <c r="D11" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="E11" s="36">
+        <v>0.3</v>
+      </c>
+      <c r="F11" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="G11" s="36">
+        <v>0.06</v>
+      </c>
+      <c r="H11" s="36">
+        <v>0.3</v>
+      </c>
+      <c r="I11" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="J11" s="36">
+        <v>0.3</v>
+      </c>
+      <c r="K11" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="L11" s="36">
         <v>0.2</v>
       </c>
-      <c r="E11" s="36" t="s">
-[...24 lines deleted...]
-        <v>14</v>
+      <c r="M11" s="36">
+        <v>0.3</v>
       </c>
       <c r="N11" s="36">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="O11" s="36">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="P11" s="36">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2</v>
+      </c>
+      <c r="Q11" s="40">
+        <v>0.3</v>
       </c>
       <c r="R11" s="38" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="S11" s="25">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>15</v>
+        <v>0.1</v>
+      </c>
+      <c r="T11" s="49">
+        <v>0.1</v>
+      </c>
+      <c r="U11" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="V11" s="49">
+        <v>0.1</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B12" s="36">
+        <v>0</v>
+      </c>
+      <c r="C12" s="36">
+        <v>0.01</v>
+      </c>
+      <c r="D12" s="36">
+        <v>0</v>
+      </c>
+      <c r="E12" s="36">
+        <v>0</v>
+      </c>
+      <c r="F12" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="36">
+        <v>0.03</v>
+      </c>
+      <c r="H12" s="36">
+        <v>0.02</v>
+      </c>
+      <c r="I12" s="36">
+        <v>0.03</v>
+      </c>
+      <c r="J12" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="36">
+        <v>0.02</v>
+      </c>
+      <c r="L12" s="36">
+        <v>0.03</v>
+      </c>
+      <c r="M12" s="36">
         <v>0.1</v>
       </c>
-      <c r="C12" s="36">
-[...31 lines deleted...]
-      </c>
       <c r="N12" s="36">
-        <v>0.3</v>
-[...13 lines deleted...]
-      <c r="S12" s="25">
         <v>0.1</v>
       </c>
-      <c r="T12" s="51">
-[...6 lines deleted...]
-        <v>0.1</v>
+      <c r="O12" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="P12" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q12" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="R12" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="S12" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="T12" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="U12" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="V12" s="37" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="1" t="s">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="36" t="s">
+        <v>14</v>
       </c>
       <c r="F13" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="G13" s="36">
-[...6 lines deleted...]
-        <v>0.03</v>
+      <c r="G13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" s="36" t="s">
+        <v>14</v>
       </c>
       <c r="J13" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="K13" s="36">
-[...9 lines deleted...]
-        <v>0.1</v>
+      <c r="K13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="N13" s="36" t="s">
+        <v>14</v>
       </c>
       <c r="O13" s="36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P13" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="Q13" s="42" t="s">
-[...8 lines deleted...]
-      <c r="T13" s="43" t="s">
+      <c r="Q13" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="R13" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="S13" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="T13" s="41" t="s">
         <v>14</v>
       </c>
       <c r="U13" s="37" t="s">
         <v>14</v>
       </c>
       <c r="V13" s="37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="I14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="J14" s="36" t="s">
         <v>14</v>
       </c>
       <c r="K14" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="L14" s="36" t="s">
-[...27 lines deleted...]
-        <v>14</v>
+      <c r="L14" s="36">
+        <v>0.03</v>
+      </c>
+      <c r="M14" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="N14" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="O14" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="P14" s="36">
+        <v>1.7</v>
+      </c>
+      <c r="Q14" s="40">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="R14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="S14" s="25">
+        <v>0</v>
+      </c>
+      <c r="T14" s="49">
+        <v>0</v>
+      </c>
+      <c r="U14" s="23">
+        <v>0</v>
       </c>
       <c r="V14" s="37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="1" t="s">
-        <v>10</v>
-[...29 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="B15" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="C15" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="D15" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="E15" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="F15" s="36">
+        <v>0.8</v>
+      </c>
+      <c r="G15" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="H15" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="I15" s="36">
+        <v>1.2</v>
+      </c>
+      <c r="J15" s="36">
+        <v>0.8</v>
+      </c>
+      <c r="K15" s="36">
+        <v>0.8</v>
       </c>
       <c r="L15" s="36">
-        <v>0.03</v>
+        <v>0.7</v>
       </c>
       <c r="M15" s="36">
-        <v>0.2</v>
+        <v>1.4</v>
       </c>
       <c r="N15" s="36">
-        <v>0.2</v>
+        <v>1.5</v>
       </c>
       <c r="O15" s="36">
-        <v>0.1</v>
+        <v>1.6</v>
       </c>
       <c r="P15" s="36">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>4.5999999999999996</v>
+        <v>1.4</v>
+      </c>
+      <c r="Q15" s="40">
+        <v>1.2</v>
       </c>
       <c r="R15" s="38" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="S15" s="25">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1.2</v>
+      </c>
+      <c r="T15" s="49">
+        <v>0.5</v>
       </c>
       <c r="U15" s="23">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>0.5</v>
+      </c>
+      <c r="V15" s="49">
+        <v>0.4</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="1" t="s">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>0.7</v>
+        <v>12</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="36" t="s">
+        <v>14</v>
       </c>
       <c r="F16" s="36">
-        <v>0.8</v>
+        <v>0.03</v>
       </c>
       <c r="G16" s="36">
-        <v>0.7</v>
+        <v>0.03</v>
       </c>
       <c r="H16" s="36">
-        <v>0.7</v>
+        <v>0.03</v>
       </c>
       <c r="I16" s="36">
-        <v>1.2</v>
+        <v>0.03</v>
       </c>
       <c r="J16" s="36">
-        <v>0.8</v>
+        <v>0.03</v>
       </c>
       <c r="K16" s="36">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="L16" s="36">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="M16" s="36">
-        <v>1.4</v>
+        <v>0.2</v>
       </c>
       <c r="N16" s="36">
-        <v>1.5</v>
+        <v>0.2</v>
       </c>
       <c r="O16" s="36">
-        <v>1.6</v>
+        <v>0.2</v>
       </c>
       <c r="P16" s="36">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>1.2</v>
+        <v>0.2</v>
+      </c>
+      <c r="Q16" s="40">
+        <v>0.2</v>
       </c>
       <c r="R16" s="38" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="S16" s="25">
-        <v>1.2</v>
-[...1 lines deleted...]
-      <c r="T16" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="T16" s="49">
+        <v>0.2</v>
+      </c>
+      <c r="U16" s="23">
+        <v>0.2</v>
+      </c>
+      <c r="V16" s="49">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="C17" s="44">
+        <v>0.04</v>
+      </c>
+      <c r="D17" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="E17" s="44">
+        <v>0.04</v>
+      </c>
+      <c r="F17" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="G17" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="H17" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="I17" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="J17" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="K17" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="L17" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="M17" s="44">
         <v>0.5</v>
       </c>
-      <c r="U16" s="23">
+      <c r="N17" s="44">
+        <v>0.6</v>
+      </c>
+      <c r="O17" s="44">
         <v>0.5</v>
       </c>
-      <c r="V16" s="51">
-[...34 lines deleted...]
-      <c r="K17" s="36">
+      <c r="P17" s="44">
+        <v>0.5</v>
+      </c>
+      <c r="Q17" s="45">
         <v>0.2</v>
       </c>
-      <c r="L17" s="36">
+      <c r="R17" s="46">
         <v>0.2</v>
       </c>
-      <c r="M17" s="36">
+      <c r="S17" s="47">
         <v>0.2</v>
       </c>
-      <c r="N17" s="36">
+      <c r="T17" s="47">
         <v>0.2</v>
       </c>
-      <c r="O17" s="36">
+      <c r="U17" s="58">
         <v>0.2</v>
       </c>
-      <c r="P17" s="36">
+      <c r="V17" s="47">
         <v>0.2</v>
       </c>
-      <c r="Q17" s="42">
-[...84 lines deleted...]
-      </c>
+    </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="36"/>
+      <c r="C18" s="36"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="36"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="36"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="36"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="51"/>
+      <c r="S18" s="25"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="49"/>
     </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="1"/>
-[...19 lines deleted...]
-      <c r="U19" s="51"/>
+      <c r="A19" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="48"/>
+      <c r="J19" s="48"/>
+      <c r="K19" s="48"/>
+      <c r="L19" s="48"/>
+      <c r="M19" s="48"/>
+      <c r="N19" s="48"/>
+      <c r="O19" s="48"/>
+      <c r="P19" s="48"/>
+      <c r="Q19" s="39"/>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
       <c r="A20" s="22" t="s">
-        <v>29</v>
-[...16 lines deleted...]
-      <c r="Q20" s="39"/>
+        <v>30</v>
+      </c>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
-      <c r="A21" s="22" t="s">
-[...5 lines deleted...]
-    </row>
+      <c r="A21" s="22"/>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1"/>
     <row r="23" spans="1:22" ht="15" customHeight="1"/>
-    <row r="24" spans="1:22" ht="15" customHeight="1"/>
+    <row r="24" spans="1:22" ht="15" customHeight="1">
+      <c r="A24" s="52"/>
+      <c r="B24" s="52"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="52"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="52"/>
+      <c r="I24" s="52"/>
+      <c r="J24" s="52"/>
+      <c r="K24" s="52"/>
+      <c r="L24" s="52"/>
+    </row>
     <row r="25" spans="1:22" ht="15" customHeight="1">
-      <c r="A25" s="54"/>
-[...20 lines deleted...]
-    </row>
+      <c r="B25" s="49"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+    </row>
+    <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
-    <row r="37" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>тонн</vt:lpstr>
       <vt:lpstr>тыс. тонн</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>