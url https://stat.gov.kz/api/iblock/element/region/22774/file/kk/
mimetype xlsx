--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,91 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-870" yWindow="1665" windowWidth="19440" windowHeight="6825" activeTab="1"/>
+    <workbookView xWindow="-870" yWindow="1665" windowWidth="19440" windowHeight="6825"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
-    <sheet name="Деректер" sheetId="2" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Деректер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="62">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Қоршаған ортаны қорғауға жұмсалған ағымдағы шығындардың көлемі</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
   <si>
-    <t>аудандар:</t>
-[...1 lines deleted...]
-  <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Баянауыл</t>
   </si>
   <si>
     <t>Железин</t>
   </si>
   <si>
     <t>Ертіс</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
@@ -132,125 +131,133 @@
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі эдістеме </t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Қоршаған ортаны қорғауға жұмсалған шығындар туралы есеп"   (индекс 4-ОС), кезеңділігі жылдық</t>
   </si>
   <si>
     <t>Жіктеуішілер</t>
   </si>
   <si>
     <t>Қоршаған ортаны қорғау бойынша қызмет түрлері мен шығындар және ресурстарды басқару анықтамалығы (ҚОҚҚШжРБЖ)</t>
   </si>
   <si>
-    <t>Ескертпе</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
   </si>
   <si>
     <t xml:space="preserve">Қоршаған ортаны бақылау мен бағалаудың экологиялық индикаторлары </t>
   </si>
   <si>
     <t xml:space="preserve">«Жасыл экономика» көрсеткіштері </t>
   </si>
   <si>
-    <t>Шартты белгілер</t>
-[...8 lines deleted...]
-  <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Бюроның мекенжай</t>
   </si>
   <si>
     <t>Бірыңғай байланыс орталығы</t>
   </si>
   <si>
     <t>Деректерді пайдалану туралы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/description/</t>
   </si>
   <si>
-    <t>мың теңге (470 ӨБМЖ кодына сәйкес)</t>
-[...1 lines deleted...]
-  <si>
     <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
   </si>
   <si>
     <t>Людмила Юрьевна Войцеховская</t>
   </si>
   <si>
     <t>+7 7182533088</t>
   </si>
   <si>
     <t>L.voitsekhovskaya@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">140002, Павлодар қаласы, Генерал Дүйсенов көшесі, 9    </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">мың теңге </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="46">
+  <fonts count="50">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -515,50 +522,76 @@
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
@@ -1453,51 +1486,51 @@
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1513,149 +1546,162 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="180" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="180" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="13" xfId="180" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="50" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="265" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="265" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="265" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="38" borderId="11" xfId="50" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="38" borderId="11" xfId="50" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="265" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="265" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="11" xfId="265" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="265" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="11" xfId="55" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="265" applyFont="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="265" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="265" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="265" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="16" xfId="265" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="14" xfId="265" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="11" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="496">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
     <cellStyle name="40% - Акцент4 3" xfId="20"/>
     <cellStyle name="40% - Акцент5 2" xfId="21"/>
     <cellStyle name="40% - Акцент5 3" xfId="22"/>
@@ -2118,51 +2164,51 @@
     <cellStyle name="Обычный 9" xfId="478"/>
     <cellStyle name="Обычный 90" xfId="479"/>
     <cellStyle name="Обычный 90 2" xfId="480"/>
     <cellStyle name="Обычный 96" xfId="481"/>
     <cellStyle name="Обычный 96 2" xfId="482"/>
     <cellStyle name="Обычный 97" xfId="483"/>
     <cellStyle name="Обычный 97 2" xfId="484"/>
     <cellStyle name="Обычный 98" xfId="485"/>
     <cellStyle name="Обычный 98 2" xfId="486"/>
     <cellStyle name="Обычный 99" xfId="487"/>
     <cellStyle name="Обычный 99 2" xfId="488"/>
     <cellStyle name="Плохой 2" xfId="489"/>
     <cellStyle name="Пояснение 2" xfId="490"/>
     <cellStyle name="Примечание 2" xfId="491"/>
     <cellStyle name="Примечание 2 2" xfId="492"/>
     <cellStyle name="Связанная ячейка 2" xfId="493"/>
     <cellStyle name="Текст предупреждения 2" xfId="494"/>
     <cellStyle name="Хороший 2" xfId="495"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2408,328 +2454,419 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/green-economy-indicators/200/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ecologic-indicators/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:B35"/>
+  <dimension ref="A2:B33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="63.140625" customWidth="1"/>
     <col min="2" max="2" width="87.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="46" t="s">
+    </row>
+    <row r="3" spans="1:2" ht="63.75">
+      <c r="A3" s="45" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="47" t="s">
+      <c r="B3" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="48" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="43" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="45" t="s">
+      <c r="B4" s="44" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B5" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="69" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="62"/>
+      <c r="B10" s="49" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="63"/>
+      <c r="B11" s="49" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="44" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="12.75" customHeight="1">
-[...74 lines deleted...]
-      <c r="A15" s="45" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="53" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="B17" s="44">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="54" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="45" t="s">
+      <c r="B18" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="44" t="s">
-[...25 lines deleted...]
-      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="54"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="54"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="57"/>
+      <c r="A25" s="54"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="57"/>
+      <c r="A26" s="54"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="57"/>
+      <c r="A27" s="55"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="57"/>
+      <c r="A28" s="54"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="58"/>
+      <c r="A29" s="54"/>
     </row>
     <row r="30" spans="1:2">
-      <c r="A30" s="57"/>
+      <c r="A30" s="54"/>
     </row>
     <row r="31" spans="1:2">
-      <c r="A31" s="57"/>
+      <c r="A31" s="56"/>
     </row>
     <row r="32" spans="1:2">
-      <c r="A32" s="57"/>
+      <c r="A32" s="54"/>
     </row>
     <row r="33" spans="1:1">
-      <c r="A33" s="59"/>
-[...5 lines deleted...]
-      <c r="A35" s="60"/>
+      <c r="A33" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="A9:A11"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B18" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
-    <hyperlink ref="B10" r:id="rId3"/>
-[...1 lines deleted...]
-    <hyperlink ref="B17" r:id="rId5"/>
+    <hyperlink ref="B9" r:id="rId3"/>
+    <hyperlink ref="B10" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B8" r:id="rId6" display="Қоршаған ортаны қорғау бойынша қызмет түрлері мен шығындар және ресурстарды басқару анықтамалығы"/>
-    <hyperlink ref="B12" r:id="rId7"/>
+    <hyperlink ref="B11" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:I26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="60.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="5.5703125" style="1" customWidth="1"/>
+    <col min="4" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="9.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="23.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:9">
+      <c r="B3" s="58"/>
+    </row>
+    <row r="4" spans="2:9">
+      <c r="B4" s="58"/>
+    </row>
+    <row r="5" spans="2:9">
+      <c r="B5" s="59"/>
+      <c r="C5" s="60"/>
+    </row>
+    <row r="6" spans="2:9">
+      <c r="B6" s="58"/>
+    </row>
+    <row r="7" spans="2:9">
+      <c r="B7" s="58"/>
+    </row>
+    <row r="8" spans="2:9">
+      <c r="B8" s="58" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9">
+      <c r="B9" s="58" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9">
+      <c r="B10" s="58" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9">
+      <c r="B11" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9">
+      <c r="B12" s="58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="2:9">
+      <c r="B14" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+    </row>
+    <row r="18" spans="2:9">
+      <c r="B18" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" s="66"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66"/>
+      <c r="H18" s="66"/>
+      <c r="I18" s="66"/>
+    </row>
+    <row r="20" spans="2:9">
+      <c r="B20" s="67"/>
+      <c r="C20" s="67"/>
+    </row>
+    <row r="26" spans="2:9">
+      <c r="B26" s="58"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B20:C20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V19"/>
+  <dimension ref="A1:V18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M29" sqref="M29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" bestFit="1"/>
     <col min="3" max="4" width="9.140625" style="1"/>
     <col min="5" max="14" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="5" customFormat="1" ht="30" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="64"/>
-[...17 lines deleted...]
-      <c r="T1" s="64"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
-      <c r="T2" s="37"/>
-      <c r="V2" s="37" t="s">
+      <c r="T2" s="36"/>
+      <c r="V2" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8">
         <v>2005</v>
       </c>
       <c r="C3" s="9">
         <v>2006</v>
       </c>
       <c r="D3" s="9">
         <v>2007</v>
       </c>
       <c r="E3" s="10">
         <v>2008</v>
       </c>
       <c r="F3" s="8">
         <v>2009</v>
       </c>
       <c r="G3" s="10">
         <v>2010</v>
       </c>
       <c r="H3" s="10">
         <v>2011</v>
@@ -2757,51 +2894,51 @@
       </c>
       <c r="P3" s="11">
         <v>2019</v>
       </c>
       <c r="Q3" s="11">
         <v>2020</v>
       </c>
       <c r="R3" s="11">
         <v>2021</v>
       </c>
       <c r="S3" s="11">
         <v>2022</v>
       </c>
       <c r="T3" s="12">
         <v>2023</v>
       </c>
       <c r="U3" s="12">
         <v>2024</v>
       </c>
       <c r="V3" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B4" s="14">
         <v>4938780.0999999996</v>
       </c>
       <c r="C4" s="14">
         <v>5967055.5999999996</v>
       </c>
       <c r="D4" s="14">
         <v>6857608.4000000004</v>
       </c>
       <c r="E4" s="14">
         <v>11254772.800000001</v>
       </c>
       <c r="F4" s="14">
         <v>17750092.399999999</v>
       </c>
       <c r="G4" s="14">
         <v>12250777.5</v>
       </c>
       <c r="H4" s="14">
         <v>17152414.300000001</v>
       </c>
       <c r="I4" s="14">
         <v>17926522.100000001</v>
       </c>
@@ -2813,57 +2950,57 @@
       </c>
       <c r="L4" s="14">
         <v>16696011</v>
       </c>
       <c r="M4" s="14">
         <v>19015796</v>
       </c>
       <c r="N4" s="15">
         <v>22983128</v>
       </c>
       <c r="O4" s="16">
         <v>29016058</v>
       </c>
       <c r="P4" s="15">
         <v>33159437</v>
       </c>
       <c r="Q4" s="17">
         <v>25259670</v>
       </c>
       <c r="R4" s="18">
         <v>30579926</v>
       </c>
       <c r="S4" s="19">
         <v>30291043</v>
       </c>
-      <c r="T4" s="38">
+      <c r="T4" s="37">
         <v>49792296</v>
       </c>
-      <c r="U4" s="38">
+      <c r="U4" s="37">
         <v>50716103</v>
       </c>
-      <c r="V4" s="41">
+      <c r="V4" s="40">
         <v>57976706</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="21">
         <v>2183473</v>
       </c>
       <c r="C5" s="21">
         <v>2566992.7999999998</v>
       </c>
       <c r="D5" s="21">
         <v>3033830.7</v>
       </c>
       <c r="E5" s="21">
         <v>4050424.5</v>
       </c>
       <c r="F5" s="21">
         <v>5193103.0999999996</v>
       </c>
       <c r="G5" s="21">
         <v>5832413.9000000004</v>
       </c>
@@ -2881,57 +3018,57 @@
       </c>
       <c r="L5" s="21">
         <v>9173341</v>
       </c>
       <c r="M5" s="21">
         <v>10676154</v>
       </c>
       <c r="N5" s="22">
         <v>12535477</v>
       </c>
       <c r="O5" s="23">
         <v>16048102</v>
       </c>
       <c r="P5" s="22">
         <v>16896192</v>
       </c>
       <c r="Q5" s="23">
         <v>9588659</v>
       </c>
       <c r="R5" s="24">
         <v>9647340</v>
       </c>
       <c r="S5" s="25">
         <v>12623609</v>
       </c>
-      <c r="T5" s="39">
+      <c r="T5" s="38">
         <v>14770400</v>
       </c>
-      <c r="U5" s="39">
+      <c r="U5" s="38">
         <v>12201724</v>
       </c>
-      <c r="V5" s="42">
+      <c r="V5" s="41">
         <v>15254943</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>2343287.2999999998</v>
       </c>
       <c r="C6" s="21">
         <v>2769117.3</v>
       </c>
       <c r="D6" s="21">
         <v>2963389.6</v>
       </c>
       <c r="E6" s="21">
         <v>4642110.2</v>
       </c>
       <c r="F6" s="21">
         <v>9695645.9000000004</v>
       </c>
       <c r="G6" s="21">
         <v>6014273.2999999998</v>
       </c>
@@ -2949,57 +3086,57 @@
       </c>
       <c r="L6" s="21">
         <v>4535324</v>
       </c>
       <c r="M6" s="21">
         <v>5234016</v>
       </c>
       <c r="N6" s="21">
         <v>6403041</v>
       </c>
       <c r="O6" s="23">
         <v>8028127</v>
       </c>
       <c r="P6" s="22">
         <v>10598348</v>
       </c>
       <c r="Q6" s="23">
         <v>7609152</v>
       </c>
       <c r="R6" s="24">
         <v>8671724</v>
       </c>
       <c r="S6" s="25">
         <v>9585945</v>
       </c>
-      <c r="T6" s="39">
+      <c r="T6" s="38">
         <v>13149228</v>
       </c>
-      <c r="U6" s="39">
+      <c r="U6" s="38">
         <v>23805262</v>
       </c>
-      <c r="V6" s="42">
+      <c r="V6" s="41">
         <v>19088889</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="21">
         <v>407744.5</v>
       </c>
       <c r="C7" s="21">
         <v>626350.1</v>
       </c>
       <c r="D7" s="21">
         <v>855374.1</v>
       </c>
       <c r="E7" s="21">
         <v>2544459.1</v>
       </c>
       <c r="F7" s="21">
         <v>2836895.1</v>
       </c>
       <c r="G7" s="21">
         <v>396438.4</v>
       </c>
@@ -3017,914 +3154,890 @@
       </c>
       <c r="L7" s="21">
         <v>2909889</v>
       </c>
       <c r="M7" s="21">
         <v>3024686</v>
       </c>
       <c r="N7" s="22">
         <v>3944529</v>
       </c>
       <c r="O7" s="23">
         <v>4852038</v>
       </c>
       <c r="P7" s="22">
         <v>4264004</v>
       </c>
       <c r="Q7" s="23">
         <v>6631082</v>
       </c>
       <c r="R7" s="24">
         <v>9975449</v>
       </c>
       <c r="S7" s="25">
         <v>7877427</v>
       </c>
-      <c r="T7" s="39">
+      <c r="T7" s="38">
         <v>21652622</v>
       </c>
-      <c r="U7" s="39">
+      <c r="U7" s="38">
         <v>14369582</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V7" s="41">
         <v>23392354</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="21"/>
-[...18 lines deleted...]
-      <c r="U8" s="26"/>
+      <c r="B8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="21">
+        <v>242.9</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="21">
+        <v>46192</v>
+      </c>
+      <c r="L8" s="21">
+        <v>38690</v>
+      </c>
+      <c r="M8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="N8" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="O8" s="23">
+        <v>32</v>
+      </c>
+      <c r="P8" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>899</v>
+      </c>
+      <c r="R8" s="24">
+        <v>700</v>
+      </c>
+      <c r="S8" s="25">
+        <v>266</v>
+      </c>
+      <c r="T8" s="26">
+        <v>403</v>
+      </c>
+      <c r="U8" s="38">
+        <v>1037</v>
+      </c>
+      <c r="V8" s="41">
+        <v>557</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="20" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>9</v>
+      </c>
+      <c r="B9" s="21">
+        <v>4235.1000000000004</v>
+      </c>
+      <c r="C9" s="21">
+        <v>4580.3999999999996</v>
+      </c>
+      <c r="D9" s="21">
+        <v>5001.8999999999996</v>
       </c>
       <c r="E9" s="21">
-        <v>242.9</v>
-[...14 lines deleted...]
-        <v>3</v>
+        <v>17520.3</v>
+      </c>
+      <c r="F9" s="21">
+        <v>22747</v>
+      </c>
+      <c r="G9" s="21">
+        <v>7516.7</v>
+      </c>
+      <c r="H9" s="21">
+        <v>12720.9</v>
+      </c>
+      <c r="I9" s="21">
+        <v>18584.400000000001</v>
+      </c>
+      <c r="J9" s="21">
+        <v>16997.8</v>
       </c>
       <c r="K9" s="21">
-        <v>46192</v>
+        <v>17</v>
       </c>
       <c r="L9" s="21">
-        <v>38690</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>77</v>
+      </c>
+      <c r="M9" s="21">
+        <v>64963</v>
+      </c>
+      <c r="N9" s="22">
+        <v>83359</v>
       </c>
       <c r="O9" s="23">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>64198</v>
+      </c>
+      <c r="P9" s="22">
+        <v>1367015</v>
       </c>
       <c r="Q9" s="23">
-        <v>899</v>
+        <v>115270</v>
       </c>
       <c r="R9" s="24">
-        <v>700</v>
+        <v>153089</v>
       </c>
       <c r="S9" s="25">
-        <v>266</v>
-[...8 lines deleted...]
-        <v>557</v>
+        <v>174974</v>
+      </c>
+      <c r="T9" s="38">
+        <v>184629</v>
+      </c>
+      <c r="U9" s="38">
+        <v>299560</v>
+      </c>
+      <c r="V9" s="41">
+        <v>187796</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="21">
-[...15 lines deleted...]
-        <v>7516.7</v>
+      <c r="B10" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="H10" s="21">
-        <v>12720.9</v>
-[...11 lines deleted...]
-        <v>77</v>
+        <v>21.4</v>
+      </c>
+      <c r="I10" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="L10" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="M10" s="21">
-        <v>64963</v>
-[...2 lines deleted...]
-        <v>83359</v>
+        <v>126</v>
+      </c>
+      <c r="N10" s="21">
+        <v>1639</v>
       </c>
       <c r="O10" s="23">
-        <v>64198</v>
-[...2 lines deleted...]
-        <v>1367015</v>
+        <v>2476</v>
+      </c>
+      <c r="P10" s="21">
+        <v>1836</v>
       </c>
       <c r="Q10" s="23">
-        <v>115270</v>
+        <v>2400</v>
       </c>
       <c r="R10" s="24">
-        <v>153089</v>
+        <v>1238</v>
       </c>
       <c r="S10" s="25">
-        <v>174974</v>
-[...8 lines deleted...]
-        <v>187796</v>
+        <v>5588</v>
+      </c>
+      <c r="T10" s="38">
+        <v>8177</v>
+      </c>
+      <c r="U10" s="38">
+        <v>7374</v>
+      </c>
+      <c r="V10" s="41">
+        <v>7262</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="F11" s="21" t="s">
-        <v>3</v>
+      <c r="F11" s="21">
+        <v>10.6</v>
       </c>
       <c r="G11" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="H11" s="21">
-        <v>21.4</v>
+      <c r="H11" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="I11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="J11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="K11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="L11" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="M11" s="21">
-[...12 lines deleted...]
-        <v>2400</v>
+      <c r="M11" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="N11" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="O11" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="P11" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q11" s="28" t="s">
+        <v>13</v>
       </c>
       <c r="R11" s="24">
-        <v>1238</v>
+        <v>276</v>
       </c>
       <c r="S11" s="25">
-        <v>5588</v>
-[...8 lines deleted...]
-        <v>7262</v>
+        <v>504</v>
+      </c>
+      <c r="T11" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="U11" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="V11" s="41">
+        <v>2160</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="21">
+        <v>158.5</v>
+      </c>
+      <c r="I12" s="21">
+        <v>131.5</v>
+      </c>
+      <c r="J12" s="21">
+        <v>1204.0999999999999</v>
+      </c>
+      <c r="K12" s="21">
+        <v>1158</v>
+      </c>
+      <c r="L12" s="21">
+        <v>365</v>
+      </c>
+      <c r="M12" s="21">
+        <v>583</v>
+      </c>
+      <c r="N12" s="21">
+        <v>630</v>
+      </c>
+      <c r="O12" s="23">
+        <v>649</v>
+      </c>
+      <c r="P12" s="21">
+        <v>222</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>203</v>
+      </c>
+      <c r="R12" s="24">
+        <v>192</v>
+      </c>
+      <c r="S12" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21" t="s">
-[...60 lines deleted...]
-        <v>2160</v>
+      <c r="T12" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="U12" s="26">
+        <v>630</v>
+      </c>
+      <c r="V12" s="41">
+        <v>1174</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="21" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="H13" s="21">
-[...6 lines deleted...]
-        <v>1204.0999999999999</v>
+      <c r="H13" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="J13" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="K13" s="21">
-        <v>1158</v>
+        <v>21</v>
       </c>
       <c r="L13" s="21">
-        <v>365</v>
+        <v>71</v>
       </c>
       <c r="M13" s="21">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>99</v>
+      </c>
+      <c r="N13" s="21" t="s">
+        <v>8</v>
       </c>
       <c r="O13" s="23">
-        <v>649</v>
+        <v>240</v>
       </c>
       <c r="P13" s="21">
-        <v>222</v>
+        <v>8964</v>
       </c>
       <c r="Q13" s="23">
-        <v>203</v>
+        <v>813</v>
       </c>
       <c r="R13" s="24">
-        <v>192</v>
-[...11 lines deleted...]
-        <v>1174</v>
+        <v>861</v>
+      </c>
+      <c r="S13" s="25">
+        <v>1793</v>
+      </c>
+      <c r="T13" s="38">
+        <v>1148</v>
+      </c>
+      <c r="U13" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="V13" s="41">
+        <v>627</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="H14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="I14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="J14" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="K14" s="21">
-        <v>21</v>
+      <c r="K14" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="L14" s="21">
-        <v>71</v>
+        <v>4565</v>
       </c>
       <c r="M14" s="21">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>4913</v>
+      </c>
+      <c r="N14" s="21">
+        <v>3659</v>
       </c>
       <c r="O14" s="23">
-        <v>240</v>
+        <v>7595</v>
       </c>
       <c r="P14" s="21">
-        <v>8964</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>1536</v>
+      </c>
+      <c r="Q14" s="28" t="s">
+        <v>17</v>
       </c>
       <c r="R14" s="24">
-        <v>861</v>
+        <v>4468</v>
       </c>
       <c r="S14" s="25">
-        <v>1793</v>
-[...8 lines deleted...]
-        <v>627</v>
+        <v>5134</v>
+      </c>
+      <c r="T14" s="38">
+        <v>4864</v>
+      </c>
+      <c r="U14" s="38">
+        <v>6160</v>
+      </c>
+      <c r="V14" s="41">
+        <v>16344</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="20" t="s">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="B15" s="21">
+        <v>15</v>
+      </c>
+      <c r="C15" s="21">
+        <v>15</v>
+      </c>
+      <c r="D15" s="21">
+        <v>12.1</v>
+      </c>
+      <c r="E15" s="21">
+        <v>15.8</v>
+      </c>
+      <c r="F15" s="21">
+        <v>1108</v>
       </c>
       <c r="G15" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="H15" s="21" t="s">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="H15" s="21">
+        <v>54.8</v>
+      </c>
+      <c r="I15" s="21">
+        <v>29</v>
+      </c>
+      <c r="J15" s="21">
+        <v>25</v>
+      </c>
+      <c r="K15" s="21">
+        <v>21</v>
       </c>
       <c r="L15" s="21">
-        <v>4565</v>
-[...5 lines deleted...]
-        <v>3659</v>
+        <v>30851</v>
+      </c>
+      <c r="M15" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="N15" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="O15" s="23">
-        <v>7595</v>
+        <v>13</v>
       </c>
       <c r="P15" s="21">
-        <v>1536</v>
-[...1 lines deleted...]
-      <c r="Q15" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q15" s="28" t="s">
         <v>18</v>
       </c>
       <c r="R15" s="24">
-        <v>4468</v>
-[...11 lines deleted...]
-        <v>16344</v>
+        <v>2107343</v>
+      </c>
+      <c r="S15" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="T15" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="U15" s="26">
+        <v>14</v>
+      </c>
+      <c r="V15" s="41">
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="20" t="s">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>1108</v>
+        <v>19</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="G16" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="H16" s="21">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="H16" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="21" t="s">
+        <v>3</v>
       </c>
       <c r="J16" s="21">
         <v>25</v>
       </c>
       <c r="K16" s="21">
+        <v>35</v>
+      </c>
+      <c r="L16" s="21">
+        <v>66</v>
+      </c>
+      <c r="M16" s="21">
+        <v>288</v>
+      </c>
+      <c r="N16" s="21">
+        <v>347</v>
+      </c>
+      <c r="O16" s="23">
+        <v>415</v>
+      </c>
+      <c r="P16" s="21">
+        <v>1376</v>
+      </c>
+      <c r="Q16" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="R16" s="24">
+        <v>579</v>
+      </c>
+      <c r="S16" s="25">
+        <v>822</v>
+      </c>
+      <c r="T16" s="26">
+        <v>334</v>
+      </c>
+      <c r="U16" s="26">
+        <v>631</v>
+      </c>
+      <c r="V16" s="41">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="L16" s="21">
-[...61 lines deleted...]
-      <c r="J17" s="21">
+      <c r="B17" s="31">
         <v>25</v>
       </c>
-      <c r="K17" s="21">
-[...30 lines deleted...]
-        <v>631</v>
+      <c r="C17" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="31">
+        <v>582.70000000000005</v>
+      </c>
+      <c r="G17" s="31">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="H17" s="31">
+        <v>2836.8</v>
+      </c>
+      <c r="I17" s="31">
+        <v>2753.8</v>
+      </c>
+      <c r="J17" s="31">
+        <v>65998.7</v>
+      </c>
+      <c r="K17" s="31">
+        <v>72019</v>
+      </c>
+      <c r="L17" s="31">
+        <v>2772</v>
+      </c>
+      <c r="M17" s="31">
+        <v>9968</v>
+      </c>
+      <c r="N17" s="31">
+        <v>10349</v>
+      </c>
+      <c r="O17" s="32">
+        <v>12173</v>
+      </c>
+      <c r="P17" s="31">
+        <v>19861</v>
+      </c>
+      <c r="Q17" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="R17" s="34">
+        <v>16667</v>
+      </c>
+      <c r="S17" s="35">
+        <v>14610</v>
+      </c>
+      <c r="T17" s="35">
+        <v>20407</v>
+      </c>
+      <c r="U17" s="35">
+        <v>23527</v>
       </c>
       <c r="V17" s="42">
-        <v>845</v>
-[...66 lines deleted...]
-      <c r="V18" s="43">
         <v>23665</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
-[...15 lines deleted...]
-      <c r="R19" s="4"/>
+    <row r="18" spans="1:22">
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.74803149606299213" header="0.23622047244094491" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="58" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6BBB699-E313-4B66-9C16-FD998B2B48FE}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDF403C6-9167-4EAB-A48E-1D44FC69054D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6BBB699-E313-4B66-9C16-FD998B2B48FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB530F09-30B7-48DE-9D30-F3C729C38EC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>