--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,83 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-615" yWindow="-195" windowWidth="19440" windowHeight="8475" activeTab="1"/>
+    <workbookView xWindow="-615" yWindow="-195" windowWidth="19440" windowHeight="8475"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
-    <sheet name="Данные" sheetId="1" r:id="rId2"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Данные" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="62">
   <si>
     <t>Объем текущих затрат на охрану окружающей среды</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
-    <t xml:space="preserve">    районы:</t>
-[...1 lines deleted...]
-  <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
     <t>Железинский</t>
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Майский</t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
@@ -124,131 +123,139 @@
   <si>
     <t>Единицы измерения</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Методологические пояснения</t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
   </si>
   <si>
     <t>Источник показателей</t>
   </si>
   <si>
     <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет о затратах на охрану окружающей среды"   (индекс 4-ОС), периодичность годовая</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Справочник видов деятельности и затрат по охране окружающей среды и управления ресурсами (КЗДООСиУР)</t>
   </si>
   <si>
-    <t>Примечание</t>
-[...1 lines deleted...]
-  <si>
     <t>Связанные публикации</t>
   </si>
   <si>
     <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
   </si>
   <si>
     <t>Экологические индикаторы мониторинга и оценки окружающей среды</t>
   </si>
   <si>
     <t>Показатели «зеленой экономики</t>
   </si>
   <si>
-    <t>Условные обозначения</t>
-[...8 lines deleted...]
-  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>Адрес Бюро</t>
-[...1 lines deleted...]
-  <si>
     <t>Единый контакт центр Бюро</t>
   </si>
   <si>
     <t>Об использовании данных</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/description/</t>
   </si>
   <si>
-    <t>тыс.теңге (код согласно МКЭИ 470)</t>
-[...1 lines deleted...]
-  <si>
     <t>Методика по формированию показателей статистики окружающей среды</t>
   </si>
   <si>
     <t>Войцеховская Людмила Юрьевна</t>
   </si>
   <si>
     <t>+7 7182533088</t>
   </si>
   <si>
     <t>L.voitsekhovskaya@aspire.gov.kz</t>
   </si>
   <si>
     <t>140002, г.Павлодар, ул. Генерала Дюсенова, 9</t>
   </si>
   <si>
     <t>Управление статистики промышленности и окружающей среды</t>
   </si>
   <si>
     <t>тыс.теңге</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">тыс.теңге </t>
+  </si>
+  <si>
+    <t>Адрес</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="43">
+  <fonts count="46">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -493,50 +500,68 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1389,51 +1414,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1495,112 +1520,118 @@
     <xf numFmtId="3" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="262" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="262" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="262" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="180" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="13" xfId="180" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="262" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="180" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="50" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="266" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="57" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="437" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="266" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="266" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="266" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="266" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="11" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="11" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="266" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="498">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
@@ -2068,51 +2099,51 @@
     <cellStyle name="Обычный 9" xfId="480"/>
     <cellStyle name="Обычный 90" xfId="481"/>
     <cellStyle name="Обычный 90 2" xfId="482"/>
     <cellStyle name="Обычный 96" xfId="483"/>
     <cellStyle name="Обычный 96 2" xfId="484"/>
     <cellStyle name="Обычный 97" xfId="485"/>
     <cellStyle name="Обычный 97 2" xfId="486"/>
     <cellStyle name="Обычный 98" xfId="487"/>
     <cellStyle name="Обычный 98 2" xfId="488"/>
     <cellStyle name="Обычный 99" xfId="489"/>
     <cellStyle name="Обычный 99 2" xfId="490"/>
     <cellStyle name="Плохой 2" xfId="491"/>
     <cellStyle name="Пояснение 2" xfId="492"/>
     <cellStyle name="Примечание 2" xfId="493"/>
     <cellStyle name="Примечание 2 2" xfId="494"/>
     <cellStyle name="Связанная ячейка 2" xfId="495"/>
     <cellStyle name="Текст предупреждения 2" xfId="496"/>
     <cellStyle name="Хороший 2" xfId="497"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2362,302 +2393,368 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/green-economy-indicators/195/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B22"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F26" sqref="F26:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.7109375" customWidth="1"/>
-    <col min="2" max="2" width="69.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="72.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="50"/>
-      <c r="B1" s="50"/>
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="51" t="s">
+    </row>
+    <row r="3" spans="1:2" ht="76.5">
+      <c r="A3" s="65" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="52" t="s">
+      <c r="B3" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="67" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="64" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="B4" s="48" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="51" t="s">
+      <c r="B5" s="49" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="68" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25">
+      <c r="A7" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A9" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A10" s="70"/>
+      <c r="B10" s="53" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="71"/>
+      <c r="B11" s="54" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="55" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...53 lines deleted...]
-      <c r="B12" s="59" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="64" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="60" t="s">
+      <c r="B13" s="52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B14" s="56" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="64" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="B15" s="69" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="52" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="61" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="B17" s="48">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="57" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="49" t="s">
+      <c r="B18" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="62" t="s">
-[...25 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="56" t="s">
-[...8 lines deleted...]
-      <c r="B22" s="66"/>
+      <c r="A20" s="58"/>
+      <c r="B20" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="A9:A11"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B20" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B10" r:id="rId4" display="ВВП методом производства"/>
+    <hyperlink ref="B18" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B10" r:id="rId3" display="Производительность труда в разрезе регионов по видам экономической деятельности"/>
+    <hyperlink ref="B9" r:id="rId4" display="ВВП методом производства"/>
     <hyperlink ref="B8" r:id="rId5" display="Справочник видов деятельности и затрат по охране окружающей среды и управления ресурсами"/>
     <hyperlink ref="B5" r:id="rId6" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
     <hyperlink ref="B6" r:id="rId7"/>
-    <hyperlink ref="B12" r:id="rId8"/>
+    <hyperlink ref="B11" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V25"/>
+  <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y15" sqref="Y15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B48" sqref="B48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="61" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="61" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="61" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="61" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="61" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="61"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="62" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="61"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="61"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="63" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F39" sqref="F39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="14" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="2"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="70"/>
-[...17 lines deleted...]
-      <c r="T1" s="70"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="I2" s="5"/>
       <c r="L2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="V2" s="16" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="11">
         <v>2005</v>
       </c>
       <c r="C3" s="11">
         <v>2006</v>
       </c>
       <c r="D3" s="11">
         <v>2007</v>
       </c>
       <c r="E3" s="12">
         <v>2008</v>
       </c>
       <c r="F3" s="13">
         <v>2009</v>
       </c>
       <c r="G3" s="12">
         <v>2010</v>
       </c>
       <c r="H3" s="12">
         <v>2011</v>
       </c>
@@ -2958,785 +3055,779 @@
         <v>4264004</v>
       </c>
       <c r="Q7" s="27">
         <v>6631082</v>
       </c>
       <c r="R7" s="28">
         <v>9975449</v>
       </c>
       <c r="S7" s="29">
         <v>7877427</v>
       </c>
       <c r="T7" s="29">
         <v>21652622</v>
       </c>
       <c r="U7" s="42">
         <v>14369582</v>
       </c>
       <c r="V7" s="43">
         <v>23392354</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="25"/>
-[...17 lines deleted...]
-      <c r="T8" s="29"/>
+      <c r="B8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="25">
+        <v>242.9</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" s="25">
+        <v>46192</v>
+      </c>
+      <c r="L8" s="25">
+        <v>38690</v>
+      </c>
+      <c r="M8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N8" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="O8" s="27">
+        <v>32</v>
+      </c>
+      <c r="P8" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="27">
+        <v>899</v>
+      </c>
+      <c r="R8" s="28">
+        <v>700</v>
+      </c>
+      <c r="S8" s="29">
+        <v>266</v>
+      </c>
+      <c r="T8" s="29">
+        <v>403</v>
+      </c>
+      <c r="U8" s="42">
+        <v>1037</v>
+      </c>
+      <c r="V8" s="43">
+        <v>557</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="25">
+        <v>4235.1000000000004</v>
+      </c>
+      <c r="C9" s="25">
+        <v>4580.3999999999996</v>
+      </c>
+      <c r="D9" s="25">
+        <v>5001.8999999999996</v>
+      </c>
+      <c r="E9" s="25">
+        <v>17520.3</v>
+      </c>
+      <c r="F9" s="25">
+        <v>22747</v>
+      </c>
+      <c r="G9" s="25">
+        <v>7516.7</v>
+      </c>
+      <c r="H9" s="25">
+        <v>12720.9</v>
+      </c>
+      <c r="I9" s="25">
+        <v>18584.400000000001</v>
+      </c>
+      <c r="J9" s="25">
+        <v>16997.8</v>
+      </c>
+      <c r="K9" s="25">
         <v>17</v>
       </c>
-      <c r="C9" s="25" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L9" s="25">
-        <v>38690</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>77</v>
+      </c>
+      <c r="M9" s="25">
+        <v>64963</v>
+      </c>
+      <c r="N9" s="26">
+        <v>83359</v>
       </c>
       <c r="O9" s="27">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>64198</v>
+      </c>
+      <c r="P9" s="26">
+        <v>1367015</v>
       </c>
       <c r="Q9" s="27">
-        <v>899</v>
+        <v>115270</v>
       </c>
       <c r="R9" s="28">
-        <v>700</v>
+        <v>153089</v>
       </c>
       <c r="S9" s="29">
-        <v>266</v>
+        <v>174974</v>
       </c>
       <c r="T9" s="29">
-        <v>403</v>
+        <v>184629</v>
       </c>
       <c r="U9" s="42">
-        <v>1037</v>
+        <v>299560</v>
       </c>
       <c r="V9" s="43">
-        <v>557</v>
+        <v>187796</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A10" s="24" t="s">
+      <c r="A10" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="25">
-[...15 lines deleted...]
-        <v>7516.7</v>
+      <c r="B10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="H10" s="25">
-        <v>12720.9</v>
-[...11 lines deleted...]
-        <v>77</v>
+        <v>21.4</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="M10" s="25">
-        <v>64963</v>
-[...2 lines deleted...]
-        <v>83359</v>
+        <v>126</v>
+      </c>
+      <c r="N10" s="25">
+        <v>1639</v>
       </c>
       <c r="O10" s="27">
-        <v>64198</v>
-[...2 lines deleted...]
-        <v>1367015</v>
+        <v>2476</v>
+      </c>
+      <c r="P10" s="25">
+        <v>1836</v>
       </c>
       <c r="Q10" s="27">
-        <v>115270</v>
+        <v>2400</v>
       </c>
       <c r="R10" s="28">
-        <v>153089</v>
+        <v>1238</v>
       </c>
       <c r="S10" s="29">
-        <v>174974</v>
+        <v>5588</v>
       </c>
       <c r="T10" s="29">
-        <v>184629</v>
+        <v>8177</v>
       </c>
       <c r="U10" s="42">
-        <v>299560</v>
+        <v>7374</v>
       </c>
       <c r="V10" s="43">
-        <v>187796</v>
+        <v>7262</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="25">
+        <v>10.6</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O11" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="25" t="s">
-[...42 lines deleted...]
-        <v>2400</v>
+      <c r="Q11" s="32" t="s">
+        <v>18</v>
       </c>
       <c r="R11" s="28">
-        <v>1238</v>
+        <v>276</v>
       </c>
       <c r="S11" s="29">
-        <v>5588</v>
-[...5 lines deleted...]
-        <v>7374</v>
+        <v>504</v>
+      </c>
+      <c r="T11" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="U11" s="33" t="s">
+        <v>16</v>
       </c>
       <c r="V11" s="43">
-        <v>7262</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="25">
+        <v>158.5</v>
+      </c>
+      <c r="I12" s="25">
+        <v>131.5</v>
+      </c>
+      <c r="J12" s="25">
+        <v>1204.0999999999999</v>
+      </c>
+      <c r="K12" s="25">
+        <v>1158</v>
+      </c>
+      <c r="L12" s="25">
+        <v>365</v>
+      </c>
+      <c r="M12" s="25">
+        <v>583</v>
+      </c>
+      <c r="N12" s="25">
+        <v>630</v>
+      </c>
+      <c r="O12" s="27">
+        <v>649</v>
+      </c>
+      <c r="P12" s="25">
+        <v>222</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>203</v>
+      </c>
+      <c r="R12" s="28">
+        <v>192</v>
+      </c>
+      <c r="S12" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="25" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T12" s="33" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="U12" s="42">
+        <v>630</v>
       </c>
       <c r="V12" s="43">
-        <v>2160</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="25">
+        <v>21</v>
+      </c>
+      <c r="L13" s="25">
+        <v>71</v>
+      </c>
+      <c r="M13" s="25">
+        <v>99</v>
+      </c>
+      <c r="N13" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="O13" s="27">
+        <v>240</v>
+      </c>
+      <c r="P13" s="25">
+        <v>8964</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>813</v>
+      </c>
+      <c r="R13" s="28">
+        <v>861</v>
+      </c>
+      <c r="S13" s="29">
+        <v>1793</v>
+      </c>
+      <c r="T13" s="29">
+        <v>1148</v>
+      </c>
+      <c r="U13" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="25" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="V13" s="43">
-        <v>1174</v>
+        <v>627</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C14" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D14" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E14" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F14" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G14" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H14" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I14" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J14" s="25" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>16</v>
+      </c>
+      <c r="K14" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="L14" s="25">
-        <v>71</v>
+        <v>4565</v>
       </c>
       <c r="M14" s="25">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>4913</v>
+      </c>
+      <c r="N14" s="25">
+        <v>3659</v>
       </c>
       <c r="O14" s="27">
-        <v>240</v>
+        <v>7595</v>
       </c>
       <c r="P14" s="25">
-        <v>8964</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>1536</v>
+      </c>
+      <c r="Q14" s="32" t="s">
+        <v>19</v>
       </c>
       <c r="R14" s="28">
-        <v>861</v>
+        <v>4468</v>
       </c>
       <c r="S14" s="29">
-        <v>1793</v>
+        <v>5134</v>
       </c>
       <c r="T14" s="29">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>4864</v>
+      </c>
+      <c r="U14" s="42">
+        <v>6160</v>
       </c>
       <c r="V14" s="43">
-        <v>627</v>
+        <v>16344</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="25" t="s">
-[...12 lines deleted...]
-        <v>17</v>
+      <c r="B15" s="25">
+        <v>15</v>
+      </c>
+      <c r="C15" s="25">
+        <v>15</v>
+      </c>
+      <c r="D15" s="25">
+        <v>12.1</v>
+      </c>
+      <c r="E15" s="25">
+        <v>15.8</v>
+      </c>
+      <c r="F15" s="25">
+        <v>1108</v>
       </c>
       <c r="G15" s="25" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="H15" s="25">
+        <v>54.8</v>
+      </c>
+      <c r="I15" s="25">
+        <v>29</v>
+      </c>
+      <c r="J15" s="25">
+        <v>25</v>
+      </c>
+      <c r="K15" s="25">
+        <v>21</v>
       </c>
       <c r="L15" s="25">
-        <v>4565</v>
-[...5 lines deleted...]
-        <v>3659</v>
+        <v>30851</v>
+      </c>
+      <c r="M15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N15" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="O15" s="27">
-        <v>7595</v>
+        <v>13</v>
       </c>
       <c r="P15" s="25">
-        <v>1536</v>
+        <v>38</v>
       </c>
       <c r="Q15" s="32" t="s">
         <v>20</v>
       </c>
       <c r="R15" s="28">
-        <v>4468</v>
-[...5 lines deleted...]
-        <v>4864</v>
+        <v>2107343</v>
+      </c>
+      <c r="S15" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="T15" s="33" t="s">
+        <v>15</v>
       </c>
       <c r="U15" s="42">
-        <v>6160</v>
+        <v>14</v>
       </c>
       <c r="V15" s="43">
-        <v>16344</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="25">
-[...12 lines deleted...]
-        <v>1108</v>
+      <c r="B16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="G16" s="25" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>16</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="J16" s="25">
         <v>25</v>
       </c>
       <c r="K16" s="25">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="L16" s="25">
-        <v>30851</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>66</v>
+      </c>
+      <c r="M16" s="25">
+        <v>288</v>
+      </c>
+      <c r="N16" s="25">
+        <v>347</v>
       </c>
       <c r="O16" s="27">
-        <v>13</v>
+        <v>415</v>
       </c>
       <c r="P16" s="25">
-        <v>38</v>
+        <v>1376</v>
       </c>
       <c r="Q16" s="32" t="s">
         <v>21</v>
       </c>
       <c r="R16" s="28">
-        <v>2107343</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>579</v>
+      </c>
+      <c r="S16" s="29">
+        <v>822</v>
+      </c>
+      <c r="T16" s="29">
+        <v>334</v>
       </c>
       <c r="U16" s="42">
+        <v>631</v>
+      </c>
+      <c r="V16" s="43">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="V16" s="43">
-[...31 lines deleted...]
-      <c r="J17" s="25">
+      <c r="B17" s="35">
         <v>25</v>
       </c>
-      <c r="K17" s="25">
-[...17 lines deleted...]
-      <c r="Q17" s="32" t="s">
+      <c r="C17" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="35">
+        <v>582.70000000000005</v>
+      </c>
+      <c r="G17" s="35">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="H17" s="35">
+        <v>2836.8</v>
+      </c>
+      <c r="I17" s="35">
+        <v>2753.8</v>
+      </c>
+      <c r="J17" s="35">
+        <v>65998.7</v>
+      </c>
+      <c r="K17" s="35">
+        <v>72019</v>
+      </c>
+      <c r="L17" s="35">
+        <v>2772</v>
+      </c>
+      <c r="M17" s="35">
+        <v>9968</v>
+      </c>
+      <c r="N17" s="35">
+        <v>10349</v>
+      </c>
+      <c r="O17" s="36">
+        <v>12173</v>
+      </c>
+      <c r="P17" s="35">
+        <v>19861</v>
+      </c>
+      <c r="Q17" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="R17" s="28">
-[...67 lines deleted...]
-      <c r="R18" s="38">
+      <c r="R17" s="38">
         <v>16667</v>
       </c>
-      <c r="S18" s="39">
+      <c r="S17" s="39">
         <v>14610</v>
       </c>
-      <c r="T18" s="39">
+      <c r="T17" s="39">
         <v>20407</v>
       </c>
-      <c r="U18" s="40">
+      <c r="U17" s="40">
         <v>23527</v>
       </c>
-      <c r="V18" s="44">
+      <c r="V17" s="44">
         <v>23665</v>
       </c>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8"/>
+      <c r="P18" s="8"/>
+      <c r="Q18" s="8"/>
     </row>
     <row r="19" spans="1:22">
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
-      <c r="J19" s="8"/>
+      <c r="J19" s="9"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
     </row>
     <row r="20" spans="1:22">
-      <c r="B20" s="8"/>
-[...2 lines deleted...]
-      <c r="E20" s="8"/>
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
       <c r="F20" s="8"/>
-      <c r="G20" s="8"/>
-[...9 lines deleted...]
-      <c r="Q20" s="8"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+      <c r="Q20" s="10"/>
     </row>
     <row r="21" spans="1:22">
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="8"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
       <c r="O21" s="10"/>
       <c r="P21" s="10"/>
       <c r="Q21" s="10"/>
     </row>
     <row r="22" spans="1:22">
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="8"/>
@@ -3765,98 +3856,81 @@
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
     </row>
     <row r="24" spans="1:22">
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="8"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
       <c r="Q24" s="10"/>
-    </row>
-[...16 lines deleted...]
-      <c r="Q25" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Данные</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>