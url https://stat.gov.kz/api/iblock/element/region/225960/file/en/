--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9510" yWindow="105" windowWidth="10035" windowHeight="9705"/>
+    <workbookView xWindow="810" yWindow="6015" windowWidth="14265" windowHeight="5460"/>
   </bookViews>
   <sheets>
     <sheet name="Main indicators" sheetId="29" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="7">
   <si>
     <t>Pipeline transport</t>
   </si>
   <si>
     <t>Cargo was transported via main pipelines*</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>*For 2010-2020, the data were recalculated taking into account the distribution of cargo transportation volumes through main pipelines by region.
 From 2021 onwards, the data are formed taking into account the distribution of cargo transportation volumes through main pipelines by region.</t>
   </si>
   <si>
     <t>Cargo turnover of main pipelines*</t>
@@ -238,67 +238,67 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="9"/>
     <cellStyle name="Обычный 2 4" xfId="10"/>
     <cellStyle name="Обычный 2 5" xfId="11"/>
     <cellStyle name="Обычный 2 6" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 2 2" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="14"/>
     <cellStyle name="Обычный 5" xfId="15"/>
     <cellStyle name="Обычный 6" xfId="16"/>
     <cellStyle name="Обычный 7" xfId="17"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -585,54 +585,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:P13"/>
+  <dimension ref="A3:Q13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="N10" sqref="N10:O10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="V14" sqref="V14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="5" customWidth="1"/>
     <col min="2" max="33" width="5.7109375" style="5" customWidth="1"/>
     <col min="34" max="34" width="5.85546875" style="5" customWidth="1"/>
     <col min="35" max="35" width="6" style="5" customWidth="1"/>
     <col min="36" max="36" width="30.5703125" style="5" customWidth="1"/>
     <col min="37" max="269" width="9.140625" style="5"/>
     <col min="270" max="270" width="32" style="5" customWidth="1"/>
     <col min="271" max="271" width="8.42578125" style="5" customWidth="1"/>
     <col min="272" max="272" width="8.140625" style="5" customWidth="1"/>
     <col min="273" max="277" width="7.28515625" style="5" customWidth="1"/>
     <col min="278" max="280" width="8" style="5" customWidth="1"/>
     <col min="281" max="281" width="7.85546875" style="5" customWidth="1"/>
     <col min="282" max="282" width="8" style="5" customWidth="1"/>
     <col min="283" max="283" width="8.140625" style="5" customWidth="1"/>
     <col min="284" max="285" width="7.7109375" style="5" customWidth="1"/>
     <col min="286" max="287" width="8" style="5" customWidth="1"/>
     <col min="288" max="525" width="9.140625" style="5"/>
     <col min="526" max="526" width="32" style="5" customWidth="1"/>
     <col min="527" max="527" width="8.42578125" style="5" customWidth="1"/>
     <col min="528" max="528" width="8.140625" style="5" customWidth="1"/>
     <col min="529" max="533" width="7.28515625" style="5" customWidth="1"/>
@@ -1294,366 +1294,378 @@
     <col min="15648" max="15885" width="9.140625" style="5"/>
     <col min="15886" max="15886" width="32" style="5" customWidth="1"/>
     <col min="15887" max="15887" width="8.42578125" style="5" customWidth="1"/>
     <col min="15888" max="15888" width="8.140625" style="5" customWidth="1"/>
     <col min="15889" max="15893" width="7.28515625" style="5" customWidth="1"/>
     <col min="15894" max="15896" width="8" style="5" customWidth="1"/>
     <col min="15897" max="15897" width="7.85546875" style="5" customWidth="1"/>
     <col min="15898" max="15898" width="8" style="5" customWidth="1"/>
     <col min="15899" max="15899" width="8.140625" style="5" customWidth="1"/>
     <col min="15900" max="15901" width="7.7109375" style="5" customWidth="1"/>
     <col min="15902" max="15903" width="8" style="5" customWidth="1"/>
     <col min="15904" max="16141" width="9.140625" style="5"/>
     <col min="16142" max="16142" width="32" style="5" customWidth="1"/>
     <col min="16143" max="16143" width="8.42578125" style="5" customWidth="1"/>
     <col min="16144" max="16144" width="8.140625" style="5" customWidth="1"/>
     <col min="16145" max="16149" width="7.28515625" style="5" customWidth="1"/>
     <col min="16150" max="16152" width="8" style="5" customWidth="1"/>
     <col min="16153" max="16153" width="7.85546875" style="5" customWidth="1"/>
     <col min="16154" max="16154" width="8" style="5" customWidth="1"/>
     <col min="16155" max="16155" width="8.140625" style="5" customWidth="1"/>
     <col min="16156" max="16157" width="7.7109375" style="5" customWidth="1"/>
     <col min="16158" max="16159" width="8" style="5" customWidth="1"/>
     <col min="16160" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="18" t="s">
+    <row r="3" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="18"/>
-[...12 lines deleted...]
-      <c r="O3" s="18"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="19"/>
+      <c r="O3" s="19"/>
     </row>
-    <row r="4" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="19"/>
-[...12 lines deleted...]
-      <c r="O4" s="19"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="20"/>
+      <c r="O4" s="20"/>
     </row>
-    <row r="5" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="7"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
-      <c r="N5" s="15"/>
-[...1 lines deleted...]
-      <c r="P5" s="5" t="s">
+      <c r="N5" s="16"/>
+      <c r="O5" s="16"/>
+      <c r="Q5" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="3">
         <v>2010</v>
       </c>
       <c r="C6" s="3">
         <v>2011</v>
       </c>
       <c r="D6" s="3">
         <v>2012</v>
       </c>
       <c r="E6" s="3">
         <v>2013</v>
       </c>
       <c r="F6" s="3">
         <v>2014</v>
       </c>
       <c r="G6" s="3">
         <v>2015</v>
       </c>
       <c r="H6" s="3">
         <v>2016</v>
       </c>
       <c r="I6" s="3">
         <v>2017</v>
       </c>
       <c r="J6" s="3">
         <v>2018</v>
       </c>
       <c r="K6" s="3">
         <v>2019</v>
       </c>
       <c r="L6" s="2">
         <v>2020</v>
       </c>
       <c r="M6" s="2">
         <v>2021</v>
       </c>
       <c r="N6" s="2">
         <v>2022</v>
       </c>
       <c r="O6" s="11">
         <v>2023</v>
       </c>
       <c r="P6" s="11">
         <v>2024</v>
       </c>
+      <c r="Q6" s="11">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="6">
         <v>2.3203022942469609</v>
       </c>
       <c r="C7" s="6">
         <v>2.5672622157882614</v>
       </c>
       <c r="D7" s="6">
         <v>2.1251002217241579</v>
       </c>
       <c r="E7" s="6">
         <v>2.3829512754326041</v>
       </c>
       <c r="F7" s="6">
         <v>1.4349383992206932</v>
       </c>
       <c r="G7" s="6">
         <v>1.1229539773929176</v>
       </c>
       <c r="H7" s="6">
         <v>0.71472660304400393</v>
       </c>
       <c r="I7" s="6">
         <v>0.77396995733195384</v>
       </c>
       <c r="J7" s="6">
         <v>0.74097794131987471</v>
       </c>
       <c r="K7" s="6">
         <v>0.79927716159591788</v>
       </c>
       <c r="L7" s="6">
         <v>1.848706044502618</v>
       </c>
       <c r="M7" s="6">
         <v>2.0126569751308905</v>
       </c>
       <c r="N7" s="6">
         <v>2.2486186256544505</v>
       </c>
       <c r="O7" s="12">
         <v>2.1835999999999998</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="15">
         <v>2.2000000000000002</v>
       </c>
+      <c r="Q7" s="15">
+        <v>11.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:16" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="16" t="s">
+    <row r="8" spans="1:17" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="17"/>
-[...12 lines deleted...]
-      <c r="O8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
     </row>
-    <row r="9" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="19" t="s">
+    <row r="9" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="19"/>
-[...12 lines deleted...]
-      <c r="O9" s="19"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
-      <c r="N10" s="15"/>
-[...1 lines deleted...]
-      <c r="P10" s="5" t="s">
+      <c r="N10" s="16"/>
+      <c r="O10" s="16"/>
+      <c r="Q10" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
       <c r="B11" s="3">
         <v>2010</v>
       </c>
       <c r="C11" s="3">
         <v>2011</v>
       </c>
       <c r="D11" s="3">
         <v>2012</v>
       </c>
       <c r="E11" s="3">
         <v>2013</v>
       </c>
       <c r="F11" s="3">
         <v>2014</v>
       </c>
       <c r="G11" s="3">
         <v>2015</v>
       </c>
       <c r="H11" s="3">
         <v>2016</v>
       </c>
       <c r="I11" s="3">
         <v>2017</v>
       </c>
       <c r="J11" s="3">
         <v>2018</v>
       </c>
       <c r="K11" s="3">
         <v>2019</v>
       </c>
       <c r="L11" s="2">
         <v>2020</v>
       </c>
       <c r="M11" s="2">
         <v>2021</v>
       </c>
       <c r="N11" s="2">
         <v>2022</v>
       </c>
       <c r="O11" s="11">
         <v>2023</v>
       </c>
       <c r="P11" s="11">
         <v>2024</v>
       </c>
+      <c r="Q11" s="11">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="6">
         <v>0.93713329199599671</v>
       </c>
       <c r="C12" s="6">
         <v>1.1609650703363985</v>
       </c>
       <c r="D12" s="6">
         <v>1.0939474178859825</v>
       </c>
       <c r="E12" s="6">
         <v>1.2933303702256373</v>
       </c>
       <c r="F12" s="6">
         <v>0.79076325713837203</v>
       </c>
       <c r="G12" s="6">
         <v>0.63443587971595261</v>
       </c>
       <c r="H12" s="6">
         <v>0.43760703759159275</v>
       </c>
       <c r="I12" s="6">
         <v>0.49746575478482863</v>
       </c>
       <c r="J12" s="6">
         <v>0.48983054118177827</v>
       </c>
       <c r="K12" s="6">
         <v>0.55077735034415654</v>
       </c>
       <c r="L12" s="6">
         <v>1.6374395261780106</v>
       </c>
       <c r="M12" s="6">
         <v>1.776921706806283</v>
       </c>
       <c r="N12" s="6">
         <v>1.9731826609947645</v>
       </c>
       <c r="O12" s="12">
         <v>1.9228000000000001</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="15">
         <v>1.9</v>
       </c>
+      <c r="Q12" s="15">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="13" spans="1:16" s="13" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="16" t="s">
+    <row r="13" spans="1:17" s="13" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="17"/>
-[...12 lines deleted...]
-      <c r="O13" s="17"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="A9:O9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>