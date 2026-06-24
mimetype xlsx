--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="9225" windowHeight="11940"/>
+    <workbookView xWindow="13545" yWindow="60" windowWidth="15000" windowHeight="5805"/>
   </bookViews>
   <sheets>
     <sheet name="Main indicators" sheetId="8" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="16">
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Pessengers transported, mln.persons</t>
   </si>
@@ -287,51 +287,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -367,84 +367,87 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="8"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
     <cellStyle name="Финансовый 2 2" xfId="7"/>
     <cellStyle name="Финансовый 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -723,1152 +726,1191 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O33" sqref="O33"/>
+      <selection activeCell="Y23" sqref="Y23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="6.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="7.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="8" style="2" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" x14ac:dyDescent="0.2">
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="8"/>
     </row>
     <row r="2" spans="1:28" x14ac:dyDescent="0.2">
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="8"/>
     </row>
     <row r="3" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="39"/>
-[...12 lines deleted...]
-      <c r="O3" s="39"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3"/>
       <c r="B5" s="5">
         <v>2010</v>
       </c>
       <c r="C5" s="5">
         <v>2011</v>
       </c>
       <c r="D5" s="5">
         <v>2012</v>
       </c>
       <c r="E5" s="5">
         <v>2013</v>
       </c>
       <c r="F5" s="5">
         <v>2014</v>
       </c>
       <c r="G5" s="5">
         <v>2015</v>
       </c>
       <c r="H5" s="5">
         <v>2016</v>
       </c>
       <c r="I5" s="5">
         <v>2017</v>
       </c>
       <c r="J5" s="5">
         <v>2018</v>
       </c>
       <c r="K5" s="5">
         <v>2019</v>
       </c>
       <c r="L5" s="4">
         <v>2020</v>
       </c>
       <c r="M5" s="4">
         <v>2021</v>
       </c>
       <c r="N5" s="4">
         <v>2022</v>
       </c>
       <c r="O5" s="6">
         <v>2023</v>
       </c>
       <c r="P5" s="6">
         <v>2024</v>
       </c>
+      <c r="Q5" s="6">
+        <v>2025</v>
+      </c>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="20">
         <v>13374.430171982978</v>
       </c>
       <c r="C6" s="21">
         <v>13646.027877308956</v>
       </c>
       <c r="D6" s="20">
         <v>14429.629948758573</v>
       </c>
       <c r="E6" s="21">
         <v>14262.459829409372</v>
       </c>
       <c r="F6" s="20">
         <v>19403.703803898967</v>
       </c>
       <c r="G6" s="21">
         <v>16931.597768637723</v>
       </c>
       <c r="H6" s="20">
         <v>16404.665051204298</v>
       </c>
       <c r="I6" s="21">
         <v>18396.324186720478</v>
       </c>
       <c r="J6" s="20">
         <v>18873.815174746142</v>
       </c>
       <c r="K6" s="20">
         <v>18985.69360373963</v>
       </c>
       <c r="L6" s="21">
         <v>17136.600323811279</v>
       </c>
       <c r="M6" s="20">
         <v>17126.22571335754</v>
       </c>
       <c r="N6" s="21">
         <v>14983.255282412299</v>
       </c>
       <c r="O6" s="18">
         <v>13691.7</v>
       </c>
       <c r="P6" s="18">
         <v>18284.2</v>
       </c>
+      <c r="Q6" s="18">
+        <v>14595.2</v>
+      </c>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="20">
         <v>10648.868228516876</v>
       </c>
       <c r="C7" s="21">
         <v>10913.059419507052</v>
       </c>
       <c r="D7" s="20">
         <v>11548.144847215228</v>
       </c>
       <c r="E7" s="21">
         <v>11234.516504564241</v>
       </c>
       <c r="F7" s="20">
         <v>13936.88725944408</v>
       </c>
       <c r="G7" s="21">
         <v>13260.604119653448</v>
       </c>
       <c r="H7" s="20">
         <v>11566.624261440067</v>
       </c>
       <c r="I7" s="21">
         <v>12665.840890125206</v>
       </c>
       <c r="J7" s="20">
         <v>13440.582686164997</v>
       </c>
       <c r="K7" s="20">
         <v>13706.724147702671</v>
       </c>
       <c r="L7" s="21">
         <v>12743.776233116934</v>
       </c>
       <c r="M7" s="20">
         <v>12414.603135164058</v>
       </c>
       <c r="N7" s="21">
         <v>12133.670790165299</v>
       </c>
       <c r="O7" s="18">
         <v>11589</v>
       </c>
       <c r="P7" s="18">
         <v>15035.3</v>
       </c>
+      <c r="Q7" s="18">
+        <v>13676.4</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="20">
         <v>935.54947198500645</v>
       </c>
       <c r="C8" s="21">
         <v>950.12774207462758</v>
       </c>
       <c r="D8" s="20">
         <v>1167.810980551779</v>
       </c>
       <c r="E8" s="21">
         <v>1363.954274816542</v>
       </c>
       <c r="F8" s="20">
         <v>1129.4928423167039</v>
       </c>
       <c r="G8" s="21">
         <v>1103.0188562165524</v>
       </c>
       <c r="H8" s="20">
         <v>1101.4523294447088</v>
       </c>
       <c r="I8" s="21">
         <v>1073.642072178133</v>
       </c>
       <c r="J8" s="20">
         <v>1005.84831006267</v>
       </c>
       <c r="K8" s="20">
         <v>664.80324065157254</v>
       </c>
       <c r="L8" s="21">
         <v>347.14109913106125</v>
       </c>
       <c r="M8" s="20">
         <v>484.09034102817532</v>
       </c>
       <c r="N8" s="21">
         <v>569.76214984094509</v>
       </c>
       <c r="O8" s="21">
         <v>500.86</v>
       </c>
       <c r="P8" s="21">
         <v>668.3</v>
       </c>
+      <c r="Q8" s="21">
+        <v>1016.5</v>
+      </c>
     </row>
     <row r="9" spans="1:28" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="43">
+      <c r="B9" s="36">
         <v>773.39153817968395</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="36">
         <v>767.79717228165987</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="37">
         <v>918.94848961750631</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="36">
         <v>979.61259390711689</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="36">
         <v>923.1666147027845</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="36">
         <v>836.6111495337816</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="37">
         <v>860.15050200409883</v>
       </c>
-      <c r="I9" s="43">
+      <c r="I9" s="36">
         <v>858.77647397281294</v>
       </c>
-      <c r="J9" s="43">
+      <c r="J9" s="36">
         <v>805.3288636578003</v>
       </c>
-      <c r="K9" s="44">
+      <c r="K9" s="37">
         <v>641.22681137318284</v>
       </c>
-      <c r="L9" s="43">
+      <c r="L9" s="36">
         <v>270.64489342177978</v>
       </c>
-      <c r="M9" s="43">
+      <c r="M9" s="36">
         <v>397.13070256206902</v>
       </c>
-      <c r="N9" s="43">
+      <c r="N9" s="36">
         <v>495.44142627986594</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="35">
         <v>426.5</v>
       </c>
-      <c r="P9" s="42">
+      <c r="P9" s="35">
         <v>560.20000000000005</v>
+      </c>
+      <c r="Q9" s="35">
+        <v>732.1</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="40" t="s">
+      <c r="A12" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="40"/>
-[...12 lines deleted...]
-      <c r="O12" s="40"/>
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
     </row>
     <row r="13" spans="1:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
       <c r="P13" s="31"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14"/>
       <c r="T13" s="14"/>
       <c r="U13" s="14"/>
       <c r="V13" s="14"/>
       <c r="W13" s="14"/>
       <c r="X13" s="14"/>
       <c r="Y13" s="14"/>
       <c r="Z13" s="14"/>
       <c r="AA13" s="14"/>
       <c r="AB13" s="14"/>
     </row>
     <row r="14" spans="1:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="41"/>
-[...12 lines deleted...]
-      <c r="O14" s="41"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+      <c r="N14" s="43"/>
+      <c r="O14" s="43"/>
       <c r="P14" s="30"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
       <c r="U14" s="13"/>
       <c r="V14" s="13"/>
       <c r="W14" s="13"/>
       <c r="X14" s="13"/>
       <c r="Y14" s="13"/>
       <c r="Z14" s="13"/>
       <c r="AA14" s="13"/>
       <c r="AB14" s="13"/>
     </row>
     <row r="15" spans="1:28" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14"/>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
-      <c r="N15" s="37"/>
-[...1 lines deleted...]
-      <c r="P15" s="37" t="s">
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="Q15" s="37"/>
+      <c r="Q15" s="47"/>
     </row>
     <row r="16" spans="1:28" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15"/>
       <c r="B16" s="16">
         <v>2010</v>
       </c>
       <c r="C16" s="16">
         <v>2011</v>
       </c>
       <c r="D16" s="16">
         <v>2012</v>
       </c>
       <c r="E16" s="16">
         <v>2013</v>
       </c>
       <c r="F16" s="16">
         <v>2014</v>
       </c>
       <c r="G16" s="16">
         <v>2015</v>
       </c>
       <c r="H16" s="16">
         <v>2016</v>
       </c>
       <c r="I16" s="16">
         <v>2017</v>
       </c>
       <c r="J16" s="16">
         <v>2018</v>
       </c>
       <c r="K16" s="16">
         <v>2019</v>
       </c>
       <c r="L16" s="16">
         <v>2020</v>
       </c>
       <c r="M16" s="16">
         <v>2021</v>
       </c>
       <c r="N16" s="16">
         <v>2022</v>
       </c>
       <c r="O16" s="17">
         <v>2023</v>
       </c>
       <c r="P16" s="17">
         <v>2024</v>
       </c>
+      <c r="Q16" s="15">
+        <v>2025</v>
+      </c>
     </row>
     <row r="17" spans="1:28" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="20">
         <v>13374.430171982978</v>
       </c>
       <c r="C17" s="21">
         <v>13646.027877308956</v>
       </c>
       <c r="D17" s="20">
         <v>14429.629948758573</v>
       </c>
       <c r="E17" s="21">
         <v>14262.459829409372</v>
       </c>
       <c r="F17" s="20">
         <v>19403.703803898967</v>
       </c>
       <c r="G17" s="21">
         <v>16931.597768637723</v>
       </c>
       <c r="H17" s="20">
         <v>16404.665051204298</v>
       </c>
       <c r="I17" s="21">
         <v>18396.324186720478</v>
       </c>
       <c r="J17" s="20">
         <v>18873.815174746142</v>
       </c>
       <c r="K17" s="20">
         <v>18985.69360373963</v>
       </c>
       <c r="L17" s="21">
         <v>17136.600323811279</v>
       </c>
       <c r="M17" s="20">
         <v>17126.22571335754</v>
       </c>
       <c r="N17" s="21">
         <v>14983.255282412299</v>
       </c>
       <c r="O17" s="18">
         <v>13691.7</v>
       </c>
-      <c r="P17" s="45">
+      <c r="P17" s="38">
         <v>18284.2</v>
       </c>
+      <c r="Q17" s="15">
+        <v>14595.2</v>
+      </c>
     </row>
     <row r="18" spans="1:28" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="35" t="s">
+      <c r="A18" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="35"/>
-[...12 lines deleted...]
-      <c r="O18" s="35"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="44"/>
+      <c r="K18" s="44"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="44"/>
+      <c r="O18" s="44"/>
     </row>
     <row r="19" spans="1:28" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
       <c r="P19" s="32"/>
     </row>
     <row r="20" spans="1:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="s">
+      <c r="A20" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="36"/>
-[...12 lines deleted...]
-      <c r="O20" s="36"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
       <c r="P20" s="33"/>
       <c r="Q20" s="24"/>
       <c r="R20" s="24"/>
       <c r="S20" s="24"/>
       <c r="T20" s="24"/>
       <c r="U20" s="24"/>
       <c r="V20" s="24"/>
       <c r="W20" s="24"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
       <c r="AB20" s="24"/>
     </row>
     <row r="21" spans="1:28" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14"/>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
-      <c r="N21" s="37"/>
-[...1 lines deleted...]
-      <c r="P21" s="29" t="s">
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="Q21" s="29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:28" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16">
         <v>2010</v>
       </c>
       <c r="C22" s="16">
         <v>2011</v>
       </c>
       <c r="D22" s="16">
         <v>2012</v>
       </c>
       <c r="E22" s="16">
         <v>2013</v>
       </c>
       <c r="F22" s="16">
         <v>2014</v>
       </c>
       <c r="G22" s="16">
         <v>2015</v>
       </c>
       <c r="H22" s="16">
         <v>2016</v>
       </c>
       <c r="I22" s="16">
         <v>2017</v>
       </c>
       <c r="J22" s="16">
         <v>2018</v>
       </c>
       <c r="K22" s="16">
         <v>2019</v>
       </c>
       <c r="L22" s="16">
         <v>2020</v>
       </c>
       <c r="M22" s="16">
         <v>2021</v>
       </c>
       <c r="N22" s="16">
         <v>2022</v>
       </c>
       <c r="O22" s="17">
         <v>2023</v>
       </c>
       <c r="P22" s="17">
         <v>2024</v>
       </c>
+      <c r="Q22" s="6">
+        <v>2025</v>
+      </c>
     </row>
     <row r="23" spans="1:28" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="20">
         <v>10648.868228516876</v>
       </c>
       <c r="C23" s="21">
         <v>10913.059419507052</v>
       </c>
       <c r="D23" s="20">
         <v>11548.144847215228</v>
       </c>
       <c r="E23" s="21">
         <v>11234.516504564241</v>
       </c>
       <c r="F23" s="20">
         <v>13936.88725944408</v>
       </c>
       <c r="G23" s="21">
         <v>13260.604119653448</v>
       </c>
       <c r="H23" s="20">
         <v>11566.624261440067</v>
       </c>
       <c r="I23" s="21">
         <v>12665.840890125206</v>
       </c>
       <c r="J23" s="20">
         <v>13440.582686164997</v>
       </c>
       <c r="K23" s="20">
         <v>13706.724147702671</v>
       </c>
       <c r="L23" s="21">
         <v>12743.776233116934</v>
       </c>
       <c r="M23" s="20">
         <v>12414.603135164058</v>
       </c>
       <c r="N23" s="21">
         <v>12133.670790165299</v>
       </c>
       <c r="O23" s="18">
         <v>11589</v>
       </c>
-      <c r="P23" s="45">
+      <c r="P23" s="38">
         <v>15035.3</v>
       </c>
+      <c r="Q23" s="38">
+        <v>13676.4</v>
+      </c>
     </row>
     <row r="24" spans="1:28" s="12" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="35" t="s">
+      <c r="A24" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="35"/>
-[...12 lines deleted...]
-      <c r="O24" s="35"/>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="44"/>
     </row>
     <row r="25" spans="1:28" s="12" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
       <c r="O25" s="27"/>
       <c r="P25" s="29"/>
     </row>
     <row r="26" spans="1:28" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A26" s="36" t="s">
+      <c r="A26" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="36"/>
-[...12 lines deleted...]
-      <c r="O26" s="36"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="45"/>
+      <c r="N26" s="45"/>
+      <c r="O26" s="45"/>
       <c r="P26" s="33"/>
       <c r="Q26" s="24"/>
       <c r="R26" s="24"/>
       <c r="S26" s="24"/>
       <c r="T26" s="24"/>
       <c r="U26" s="24"/>
       <c r="V26" s="24"/>
       <c r="W26" s="24"/>
       <c r="X26" s="24"/>
       <c r="Y26" s="24"/>
       <c r="Z26" s="24"/>
       <c r="AA26" s="24"/>
       <c r="AB26" s="24"/>
     </row>
     <row r="27" spans="1:28" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="14"/>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
-      <c r="N27" s="38"/>
-[...1 lines deleted...]
-      <c r="P27" s="29" t="s">
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="Q27" s="29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:28" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="15"/>
       <c r="B28" s="16">
         <v>2010</v>
       </c>
       <c r="C28" s="16">
         <v>2011</v>
       </c>
       <c r="D28" s="16">
         <v>2012</v>
       </c>
       <c r="E28" s="16">
         <v>2013</v>
       </c>
       <c r="F28" s="16">
         <v>2014</v>
       </c>
       <c r="G28" s="16">
         <v>2015</v>
       </c>
       <c r="H28" s="16">
         <v>2016</v>
       </c>
       <c r="I28" s="16">
         <v>2017</v>
       </c>
       <c r="J28" s="16">
         <v>2018</v>
       </c>
       <c r="K28" s="16">
         <v>2019</v>
       </c>
       <c r="L28" s="16">
         <v>2020</v>
       </c>
       <c r="M28" s="16">
         <v>2021</v>
       </c>
       <c r="N28" s="16">
         <v>2022</v>
       </c>
       <c r="O28" s="17">
         <v>2023</v>
       </c>
       <c r="P28" s="17">
         <v>2024</v>
       </c>
+      <c r="Q28" s="6">
+        <v>2025</v>
+      </c>
     </row>
     <row r="29" spans="1:28" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="20">
         <v>935.54947198500645</v>
       </c>
       <c r="C29" s="21">
         <v>950.12774207462758</v>
       </c>
       <c r="D29" s="20">
         <v>1167.810980551779</v>
       </c>
       <c r="E29" s="21">
         <v>1363.954274816542</v>
       </c>
       <c r="F29" s="20">
         <v>1129.4928423167039</v>
       </c>
       <c r="G29" s="21">
         <v>1103.0188562165524</v>
       </c>
       <c r="H29" s="20">
         <v>1101.4523294447088</v>
       </c>
       <c r="I29" s="21">
         <v>1073.642072178133</v>
       </c>
       <c r="J29" s="20">
         <v>1005.84831006267</v>
       </c>
       <c r="K29" s="20">
         <v>664.80324065157254</v>
       </c>
       <c r="L29" s="21">
         <v>347.14109913106125</v>
       </c>
       <c r="M29" s="20">
         <v>484.09034102817532</v>
       </c>
       <c r="N29" s="21">
         <v>569.76214984094509</v>
       </c>
       <c r="O29" s="21">
         <v>500.86</v>
       </c>
-      <c r="P29" s="46">
+      <c r="P29" s="39">
         <v>668.3</v>
       </c>
+      <c r="Q29" s="39">
+        <v>1016.5</v>
+      </c>
     </row>
     <row r="30" spans="1:28" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="35" t="s">
+      <c r="A30" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="35"/>
-[...12 lines deleted...]
-      <c r="O30" s="35"/>
+      <c r="B30" s="44"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="44"/>
+      <c r="N30" s="44"/>
+      <c r="O30" s="44"/>
     </row>
     <row r="31" spans="1:28" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="26"/>
       <c r="B31" s="28"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="29"/>
     </row>
     <row r="32" spans="1:28" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A32" s="36" t="s">
+      <c r="A32" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="36"/>
-[...12 lines deleted...]
-      <c r="O32" s="36"/>
+      <c r="B32" s="45"/>
+      <c r="C32" s="45"/>
+      <c r="D32" s="45"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="45"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="45"/>
+      <c r="K32" s="45"/>
+      <c r="L32" s="45"/>
+      <c r="M32" s="45"/>
+      <c r="N32" s="45"/>
+      <c r="O32" s="45"/>
       <c r="P32" s="33"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
     </row>
-    <row r="33" spans="1:16" s="12" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:17" s="12" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="14"/>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="O33" s="34"/>
-      <c r="P33" s="34" t="s">
+      <c r="Q33" s="34" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:16" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="15"/>
       <c r="B34" s="16">
         <v>2010</v>
       </c>
       <c r="C34" s="16">
         <v>2011</v>
       </c>
       <c r="D34" s="16">
         <v>2012</v>
       </c>
       <c r="E34" s="16">
         <v>2013</v>
       </c>
       <c r="F34" s="16">
         <v>2014</v>
       </c>
       <c r="G34" s="16">
         <v>2015</v>
       </c>
       <c r="H34" s="16">
         <v>2016</v>
       </c>
       <c r="I34" s="16">
         <v>2017</v>
       </c>
       <c r="J34" s="16">
         <v>2018</v>
       </c>
       <c r="K34" s="16">
         <v>2019</v>
       </c>
       <c r="L34" s="16">
         <v>2020</v>
       </c>
       <c r="M34" s="16">
         <v>2021</v>
       </c>
       <c r="N34" s="16">
         <v>2022</v>
       </c>
       <c r="O34" s="17">
         <v>2023</v>
       </c>
       <c r="P34" s="17">
         <v>2024</v>
       </c>
-    </row>
-    <row r="35" spans="1:16" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q34" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="21">
         <v>773.39153817968395</v>
       </c>
       <c r="C35" s="21">
         <v>767.79717228165987</v>
       </c>
       <c r="D35" s="20">
         <v>918.94848961750631</v>
       </c>
       <c r="E35" s="21">
         <v>979.61259390711689</v>
       </c>
       <c r="F35" s="21">
         <v>923.1666147027845</v>
       </c>
       <c r="G35" s="21">
         <v>836.6111495337816</v>
       </c>
       <c r="H35" s="20">
         <v>860.15050200409883</v>
       </c>
       <c r="I35" s="21">
         <v>858.77647397281294</v>
       </c>
       <c r="J35" s="21">
         <v>805.3288636578003</v>
       </c>
       <c r="K35" s="20">
         <v>641.22681137318284</v>
       </c>
       <c r="L35" s="21">
         <v>270.64489342177978</v>
       </c>
       <c r="M35" s="21">
         <v>397.13070256206902</v>
       </c>
       <c r="N35" s="21">
         <v>495.44142627986594</v>
       </c>
       <c r="O35" s="18">
         <v>426.5</v>
       </c>
-      <c r="P35" s="42">
+      <c r="P35" s="35">
         <v>560.20000000000005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="35" t="s">
+      <c r="Q35" s="35">
+        <v>732.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" s="12" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="35"/>
-[...12 lines deleted...]
-      <c r="O36" s="35"/>
+      <c r="B36" s="44"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="44"/>
+      <c r="K36" s="44"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="44"/>
+      <c r="N36" s="44"/>
+      <c r="O36" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="P15:Q15"/>
-[...3 lines deleted...]
-    <mergeCell ref="N15:O15"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="A30:O30"/>
     <mergeCell ref="A32:O32"/>
     <mergeCell ref="A36:O36"/>
     <mergeCell ref="A20:O20"/>
     <mergeCell ref="N21:O21"/>
     <mergeCell ref="A24:O24"/>
     <mergeCell ref="A26:O26"/>
     <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="A12:O12"/>
+    <mergeCell ref="A14:O14"/>
+    <mergeCell ref="N15:O15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Main indicators</vt:lpstr>
     </vt:vector>