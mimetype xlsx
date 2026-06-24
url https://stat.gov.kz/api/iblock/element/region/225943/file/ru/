--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="75" yWindow="30" windowWidth="8865" windowHeight="12090"/>
+    <workbookView xWindow="1095" yWindow="90" windowWidth="13785" windowHeight="11490"/>
   </bookViews>
   <sheets>
     <sheet name="Основные показатели " sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="20">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Грузооборот воздушного транспорта общего пользования</t>
   </si>
@@ -255,51 +255,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -344,79 +344,82 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -689,1079 +692,1133 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:P38"/>
+  <dimension ref="A3:Q38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P35" sqref="P35:P36"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Z15" sqref="Z15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="3" customWidth="1"/>
     <col min="5" max="12" width="4.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="8" style="3" customWidth="1"/>
-    <col min="15" max="16" width="9.5703125" style="3" customWidth="1"/>
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="15" max="17" width="9.5703125" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:17" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="36"/>
-[...15 lines deleted...]
-    <row r="5" spans="1:16" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+    </row>
+    <row r="4" spans="1:17" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:17" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="24"/>
       <c r="B5" s="25">
         <v>2010</v>
       </c>
       <c r="C5" s="25">
         <v>2011</v>
       </c>
       <c r="D5" s="25">
         <v>2012</v>
       </c>
       <c r="E5" s="25">
         <v>2013</v>
       </c>
       <c r="F5" s="25">
         <v>2014</v>
       </c>
       <c r="G5" s="25">
         <v>2015</v>
       </c>
       <c r="H5" s="25">
         <v>2016</v>
       </c>
       <c r="I5" s="25">
         <v>2017</v>
       </c>
       <c r="J5" s="25">
         <v>2018</v>
       </c>
       <c r="K5" s="25">
         <v>2019</v>
       </c>
       <c r="L5" s="26">
         <v>2020</v>
       </c>
       <c r="M5" s="26">
         <v>2021</v>
       </c>
       <c r="N5" s="26">
         <v>2022</v>
       </c>
       <c r="O5" s="27">
         <v>2023</v>
       </c>
       <c r="P5" s="27">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:16" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q5" s="27">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="23" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="14">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="C6" s="14">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="D6" s="14">
         <v>5.7999999999999996E-3</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="16">
         <v>2.81E-2</v>
       </c>
       <c r="C7" s="16">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="D7" s="16">
         <v>4.7999999999999996E-3</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="O7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="8" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="6">
         <v>33.086308946704335</v>
       </c>
       <c r="C8" s="6">
         <v>37.404324039059617</v>
       </c>
       <c r="D8" s="6">
         <v>26.471514381300707</v>
       </c>
       <c r="E8" s="6">
         <v>23.884668215380387</v>
       </c>
       <c r="F8" s="6">
         <v>24.451247052991203</v>
       </c>
       <c r="G8" s="6">
         <v>27.922760377369709</v>
       </c>
       <c r="H8" s="6">
         <v>25.475675984819574</v>
       </c>
       <c r="I8" s="6">
         <v>28.647973799438368</v>
       </c>
       <c r="J8" s="6">
         <v>27.912325930590001</v>
       </c>
       <c r="K8" s="6">
         <v>33.043342452278445</v>
       </c>
       <c r="L8" s="6">
         <v>23.883512419604674</v>
       </c>
       <c r="M8" s="6">
         <v>231.41499999999999</v>
       </c>
       <c r="N8" s="6">
         <v>111.77200000000001</v>
       </c>
       <c r="O8" s="6">
         <v>114.17</v>
       </c>
       <c r="P8" s="6">
         <v>138.19999999999999</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q8" s="6">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="30">
         <v>47.258470506335684</v>
       </c>
       <c r="C9" s="30">
         <v>53.219518133289696</v>
       </c>
       <c r="D9" s="30">
         <v>46.540862800328796</v>
       </c>
       <c r="E9" s="30">
         <v>48.324066101734573</v>
       </c>
       <c r="F9" s="30">
         <v>48.890858664709498</v>
       </c>
       <c r="G9" s="30">
         <v>54.169445124815127</v>
       </c>
       <c r="H9" s="30">
         <v>52.99161174583805</v>
       </c>
       <c r="I9" s="30">
         <v>59.662321287307442</v>
       </c>
       <c r="J9" s="30">
         <v>61.701111459492076</v>
       </c>
       <c r="K9" s="30">
         <v>67.446162243672191</v>
       </c>
       <c r="L9" s="30">
         <v>37.195445150647288</v>
       </c>
       <c r="M9" s="30">
         <v>280.50690000000003</v>
       </c>
       <c r="N9" s="30">
         <v>135.2159</v>
       </c>
       <c r="O9" s="31">
         <v>135.19999999999999</v>
       </c>
       <c r="P9" s="31">
         <v>160.69999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="Q9" s="31">
+        <v>141.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="37"/>
-[...12 lines deleted...]
-      <c r="O12" s="37"/>
+      <c r="B12" s="43"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+      <c r="N12" s="43"/>
+      <c r="O12" s="43"/>
       <c r="P12" s="11"/>
-    </row>
-    <row r="13" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:17" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="38"/>
-[...12 lines deleted...]
-      <c r="O14" s="38"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="44"/>
+      <c r="J14" s="44"/>
+      <c r="K14" s="44"/>
+      <c r="L14" s="44"/>
+      <c r="M14" s="44"/>
+      <c r="N14" s="44"/>
+      <c r="O14" s="44"/>
       <c r="P14" s="11"/>
-    </row>
-    <row r="15" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="O15" s="4"/>
-      <c r="P15" s="4" t="s">
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12"/>
       <c r="B16" s="1">
         <v>2010</v>
       </c>
       <c r="C16" s="1">
         <v>2011</v>
       </c>
       <c r="D16" s="1">
         <v>2012</v>
       </c>
       <c r="E16" s="1">
         <v>2013</v>
       </c>
       <c r="F16" s="1">
         <v>2014</v>
       </c>
       <c r="G16" s="1">
         <v>2015</v>
       </c>
       <c r="H16" s="1">
         <v>2016</v>
       </c>
       <c r="I16" s="1">
         <v>2017</v>
       </c>
       <c r="J16" s="1">
         <v>2018</v>
       </c>
       <c r="K16" s="1">
         <v>2019</v>
       </c>
       <c r="L16" s="1">
         <v>2020</v>
       </c>
       <c r="M16" s="1">
         <v>2021</v>
       </c>
       <c r="N16" s="1">
         <v>2022</v>
       </c>
       <c r="O16" s="9">
         <v>2023</v>
       </c>
       <c r="P16" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q16" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="14">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="C17" s="14">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="D17" s="14">
         <v>5.7999999999999996E-3</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="P17" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q17" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="39"/>
       <c r="O18" s="39"/>
       <c r="P18" s="11"/>
-    </row>
-    <row r="19" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q18" s="11"/>
+    </row>
+    <row r="19" spans="1:17" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="40" t="s">
+      <c r="Q19" s="18"/>
+    </row>
+    <row r="20" spans="1:17" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="40"/>
-[...12 lines deleted...]
-      <c r="O20" s="40"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
       <c r="P20" s="11"/>
-    </row>
-    <row r="21" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q20" s="11"/>
+    </row>
+    <row r="21" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="O21" s="4"/>
-      <c r="P21" s="4" t="s">
+      <c r="P21" s="4"/>
+      <c r="Q21" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="1">
         <v>2010</v>
       </c>
       <c r="C22" s="1">
         <v>2011</v>
       </c>
       <c r="D22" s="1">
         <v>2012</v>
       </c>
       <c r="E22" s="1">
         <v>2013</v>
       </c>
       <c r="F22" s="1">
         <v>2014</v>
       </c>
       <c r="G22" s="1">
         <v>2015</v>
       </c>
       <c r="H22" s="1">
         <v>2016</v>
       </c>
       <c r="I22" s="1">
         <v>2017</v>
       </c>
       <c r="J22" s="1">
         <v>2018</v>
       </c>
       <c r="K22" s="1">
         <v>2019</v>
       </c>
       <c r="L22" s="1">
         <v>2020</v>
       </c>
       <c r="M22" s="1">
         <v>2021</v>
       </c>
       <c r="N22" s="1">
         <v>2022</v>
       </c>
       <c r="O22" s="9">
         <v>2023</v>
       </c>
       <c r="P22" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q22" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="16">
         <v>2.81E-2</v>
       </c>
       <c r="C23" s="16">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="D23" s="16">
         <v>4.7999999999999996E-3</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="P23" s="33" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q23" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="11"/>
-    </row>
-    <row r="25" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q24" s="11"/>
+    </row>
+    <row r="25" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="15"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
       <c r="N25" s="19"/>
       <c r="O25" s="19"/>
       <c r="P25" s="19"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="41" t="s">
+      <c r="Q25" s="19"/>
+    </row>
+    <row r="26" spans="1:17" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="41"/>
-[...12 lines deleted...]
-      <c r="O26" s="41"/>
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
       <c r="P26" s="11"/>
-    </row>
-    <row r="27" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q26" s="11"/>
+    </row>
+    <row r="27" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
-      <c r="M27" s="42"/>
-[...2 lines deleted...]
-      <c r="P27" s="11" t="s">
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="11" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="13"/>
       <c r="B28" s="1">
         <v>2010</v>
       </c>
       <c r="C28" s="1">
         <v>2011</v>
       </c>
       <c r="D28" s="1">
         <v>2012</v>
       </c>
       <c r="E28" s="1">
         <v>2013</v>
       </c>
       <c r="F28" s="1">
         <v>2014</v>
       </c>
       <c r="G28" s="1">
         <v>2015</v>
       </c>
       <c r="H28" s="1">
         <v>2016</v>
       </c>
       <c r="I28" s="1">
         <v>2017</v>
       </c>
       <c r="J28" s="1">
         <v>2018</v>
       </c>
       <c r="K28" s="1">
         <v>2019</v>
       </c>
       <c r="L28" s="1">
         <v>2020</v>
       </c>
       <c r="M28" s="1">
         <v>2021</v>
       </c>
       <c r="N28" s="1">
         <v>2022</v>
       </c>
       <c r="O28" s="9">
         <v>2023</v>
       </c>
       <c r="P28" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q28" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="32">
         <v>33.086308946704335</v>
       </c>
       <c r="C29" s="32">
         <v>37.404324039059617</v>
       </c>
       <c r="D29" s="32">
         <v>26.471514381300707</v>
       </c>
       <c r="E29" s="32">
         <v>23.884668215380387</v>
       </c>
       <c r="F29" s="32">
         <v>24.451247052991203</v>
       </c>
       <c r="G29" s="32">
         <v>27.922760377369709</v>
       </c>
       <c r="H29" s="32">
         <v>25.475675984819574</v>
       </c>
       <c r="I29" s="32">
         <v>28.647973799438368</v>
       </c>
       <c r="J29" s="32">
         <v>27.912325930590001</v>
       </c>
       <c r="K29" s="32">
         <v>33.043342452278445</v>
       </c>
       <c r="L29" s="32">
         <v>23.883512419604674</v>
       </c>
       <c r="M29" s="32">
         <v>231.41499999999999</v>
       </c>
       <c r="N29" s="32">
         <v>111.77200000000001</v>
       </c>
       <c r="O29" s="32">
         <v>114.17</v>
       </c>
       <c r="P29" s="32">
         <v>138.19999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="43" t="s">
+      <c r="Q29" s="32">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="43"/>
-[...15 lines deleted...]
-      <c r="A31" s="44" t="s">
+      <c r="B30" s="37"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="37"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="37"/>
+      <c r="N30" s="37"/>
+      <c r="O30" s="37"/>
+    </row>
+    <row r="31" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B31" s="44"/>
-[...14 lines deleted...]
-    <row r="32" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="38"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="38"/>
+      <c r="J31" s="38"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="38"/>
+      <c r="N31" s="38"/>
+      <c r="O31" s="38"/>
+    </row>
+    <row r="32" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="21"/>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="20"/>
       <c r="O32" s="20"/>
       <c r="P32" s="20"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="45" t="s">
+      <c r="Q32" s="20"/>
+    </row>
+    <row r="33" spans="1:17" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="45"/>
-[...12 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="B33" s="36"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
       <c r="P33" s="11"/>
-    </row>
-    <row r="34" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q33" s="11"/>
+    </row>
+    <row r="34" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="O34" s="4"/>
-      <c r="P34" s="4" t="s">
+      <c r="P34" s="4"/>
+      <c r="Q34" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="35" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12"/>
       <c r="B35" s="1">
         <v>2010</v>
       </c>
       <c r="C35" s="1">
         <v>2011</v>
       </c>
       <c r="D35" s="1">
         <v>2012</v>
       </c>
       <c r="E35" s="1">
         <v>2013</v>
       </c>
       <c r="F35" s="1">
         <v>2014</v>
       </c>
       <c r="G35" s="1">
         <v>2015</v>
       </c>
       <c r="H35" s="1">
         <v>2016</v>
       </c>
       <c r="I35" s="1">
         <v>2017</v>
       </c>
       <c r="J35" s="1">
         <v>2018</v>
       </c>
       <c r="K35" s="1">
         <v>2019</v>
       </c>
       <c r="L35" s="1">
         <v>2020</v>
       </c>
       <c r="M35" s="1">
         <v>2021</v>
       </c>
       <c r="N35" s="1">
         <v>2022</v>
       </c>
       <c r="O35" s="9">
         <v>2023</v>
       </c>
       <c r="P35" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="36" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Q35" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="32">
         <v>47.258470506335684</v>
       </c>
       <c r="C36" s="32">
         <v>53.219518133289696</v>
       </c>
       <c r="D36" s="32">
         <v>46.540862800328796</v>
       </c>
       <c r="E36" s="32">
         <v>48.324066101734573</v>
       </c>
       <c r="F36" s="32">
         <v>48.890858664709498</v>
       </c>
       <c r="G36" s="32">
         <v>54.169445124815127</v>
       </c>
       <c r="H36" s="32">
         <v>52.99161174583805</v>
       </c>
       <c r="I36" s="32">
         <v>59.662321287307442</v>
       </c>
       <c r="J36" s="32">
         <v>61.701111459492076</v>
       </c>
       <c r="K36" s="32">
         <v>67.446162243672191</v>
       </c>
       <c r="L36" s="32">
         <v>37.195445150647288</v>
       </c>
       <c r="M36" s="32">
         <v>280.50690000000003</v>
       </c>
       <c r="N36" s="32">
         <v>135.2159</v>
       </c>
       <c r="O36" s="35">
         <v>135.19999999999999</v>
       </c>
       <c r="P36" s="35">
         <v>160.69999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="43" t="s">
+      <c r="Q36" s="35">
+        <v>141.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="43"/>
-[...15 lines deleted...]
-      <c r="A38" s="44" t="s">
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="37"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="37"/>
+      <c r="K37" s="37"/>
+      <c r="L37" s="37"/>
+      <c r="M37" s="37"/>
+      <c r="N37" s="37"/>
+      <c r="O37" s="37"/>
+    </row>
+    <row r="38" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="44"/>
-[...12 lines deleted...]
-      <c r="O38" s="44"/>
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="A12:O12"/>
+    <mergeCell ref="A14:O14"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="A20:O20"/>
     <mergeCell ref="A33:O33"/>
     <mergeCell ref="A37:O37"/>
     <mergeCell ref="A38:O38"/>
     <mergeCell ref="A24:O24"/>
     <mergeCell ref="A26:O26"/>
     <mergeCell ref="M27:O27"/>
     <mergeCell ref="A30:O30"/>
     <mergeCell ref="A31:O31"/>
-    <mergeCell ref="A3:O3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:O20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Основные показатели </vt:lpstr>
     </vt:vector>