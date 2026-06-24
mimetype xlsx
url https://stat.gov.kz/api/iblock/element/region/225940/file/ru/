--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -2,116 +2,114 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="510" yWindow="6330" windowWidth="28305" windowHeight="6060" activeTab="1"/>
+    <workbookView xWindow="105" yWindow="-270" windowWidth="28305" windowHeight="6060" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Основные показатели" sheetId="2" r:id="rId1"/>
     <sheet name="Протяженность путей" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="14">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Протяженность внутренних водных судоходных путей общего пользования</t>
   </si>
   <si>
     <t>километров</t>
   </si>
   <si>
     <t>Основные показатели внутреннего водного транспорта</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>тыс. тонн</t>
   </si>
   <si>
     <t>Грузооборот</t>
   </si>
   <si>
     <t>млн. ткм</t>
   </si>
   <si>
     <t>Перевезено пассажиров</t>
   </si>
   <si>
     <t>тыс. человек</t>
   </si>
   <si>
     <t>Пассажирооборот</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа</t>
   </si>
   <si>
     <t>Значение «Х» - означает конфиденциальные данные.</t>
   </si>
   <si>
-    <t>…</t>
-[...2 lines deleted...]
-    <t>тыс. пкм</t>
+    <t>млн. пкм</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -132,50 +130,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -199,149 +198,123 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -613,1934 +586,591 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AQ25"/>
+  <dimension ref="A1:K25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AJ20" sqref="AJ20"/>
+    <sheetView topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E32" sqref="E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
-[...201 lines deleted...]
-    <col min="16160" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6" style="3" customWidth="1"/>
+    <col min="3" max="5" width="7.140625" style="3" customWidth="1"/>
+    <col min="6" max="237" width="9.140625" style="3"/>
+    <col min="238" max="238" width="26.42578125" style="3" customWidth="1"/>
+    <col min="239" max="255" width="7.42578125" style="3" customWidth="1"/>
+    <col min="256" max="493" width="9.140625" style="3"/>
+    <col min="494" max="494" width="26.42578125" style="3" customWidth="1"/>
+    <col min="495" max="511" width="7.42578125" style="3" customWidth="1"/>
+    <col min="512" max="749" width="9.140625" style="3"/>
+    <col min="750" max="750" width="26.42578125" style="3" customWidth="1"/>
+    <col min="751" max="767" width="7.42578125" style="3" customWidth="1"/>
+    <col min="768" max="1005" width="9.140625" style="3"/>
+    <col min="1006" max="1006" width="26.42578125" style="3" customWidth="1"/>
+    <col min="1007" max="1023" width="7.42578125" style="3" customWidth="1"/>
+    <col min="1024" max="1261" width="9.140625" style="3"/>
+    <col min="1262" max="1262" width="26.42578125" style="3" customWidth="1"/>
+    <col min="1263" max="1279" width="7.42578125" style="3" customWidth="1"/>
+    <col min="1280" max="1517" width="9.140625" style="3"/>
+    <col min="1518" max="1518" width="26.42578125" style="3" customWidth="1"/>
+    <col min="1519" max="1535" width="7.42578125" style="3" customWidth="1"/>
+    <col min="1536" max="1773" width="9.140625" style="3"/>
+    <col min="1774" max="1774" width="26.42578125" style="3" customWidth="1"/>
+    <col min="1775" max="1791" width="7.42578125" style="3" customWidth="1"/>
+    <col min="1792" max="2029" width="9.140625" style="3"/>
+    <col min="2030" max="2030" width="26.42578125" style="3" customWidth="1"/>
+    <col min="2031" max="2047" width="7.42578125" style="3" customWidth="1"/>
+    <col min="2048" max="2285" width="9.140625" style="3"/>
+    <col min="2286" max="2286" width="26.42578125" style="3" customWidth="1"/>
+    <col min="2287" max="2303" width="7.42578125" style="3" customWidth="1"/>
+    <col min="2304" max="2541" width="9.140625" style="3"/>
+    <col min="2542" max="2542" width="26.42578125" style="3" customWidth="1"/>
+    <col min="2543" max="2559" width="7.42578125" style="3" customWidth="1"/>
+    <col min="2560" max="2797" width="9.140625" style="3"/>
+    <col min="2798" max="2798" width="26.42578125" style="3" customWidth="1"/>
+    <col min="2799" max="2815" width="7.42578125" style="3" customWidth="1"/>
+    <col min="2816" max="3053" width="9.140625" style="3"/>
+    <col min="3054" max="3054" width="26.42578125" style="3" customWidth="1"/>
+    <col min="3055" max="3071" width="7.42578125" style="3" customWidth="1"/>
+    <col min="3072" max="3309" width="9.140625" style="3"/>
+    <col min="3310" max="3310" width="26.42578125" style="3" customWidth="1"/>
+    <col min="3311" max="3327" width="7.42578125" style="3" customWidth="1"/>
+    <col min="3328" max="3565" width="9.140625" style="3"/>
+    <col min="3566" max="3566" width="26.42578125" style="3" customWidth="1"/>
+    <col min="3567" max="3583" width="7.42578125" style="3" customWidth="1"/>
+    <col min="3584" max="3821" width="9.140625" style="3"/>
+    <col min="3822" max="3822" width="26.42578125" style="3" customWidth="1"/>
+    <col min="3823" max="3839" width="7.42578125" style="3" customWidth="1"/>
+    <col min="3840" max="4077" width="9.140625" style="3"/>
+    <col min="4078" max="4078" width="26.42578125" style="3" customWidth="1"/>
+    <col min="4079" max="4095" width="7.42578125" style="3" customWidth="1"/>
+    <col min="4096" max="4333" width="9.140625" style="3"/>
+    <col min="4334" max="4334" width="26.42578125" style="3" customWidth="1"/>
+    <col min="4335" max="4351" width="7.42578125" style="3" customWidth="1"/>
+    <col min="4352" max="4589" width="9.140625" style="3"/>
+    <col min="4590" max="4590" width="26.42578125" style="3" customWidth="1"/>
+    <col min="4591" max="4607" width="7.42578125" style="3" customWidth="1"/>
+    <col min="4608" max="4845" width="9.140625" style="3"/>
+    <col min="4846" max="4846" width="26.42578125" style="3" customWidth="1"/>
+    <col min="4847" max="4863" width="7.42578125" style="3" customWidth="1"/>
+    <col min="4864" max="5101" width="9.140625" style="3"/>
+    <col min="5102" max="5102" width="26.42578125" style="3" customWidth="1"/>
+    <col min="5103" max="5119" width="7.42578125" style="3" customWidth="1"/>
+    <col min="5120" max="5357" width="9.140625" style="3"/>
+    <col min="5358" max="5358" width="26.42578125" style="3" customWidth="1"/>
+    <col min="5359" max="5375" width="7.42578125" style="3" customWidth="1"/>
+    <col min="5376" max="5613" width="9.140625" style="3"/>
+    <col min="5614" max="5614" width="26.42578125" style="3" customWidth="1"/>
+    <col min="5615" max="5631" width="7.42578125" style="3" customWidth="1"/>
+    <col min="5632" max="5869" width="9.140625" style="3"/>
+    <col min="5870" max="5870" width="26.42578125" style="3" customWidth="1"/>
+    <col min="5871" max="5887" width="7.42578125" style="3" customWidth="1"/>
+    <col min="5888" max="6125" width="9.140625" style="3"/>
+    <col min="6126" max="6126" width="26.42578125" style="3" customWidth="1"/>
+    <col min="6127" max="6143" width="7.42578125" style="3" customWidth="1"/>
+    <col min="6144" max="6381" width="9.140625" style="3"/>
+    <col min="6382" max="6382" width="26.42578125" style="3" customWidth="1"/>
+    <col min="6383" max="6399" width="7.42578125" style="3" customWidth="1"/>
+    <col min="6400" max="6637" width="9.140625" style="3"/>
+    <col min="6638" max="6638" width="26.42578125" style="3" customWidth="1"/>
+    <col min="6639" max="6655" width="7.42578125" style="3" customWidth="1"/>
+    <col min="6656" max="6893" width="9.140625" style="3"/>
+    <col min="6894" max="6894" width="26.42578125" style="3" customWidth="1"/>
+    <col min="6895" max="6911" width="7.42578125" style="3" customWidth="1"/>
+    <col min="6912" max="7149" width="9.140625" style="3"/>
+    <col min="7150" max="7150" width="26.42578125" style="3" customWidth="1"/>
+    <col min="7151" max="7167" width="7.42578125" style="3" customWidth="1"/>
+    <col min="7168" max="7405" width="9.140625" style="3"/>
+    <col min="7406" max="7406" width="26.42578125" style="3" customWidth="1"/>
+    <col min="7407" max="7423" width="7.42578125" style="3" customWidth="1"/>
+    <col min="7424" max="7661" width="9.140625" style="3"/>
+    <col min="7662" max="7662" width="26.42578125" style="3" customWidth="1"/>
+    <col min="7663" max="7679" width="7.42578125" style="3" customWidth="1"/>
+    <col min="7680" max="7917" width="9.140625" style="3"/>
+    <col min="7918" max="7918" width="26.42578125" style="3" customWidth="1"/>
+    <col min="7919" max="7935" width="7.42578125" style="3" customWidth="1"/>
+    <col min="7936" max="8173" width="9.140625" style="3"/>
+    <col min="8174" max="8174" width="26.42578125" style="3" customWidth="1"/>
+    <col min="8175" max="8191" width="7.42578125" style="3" customWidth="1"/>
+    <col min="8192" max="8429" width="9.140625" style="3"/>
+    <col min="8430" max="8430" width="26.42578125" style="3" customWidth="1"/>
+    <col min="8431" max="8447" width="7.42578125" style="3" customWidth="1"/>
+    <col min="8448" max="8685" width="9.140625" style="3"/>
+    <col min="8686" max="8686" width="26.42578125" style="3" customWidth="1"/>
+    <col min="8687" max="8703" width="7.42578125" style="3" customWidth="1"/>
+    <col min="8704" max="8941" width="9.140625" style="3"/>
+    <col min="8942" max="8942" width="26.42578125" style="3" customWidth="1"/>
+    <col min="8943" max="8959" width="7.42578125" style="3" customWidth="1"/>
+    <col min="8960" max="9197" width="9.140625" style="3"/>
+    <col min="9198" max="9198" width="26.42578125" style="3" customWidth="1"/>
+    <col min="9199" max="9215" width="7.42578125" style="3" customWidth="1"/>
+    <col min="9216" max="9453" width="9.140625" style="3"/>
+    <col min="9454" max="9454" width="26.42578125" style="3" customWidth="1"/>
+    <col min="9455" max="9471" width="7.42578125" style="3" customWidth="1"/>
+    <col min="9472" max="9709" width="9.140625" style="3"/>
+    <col min="9710" max="9710" width="26.42578125" style="3" customWidth="1"/>
+    <col min="9711" max="9727" width="7.42578125" style="3" customWidth="1"/>
+    <col min="9728" max="9965" width="9.140625" style="3"/>
+    <col min="9966" max="9966" width="26.42578125" style="3" customWidth="1"/>
+    <col min="9967" max="9983" width="7.42578125" style="3" customWidth="1"/>
+    <col min="9984" max="10221" width="9.140625" style="3"/>
+    <col min="10222" max="10222" width="26.42578125" style="3" customWidth="1"/>
+    <col min="10223" max="10239" width="7.42578125" style="3" customWidth="1"/>
+    <col min="10240" max="10477" width="9.140625" style="3"/>
+    <col min="10478" max="10478" width="26.42578125" style="3" customWidth="1"/>
+    <col min="10479" max="10495" width="7.42578125" style="3" customWidth="1"/>
+    <col min="10496" max="10733" width="9.140625" style="3"/>
+    <col min="10734" max="10734" width="26.42578125" style="3" customWidth="1"/>
+    <col min="10735" max="10751" width="7.42578125" style="3" customWidth="1"/>
+    <col min="10752" max="10989" width="9.140625" style="3"/>
+    <col min="10990" max="10990" width="26.42578125" style="3" customWidth="1"/>
+    <col min="10991" max="11007" width="7.42578125" style="3" customWidth="1"/>
+    <col min="11008" max="11245" width="9.140625" style="3"/>
+    <col min="11246" max="11246" width="26.42578125" style="3" customWidth="1"/>
+    <col min="11247" max="11263" width="7.42578125" style="3" customWidth="1"/>
+    <col min="11264" max="11501" width="9.140625" style="3"/>
+    <col min="11502" max="11502" width="26.42578125" style="3" customWidth="1"/>
+    <col min="11503" max="11519" width="7.42578125" style="3" customWidth="1"/>
+    <col min="11520" max="11757" width="9.140625" style="3"/>
+    <col min="11758" max="11758" width="26.42578125" style="3" customWidth="1"/>
+    <col min="11759" max="11775" width="7.42578125" style="3" customWidth="1"/>
+    <col min="11776" max="12013" width="9.140625" style="3"/>
+    <col min="12014" max="12014" width="26.42578125" style="3" customWidth="1"/>
+    <col min="12015" max="12031" width="7.42578125" style="3" customWidth="1"/>
+    <col min="12032" max="12269" width="9.140625" style="3"/>
+    <col min="12270" max="12270" width="26.42578125" style="3" customWidth="1"/>
+    <col min="12271" max="12287" width="7.42578125" style="3" customWidth="1"/>
+    <col min="12288" max="12525" width="9.140625" style="3"/>
+    <col min="12526" max="12526" width="26.42578125" style="3" customWidth="1"/>
+    <col min="12527" max="12543" width="7.42578125" style="3" customWidth="1"/>
+    <col min="12544" max="12781" width="9.140625" style="3"/>
+    <col min="12782" max="12782" width="26.42578125" style="3" customWidth="1"/>
+    <col min="12783" max="12799" width="7.42578125" style="3" customWidth="1"/>
+    <col min="12800" max="13037" width="9.140625" style="3"/>
+    <col min="13038" max="13038" width="26.42578125" style="3" customWidth="1"/>
+    <col min="13039" max="13055" width="7.42578125" style="3" customWidth="1"/>
+    <col min="13056" max="13293" width="9.140625" style="3"/>
+    <col min="13294" max="13294" width="26.42578125" style="3" customWidth="1"/>
+    <col min="13295" max="13311" width="7.42578125" style="3" customWidth="1"/>
+    <col min="13312" max="13549" width="9.140625" style="3"/>
+    <col min="13550" max="13550" width="26.42578125" style="3" customWidth="1"/>
+    <col min="13551" max="13567" width="7.42578125" style="3" customWidth="1"/>
+    <col min="13568" max="13805" width="9.140625" style="3"/>
+    <col min="13806" max="13806" width="26.42578125" style="3" customWidth="1"/>
+    <col min="13807" max="13823" width="7.42578125" style="3" customWidth="1"/>
+    <col min="13824" max="14061" width="9.140625" style="3"/>
+    <col min="14062" max="14062" width="26.42578125" style="3" customWidth="1"/>
+    <col min="14063" max="14079" width="7.42578125" style="3" customWidth="1"/>
+    <col min="14080" max="14317" width="9.140625" style="3"/>
+    <col min="14318" max="14318" width="26.42578125" style="3" customWidth="1"/>
+    <col min="14319" max="14335" width="7.42578125" style="3" customWidth="1"/>
+    <col min="14336" max="14573" width="9.140625" style="3"/>
+    <col min="14574" max="14574" width="26.42578125" style="3" customWidth="1"/>
+    <col min="14575" max="14591" width="7.42578125" style="3" customWidth="1"/>
+    <col min="14592" max="14829" width="9.140625" style="3"/>
+    <col min="14830" max="14830" width="26.42578125" style="3" customWidth="1"/>
+    <col min="14831" max="14847" width="7.42578125" style="3" customWidth="1"/>
+    <col min="14848" max="15085" width="9.140625" style="3"/>
+    <col min="15086" max="15086" width="26.42578125" style="3" customWidth="1"/>
+    <col min="15087" max="15103" width="7.42578125" style="3" customWidth="1"/>
+    <col min="15104" max="15341" width="9.140625" style="3"/>
+    <col min="15342" max="15342" width="26.42578125" style="3" customWidth="1"/>
+    <col min="15343" max="15359" width="7.42578125" style="3" customWidth="1"/>
+    <col min="15360" max="15597" width="9.140625" style="3"/>
+    <col min="15598" max="15598" width="26.42578125" style="3" customWidth="1"/>
+    <col min="15599" max="15615" width="7.42578125" style="3" customWidth="1"/>
+    <col min="15616" max="15853" width="9.140625" style="3"/>
+    <col min="15854" max="15854" width="26.42578125" style="3" customWidth="1"/>
+    <col min="15855" max="15871" width="7.42578125" style="3" customWidth="1"/>
+    <col min="15872" max="16109" width="9.140625" style="3"/>
+    <col min="16110" max="16110" width="26.42578125" style="3" customWidth="1"/>
+    <col min="16111" max="16127" width="7.42578125" style="3" customWidth="1"/>
+    <col min="16128" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A2" s="8"/>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B1" s="8"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A2" s="7"/>
       <c r="B2" s="8"/>
-      <c r="C2" s="8"/>
-[...42 lines deleted...]
-      <c r="A3" s="33" t="s">
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="33"/>
-[...60 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A4" s="19"/>
+    </row>
+    <row r="5" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="35"/>
-[...51 lines deleted...]
-      <c r="AJ6" s="4" t="s">
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A6" s="11"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="E6" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
-[...97 lines deleted...]
-      <c r="AH7" s="18">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="13">
         <v>2022</v>
       </c>
-      <c r="AI7" s="19">
+      <c r="C7" s="14">
         <v>2023</v>
       </c>
-      <c r="AJ7" s="19">
+      <c r="D7" s="14">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="20" t="s">
+      <c r="E7" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="16">
+        <v>10.9</v>
+      </c>
+      <c r="C8" s="17">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D8" s="17">
+        <v>44.4</v>
+      </c>
+      <c r="E8" s="27">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="24"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A12" s="11"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="E12" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A13" s="12"/>
+      <c r="B13" s="13">
+        <v>2022</v>
+      </c>
+      <c r="C13" s="14">
+        <v>2023</v>
+      </c>
+      <c r="D13" s="14">
+        <v>2024</v>
+      </c>
+      <c r="E13" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="9">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C14" s="17">
+        <v>18.8</v>
+      </c>
+      <c r="D14" s="17">
+        <v>9</v>
+      </c>
+      <c r="E14" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="11"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="E17" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="12"/>
+      <c r="B18" s="13">
+        <v>2022</v>
+      </c>
+      <c r="C18" s="14">
+        <v>2023</v>
+      </c>
+      <c r="D18" s="14">
+        <v>2024</v>
+      </c>
+      <c r="E18" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="16">
+        <v>2.67</v>
+      </c>
+      <c r="C19" s="16">
+        <v>3.97</v>
+      </c>
+      <c r="D19" s="16">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="E19" s="3">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="11"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="24" t="s">
-[...77 lines deleted...]
-      <c r="AC8" s="21" t="s">
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="12"/>
+      <c r="B23" s="13">
+        <v>2022</v>
+      </c>
+      <c r="C23" s="14">
+        <v>2023</v>
+      </c>
+      <c r="D23" s="14">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AD8" s="21" t="s">
+      <c r="C24" s="17">
         <v>0</v>
       </c>
-      <c r="AE8" s="21" t="s">
-[...19 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="D24" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="E24" s="3">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="29"/>
-[...917 lines deleted...]
-      <c r="V25" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="AH17:AI17"/>
+  <mergeCells count="9">
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="B17:C17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ6"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AJ8" sqref="AJ8"/>
+      <selection activeCell="AB1" sqref="AB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="11" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="36" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="19.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6" style="8" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="A3" s="37" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C1" s="9"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C2" s="9"/>
+    </row>
+    <row r="3" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="37"/>
-[...69 lines deleted...]
-      <c r="AJ4" s="11" t="s">
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="E4" s="8" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
-      <c r="B5" s="1">
-[...95 lines deleted...]
-      <c r="AH5" s="3">
+      <c r="B5" s="2">
         <v>2022</v>
       </c>
-      <c r="AI5" s="14">
+      <c r="C5" s="10">
         <v>2023</v>
       </c>
-      <c r="AJ5" s="14">
+      <c r="D5" s="10">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="E5" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="9" t="s">
-[...95 lines deleted...]
-      <c r="AH6" s="7">
+      <c r="B6" s="6">
         <v>320.5</v>
       </c>
-      <c r="AI6" s="27">
+      <c r="C6" s="17">
         <v>320.5</v>
       </c>
-      <c r="AJ6" s="27">
+      <c r="D6" s="17">
+        <v>320.5</v>
+      </c>
+      <c r="E6" s="17">
         <v>320.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="AH4:AI4"/>
-    <mergeCell ref="A3:AI3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="A3:C3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Основные показатели</vt:lpstr>
       <vt:lpstr>Протяженность путей</vt:lpstr>
     </vt:vector>