--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19560" yWindow="75" windowWidth="8835" windowHeight="9960"/>
+    <workbookView xWindow="15240" yWindow="30" windowWidth="12990" windowHeight="5430"/>
   </bookViews>
   <sheets>
     <sheet name="Негізгі көрсеткіштері" sheetId="29" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="7">
   <si>
     <t>млрд. ткм</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
@@ -232,64 +232,64 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -565,51 +565,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="P23" sqref="P23"/>
+      <selection activeCell="AA42" sqref="AA42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="5" customWidth="1"/>
     <col min="2" max="33" width="5.7109375" style="5" customWidth="1"/>
     <col min="34" max="34" width="5.85546875" style="5" customWidth="1"/>
     <col min="35" max="35" width="6.5703125" style="5" customWidth="1"/>
     <col min="36" max="36" width="30.5703125" style="5" customWidth="1"/>
     <col min="37" max="269" width="9.140625" style="5"/>
     <col min="270" max="270" width="32" style="5" customWidth="1"/>
     <col min="271" max="271" width="8.42578125" style="5" customWidth="1"/>
     <col min="272" max="272" width="8.140625" style="5" customWidth="1"/>
     <col min="273" max="277" width="7.28515625" style="5" customWidth="1"/>
     <col min="278" max="280" width="8" style="5" customWidth="1"/>
     <col min="281" max="281" width="7.85546875" style="5" customWidth="1"/>
     <col min="282" max="282" width="8" style="5" customWidth="1"/>
     <col min="283" max="283" width="8.140625" style="5" customWidth="1"/>
     <col min="284" max="285" width="7.7109375" style="5" customWidth="1"/>
     <col min="286" max="287" width="8" style="5" customWidth="1"/>
     <col min="288" max="525" width="9.140625" style="5"/>
     <col min="526" max="526" width="32" style="5" customWidth="1"/>
     <col min="527" max="527" width="8.42578125" style="5" customWidth="1"/>
     <col min="528" max="528" width="8.140625" style="5" customWidth="1"/>
     <col min="529" max="533" width="7.28515625" style="5" customWidth="1"/>
@@ -1288,101 +1288,101 @@
     <col min="16153" max="16153" width="7.85546875" style="5" customWidth="1"/>
     <col min="16154" max="16154" width="8" style="5" customWidth="1"/>
     <col min="16155" max="16155" width="8.140625" style="5" customWidth="1"/>
     <col min="16156" max="16157" width="7.7109375" style="5" customWidth="1"/>
     <col min="16158" max="16159" width="8" style="5" customWidth="1"/>
     <col min="16160" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" x14ac:dyDescent="0.2">
       <c r="AD1" s="11"/>
       <c r="AE1" s="11"/>
       <c r="AF1" s="11"/>
       <c r="AG1" s="11"/>
       <c r="AH1" s="11"/>
       <c r="AI1" s="12"/>
     </row>
     <row r="2" spans="1:35" x14ac:dyDescent="0.2">
       <c r="AD2" s="11"/>
       <c r="AE2" s="11"/>
       <c r="AF2" s="11"/>
       <c r="AG2" s="11"/>
       <c r="AH2" s="11"/>
       <c r="AI2" s="12"/>
     </row>
     <row r="3" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="19" t="s">
+      <c r="A3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="19"/>
-[...12 lines deleted...]
-      <c r="O3" s="19"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="20"/>
+      <c r="N3" s="20"/>
+      <c r="O3" s="20"/>
     </row>
     <row r="4" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="20" t="s">
+      <c r="A4" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="20"/>
-[...12 lines deleted...]
-      <c r="O4" s="20"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
     </row>
     <row r="5" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="7"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
-      <c r="N5" s="17"/>
-      <c r="O5" s="17"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
       <c r="P5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="3">
         <v>2010</v>
       </c>
       <c r="C6" s="3">
         <v>2011</v>
       </c>
       <c r="D6" s="3">
         <v>2012</v>
       </c>
       <c r="E6" s="3">
         <v>2013</v>
       </c>
       <c r="F6" s="3">
         <v>2014</v>
       </c>
       <c r="G6" s="3">
         <v>2015</v>
       </c>
       <c r="H6" s="3">
@@ -1390,143 +1390,149 @@
       </c>
       <c r="I6" s="3">
         <v>2017</v>
       </c>
       <c r="J6" s="3">
         <v>2018</v>
       </c>
       <c r="K6" s="3">
         <v>2019</v>
       </c>
       <c r="L6" s="2">
         <v>2020</v>
       </c>
       <c r="M6" s="2">
         <v>2021</v>
       </c>
       <c r="N6" s="2">
         <v>2022</v>
       </c>
       <c r="O6" s="13">
         <v>2023</v>
       </c>
       <c r="P6" s="13">
         <v>2024</v>
       </c>
+      <c r="Q6" s="13">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="6">
         <v>2.3203022942469609</v>
       </c>
       <c r="C7" s="6">
         <v>2.5672622157882614</v>
       </c>
       <c r="D7" s="6">
         <v>2.1251002217241579</v>
       </c>
       <c r="E7" s="6">
         <v>2.3829512754326041</v>
       </c>
       <c r="F7" s="6">
         <v>1.4349383992206932</v>
       </c>
       <c r="G7" s="6">
         <v>1.1229539773929176</v>
       </c>
       <c r="H7" s="6">
         <v>0.71472660304400393</v>
       </c>
       <c r="I7" s="6">
         <v>0.77396995733195384</v>
       </c>
       <c r="J7" s="6">
         <v>0.74097794131987471</v>
       </c>
       <c r="K7" s="6">
         <v>0.79927716159591788</v>
       </c>
       <c r="L7" s="6">
         <v>1.848706044502618</v>
       </c>
       <c r="M7" s="6">
         <v>2.0126569751308905</v>
       </c>
       <c r="N7" s="6">
         <v>2.2486186256544505</v>
       </c>
       <c r="O7" s="14">
         <v>2.1835999999999998</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P7" s="17">
         <v>2.2000000000000002</v>
+      </c>
+      <c r="Q7" s="17">
+        <v>11.1</v>
       </c>
     </row>
     <row r="8" spans="1:35" s="16" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="18"/>
-[...12 lines deleted...]
-      <c r="O8" s="18"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
     </row>
     <row r="9" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+      <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="20"/>
-[...12 lines deleted...]
-      <c r="O9" s="20"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="21"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="21"/>
+      <c r="O9" s="21"/>
     </row>
     <row r="10" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
-      <c r="N10" s="17"/>
-      <c r="O10" s="17"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
       <c r="P10" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
       <c r="B11" s="3">
         <v>2010</v>
       </c>
       <c r="C11" s="3">
         <v>2011</v>
       </c>
       <c r="D11" s="3">
         <v>2012</v>
       </c>
       <c r="E11" s="3">
         <v>2013</v>
       </c>
       <c r="F11" s="3">
         <v>2014</v>
       </c>
       <c r="G11" s="3">
         <v>2015</v>
       </c>
       <c r="H11" s="3">
@@ -1534,119 +1540,125 @@
       </c>
       <c r="I11" s="3">
         <v>2017</v>
       </c>
       <c r="J11" s="3">
         <v>2018</v>
       </c>
       <c r="K11" s="3">
         <v>2019</v>
       </c>
       <c r="L11" s="2">
         <v>2020</v>
       </c>
       <c r="M11" s="2">
         <v>2021</v>
       </c>
       <c r="N11" s="2">
         <v>2022</v>
       </c>
       <c r="O11" s="13">
         <v>2023</v>
       </c>
       <c r="P11" s="13">
         <v>2024</v>
       </c>
+      <c r="Q11" s="13">
+        <v>2025</v>
+      </c>
     </row>
     <row r="12" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="6">
         <v>0.93713329199599671</v>
       </c>
       <c r="C12" s="6">
         <v>1.1609650703363985</v>
       </c>
       <c r="D12" s="6">
         <v>1.0939474178859825</v>
       </c>
       <c r="E12" s="6">
         <v>1.2933303702256373</v>
       </c>
       <c r="F12" s="6">
         <v>0.79076325713837203</v>
       </c>
       <c r="G12" s="6">
         <v>0.63443587971595261</v>
       </c>
       <c r="H12" s="6">
         <v>0.43760703759159275</v>
       </c>
       <c r="I12" s="6">
         <v>0.49746575478482863</v>
       </c>
       <c r="J12" s="6">
         <v>0.48983054118177827</v>
       </c>
       <c r="K12" s="6">
         <v>0.55077735034415654</v>
       </c>
       <c r="L12" s="6">
         <v>1.6374395261780106</v>
       </c>
       <c r="M12" s="6">
         <v>1.776921706806283</v>
       </c>
       <c r="N12" s="6">
         <v>1.9731826609947645</v>
       </c>
       <c r="O12" s="14">
         <v>1.9228000000000001</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="17">
         <v>1.9</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:35" s="16" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="18"/>
-[...12 lines deleted...]
-      <c r="O13" s="18"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="A9:O9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>