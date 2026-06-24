--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -2,119 +2,114 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="18885" yWindow="15" windowWidth="9360" windowHeight="12105" tabRatio="900" activeTab="1"/>
+    <workbookView xWindow="14340" yWindow="15" windowWidth="13905" windowHeight="6660" tabRatio="900"/>
   </bookViews>
   <sheets>
     <sheet name="Негізгі көрсеткіштері" sheetId="2" r:id="rId1"/>
     <sheet name="Ұзындығы" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="15">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="13">
   <si>
     <t>«Х» мағынасы – деректер құпия екенін білдіреді.</t>
   </si>
   <si>
     <t>километр</t>
   </si>
   <si>
     <t>Өзен көлігінің негізгі көрсеткіштері</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жалпы пайдаланудағы ішкі су кеме қатынасы жолдарының ұзындығы</t>
   </si>
   <si>
     <t>млн. ткм</t>
   </si>
   <si>
     <t>Тасымалданған жүк, багаж, жүк-багажы</t>
   </si>
   <si>
     <t>мың тонна</t>
   </si>
   <si>
     <t>Жүк айналымы</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар</t>
   </si>
   <si>
     <t>Жолаушылар айналымы</t>
   </si>
   <si>
     <t>мың адам</t>
   </si>
   <si>
     <t>млн. жкм</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -125,79 +120,74 @@
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -214,149 +204,133 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -628,1883 +602,863 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AK24"/>
+  <dimension ref="A1:AI24"/>
   <sheetViews>
-    <sheetView topLeftCell="AD1" workbookViewId="0">
-      <selection activeCell="AH6" sqref="AH6:AI6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="24" customWidth="1"/>
-[...193 lines deleted...]
-    <col min="16160" max="16384" width="9.140625" style="24"/>
+    <col min="1" max="1" width="22.7109375" style="19" customWidth="1"/>
+    <col min="2" max="4" width="6.85546875" style="19" bestFit="1" customWidth="1"/>
+    <col min="5" max="14" width="6" style="19" bestFit="1" customWidth="1"/>
+    <col min="15" max="33" width="7.42578125" style="19" customWidth="1"/>
+    <col min="34" max="35" width="6.7109375" style="19" customWidth="1"/>
+    <col min="36" max="269" width="9.140625" style="19"/>
+    <col min="270" max="270" width="26.42578125" style="19" customWidth="1"/>
+    <col min="271" max="287" width="7.42578125" style="19" customWidth="1"/>
+    <col min="288" max="525" width="9.140625" style="19"/>
+    <col min="526" max="526" width="26.42578125" style="19" customWidth="1"/>
+    <col min="527" max="543" width="7.42578125" style="19" customWidth="1"/>
+    <col min="544" max="781" width="9.140625" style="19"/>
+    <col min="782" max="782" width="26.42578125" style="19" customWidth="1"/>
+    <col min="783" max="799" width="7.42578125" style="19" customWidth="1"/>
+    <col min="800" max="1037" width="9.140625" style="19"/>
+    <col min="1038" max="1038" width="26.42578125" style="19" customWidth="1"/>
+    <col min="1039" max="1055" width="7.42578125" style="19" customWidth="1"/>
+    <col min="1056" max="1293" width="9.140625" style="19"/>
+    <col min="1294" max="1294" width="26.42578125" style="19" customWidth="1"/>
+    <col min="1295" max="1311" width="7.42578125" style="19" customWidth="1"/>
+    <col min="1312" max="1549" width="9.140625" style="19"/>
+    <col min="1550" max="1550" width="26.42578125" style="19" customWidth="1"/>
+    <col min="1551" max="1567" width="7.42578125" style="19" customWidth="1"/>
+    <col min="1568" max="1805" width="9.140625" style="19"/>
+    <col min="1806" max="1806" width="26.42578125" style="19" customWidth="1"/>
+    <col min="1807" max="1823" width="7.42578125" style="19" customWidth="1"/>
+    <col min="1824" max="2061" width="9.140625" style="19"/>
+    <col min="2062" max="2062" width="26.42578125" style="19" customWidth="1"/>
+    <col min="2063" max="2079" width="7.42578125" style="19" customWidth="1"/>
+    <col min="2080" max="2317" width="9.140625" style="19"/>
+    <col min="2318" max="2318" width="26.42578125" style="19" customWidth="1"/>
+    <col min="2319" max="2335" width="7.42578125" style="19" customWidth="1"/>
+    <col min="2336" max="2573" width="9.140625" style="19"/>
+    <col min="2574" max="2574" width="26.42578125" style="19" customWidth="1"/>
+    <col min="2575" max="2591" width="7.42578125" style="19" customWidth="1"/>
+    <col min="2592" max="2829" width="9.140625" style="19"/>
+    <col min="2830" max="2830" width="26.42578125" style="19" customWidth="1"/>
+    <col min="2831" max="2847" width="7.42578125" style="19" customWidth="1"/>
+    <col min="2848" max="3085" width="9.140625" style="19"/>
+    <col min="3086" max="3086" width="26.42578125" style="19" customWidth="1"/>
+    <col min="3087" max="3103" width="7.42578125" style="19" customWidth="1"/>
+    <col min="3104" max="3341" width="9.140625" style="19"/>
+    <col min="3342" max="3342" width="26.42578125" style="19" customWidth="1"/>
+    <col min="3343" max="3359" width="7.42578125" style="19" customWidth="1"/>
+    <col min="3360" max="3597" width="9.140625" style="19"/>
+    <col min="3598" max="3598" width="26.42578125" style="19" customWidth="1"/>
+    <col min="3599" max="3615" width="7.42578125" style="19" customWidth="1"/>
+    <col min="3616" max="3853" width="9.140625" style="19"/>
+    <col min="3854" max="3854" width="26.42578125" style="19" customWidth="1"/>
+    <col min="3855" max="3871" width="7.42578125" style="19" customWidth="1"/>
+    <col min="3872" max="4109" width="9.140625" style="19"/>
+    <col min="4110" max="4110" width="26.42578125" style="19" customWidth="1"/>
+    <col min="4111" max="4127" width="7.42578125" style="19" customWidth="1"/>
+    <col min="4128" max="4365" width="9.140625" style="19"/>
+    <col min="4366" max="4366" width="26.42578125" style="19" customWidth="1"/>
+    <col min="4367" max="4383" width="7.42578125" style="19" customWidth="1"/>
+    <col min="4384" max="4621" width="9.140625" style="19"/>
+    <col min="4622" max="4622" width="26.42578125" style="19" customWidth="1"/>
+    <col min="4623" max="4639" width="7.42578125" style="19" customWidth="1"/>
+    <col min="4640" max="4877" width="9.140625" style="19"/>
+    <col min="4878" max="4878" width="26.42578125" style="19" customWidth="1"/>
+    <col min="4879" max="4895" width="7.42578125" style="19" customWidth="1"/>
+    <col min="4896" max="5133" width="9.140625" style="19"/>
+    <col min="5134" max="5134" width="26.42578125" style="19" customWidth="1"/>
+    <col min="5135" max="5151" width="7.42578125" style="19" customWidth="1"/>
+    <col min="5152" max="5389" width="9.140625" style="19"/>
+    <col min="5390" max="5390" width="26.42578125" style="19" customWidth="1"/>
+    <col min="5391" max="5407" width="7.42578125" style="19" customWidth="1"/>
+    <col min="5408" max="5645" width="9.140625" style="19"/>
+    <col min="5646" max="5646" width="26.42578125" style="19" customWidth="1"/>
+    <col min="5647" max="5663" width="7.42578125" style="19" customWidth="1"/>
+    <col min="5664" max="5901" width="9.140625" style="19"/>
+    <col min="5902" max="5902" width="26.42578125" style="19" customWidth="1"/>
+    <col min="5903" max="5919" width="7.42578125" style="19" customWidth="1"/>
+    <col min="5920" max="6157" width="9.140625" style="19"/>
+    <col min="6158" max="6158" width="26.42578125" style="19" customWidth="1"/>
+    <col min="6159" max="6175" width="7.42578125" style="19" customWidth="1"/>
+    <col min="6176" max="6413" width="9.140625" style="19"/>
+    <col min="6414" max="6414" width="26.42578125" style="19" customWidth="1"/>
+    <col min="6415" max="6431" width="7.42578125" style="19" customWidth="1"/>
+    <col min="6432" max="6669" width="9.140625" style="19"/>
+    <col min="6670" max="6670" width="26.42578125" style="19" customWidth="1"/>
+    <col min="6671" max="6687" width="7.42578125" style="19" customWidth="1"/>
+    <col min="6688" max="6925" width="9.140625" style="19"/>
+    <col min="6926" max="6926" width="26.42578125" style="19" customWidth="1"/>
+    <col min="6927" max="6943" width="7.42578125" style="19" customWidth="1"/>
+    <col min="6944" max="7181" width="9.140625" style="19"/>
+    <col min="7182" max="7182" width="26.42578125" style="19" customWidth="1"/>
+    <col min="7183" max="7199" width="7.42578125" style="19" customWidth="1"/>
+    <col min="7200" max="7437" width="9.140625" style="19"/>
+    <col min="7438" max="7438" width="26.42578125" style="19" customWidth="1"/>
+    <col min="7439" max="7455" width="7.42578125" style="19" customWidth="1"/>
+    <col min="7456" max="7693" width="9.140625" style="19"/>
+    <col min="7694" max="7694" width="26.42578125" style="19" customWidth="1"/>
+    <col min="7695" max="7711" width="7.42578125" style="19" customWidth="1"/>
+    <col min="7712" max="7949" width="9.140625" style="19"/>
+    <col min="7950" max="7950" width="26.42578125" style="19" customWidth="1"/>
+    <col min="7951" max="7967" width="7.42578125" style="19" customWidth="1"/>
+    <col min="7968" max="8205" width="9.140625" style="19"/>
+    <col min="8206" max="8206" width="26.42578125" style="19" customWidth="1"/>
+    <col min="8207" max="8223" width="7.42578125" style="19" customWidth="1"/>
+    <col min="8224" max="8461" width="9.140625" style="19"/>
+    <col min="8462" max="8462" width="26.42578125" style="19" customWidth="1"/>
+    <col min="8463" max="8479" width="7.42578125" style="19" customWidth="1"/>
+    <col min="8480" max="8717" width="9.140625" style="19"/>
+    <col min="8718" max="8718" width="26.42578125" style="19" customWidth="1"/>
+    <col min="8719" max="8735" width="7.42578125" style="19" customWidth="1"/>
+    <col min="8736" max="8973" width="9.140625" style="19"/>
+    <col min="8974" max="8974" width="26.42578125" style="19" customWidth="1"/>
+    <col min="8975" max="8991" width="7.42578125" style="19" customWidth="1"/>
+    <col min="8992" max="9229" width="9.140625" style="19"/>
+    <col min="9230" max="9230" width="26.42578125" style="19" customWidth="1"/>
+    <col min="9231" max="9247" width="7.42578125" style="19" customWidth="1"/>
+    <col min="9248" max="9485" width="9.140625" style="19"/>
+    <col min="9486" max="9486" width="26.42578125" style="19" customWidth="1"/>
+    <col min="9487" max="9503" width="7.42578125" style="19" customWidth="1"/>
+    <col min="9504" max="9741" width="9.140625" style="19"/>
+    <col min="9742" max="9742" width="26.42578125" style="19" customWidth="1"/>
+    <col min="9743" max="9759" width="7.42578125" style="19" customWidth="1"/>
+    <col min="9760" max="9997" width="9.140625" style="19"/>
+    <col min="9998" max="9998" width="26.42578125" style="19" customWidth="1"/>
+    <col min="9999" max="10015" width="7.42578125" style="19" customWidth="1"/>
+    <col min="10016" max="10253" width="9.140625" style="19"/>
+    <col min="10254" max="10254" width="26.42578125" style="19" customWidth="1"/>
+    <col min="10255" max="10271" width="7.42578125" style="19" customWidth="1"/>
+    <col min="10272" max="10509" width="9.140625" style="19"/>
+    <col min="10510" max="10510" width="26.42578125" style="19" customWidth="1"/>
+    <col min="10511" max="10527" width="7.42578125" style="19" customWidth="1"/>
+    <col min="10528" max="10765" width="9.140625" style="19"/>
+    <col min="10766" max="10766" width="26.42578125" style="19" customWidth="1"/>
+    <col min="10767" max="10783" width="7.42578125" style="19" customWidth="1"/>
+    <col min="10784" max="11021" width="9.140625" style="19"/>
+    <col min="11022" max="11022" width="26.42578125" style="19" customWidth="1"/>
+    <col min="11023" max="11039" width="7.42578125" style="19" customWidth="1"/>
+    <col min="11040" max="11277" width="9.140625" style="19"/>
+    <col min="11278" max="11278" width="26.42578125" style="19" customWidth="1"/>
+    <col min="11279" max="11295" width="7.42578125" style="19" customWidth="1"/>
+    <col min="11296" max="11533" width="9.140625" style="19"/>
+    <col min="11534" max="11534" width="26.42578125" style="19" customWidth="1"/>
+    <col min="11535" max="11551" width="7.42578125" style="19" customWidth="1"/>
+    <col min="11552" max="11789" width="9.140625" style="19"/>
+    <col min="11790" max="11790" width="26.42578125" style="19" customWidth="1"/>
+    <col min="11791" max="11807" width="7.42578125" style="19" customWidth="1"/>
+    <col min="11808" max="12045" width="9.140625" style="19"/>
+    <col min="12046" max="12046" width="26.42578125" style="19" customWidth="1"/>
+    <col min="12047" max="12063" width="7.42578125" style="19" customWidth="1"/>
+    <col min="12064" max="12301" width="9.140625" style="19"/>
+    <col min="12302" max="12302" width="26.42578125" style="19" customWidth="1"/>
+    <col min="12303" max="12319" width="7.42578125" style="19" customWidth="1"/>
+    <col min="12320" max="12557" width="9.140625" style="19"/>
+    <col min="12558" max="12558" width="26.42578125" style="19" customWidth="1"/>
+    <col min="12559" max="12575" width="7.42578125" style="19" customWidth="1"/>
+    <col min="12576" max="12813" width="9.140625" style="19"/>
+    <col min="12814" max="12814" width="26.42578125" style="19" customWidth="1"/>
+    <col min="12815" max="12831" width="7.42578125" style="19" customWidth="1"/>
+    <col min="12832" max="13069" width="9.140625" style="19"/>
+    <col min="13070" max="13070" width="26.42578125" style="19" customWidth="1"/>
+    <col min="13071" max="13087" width="7.42578125" style="19" customWidth="1"/>
+    <col min="13088" max="13325" width="9.140625" style="19"/>
+    <col min="13326" max="13326" width="26.42578125" style="19" customWidth="1"/>
+    <col min="13327" max="13343" width="7.42578125" style="19" customWidth="1"/>
+    <col min="13344" max="13581" width="9.140625" style="19"/>
+    <col min="13582" max="13582" width="26.42578125" style="19" customWidth="1"/>
+    <col min="13583" max="13599" width="7.42578125" style="19" customWidth="1"/>
+    <col min="13600" max="13837" width="9.140625" style="19"/>
+    <col min="13838" max="13838" width="26.42578125" style="19" customWidth="1"/>
+    <col min="13839" max="13855" width="7.42578125" style="19" customWidth="1"/>
+    <col min="13856" max="14093" width="9.140625" style="19"/>
+    <col min="14094" max="14094" width="26.42578125" style="19" customWidth="1"/>
+    <col min="14095" max="14111" width="7.42578125" style="19" customWidth="1"/>
+    <col min="14112" max="14349" width="9.140625" style="19"/>
+    <col min="14350" max="14350" width="26.42578125" style="19" customWidth="1"/>
+    <col min="14351" max="14367" width="7.42578125" style="19" customWidth="1"/>
+    <col min="14368" max="14605" width="9.140625" style="19"/>
+    <col min="14606" max="14606" width="26.42578125" style="19" customWidth="1"/>
+    <col min="14607" max="14623" width="7.42578125" style="19" customWidth="1"/>
+    <col min="14624" max="14861" width="9.140625" style="19"/>
+    <col min="14862" max="14862" width="26.42578125" style="19" customWidth="1"/>
+    <col min="14863" max="14879" width="7.42578125" style="19" customWidth="1"/>
+    <col min="14880" max="15117" width="9.140625" style="19"/>
+    <col min="15118" max="15118" width="26.42578125" style="19" customWidth="1"/>
+    <col min="15119" max="15135" width="7.42578125" style="19" customWidth="1"/>
+    <col min="15136" max="15373" width="9.140625" style="19"/>
+    <col min="15374" max="15374" width="26.42578125" style="19" customWidth="1"/>
+    <col min="15375" max="15391" width="7.42578125" style="19" customWidth="1"/>
+    <col min="15392" max="15629" width="9.140625" style="19"/>
+    <col min="15630" max="15630" width="26.42578125" style="19" customWidth="1"/>
+    <col min="15631" max="15647" width="7.42578125" style="19" customWidth="1"/>
+    <col min="15648" max="15885" width="9.140625" style="19"/>
+    <col min="15886" max="15886" width="26.42578125" style="19" customWidth="1"/>
+    <col min="15887" max="15903" width="7.42578125" style="19" customWidth="1"/>
+    <col min="15904" max="16141" width="9.140625" style="19"/>
+    <col min="16142" max="16142" width="26.42578125" style="19" customWidth="1"/>
+    <col min="16143" max="16159" width="7.42578125" style="19" customWidth="1"/>
+    <col min="16160" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A3" s="29" t="s">
+    <row r="1" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AD1" s="6"/>
+      <c r="AE1" s="6"/>
+      <c r="AF1" s="24"/>
+      <c r="AG1" s="24"/>
+      <c r="AH1" s="24"/>
+      <c r="AI1" s="24"/>
+    </row>
+    <row r="2" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+    </row>
+    <row r="3" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30"/>
+      <c r="X3" s="30"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="30"/>
+      <c r="AA3" s="30"/>
+      <c r="AB3" s="30"/>
+      <c r="AC3" s="30"/>
+      <c r="AD3" s="30"/>
+      <c r="AE3" s="30"/>
+      <c r="AF3" s="30"/>
+      <c r="AG3" s="30"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="30"/>
+    </row>
+    <row r="5" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="31"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="31"/>
+      <c r="V5" s="31"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
+    </row>
+    <row r="6" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="E6" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC6" s="12"/>
+      <c r="AD6" s="12"/>
+      <c r="AE6" s="13"/>
+      <c r="AF6" s="13"/>
+    </row>
+    <row r="7" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A7" s="14"/>
+      <c r="B7" s="15">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="16">
+        <v>2023</v>
+      </c>
+      <c r="D7" s="16">
+        <v>2024</v>
+      </c>
+      <c r="E7" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="29"/>
-[...82 lines deleted...]
-      <c r="AJ6" s="24" t="s">
+      <c r="B8" s="18">
+        <v>10.9</v>
+      </c>
+      <c r="C8" s="20">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D8" s="21">
+        <v>44.4</v>
+      </c>
+      <c r="E8" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="R9" s="9"/>
+      <c r="S9" s="9"/>
+      <c r="T9" s="10"/>
+      <c r="U9" s="10"/>
+      <c r="V9" s="10"/>
+      <c r="W9" s="10"/>
+      <c r="X9" s="10"/>
+      <c r="Y9" s="10"/>
+      <c r="Z9" s="10"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="10"/>
+      <c r="AC9" s="10"/>
+      <c r="AD9" s="4"/>
+      <c r="AE9" s="10"/>
+    </row>
+    <row r="10" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
         <v>8</v>
       </c>
-    </row>
-[...98 lines deleted...]
-      <c r="AH7" s="17">
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
+      <c r="N10" s="32"/>
+      <c r="O10" s="32"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="32"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+      <c r="V10" s="32"/>
+      <c r="W10" s="32"/>
+      <c r="X10" s="32"/>
+      <c r="Y10" s="32"/>
+      <c r="Z10" s="32"/>
+      <c r="AA10" s="32"/>
+      <c r="AB10" s="32"/>
+      <c r="AC10" s="32"/>
+      <c r="AD10" s="32"/>
+      <c r="AE10" s="32"/>
+      <c r="AF10" s="32"/>
+    </row>
+    <row r="11" spans="1:35" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="12"/>
+      <c r="E11" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC11" s="12"/>
+      <c r="AD11" s="12"/>
+      <c r="AE11" s="13"/>
+      <c r="AF11" s="13"/>
+    </row>
+    <row r="12" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A12" s="14"/>
+      <c r="B12" s="15">
         <v>2022</v>
       </c>
-      <c r="AI7" s="18">
+      <c r="C12" s="16">
         <v>2023</v>
       </c>
-      <c r="AJ7" s="18">
+      <c r="D12" s="16">
         <v>2024</v>
       </c>
-    </row>
-[...85 lines deleted...]
-      <c r="AC8" s="20" t="s">
+      <c r="E12" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="18">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C13" s="20">
+        <v>18.8</v>
+      </c>
+      <c r="D13" s="21">
+        <v>9</v>
+      </c>
+      <c r="E13" s="33">
         <v>0</v>
       </c>
-      <c r="AD8" s="20" t="s">
+    </row>
+    <row r="14" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="AE8" s="20" t="s">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+      <c r="R14" s="9"/>
+      <c r="S14" s="9"/>
+      <c r="T14" s="10"/>
+      <c r="U14" s="10"/>
+      <c r="V14" s="10"/>
+      <c r="W14" s="10"/>
+      <c r="X14" s="10"/>
+      <c r="Y14" s="10"/>
+      <c r="Z14" s="10"/>
+      <c r="AA14" s="10"/>
+      <c r="AB14" s="10"/>
+      <c r="AC14" s="10"/>
+      <c r="AD14" s="4"/>
+      <c r="AE14" s="10"/>
+    </row>
+    <row r="15" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32"/>
+      <c r="O15" s="32"/>
+      <c r="P15" s="32"/>
+      <c r="Q15" s="32"/>
+      <c r="R15" s="32"/>
+      <c r="S15" s="32"/>
+      <c r="T15" s="32"/>
+      <c r="U15" s="32"/>
+      <c r="V15" s="32"/>
+      <c r="W15" s="32"/>
+      <c r="X15" s="32"/>
+      <c r="Y15" s="32"/>
+      <c r="Z15" s="32"/>
+      <c r="AA15" s="32"/>
+      <c r="AB15" s="32"/>
+      <c r="AC15" s="32"/>
+      <c r="AD15" s="32"/>
+      <c r="AE15" s="32"/>
+      <c r="AF15" s="32"/>
+    </row>
+    <row r="16" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A16" s="12"/>
+      <c r="E16" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC16" s="12"/>
+      <c r="AD16" s="12"/>
+      <c r="AE16" s="13"/>
+      <c r="AF16" s="13"/>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A17" s="14"/>
+      <c r="B17" s="15">
+        <v>2022</v>
+      </c>
+      <c r="C17" s="16">
+        <v>2023</v>
+      </c>
+      <c r="D17" s="16">
+        <v>2024</v>
+      </c>
+      <c r="E17" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A18" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="18">
+        <v>2.67</v>
+      </c>
+      <c r="C18" s="18">
+        <v>3.97</v>
+      </c>
+      <c r="D18" s="18">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="E18" s="19">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="AF8" s="21" t="s">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3"/>
+      <c r="O19" s="9"/>
+      <c r="P19" s="9"/>
+      <c r="Q19" s="9"/>
+      <c r="R19" s="9"/>
+      <c r="S19" s="9"/>
+      <c r="T19" s="10"/>
+      <c r="U19" s="10"/>
+      <c r="V19" s="10"/>
+      <c r="W19" s="10"/>
+      <c r="X19" s="10"/>
+      <c r="Y19" s="10"/>
+      <c r="Z19" s="10"/>
+      <c r="AA19" s="10"/>
+      <c r="AB19" s="10"/>
+      <c r="AC19" s="10"/>
+      <c r="AD19" s="4"/>
+      <c r="AE19" s="10"/>
+    </row>
+    <row r="20" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="32"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="32"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="32"/>
+      <c r="N20" s="32"/>
+      <c r="O20" s="32"/>
+      <c r="P20" s="32"/>
+      <c r="Q20" s="32"/>
+      <c r="R20" s="32"/>
+      <c r="S20" s="32"/>
+      <c r="T20" s="32"/>
+      <c r="U20" s="32"/>
+      <c r="V20" s="32"/>
+      <c r="W20" s="32"/>
+      <c r="X20" s="32"/>
+      <c r="Y20" s="32"/>
+      <c r="Z20" s="32"/>
+      <c r="AA20" s="32"/>
+      <c r="AB20" s="32"/>
+      <c r="AC20" s="32"/>
+      <c r="AD20" s="32"/>
+      <c r="AE20" s="32"/>
+      <c r="AF20" s="32"/>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A21" s="12"/>
+      <c r="E21" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC21" s="12"/>
+      <c r="AD21" s="12"/>
+      <c r="AE21" s="13"/>
+      <c r="AF21" s="13"/>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15">
+        <v>2022</v>
+      </c>
+      <c r="C22" s="16">
+        <v>2023</v>
+      </c>
+      <c r="D22" s="16">
+        <v>2024</v>
+      </c>
+      <c r="E22" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A23" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="18">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C23" s="21">
+        <v>21.9</v>
+      </c>
+      <c r="D23" s="21">
+        <v>77.5</v>
+      </c>
+      <c r="E23" s="19">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="AG8" s="21" t="s">
-[...961 lines deleted...]
-      <c r="AE24" s="12"/>
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+      <c r="N24" s="3"/>
+      <c r="O24" s="9"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="9"/>
+      <c r="R24" s="9"/>
+      <c r="S24" s="9"/>
+      <c r="T24" s="10"/>
+      <c r="U24" s="10"/>
+      <c r="V24" s="10"/>
+      <c r="W24" s="10"/>
+      <c r="X24" s="10"/>
+      <c r="Y24" s="10"/>
+      <c r="Z24" s="10"/>
+      <c r="AA24" s="10"/>
+      <c r="AB24" s="10"/>
+      <c r="AC24" s="10"/>
+      <c r="AD24" s="4"/>
+      <c r="AE24" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="7">
+    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A5:H5"/>
     <mergeCell ref="AF1:AI1"/>
     <mergeCell ref="AE2:AI2"/>
-    <mergeCell ref="A3:AI3"/>
-[...7 lines deleted...]
-    <mergeCell ref="A15:AI15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ6"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V29" sqref="V29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="36" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="22.5703125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6" style="8" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="8"/>
+    <col min="5" max="5" width="14.140625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="20.42578125" style="8" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...92 lines deleted...]
-    <row r="5" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+    </row>
+    <row r="2" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+    </row>
+    <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="29"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="2">
-        <v>1990</v>
-[...94 lines deleted...]
-      <c r="AH5" s="3">
         <v>2022</v>
       </c>
-      <c r="AI5" s="13">
+      <c r="C5" s="11">
         <v>2023</v>
       </c>
-      <c r="AJ5" s="37">
+      <c r="D5" s="23">
         <v>2024</v>
       </c>
-    </row>
-[...100 lines deleted...]
-      <c r="AH6" s="11">
+      <c r="E5" s="23">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="9">
         <v>320.5</v>
       </c>
-      <c r="AI6" s="26">
+      <c r="C6" s="20">
         <v>320.5</v>
       </c>
-      <c r="AJ6" s="27">
+      <c r="D6" s="21">
+        <v>320.5</v>
+      </c>
+      <c r="E6" s="20">
         <v>320.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A3:AI3"/>
-[...2 lines deleted...]
-    <mergeCell ref="AE2:AI2"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="A3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Негізгі көрсеткіштері</vt:lpstr>
       <vt:lpstr>Ұзындығы</vt:lpstr>
     </vt:vector>