--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="25080" windowHeight="9810"/>
   </bookViews>
   <sheets>
     <sheet name="көлемдер" sheetId="3" r:id="rId1"/>
     <sheet name="индекстер" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">индекстер!$A$1:$I$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">көлемдер!$A$1:$W$41</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="29">
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Өскемен қалалық   әкімшілігі</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Риддер қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Семей қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Аягөз</t>
   </si>
   <si>
     <t>Бесқарағай</t>
   </si>
   <si>
@@ -113,122 +113,105 @@
     <t>мың. теңге</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылға пайызбен                                                                                                 </t>
   </si>
   <si>
     <t>Самар</t>
   </si>
   <si>
     <t xml:space="preserve">Марқакөл </t>
   </si>
   <si>
     <t xml:space="preserve">Үлкен Нарын </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...15 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -318,64 +301,55 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -480,130 +454,112 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -629,51 +585,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -813,91 +769,91 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BC41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="96" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="96" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
     <col min="2" max="4" width="10.5703125" style="39" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="9.5703125" style="39" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11" style="39" customWidth="1"/>
     <col min="6" max="11" width="9.28515625" style="39" customWidth="1"/>
     <col min="12" max="20" width="10.42578125" style="39" customWidth="1"/>
     <col min="21" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="27" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="68"/>
-[...20 lines deleted...]
-      <c r="W1" s="68"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
     </row>
     <row r="2" spans="1:55" ht="18.75" customHeight="1" thickBot="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="W2" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X2" s="4"/>
@@ -2595,340 +2551,370 @@
       <c r="C25" s="57"/>
       <c r="D25" s="57"/>
       <c r="E25" s="57"/>
       <c r="F25" s="57"/>
       <c r="G25" s="57"/>
       <c r="H25" s="57"/>
       <c r="I25" s="57"/>
       <c r="J25" s="57"/>
       <c r="K25" s="57"/>
       <c r="L25" s="56"/>
       <c r="M25" s="56"/>
       <c r="N25" s="56"/>
       <c r="O25" s="58"/>
       <c r="P25" s="58"/>
       <c r="Q25" s="59"/>
       <c r="R25" s="59"/>
       <c r="S25" s="59"/>
       <c r="T25" s="38"/>
       <c r="U25" s="56"/>
       <c r="V25" s="56"/>
       <c r="W25" s="38"/>
     </row>
     <row r="26" spans="1:23" ht="13.5" thickBot="1">
       <c r="B26" s="38"/>
       <c r="C26" s="38"/>
-      <c r="D26" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E26" s="38"/>
       <c r="F26" s="38"/>
       <c r="G26" s="38"/>
       <c r="H26" s="38"/>
       <c r="I26" s="38"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="38"/>
       <c r="O26" s="38"/>
       <c r="P26" s="38"/>
       <c r="Q26" s="38"/>
       <c r="R26" s="38"/>
       <c r="S26" s="38"/>
       <c r="T26" s="38"/>
     </row>
     <row r="27" spans="1:23" ht="13.5" thickBot="1">
       <c r="A27" s="5"/>
       <c r="B27" s="9">
         <v>2022</v>
       </c>
       <c r="C27" s="9">
         <v>2023</v>
       </c>
       <c r="D27" s="9">
         <v>2024</v>
       </c>
+      <c r="E27" s="9">
+        <v>2025</v>
+      </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="21">
         <v>20485601</v>
       </c>
       <c r="C28" s="21">
         <v>31606225</v>
       </c>
       <c r="D28" s="21">
         <v>35743613</v>
       </c>
-      <c r="E28" s="60"/>
+      <c r="E28" s="21">
+        <v>42005410</v>
+      </c>
     </row>
     <row r="29" spans="1:23" ht="17.25" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="30">
         <v>13603455</v>
       </c>
       <c r="C29" s="30">
         <v>21241250</v>
       </c>
       <c r="D29" s="30">
         <v>22860755</v>
       </c>
-      <c r="E29" s="61"/>
+      <c r="E29" s="30">
+        <v>32069536</v>
+      </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="30">
         <v>2841494</v>
       </c>
       <c r="C30" s="30">
         <v>6965355</v>
       </c>
       <c r="D30" s="30">
         <v>6403426</v>
       </c>
-      <c r="E30" s="61"/>
+      <c r="E30" s="30">
+        <v>1760802</v>
+      </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="30">
         <v>525360</v>
       </c>
       <c r="C31" s="30">
         <v>464357</v>
       </c>
       <c r="D31" s="30">
         <v>1379436</v>
       </c>
-      <c r="E31" s="62"/>
+      <c r="E31" s="30">
+        <v>1733242</v>
+      </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="30">
         <v>911349</v>
       </c>
       <c r="C32" s="30">
         <v>333135</v>
       </c>
       <c r="D32" s="30">
         <v>765467</v>
       </c>
-      <c r="E32" s="62"/>
+      <c r="E32" s="30">
+        <v>837515</v>
+      </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="30">
         <v>1348492</v>
       </c>
       <c r="C33" s="30">
         <v>1434961</v>
       </c>
       <c r="D33" s="30">
         <v>2002912</v>
       </c>
-      <c r="E33" s="63"/>
+      <c r="E33" s="30">
+        <v>2328323</v>
+      </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="30">
         <v>8267</v>
       </c>
       <c r="C34" s="30">
         <v>41180</v>
       </c>
       <c r="D34" s="30">
         <v>353425</v>
       </c>
-      <c r="E34" s="64"/>
+      <c r="E34" s="30">
+        <v>9280</v>
+      </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="30">
         <v>323516</v>
       </c>
       <c r="C35" s="30">
         <v>411886</v>
       </c>
       <c r="D35" s="30">
         <v>247882</v>
       </c>
-      <c r="E35" s="64"/>
+      <c r="E35" s="30">
+        <v>78869</v>
+      </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="E36" s="64"/>
+      <c r="E36" s="30" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="30">
         <v>43039</v>
       </c>
       <c r="C37" s="30">
         <v>113497</v>
       </c>
       <c r="D37" s="30">
         <v>336602</v>
       </c>
-      <c r="E37" s="64"/>
+      <c r="E37" s="30">
+        <v>421827</v>
+      </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="30">
         <v>43951</v>
       </c>
       <c r="D38" s="30">
         <v>48066</v>
       </c>
-      <c r="E38" s="64"/>
+      <c r="E38" s="30">
+        <v>235685</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="30">
         <v>165731</v>
       </c>
       <c r="C39" s="30">
         <v>275591</v>
       </c>
       <c r="D39" s="30">
         <v>44242</v>
       </c>
-      <c r="E39" s="64"/>
+      <c r="E39" s="30">
+        <v>241831</v>
+      </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="30">
         <v>96466</v>
       </c>
-      <c r="E40" s="64"/>
+      <c r="E40" s="30">
+        <v>223396</v>
+      </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="30">
         <v>714899</v>
       </c>
       <c r="C41" s="30">
         <v>281063</v>
       </c>
       <c r="D41" s="30">
         <v>1204935</v>
       </c>
-      <c r="E41" s="65"/>
+      <c r="E41" s="30">
+        <v>2065104</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD41"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="11.85546875" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="30" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="68"/>
-[...6 lines deleted...]
-      <c r="I1" s="68"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
     </row>
     <row r="2" spans="1:30" ht="22.5" customHeight="1" thickBot="1">
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
-      <c r="H2" s="67" t="s">
+      <c r="H2" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="I2" s="67"/>
+      <c r="I2" s="61"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:30" s="12" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5">
@@ -3586,261 +3572,306 @@
         <v>70.239999999999995</v>
       </c>
       <c r="C24" s="53">
         <v>35.22</v>
       </c>
       <c r="D24" s="46">
         <v>39.592925717474195</v>
       </c>
       <c r="E24" s="46">
         <v>2.5058061716282864</v>
       </c>
       <c r="F24" s="46">
         <v>7474.4145099922935</v>
       </c>
       <c r="G24" s="52">
         <v>136.1</v>
       </c>
       <c r="H24" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="I24" s="53">
         <v>946.8</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="13.5" thickBot="1">
-      <c r="C26" s="67" t="s">
+      <c r="D26" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="D26" s="67"/>
+      <c r="E26" s="61"/>
     </row>
     <row r="27" spans="1:9" ht="13.5" thickBot="1">
       <c r="A27" s="5"/>
       <c r="B27" s="41">
         <v>2022</v>
       </c>
       <c r="C27" s="41">
         <v>2023</v>
       </c>
       <c r="D27" s="41">
         <v>2024</v>
       </c>
+      <c r="E27" s="41">
+        <v>2025</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="66">
+      <c r="B28" s="60">
         <v>116.9</v>
       </c>
-      <c r="C28" s="66">
+      <c r="C28" s="60">
         <v>138</v>
       </c>
-      <c r="D28" s="66">
+      <c r="D28" s="60">
         <v>101.2</v>
+      </c>
+      <c r="E28" s="60">
+        <v>104.9</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="46">
         <v>107.2</v>
       </c>
       <c r="C29" s="46">
         <v>139.69999999999999</v>
       </c>
       <c r="D29" s="46">
         <v>96.3</v>
       </c>
+      <c r="E29" s="46">
+        <v>125.3</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="46">
         <v>155.5</v>
       </c>
       <c r="C30" s="46">
         <v>219.3</v>
       </c>
       <c r="D30" s="46">
         <v>82.2</v>
       </c>
+      <c r="E30" s="46">
+        <v>24.6</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="46">
         <v>128.30000000000001</v>
       </c>
       <c r="C31" s="46">
         <v>79.099999999999994</v>
       </c>
       <c r="D31" s="46">
         <v>265.7</v>
       </c>
+      <c r="E31" s="46">
+        <v>112.2</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="46">
         <v>148.19999999999999</v>
       </c>
       <c r="C32" s="46">
         <v>32.700000000000003</v>
       </c>
       <c r="D32" s="46">
         <v>205.5</v>
       </c>
-    </row>
-    <row r="33" spans="1:4">
+      <c r="E32" s="46">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="46">
         <v>88</v>
       </c>
       <c r="C33" s="46">
         <v>95.2</v>
       </c>
       <c r="D33" s="46">
         <v>124.8</v>
       </c>
-    </row>
-    <row r="34" spans="1:4">
+      <c r="E33" s="46">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="46">
         <v>421.1</v>
       </c>
       <c r="C34" s="46">
         <v>445.6</v>
       </c>
       <c r="D34" s="46">
         <v>767.7</v>
       </c>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34" s="46">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="46">
         <v>2245.1</v>
       </c>
       <c r="C35" s="46">
         <v>113.9</v>
       </c>
       <c r="D35" s="46">
         <v>514.4</v>
       </c>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35" s="46">
+        <v>28.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="46" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="46" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="46" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36" s="46" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="46">
         <v>73</v>
       </c>
       <c r="C37" s="46">
         <v>235.9</v>
       </c>
       <c r="D37" s="46">
         <v>265.3</v>
       </c>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37" s="46">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="46" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="46" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="46">
         <v>97.8</v>
       </c>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38" s="46">
+        <v>437.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="46">
         <v>89.1</v>
       </c>
       <c r="C39" s="46">
         <v>148.69999999999999</v>
       </c>
       <c r="D39" s="46">
         <v>14.4</v>
       </c>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39" s="46">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="46" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="46" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="46">
         <v>23.4</v>
       </c>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40" s="46">
+        <v>206.8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="46">
         <v>417.5</v>
       </c>
       <c r="C41" s="46">
         <v>35.200000000000003</v>
       </c>
       <c r="D41" s="46">
         <v>383.5</v>
+      </c>
+      <c r="E41" s="46">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>