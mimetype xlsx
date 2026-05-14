--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -733,51 +733,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G60" sqref="G60"/>
+      <selection activeCell="K59" sqref="K59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="32" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="32" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="32" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="32" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="32" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="9" style="32" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="32"/>
     <col min="10" max="10" width="11.85546875" style="32" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="32" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="32" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="32" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="48"/>
@@ -2699,120 +2699,128 @@
       <c r="C56" s="46"/>
       <c r="D56" s="46"/>
       <c r="E56" s="46"/>
       <c r="F56" s="46"/>
       <c r="G56" s="46"/>
       <c r="H56" s="46"/>
       <c r="I56" s="46"/>
       <c r="J56" s="46"/>
       <c r="K56" s="46"/>
       <c r="L56" s="46"/>
       <c r="M56" s="47"/>
     </row>
     <row r="57" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="42">
         <v>230.4384</v>
       </c>
       <c r="C57" s="38">
         <v>195.4</v>
       </c>
       <c r="D57" s="35">
         <v>239.91410000000002</v>
       </c>
-      <c r="E57" s="35"/>
+      <c r="E57" s="35">
+        <v>230.12360000000001</v>
+      </c>
       <c r="F57" s="38"/>
       <c r="G57" s="36"/>
       <c r="H57" s="38"/>
       <c r="I57" s="38"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="38"/>
       <c r="M57" s="39"/>
     </row>
     <row r="58" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="42">
         <v>133.52500000000001</v>
       </c>
       <c r="C58" s="43">
         <v>115.8</v>
       </c>
       <c r="D58" s="35">
         <v>135.06800000000001</v>
       </c>
-      <c r="E58" s="35"/>
+      <c r="E58" s="35">
+        <v>135.50399999999999</v>
+      </c>
       <c r="F58" s="38"/>
       <c r="G58" s="37"/>
       <c r="H58" s="38"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="44"/>
     </row>
     <row r="59" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="38">
         <v>2271.9487999999997</v>
       </c>
       <c r="C59" s="38">
         <v>2255.8000000000002</v>
       </c>
       <c r="D59" s="35">
         <v>2298.6652000000004</v>
       </c>
-      <c r="E59" s="35"/>
+      <c r="E59" s="35">
+        <v>2356.5806000000002</v>
+      </c>
       <c r="F59" s="38"/>
       <c r="G59" s="37"/>
       <c r="H59" s="37"/>
       <c r="I59" s="37"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="39"/>
     </row>
     <row r="60" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B60" s="38">
         <v>1523.0383999999999</v>
       </c>
       <c r="C60" s="38">
         <v>1502</v>
       </c>
       <c r="D60" s="35">
         <v>1509.6614</v>
       </c>
-      <c r="E60" s="35"/>
+      <c r="E60" s="35">
+        <v>1508.6489999999999</v>
+      </c>
       <c r="F60" s="43"/>
       <c r="G60" s="37"/>
       <c r="H60" s="42"/>
       <c r="I60" s="42"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="37"/>
     </row>
     <row r="61" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="34" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A1:M1"/>
@@ -2822,56 +2830,53 @@
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2880,82 +2885,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7514B788-FEF8-4ED3-AE3B-38B327217341}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7514B788-FEF8-4ED3-AE3B-38B327217341}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>