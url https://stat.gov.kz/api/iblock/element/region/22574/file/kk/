--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -733,51 +733,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="K59" sqref="K59"/>
+      <selection activeCell="G62" sqref="G62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="32" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="32" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="32" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="32" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="32" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="9" style="32" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="32"/>
     <col min="10" max="10" width="11.85546875" style="32" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="32" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="32" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="32" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="48"/>
@@ -2702,126 +2702,134 @@
       <c r="F56" s="46"/>
       <c r="G56" s="46"/>
       <c r="H56" s="46"/>
       <c r="I56" s="46"/>
       <c r="J56" s="46"/>
       <c r="K56" s="46"/>
       <c r="L56" s="46"/>
       <c r="M56" s="47"/>
     </row>
     <row r="57" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="42">
         <v>230.4384</v>
       </c>
       <c r="C57" s="38">
         <v>195.4</v>
       </c>
       <c r="D57" s="35">
         <v>239.91410000000002</v>
       </c>
       <c r="E57" s="35">
         <v>230.12360000000001</v>
       </c>
-      <c r="F57" s="38"/>
+      <c r="F57" s="38">
+        <v>236.11449999999999</v>
+      </c>
       <c r="G57" s="36"/>
       <c r="H57" s="38"/>
       <c r="I57" s="38"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="38"/>
       <c r="M57" s="39"/>
     </row>
     <row r="58" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="42">
         <v>133.52500000000001</v>
       </c>
       <c r="C58" s="43">
         <v>115.8</v>
       </c>
       <c r="D58" s="35">
         <v>135.06800000000001</v>
       </c>
       <c r="E58" s="35">
         <v>135.50399999999999</v>
       </c>
-      <c r="F58" s="38"/>
+      <c r="F58" s="38">
+        <v>142.911</v>
+      </c>
       <c r="G58" s="37"/>
       <c r="H58" s="38"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="44"/>
     </row>
     <row r="59" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="38">
         <v>2271.9487999999997</v>
       </c>
       <c r="C59" s="38">
         <v>2255.8000000000002</v>
       </c>
       <c r="D59" s="35">
         <v>2298.6652000000004</v>
       </c>
       <c r="E59" s="35">
         <v>2356.5806000000002</v>
       </c>
-      <c r="F59" s="38"/>
+      <c r="F59" s="38">
+        <v>2369.8193999999999</v>
+      </c>
       <c r="G59" s="37"/>
       <c r="H59" s="37"/>
       <c r="I59" s="37"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="39"/>
     </row>
     <row r="60" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B60" s="38">
         <v>1523.0383999999999</v>
       </c>
       <c r="C60" s="38">
         <v>1502</v>
       </c>
       <c r="D60" s="35">
         <v>1509.6614</v>
       </c>
       <c r="E60" s="35">
         <v>1508.6489999999999</v>
       </c>
-      <c r="F60" s="43"/>
+      <c r="F60" s="43">
+        <v>1517.0273999999999</v>
+      </c>
       <c r="G60" s="37"/>
       <c r="H60" s="42"/>
       <c r="I60" s="42"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="37"/>
     </row>
     <row r="61" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="34" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A9:M9"/>
@@ -2830,53 +2838,56 @@
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2885,85 +2896,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7514B788-FEF8-4ED3-AE3B-38B327217341}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7514B788-FEF8-4ED3-AE3B-38B327217341}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>