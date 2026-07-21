--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -733,51 +733,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G62" sqref="G62"/>
+      <selection activeCell="Q53" sqref="Q53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="32" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="32" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="32" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="32" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="32" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="9" style="32" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="32"/>
     <col min="10" max="10" width="11.85546875" style="32" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="32" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="32" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="32" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="48"/>
@@ -2705,132 +2705,140 @@
       <c r="I56" s="46"/>
       <c r="J56" s="46"/>
       <c r="K56" s="46"/>
       <c r="L56" s="46"/>
       <c r="M56" s="47"/>
     </row>
     <row r="57" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="42">
         <v>230.4384</v>
       </c>
       <c r="C57" s="38">
         <v>195.4</v>
       </c>
       <c r="D57" s="35">
         <v>239.91410000000002</v>
       </c>
       <c r="E57" s="35">
         <v>230.12360000000001</v>
       </c>
       <c r="F57" s="38">
         <v>236.11449999999999</v>
       </c>
-      <c r="G57" s="36"/>
+      <c r="G57" s="38">
+        <v>230.1429</v>
+      </c>
       <c r="H57" s="38"/>
       <c r="I57" s="38"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="38"/>
       <c r="M57" s="39"/>
     </row>
     <row r="58" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="42">
         <v>133.52500000000001</v>
       </c>
       <c r="C58" s="43">
         <v>115.8</v>
       </c>
       <c r="D58" s="35">
         <v>135.06800000000001</v>
       </c>
       <c r="E58" s="35">
         <v>135.50399999999999</v>
       </c>
       <c r="F58" s="38">
         <v>142.911</v>
       </c>
-      <c r="G58" s="37"/>
+      <c r="G58" s="38">
+        <v>133.26259999999999</v>
+      </c>
       <c r="H58" s="38"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="44"/>
     </row>
     <row r="59" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="38">
         <v>2271.9487999999997</v>
       </c>
       <c r="C59" s="38">
         <v>2255.8000000000002</v>
       </c>
       <c r="D59" s="35">
         <v>2298.6652000000004</v>
       </c>
       <c r="E59" s="35">
         <v>2356.5806000000002</v>
       </c>
       <c r="F59" s="38">
         <v>2369.8193999999999</v>
       </c>
-      <c r="G59" s="37"/>
+      <c r="G59" s="38">
+        <v>2372.5447000000004</v>
+      </c>
       <c r="H59" s="37"/>
       <c r="I59" s="37"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="39"/>
     </row>
     <row r="60" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B60" s="38">
         <v>1523.0383999999999</v>
       </c>
       <c r="C60" s="38">
         <v>1502</v>
       </c>
       <c r="D60" s="35">
         <v>1509.6614</v>
       </c>
       <c r="E60" s="35">
         <v>1508.6489999999999</v>
       </c>
       <c r="F60" s="43">
         <v>1517.0273999999999</v>
       </c>
-      <c r="G60" s="37"/>
+      <c r="G60" s="43">
+        <v>1543.2309</v>
+      </c>
       <c r="H60" s="42"/>
       <c r="I60" s="42"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="37"/>
     </row>
     <row r="61" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="34" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
@@ -2838,56 +2846,53 @@
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2896,82 +2901,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7514B788-FEF8-4ED3-AE3B-38B327217341}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7514B788-FEF8-4ED3-AE3B-38B327217341}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>