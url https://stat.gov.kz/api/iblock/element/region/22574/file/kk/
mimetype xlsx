--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -732,52 +732,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M62"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="Q53" sqref="Q53"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H2" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="32" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="32" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="32" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="32" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="32" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="9" style="32" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="32"/>
     <col min="10" max="10" width="11.85546875" style="32" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="32" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="32" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="32" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="48"/>
@@ -2708,191 +2708,202 @@
       <c r="L56" s="46"/>
       <c r="M56" s="47"/>
     </row>
     <row r="57" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="42">
         <v>230.4384</v>
       </c>
       <c r="C57" s="38">
         <v>195.4</v>
       </c>
       <c r="D57" s="35">
         <v>239.91410000000002</v>
       </c>
       <c r="E57" s="35">
         <v>230.12360000000001</v>
       </c>
       <c r="F57" s="38">
         <v>236.11449999999999</v>
       </c>
       <c r="G57" s="38">
         <v>230.1429</v>
       </c>
-      <c r="H57" s="38"/>
+      <c r="H57" s="38">
+        <v>221.6447</v>
+      </c>
       <c r="I57" s="38"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="38"/>
       <c r="M57" s="39"/>
     </row>
     <row r="58" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="42">
         <v>133.52500000000001</v>
       </c>
       <c r="C58" s="43">
         <v>115.8</v>
       </c>
       <c r="D58" s="35">
         <v>135.06800000000001</v>
       </c>
       <c r="E58" s="35">
         <v>135.50399999999999</v>
       </c>
       <c r="F58" s="38">
         <v>142.911</v>
       </c>
       <c r="G58" s="38">
         <v>133.26259999999999</v>
       </c>
-      <c r="H58" s="38"/>
+      <c r="H58" s="38">
+        <v>130.1952</v>
+      </c>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="44"/>
     </row>
     <row r="59" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="38">
         <v>2271.9487999999997</v>
       </c>
       <c r="C59" s="38">
         <v>2255.8000000000002</v>
       </c>
       <c r="D59" s="35">
         <v>2298.6652000000004</v>
       </c>
       <c r="E59" s="35">
         <v>2356.5806000000002</v>
       </c>
       <c r="F59" s="38">
         <v>2369.8193999999999</v>
       </c>
       <c r="G59" s="38">
         <v>2372.5447000000004</v>
       </c>
-      <c r="H59" s="37"/>
+      <c r="H59" s="37">
+        <v>2398.9133999999999</v>
+      </c>
       <c r="I59" s="37"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="39"/>
     </row>
     <row r="60" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B60" s="38">
         <v>1523.0383999999999</v>
       </c>
       <c r="C60" s="38">
         <v>1502</v>
       </c>
       <c r="D60" s="35">
         <v>1509.6614</v>
       </c>
       <c r="E60" s="35">
         <v>1508.6489999999999</v>
       </c>
       <c r="F60" s="43">
         <v>1517.0273999999999</v>
       </c>
       <c r="G60" s="43">
         <v>1543.2309</v>
       </c>
-      <c r="H60" s="42"/>
+      <c r="H60" s="42">
+        <v>1542.2607</v>
+      </c>
       <c r="I60" s="42"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="37"/>
     </row>
     <row r="61" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="34" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2901,85 +2912,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7514B788-FEF8-4ED3-AE3B-38B327217341}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7514B788-FEF8-4ED3-AE3B-38B327217341}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>