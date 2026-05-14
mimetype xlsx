--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -667,51 +667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S60"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="G64" sqref="G64"/>
+      <selection activeCell="H62" sqref="H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="8" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="41"/>
@@ -2597,120 +2597,128 @@
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="40"/>
       <c r="F54" s="40"/>
       <c r="G54" s="40"/>
       <c r="H54" s="40"/>
       <c r="I54" s="40"/>
       <c r="J54" s="40"/>
       <c r="K54" s="40"/>
       <c r="L54" s="40"/>
       <c r="M54" s="40"/>
     </row>
     <row r="55" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="27">
         <v>230.4384</v>
       </c>
       <c r="C55" s="26">
         <v>195.4</v>
       </c>
       <c r="D55" s="29">
         <v>239.91410000000002</v>
       </c>
-      <c r="E55" s="29"/>
+      <c r="E55" s="29">
+        <v>230.12360000000001</v>
+      </c>
       <c r="F55" s="26"/>
       <c r="G55" s="30"/>
       <c r="H55" s="26"/>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
       <c r="K55" s="26"/>
       <c r="L55" s="26"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C56" s="17">
         <v>115.8</v>
       </c>
       <c r="D56" s="29">
         <v>135.06800000000001</v>
       </c>
-      <c r="E56" s="29"/>
+      <c r="E56" s="29">
+        <v>135.50399999999999</v>
+      </c>
       <c r="F56" s="26"/>
       <c r="G56" s="13"/>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="39"/>
     </row>
     <row r="57" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="26">
         <v>2271.9487999999997</v>
       </c>
       <c r="C57" s="26">
         <v>2255.8000000000002</v>
       </c>
       <c r="D57" s="29">
         <v>2298.6652000000004</v>
       </c>
-      <c r="E57" s="29"/>
+      <c r="E57" s="29">
+        <v>2356.5806000000002</v>
+      </c>
       <c r="F57" s="26"/>
       <c r="G57" s="13"/>
       <c r="H57" s="13"/>
       <c r="I57" s="13"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="26">
         <v>1523.0383999999999</v>
       </c>
       <c r="C58" s="26">
         <v>1502</v>
       </c>
       <c r="D58" s="29">
         <v>1509.6614</v>
       </c>
-      <c r="E58" s="29"/>
+      <c r="E58" s="29">
+        <v>1508.6489999999999</v>
+      </c>
       <c r="F58" s="17"/>
       <c r="G58" s="13"/>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="34"/>
       <c r="E59" s="34"/>
       <c r="F59" s="35"/>
       <c r="G59" s="36"/>
       <c r="H59" s="37"/>
       <c r="I59" s="36"/>
       <c r="J59" s="33"/>
       <c r="K59" s="36"/>
       <c r="L59" s="36"/>
       <c r="M59" s="36"/>
@@ -2744,53 +2752,56 @@
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2799,85 +2810,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8AEDA59-9A66-4B0C-A849-8AA3CEE8C169}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8AEDA59-9A66-4B0C-A849-8AA3CEE8C169}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>