--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -667,51 +667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S60"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="H62" sqref="H62"/>
+      <selection activeCell="A54" sqref="A54:M54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="8" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="41"/>
@@ -2600,126 +2600,134 @@
       <c r="F54" s="40"/>
       <c r="G54" s="40"/>
       <c r="H54" s="40"/>
       <c r="I54" s="40"/>
       <c r="J54" s="40"/>
       <c r="K54" s="40"/>
       <c r="L54" s="40"/>
       <c r="M54" s="40"/>
     </row>
     <row r="55" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="27">
         <v>230.4384</v>
       </c>
       <c r="C55" s="26">
         <v>195.4</v>
       </c>
       <c r="D55" s="29">
         <v>239.91410000000002</v>
       </c>
       <c r="E55" s="29">
         <v>230.12360000000001</v>
       </c>
-      <c r="F55" s="26"/>
+      <c r="F55" s="26">
+        <v>236.11449999999999</v>
+      </c>
       <c r="G55" s="30"/>
       <c r="H55" s="26"/>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
       <c r="K55" s="26"/>
       <c r="L55" s="26"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C56" s="17">
         <v>115.8</v>
       </c>
       <c r="D56" s="29">
         <v>135.06800000000001</v>
       </c>
       <c r="E56" s="29">
         <v>135.50399999999999</v>
       </c>
-      <c r="F56" s="26"/>
+      <c r="F56" s="26">
+        <v>142.911</v>
+      </c>
       <c r="G56" s="13"/>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="39"/>
     </row>
     <row r="57" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="26">
         <v>2271.9487999999997</v>
       </c>
       <c r="C57" s="26">
         <v>2255.8000000000002</v>
       </c>
       <c r="D57" s="29">
         <v>2298.6652000000004</v>
       </c>
       <c r="E57" s="29">
         <v>2356.5806000000002</v>
       </c>
-      <c r="F57" s="26"/>
+      <c r="F57" s="26">
+        <v>2369.8193999999999</v>
+      </c>
       <c r="G57" s="13"/>
       <c r="H57" s="13"/>
       <c r="I57" s="13"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="26">
         <v>1523.0383999999999</v>
       </c>
       <c r="C58" s="26">
         <v>1502</v>
       </c>
       <c r="D58" s="29">
         <v>1509.6614</v>
       </c>
       <c r="E58" s="29">
         <v>1508.6489999999999</v>
       </c>
-      <c r="F58" s="17"/>
+      <c r="F58" s="17">
+        <v>1517.0273999999999</v>
+      </c>
       <c r="G58" s="13"/>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="34"/>
       <c r="E59" s="34"/>
       <c r="F59" s="35"/>
       <c r="G59" s="36"/>
       <c r="H59" s="37"/>
       <c r="I59" s="36"/>
       <c r="J59" s="33"/>
       <c r="K59" s="36"/>
       <c r="L59" s="36"/>
       <c r="M59" s="36"/>
     </row>