--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -666,52 +666,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S60"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="A54" sqref="A54:M54"/>
+    <sheetView tabSelected="1" topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="G55" sqref="G55:G58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="8" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="41"/>
@@ -2603,132 +2603,140 @@
       <c r="I54" s="40"/>
       <c r="J54" s="40"/>
       <c r="K54" s="40"/>
       <c r="L54" s="40"/>
       <c r="M54" s="40"/>
     </row>
     <row r="55" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="27">
         <v>230.4384</v>
       </c>
       <c r="C55" s="26">
         <v>195.4</v>
       </c>
       <c r="D55" s="29">
         <v>239.91410000000002</v>
       </c>
       <c r="E55" s="29">
         <v>230.12360000000001</v>
       </c>
       <c r="F55" s="26">
         <v>236.11449999999999</v>
       </c>
-      <c r="G55" s="30"/>
+      <c r="G55" s="26">
+        <v>230.1429</v>
+      </c>
       <c r="H55" s="26"/>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
       <c r="K55" s="26"/>
       <c r="L55" s="26"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C56" s="17">
         <v>115.8</v>
       </c>
       <c r="D56" s="29">
         <v>135.06800000000001</v>
       </c>
       <c r="E56" s="29">
         <v>135.50399999999999</v>
       </c>
       <c r="F56" s="26">
         <v>142.911</v>
       </c>
-      <c r="G56" s="13"/>
+      <c r="G56" s="26">
+        <v>133.26259999999999</v>
+      </c>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="39"/>
     </row>
     <row r="57" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="26">
         <v>2271.9487999999997</v>
       </c>
       <c r="C57" s="26">
         <v>2255.8000000000002</v>
       </c>
       <c r="D57" s="29">
         <v>2298.6652000000004</v>
       </c>
       <c r="E57" s="29">
         <v>2356.5806000000002</v>
       </c>
       <c r="F57" s="26">
         <v>2369.8193999999999</v>
       </c>
-      <c r="G57" s="13"/>
+      <c r="G57" s="26">
+        <v>2372.5447000000004</v>
+      </c>
       <c r="H57" s="13"/>
       <c r="I57" s="13"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="26">
         <v>1523.0383999999999</v>
       </c>
       <c r="C58" s="26">
         <v>1502</v>
       </c>
       <c r="D58" s="29">
         <v>1509.6614</v>
       </c>
       <c r="E58" s="29">
         <v>1508.6489999999999</v>
       </c>
       <c r="F58" s="17">
         <v>1517.0273999999999</v>
       </c>
-      <c r="G58" s="13"/>
+      <c r="G58" s="17">
+        <v>1543.2309</v>
+      </c>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="34"/>
       <c r="E59" s="34"/>
       <c r="F59" s="35"/>
       <c r="G59" s="36"/>
       <c r="H59" s="37"/>
       <c r="I59" s="36"/>
       <c r="J59" s="33"/>
       <c r="K59" s="36"/>
       <c r="L59" s="36"/>
       <c r="M59" s="36"/>
     </row>
     <row r="60" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">