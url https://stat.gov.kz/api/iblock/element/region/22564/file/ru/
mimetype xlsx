--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -667,67 +667,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S60"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="G55" sqref="G55:G58"/>
+      <selection activeCell="L65" sqref="L65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="3" customWidth="1"/>
-    <col min="8" max="8" width="8" style="3" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="3"/>
+    <col min="8" max="9" width="10" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="12.140625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
     </row>
     <row r="2" spans="1:19" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
@@ -2606,138 +2605,146 @@
       <c r="L54" s="40"/>
       <c r="M54" s="40"/>
     </row>
     <row r="55" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="27">
         <v>230.4384</v>
       </c>
       <c r="C55" s="26">
         <v>195.4</v>
       </c>
       <c r="D55" s="29">
         <v>239.91410000000002</v>
       </c>
       <c r="E55" s="29">
         <v>230.12360000000001</v>
       </c>
       <c r="F55" s="26">
         <v>236.11449999999999</v>
       </c>
       <c r="G55" s="26">
         <v>230.1429</v>
       </c>
-      <c r="H55" s="26"/>
+      <c r="H55" s="26">
+        <v>221.6447</v>
+      </c>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
       <c r="K55" s="26"/>
       <c r="L55" s="26"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C56" s="17">
         <v>115.8</v>
       </c>
       <c r="D56" s="29">
         <v>135.06800000000001</v>
       </c>
       <c r="E56" s="29">
         <v>135.50399999999999</v>
       </c>
       <c r="F56" s="26">
         <v>142.911</v>
       </c>
       <c r="G56" s="26">
         <v>133.26259999999999</v>
       </c>
-      <c r="H56" s="26"/>
+      <c r="H56" s="26">
+        <v>130.1952</v>
+      </c>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="39"/>
     </row>
     <row r="57" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="26">
         <v>2271.9487999999997</v>
       </c>
       <c r="C57" s="26">
         <v>2255.8000000000002</v>
       </c>
       <c r="D57" s="29">
         <v>2298.6652000000004</v>
       </c>
       <c r="E57" s="29">
         <v>2356.5806000000002</v>
       </c>
       <c r="F57" s="26">
         <v>2369.8193999999999</v>
       </c>
       <c r="G57" s="26">
         <v>2372.5447000000004</v>
       </c>
-      <c r="H57" s="13"/>
+      <c r="H57" s="13">
+        <v>2398.9133999999999</v>
+      </c>
       <c r="I57" s="13"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="26">
         <v>1523.0383999999999</v>
       </c>
       <c r="C58" s="26">
         <v>1502</v>
       </c>
       <c r="D58" s="29">
         <v>1509.6614</v>
       </c>
       <c r="E58" s="29">
         <v>1508.6489999999999</v>
       </c>
       <c r="F58" s="17">
         <v>1517.0273999999999</v>
       </c>
       <c r="G58" s="17">
         <v>1543.2309</v>
       </c>
-      <c r="H58" s="27"/>
+      <c r="H58" s="27">
+        <v>1542.2607</v>
+      </c>
       <c r="I58" s="27"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="34"/>
       <c r="E59" s="34"/>
       <c r="F59" s="35"/>
       <c r="G59" s="36"/>
       <c r="H59" s="37"/>
       <c r="I59" s="36"/>
       <c r="J59" s="33"/>
       <c r="K59" s="36"/>
       <c r="L59" s="36"/>
       <c r="M59" s="36"/>
     </row>
     <row r="60" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="31" t="s">