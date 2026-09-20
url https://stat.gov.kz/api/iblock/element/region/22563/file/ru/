--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14565" yWindow="270" windowWidth="14175" windowHeight="11745"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="53">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -178,58 +178,58 @@
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>Значение “X”  - означает конфиденциальные данные.</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto Light"/>
@@ -472,86 +472,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -687,5352 +685,5374 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O151"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A133" workbookViewId="0">
-      <selection activeCell="N143" sqref="N143"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="5" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="5" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" ht="20.25" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
     </row>
-    <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="6"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="M2" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="19.5" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>51</v>
       </c>
       <c r="K3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="13.5" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
     </row>
-    <row r="5" spans="1:13" ht="24" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="24">
       <c r="A5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="11">
         <v>98</v>
       </c>
       <c r="C5" s="12">
         <v>85.7</v>
       </c>
       <c r="D5" s="13">
         <v>88</v>
       </c>
       <c r="E5" s="13">
         <v>88.8</v>
       </c>
       <c r="F5" s="13">
         <v>107.7</v>
       </c>
       <c r="G5" s="13">
         <v>109</v>
       </c>
       <c r="H5" s="13">
         <v>112.4</v>
       </c>
       <c r="I5" s="13">
         <v>113.6</v>
       </c>
       <c r="J5" s="12">
         <v>117.8</v>
       </c>
       <c r="K5" s="13">
         <v>118.3</v>
       </c>
       <c r="L5" s="13">
         <v>125.2</v>
       </c>
       <c r="M5" s="13">
         <v>126.9</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" ht="16.5" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>39.200000000000003</v>
       </c>
       <c r="C6" s="12">
         <v>32.700000000000003</v>
       </c>
       <c r="D6" s="13">
         <v>33.4</v>
       </c>
       <c r="E6" s="13">
         <v>33.799999999999997</v>
       </c>
       <c r="F6" s="13">
         <v>42</v>
       </c>
       <c r="G6" s="13">
         <v>42.6</v>
       </c>
       <c r="H6" s="13">
         <v>41.6</v>
       </c>
       <c r="I6" s="13">
         <v>46.2</v>
       </c>
       <c r="J6" s="12">
         <v>47.2</v>
       </c>
       <c r="K6" s="12">
         <v>47.8</v>
       </c>
       <c r="L6" s="12">
         <v>49.6</v>
       </c>
       <c r="M6" s="16">
         <v>49.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="12">
       <c r="A7" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="11">
         <v>1573.4</v>
       </c>
       <c r="C7" s="12">
         <v>1530.3</v>
       </c>
       <c r="D7" s="13">
         <v>1551</v>
       </c>
       <c r="E7" s="13">
         <v>1468.8</v>
       </c>
       <c r="F7" s="13">
         <v>1523</v>
       </c>
       <c r="G7" s="13">
         <v>1542.6</v>
       </c>
       <c r="H7" s="13">
         <v>1543.6</v>
       </c>
       <c r="I7" s="13">
         <v>1502.4</v>
       </c>
       <c r="J7" s="12">
         <v>1510.9</v>
       </c>
       <c r="K7" s="12">
         <v>1480.9</v>
       </c>
       <c r="L7" s="12">
         <v>1470.5</v>
       </c>
       <c r="M7" s="16">
         <v>1494.5</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="12">
       <c r="A8" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
-    <row r="9" spans="1:13" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="39.75" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="12">
         <v>153.69999999999999</v>
       </c>
       <c r="C9" s="12">
         <v>137.1</v>
       </c>
       <c r="D9" s="19">
         <v>160.4</v>
       </c>
       <c r="E9" s="19">
         <v>150.30000000000001</v>
       </c>
       <c r="F9" s="16">
         <v>150.1</v>
       </c>
       <c r="G9" s="12">
         <v>150.5</v>
       </c>
       <c r="H9" s="12">
         <v>147.80000000000001</v>
       </c>
       <c r="I9" s="20">
         <v>142.1</v>
       </c>
       <c r="J9" s="12">
         <v>142.6</v>
       </c>
       <c r="K9" s="12">
         <v>142.6</v>
       </c>
       <c r="L9" s="12">
         <v>146.4</v>
       </c>
       <c r="M9" s="12">
         <v>136.9</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="24" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="24">
       <c r="A10" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="12">
         <v>333.7</v>
       </c>
       <c r="C10" s="12">
         <v>333.6</v>
       </c>
       <c r="D10" s="19">
         <v>322.10000000000002</v>
       </c>
       <c r="E10" s="19">
         <v>324.89999999999998</v>
       </c>
       <c r="F10" s="16">
         <v>324.3</v>
       </c>
       <c r="G10" s="12">
         <v>332.9</v>
       </c>
       <c r="H10" s="12">
         <v>350.1</v>
       </c>
       <c r="I10" s="20">
         <v>322.60000000000002</v>
       </c>
       <c r="J10" s="12">
         <v>322.7</v>
       </c>
       <c r="K10" s="12">
         <v>319.89999999999998</v>
       </c>
       <c r="L10" s="12">
         <v>316.10000000000002</v>
       </c>
       <c r="M10" s="12">
         <v>316.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="24" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="24">
       <c r="A11" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="12">
         <v>23.6</v>
       </c>
       <c r="C11" s="12">
         <v>18.100000000000001</v>
       </c>
       <c r="D11" s="19">
         <v>18.899999999999999</v>
       </c>
       <c r="E11" s="19">
         <v>20.3</v>
       </c>
       <c r="F11" s="16">
         <v>21.8</v>
       </c>
       <c r="G11" s="12">
         <v>21.9</v>
       </c>
       <c r="H11" s="12">
         <v>26.5</v>
       </c>
       <c r="I11" s="20">
         <v>40.1</v>
       </c>
       <c r="J11" s="12">
         <v>44.8</v>
       </c>
       <c r="K11" s="12">
         <v>47.4</v>
       </c>
       <c r="L11" s="12">
         <v>41.7</v>
       </c>
       <c r="M11" s="12">
         <v>41.6</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="12">
       <c r="A12" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="12">
         <v>559.1</v>
       </c>
       <c r="C12" s="12">
         <v>564.5</v>
       </c>
       <c r="D12" s="19">
         <v>565.1</v>
       </c>
       <c r="E12" s="19">
         <v>537.4</v>
       </c>
       <c r="F12" s="16">
         <v>531.4</v>
       </c>
       <c r="G12" s="12">
         <v>541.4</v>
       </c>
       <c r="H12" s="12">
         <v>569.1</v>
       </c>
       <c r="I12" s="20">
         <v>518.1</v>
       </c>
       <c r="J12" s="12">
         <v>520.29999999999995</v>
       </c>
       <c r="K12" s="12">
         <v>515.1</v>
       </c>
       <c r="L12" s="12">
         <v>511.2</v>
       </c>
       <c r="M12" s="12">
         <v>514.20000000000005</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="48" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12">
         <v>239.4</v>
       </c>
       <c r="C13" s="12">
         <v>251.3</v>
       </c>
       <c r="D13" s="19">
         <v>254.5</v>
       </c>
       <c r="E13" s="19">
         <v>256.10000000000002</v>
       </c>
       <c r="F13" s="16">
         <v>255.6</v>
       </c>
       <c r="G13" s="12">
         <v>257.10000000000002</v>
       </c>
       <c r="H13" s="12">
         <v>224.5</v>
       </c>
       <c r="I13" s="20">
         <v>259</v>
       </c>
       <c r="J13" s="12">
         <v>262.3</v>
       </c>
       <c r="K13" s="12">
         <v>238.4</v>
       </c>
       <c r="L13" s="12">
         <v>244</v>
       </c>
       <c r="M13" s="12">
         <v>249.9</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="14.25" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="12">
         <v>0.2</v>
       </c>
       <c r="C14" s="12">
         <v>0.2</v>
       </c>
       <c r="D14" s="19">
         <v>0.2</v>
       </c>
       <c r="E14" s="19">
         <v>0.3</v>
       </c>
       <c r="F14" s="16">
         <v>0.3</v>
       </c>
       <c r="G14" s="12">
         <v>0.2</v>
       </c>
       <c r="H14" s="12">
         <v>0.3</v>
       </c>
       <c r="I14" s="20">
         <v>0.2</v>
       </c>
       <c r="J14" s="12">
         <v>0.2</v>
       </c>
       <c r="K14" s="12">
         <v>0.2</v>
       </c>
       <c r="L14" s="12">
         <v>0.2</v>
       </c>
       <c r="M14" s="12">
         <v>0.2</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="36" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" ht="36">
       <c r="A15" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12">
         <v>263.7</v>
       </c>
       <c r="C15" s="12">
         <v>225.5</v>
       </c>
       <c r="D15" s="19">
         <v>229.8</v>
       </c>
       <c r="E15" s="19">
         <v>179.5</v>
       </c>
       <c r="F15" s="16">
         <v>239.5</v>
       </c>
       <c r="G15" s="12">
         <v>238.6</v>
       </c>
       <c r="H15" s="12">
         <v>225.3</v>
       </c>
       <c r="I15" s="20">
         <v>220.3</v>
       </c>
       <c r="J15" s="12">
         <v>218</v>
       </c>
       <c r="K15" s="12">
         <v>217.3</v>
       </c>
       <c r="L15" s="12">
         <v>210.9</v>
       </c>
       <c r="M15" s="12">
         <v>235</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.25" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="15">
         <v>1043.8</v>
       </c>
       <c r="C16" s="12">
         <v>1036.5999999999999</v>
       </c>
       <c r="D16" s="13">
         <v>1052.8</v>
       </c>
       <c r="E16" s="13">
         <v>1028</v>
       </c>
       <c r="F16" s="13">
         <v>1023.5</v>
       </c>
       <c r="G16" s="13">
         <v>1042.9000000000001</v>
       </c>
       <c r="H16" s="13">
         <v>1047.4000000000001</v>
       </c>
       <c r="I16" s="13">
         <v>1029.2</v>
       </c>
       <c r="J16" s="12">
         <v>1034.7</v>
       </c>
       <c r="K16" s="12">
         <v>1003.4</v>
       </c>
       <c r="L16" s="12">
         <v>1004.2</v>
       </c>
       <c r="M16" s="16">
         <v>1019.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="14.25" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="33"/>
       <c r="L17" s="33"/>
       <c r="M17" s="33"/>
     </row>
-    <row r="18" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="12">
         <v>89.4</v>
       </c>
       <c r="C18" s="12">
         <v>92.7</v>
       </c>
       <c r="D18" s="12">
         <v>95.1</v>
       </c>
       <c r="E18" s="12">
         <v>95.5</v>
       </c>
       <c r="F18" s="16">
         <v>110.9</v>
       </c>
       <c r="G18" s="12">
         <v>112.9</v>
       </c>
       <c r="H18" s="12">
         <v>113.3</v>
       </c>
       <c r="I18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="21">
         <v>127.8</v>
       </c>
       <c r="L18" s="22">
         <v>128.5</v>
       </c>
       <c r="M18" s="21">
         <v>133.4</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="12.2" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="12">
         <v>29.4</v>
       </c>
       <c r="C19" s="12">
         <v>30.7</v>
       </c>
       <c r="D19" s="12">
         <v>32.200000000000003</v>
       </c>
       <c r="E19" s="12">
         <v>33.9</v>
       </c>
       <c r="F19" s="16">
         <v>34.700000000000003</v>
       </c>
       <c r="G19" s="12">
         <v>35.200000000000003</v>
       </c>
       <c r="H19" s="12">
         <v>34.9</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="21">
         <v>39.700000000000003</v>
       </c>
       <c r="L19" s="23">
         <v>40.4</v>
       </c>
       <c r="M19" s="21">
         <v>43.1</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="12.2" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12">
         <v>1486.5</v>
       </c>
       <c r="C20" s="12">
         <v>1486.9</v>
       </c>
       <c r="D20" s="12">
         <v>1486</v>
       </c>
       <c r="E20" s="12">
         <v>1482.1</v>
       </c>
       <c r="F20" s="16">
         <v>1499.2</v>
       </c>
       <c r="G20" s="12">
         <v>1489.1</v>
       </c>
       <c r="H20" s="12">
         <v>1481.4</v>
       </c>
       <c r="I20" s="12">
         <v>1474.8</v>
       </c>
       <c r="J20" s="12">
         <v>1482.2</v>
       </c>
       <c r="K20" s="12">
         <v>1489.6</v>
       </c>
       <c r="L20" s="22">
         <v>1492.3</v>
       </c>
       <c r="M20" s="22">
         <v>1496.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="12.2" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="16"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="22"/>
       <c r="M21" s="21"/>
     </row>
-    <row r="22" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" ht="32.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="12">
         <v>140</v>
       </c>
       <c r="C22" s="12">
         <v>132</v>
       </c>
       <c r="D22" s="12">
         <v>135.6</v>
       </c>
       <c r="E22" s="12">
         <v>136.4</v>
       </c>
       <c r="F22" s="16">
         <v>135.19999999999999</v>
       </c>
       <c r="G22" s="12">
         <v>136.80000000000001</v>
       </c>
       <c r="H22" s="12">
         <v>136.19999999999999</v>
       </c>
       <c r="I22" s="12">
         <v>132.5</v>
       </c>
       <c r="J22" s="12">
         <v>132.1</v>
       </c>
       <c r="K22" s="12">
         <v>128.30000000000001</v>
       </c>
       <c r="L22" s="22">
         <v>124.2</v>
       </c>
       <c r="M22" s="21">
         <v>120.7</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="24" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="12">
         <v>309</v>
       </c>
       <c r="C23" s="12">
         <v>299.3</v>
       </c>
       <c r="D23" s="12">
         <v>308</v>
       </c>
       <c r="E23" s="12">
         <v>302.10000000000002</v>
       </c>
       <c r="F23" s="16">
         <v>299.60000000000002</v>
       </c>
       <c r="G23" s="12">
         <v>298.8</v>
       </c>
       <c r="H23" s="12">
         <v>296.60000000000002</v>
       </c>
       <c r="I23" s="12">
         <v>295</v>
       </c>
       <c r="J23" s="12">
         <v>293.2</v>
       </c>
       <c r="K23" s="12">
         <v>299</v>
       </c>
       <c r="L23" s="22">
         <v>301.5</v>
       </c>
       <c r="M23" s="21">
         <v>301.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="15.75" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="22" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="22" t="s">
         <v>26</v>
       </c>
       <c r="M24" s="23" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" ht="11.25" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="12">
         <v>529.9</v>
       </c>
       <c r="C25" s="12">
         <v>529.29999999999995</v>
       </c>
       <c r="D25" s="12">
         <v>524.6</v>
       </c>
       <c r="E25" s="12">
         <v>530.20000000000005</v>
       </c>
       <c r="F25" s="16">
         <v>530.70000000000005</v>
       </c>
       <c r="G25" s="12">
         <v>532</v>
       </c>
       <c r="H25" s="12">
         <v>531.79999999999995</v>
       </c>
       <c r="I25" s="12">
         <v>532.70000000000005</v>
       </c>
       <c r="J25" s="12">
         <v>538.6</v>
       </c>
       <c r="K25" s="12">
         <v>541.70000000000005</v>
       </c>
       <c r="L25" s="22">
         <v>537</v>
       </c>
       <c r="M25" s="21">
         <v>536.9</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="33.75" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="M26" s="23" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" ht="12.2" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="M27" s="23" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13" ht="34.5" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="12">
         <v>219.4</v>
       </c>
       <c r="C28" s="12">
         <v>234.4</v>
       </c>
       <c r="D28" s="12">
         <v>222.8</v>
       </c>
       <c r="E28" s="12">
         <v>221.1</v>
       </c>
       <c r="F28" s="16">
         <v>237.4</v>
       </c>
       <c r="G28" s="12">
         <v>225</v>
       </c>
       <c r="H28" s="12">
         <v>224.6</v>
       </c>
       <c r="I28" s="12">
         <v>224.8</v>
       </c>
       <c r="J28" s="12">
         <v>224.9</v>
       </c>
       <c r="K28" s="12">
         <v>224.8</v>
       </c>
       <c r="L28" s="22">
         <v>225.5</v>
       </c>
       <c r="M28" s="21">
         <v>228.4</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" ht="16.5" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="12">
         <v>1018.8</v>
       </c>
       <c r="C29" s="12">
         <v>1020.1</v>
       </c>
       <c r="D29" s="12">
         <v>1005.9</v>
       </c>
       <c r="E29" s="12">
         <v>1005</v>
       </c>
       <c r="F29" s="16">
         <v>1002.9</v>
       </c>
       <c r="G29" s="12">
         <v>1002.4</v>
       </c>
       <c r="H29" s="12">
         <v>994.4</v>
       </c>
       <c r="I29" s="12">
         <v>994.1</v>
       </c>
       <c r="J29" s="12">
         <v>998.6</v>
       </c>
       <c r="K29" s="12">
         <v>1005.3</v>
       </c>
       <c r="L29" s="12">
         <v>1003.9</v>
       </c>
       <c r="M29" s="12">
         <v>1007.5</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" ht="12.2" customHeight="1">
       <c r="A30" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="33"/>
       <c r="E30" s="33"/>
       <c r="F30" s="33"/>
       <c r="G30" s="33"/>
       <c r="H30" s="33"/>
       <c r="I30" s="33"/>
       <c r="J30" s="33"/>
       <c r="K30" s="33"/>
       <c r="L30" s="33"/>
       <c r="M30" s="33"/>
     </row>
-    <row r="31" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" ht="25.5" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="12">
         <v>83.2</v>
       </c>
       <c r="C31" s="12">
         <v>113</v>
       </c>
       <c r="D31" s="15">
         <v>111.7</v>
       </c>
       <c r="E31" s="12">
         <v>111.4</v>
       </c>
       <c r="F31" s="16">
         <v>122.6</v>
       </c>
       <c r="G31" s="12">
         <v>123.1</v>
       </c>
       <c r="H31" s="12">
         <v>114.6</v>
       </c>
       <c r="I31" s="12">
         <v>113.1</v>
       </c>
       <c r="J31" s="12">
         <v>114.3</v>
       </c>
       <c r="K31" s="12">
         <v>122.9</v>
       </c>
       <c r="L31" s="22">
         <v>147.4</v>
       </c>
       <c r="M31" s="21">
         <v>141.80000000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13" ht="12.2" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="24">
         <v>31.2</v>
       </c>
       <c r="C32" s="12">
         <v>41.9</v>
       </c>
       <c r="D32" s="15">
         <v>41.7</v>
       </c>
       <c r="E32" s="12">
         <v>42.6</v>
       </c>
       <c r="F32" s="16">
         <v>45.8</v>
       </c>
       <c r="G32" s="12">
         <v>47</v>
       </c>
       <c r="H32" s="12">
         <v>42.9</v>
       </c>
       <c r="I32" s="12">
         <v>39.6</v>
       </c>
       <c r="J32" s="12">
         <v>39.299999999999997</v>
       </c>
       <c r="K32" s="12">
         <v>41.3</v>
       </c>
       <c r="L32" s="23">
         <v>57.5</v>
       </c>
       <c r="M32" s="21">
         <v>56.1</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" ht="12.2" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="12">
         <v>1491.3</v>
       </c>
       <c r="C33" s="12">
         <v>1482.9</v>
       </c>
       <c r="D33" s="15">
         <v>1504.7</v>
       </c>
       <c r="E33" s="12">
         <v>1506.4</v>
       </c>
       <c r="F33" s="16">
         <v>1505.8</v>
       </c>
       <c r="G33" s="12">
         <v>1515.6</v>
       </c>
       <c r="H33" s="12">
         <v>1514.6</v>
       </c>
       <c r="I33" s="12">
         <v>1511.7</v>
       </c>
       <c r="J33" s="12">
         <v>1525.8</v>
       </c>
       <c r="K33" s="12">
         <v>1523</v>
       </c>
       <c r="L33" s="22">
         <v>1515.7</v>
       </c>
       <c r="M33" s="22">
         <v>1523</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="16"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="12"/>
       <c r="J34" s="13"/>
       <c r="K34" s="12"/>
       <c r="L34" s="22"/>
       <c r="M34" s="21"/>
     </row>
-    <row r="35" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" ht="35.25" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="12">
         <v>115.5</v>
       </c>
       <c r="E35" s="12">
         <v>115.4</v>
       </c>
       <c r="F35" s="16">
         <v>113.8</v>
       </c>
       <c r="G35" s="12">
         <v>112.4</v>
       </c>
       <c r="H35" s="12">
         <v>110.5</v>
       </c>
       <c r="I35" s="12">
         <v>110.2</v>
       </c>
       <c r="J35" s="12">
         <v>107.9</v>
       </c>
       <c r="K35" s="12">
         <v>107.7</v>
       </c>
       <c r="L35" s="22">
         <v>107</v>
       </c>
       <c r="M35" s="21">
         <v>104.1</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" ht="24.75" customHeight="1">
       <c r="A36" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="12">
         <v>304.2</v>
       </c>
       <c r="C36" s="12">
         <v>303.10000000000002</v>
       </c>
       <c r="D36" s="12">
         <v>303.5</v>
       </c>
       <c r="E36" s="12">
         <v>302.89999999999998</v>
       </c>
       <c r="F36" s="16">
         <v>300.7</v>
       </c>
       <c r="G36" s="12">
         <v>300.2</v>
       </c>
       <c r="H36" s="12">
         <v>299.8</v>
       </c>
       <c r="I36" s="12">
         <v>298.5</v>
       </c>
       <c r="J36" s="12">
         <v>297.39999999999998</v>
       </c>
       <c r="K36" s="12">
         <v>297.5</v>
       </c>
       <c r="L36" s="22">
         <v>299.10000000000002</v>
       </c>
       <c r="M36" s="21">
         <v>298.60000000000002</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13" ht="12.2" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="16">
         <v>48</v>
       </c>
       <c r="G37" s="12">
         <v>57.6</v>
       </c>
       <c r="H37" s="12">
         <v>56.3</v>
       </c>
       <c r="I37" s="12">
         <v>53.3</v>
       </c>
       <c r="J37" s="22">
         <v>51.9</v>
       </c>
       <c r="K37" s="12">
         <v>56.2</v>
       </c>
       <c r="L37" s="22">
         <v>55</v>
       </c>
       <c r="M37" s="23">
         <v>52.9</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" ht="12.2" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D38" s="12">
         <v>554.5</v>
       </c>
       <c r="E38" s="12">
         <v>561.79999999999995</v>
       </c>
       <c r="F38" s="16">
         <v>562.20000000000005</v>
       </c>
       <c r="G38" s="12">
         <v>560.4</v>
       </c>
       <c r="H38" s="12">
         <v>564.5</v>
       </c>
       <c r="I38" s="12">
         <v>565.5</v>
       </c>
       <c r="J38" s="12">
         <v>569.4</v>
       </c>
       <c r="K38" s="12">
         <v>570</v>
       </c>
       <c r="L38" s="22">
         <v>567.1</v>
       </c>
       <c r="M38" s="21">
         <v>574.6</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:13" ht="46.5" customHeight="1">
       <c r="A39" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="12">
         <v>263.10000000000002</v>
       </c>
       <c r="C39" s="12">
         <v>265.7</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="22">
         <v>270.7</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G39" s="12">
         <v>273.2</v>
       </c>
       <c r="H39" s="12">
         <v>272.3</v>
       </c>
       <c r="I39" s="12">
         <v>270.89999999999998</v>
       </c>
       <c r="J39" s="12">
         <v>284.7</v>
       </c>
       <c r="K39" s="12">
         <v>275</v>
       </c>
       <c r="L39" s="22">
         <v>271.2</v>
       </c>
       <c r="M39" s="23">
         <v>270.7</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13" ht="25.5" customHeight="1">
       <c r="A40" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D40" s="12">
         <v>0.1</v>
       </c>
       <c r="E40" s="22">
         <v>0.1</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G40" s="12">
         <v>0.1</v>
       </c>
       <c r="H40" s="12">
         <v>0.1</v>
       </c>
       <c r="I40" s="12">
         <v>0.1</v>
       </c>
       <c r="J40" s="12">
         <v>0.1</v>
       </c>
       <c r="K40" s="12">
         <v>0.1</v>
       </c>
       <c r="L40" s="22">
         <v>0.1</v>
       </c>
       <c r="M40" s="23">
         <v>0.1</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" ht="32.25" customHeight="1">
       <c r="A41" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="12">
         <v>218.1</v>
       </c>
       <c r="C41" s="12">
         <v>205.7</v>
       </c>
       <c r="D41" s="12">
         <v>217.8</v>
       </c>
       <c r="E41" s="12">
         <v>210.4</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="12">
         <v>211.7</v>
       </c>
       <c r="H41" s="12">
         <v>210.9</v>
       </c>
       <c r="I41" s="12">
         <v>213</v>
       </c>
       <c r="J41" s="12">
         <v>214.3</v>
       </c>
       <c r="K41" s="12">
         <v>216.5</v>
       </c>
       <c r="L41" s="22">
         <v>216.1</v>
       </c>
       <c r="M41" s="21">
         <v>221.7</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" ht="12.2" customHeight="1">
       <c r="A42" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="24">
         <v>1012</v>
       </c>
       <c r="C42" s="12">
         <v>1016.3</v>
       </c>
       <c r="D42" s="15">
         <v>1021.3</v>
       </c>
       <c r="E42" s="12">
         <v>1026.5999999999999</v>
       </c>
       <c r="F42" s="16">
         <v>1028.9000000000001</v>
       </c>
       <c r="G42" s="12">
         <v>1027</v>
       </c>
       <c r="H42" s="12">
         <v>1027.5</v>
       </c>
       <c r="I42" s="12">
         <v>1026.5</v>
       </c>
       <c r="J42" s="12">
         <v>1042.0999999999999</v>
       </c>
       <c r="K42" s="12">
         <v>1036.7</v>
       </c>
       <c r="L42" s="12">
         <v>1031.3</v>
       </c>
       <c r="M42" s="12">
         <v>1031.9000000000001</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" ht="12.2" customHeight="1">
       <c r="A43" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="33"/>
       <c r="C43" s="33"/>
       <c r="D43" s="33"/>
       <c r="E43" s="33"/>
       <c r="F43" s="33"/>
       <c r="G43" s="33"/>
       <c r="H43" s="33"/>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="33"/>
       <c r="L43" s="33"/>
       <c r="M43" s="33"/>
     </row>
-    <row r="44" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:13" ht="25.5" customHeight="1">
       <c r="A44" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="12">
         <v>109.1</v>
       </c>
       <c r="C44" s="12">
         <v>123.8</v>
       </c>
       <c r="D44" s="15">
         <v>125.6</v>
       </c>
       <c r="E44" s="12">
         <v>131.9</v>
       </c>
       <c r="F44" s="16">
         <v>136.4</v>
       </c>
       <c r="G44" s="12">
         <v>131.6</v>
       </c>
       <c r="H44" s="12">
         <v>130.80000000000001</v>
       </c>
       <c r="I44" s="12">
         <v>136.5</v>
       </c>
       <c r="J44" s="12">
         <v>134.4</v>
       </c>
       <c r="K44" s="12">
         <v>144.9</v>
       </c>
       <c r="L44" s="22">
         <v>142.6</v>
       </c>
       <c r="M44" s="21">
         <v>146.6</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:13" ht="12.2" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="24">
         <v>39.200000000000003</v>
       </c>
       <c r="C45" s="12">
         <v>42.1</v>
       </c>
       <c r="D45" s="15">
         <v>45.5</v>
       </c>
       <c r="E45" s="12">
         <v>47.6</v>
       </c>
       <c r="F45" s="16">
         <v>48.3</v>
       </c>
       <c r="G45" s="12">
         <v>47.1</v>
       </c>
       <c r="H45" s="12">
         <v>47.4</v>
       </c>
       <c r="I45" s="12">
         <v>50.9</v>
       </c>
       <c r="J45" s="12">
         <v>47.4</v>
       </c>
       <c r="K45" s="12">
         <v>51.3</v>
       </c>
       <c r="L45" s="23">
         <v>51.4</v>
       </c>
       <c r="M45" s="21">
         <v>54.4</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" ht="12.2" customHeight="1">
       <c r="A46" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="12">
         <v>1526.2</v>
       </c>
       <c r="C46" s="12">
         <v>1707.7</v>
       </c>
       <c r="D46" s="15">
         <v>1718.7</v>
       </c>
       <c r="E46" s="12">
         <v>1723.9</v>
       </c>
       <c r="F46" s="16">
         <v>1722.9</v>
       </c>
       <c r="G46" s="12">
         <v>1746.3</v>
       </c>
       <c r="H46" s="12">
         <v>1741.2</v>
       </c>
       <c r="I46" s="12">
         <v>1754.9</v>
       </c>
       <c r="J46" s="12">
         <v>1743.2</v>
       </c>
       <c r="K46" s="12">
         <v>1700.7</v>
       </c>
       <c r="L46" s="22">
         <v>1726.7</v>
       </c>
       <c r="M46" s="22">
         <v>1787</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:13" ht="12.2" customHeight="1">
       <c r="A47" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="12"/>
       <c r="D47" s="12"/>
       <c r="E47" s="12"/>
       <c r="F47" s="16"/>
       <c r="G47" s="12"/>
       <c r="H47" s="12"/>
       <c r="I47" s="12"/>
       <c r="J47" s="13"/>
       <c r="K47" s="12"/>
       <c r="L47" s="22"/>
       <c r="M47" s="21"/>
     </row>
-    <row r="48" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:13" ht="35.25" customHeight="1">
       <c r="A48" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="12">
         <v>102.4</v>
       </c>
       <c r="C48" s="12">
         <v>104</v>
       </c>
       <c r="D48" s="12">
         <v>101.9</v>
       </c>
       <c r="E48" s="12">
         <v>100.8</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G48" s="12">
         <v>102.8</v>
       </c>
       <c r="H48" s="12">
         <v>102.1</v>
       </c>
       <c r="I48" s="12">
         <v>102.4</v>
       </c>
       <c r="J48" s="12">
         <v>101.4</v>
       </c>
       <c r="K48" s="12">
         <v>112.3</v>
       </c>
       <c r="L48" s="22">
         <v>110.8</v>
       </c>
       <c r="M48" s="21">
         <v>102.1</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:13" ht="24.75" customHeight="1">
       <c r="A49" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="12">
         <v>298.10000000000002</v>
       </c>
       <c r="C49" s="12">
         <v>296.7</v>
       </c>
       <c r="D49" s="12">
         <v>295.60000000000002</v>
       </c>
       <c r="E49" s="12">
         <v>296.2</v>
       </c>
       <c r="F49" s="16">
         <v>296.8</v>
       </c>
       <c r="G49" s="12">
         <v>298.2</v>
       </c>
       <c r="H49" s="12">
         <v>299.3</v>
       </c>
       <c r="I49" s="12">
         <v>300.3</v>
       </c>
       <c r="J49" s="12">
         <v>299.5</v>
       </c>
       <c r="K49" s="12">
         <v>304.8</v>
       </c>
       <c r="L49" s="22">
         <v>321.3</v>
       </c>
       <c r="M49" s="21">
         <v>411</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" ht="12.2" customHeight="1">
       <c r="A50" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="12">
         <v>49.6</v>
       </c>
       <c r="C50" s="12">
         <v>50</v>
       </c>
       <c r="D50" s="12">
         <v>49.5</v>
       </c>
       <c r="E50" s="12">
         <v>57.3</v>
       </c>
       <c r="F50" s="16">
         <v>60.7</v>
       </c>
       <c r="G50" s="12">
         <v>62.2</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="12">
         <v>61.5</v>
       </c>
       <c r="J50" s="22">
         <v>55.8</v>
       </c>
       <c r="K50" s="12">
         <v>55</v>
       </c>
       <c r="L50" s="22">
         <v>55.5</v>
       </c>
       <c r="M50" s="23">
         <v>50.4</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:13" ht="12.2" customHeight="1">
       <c r="A51" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="12">
         <v>581.29999999999995</v>
       </c>
       <c r="C51" s="12">
         <v>774.5</v>
       </c>
       <c r="D51" s="12">
         <v>788.2</v>
       </c>
       <c r="E51" s="12">
         <v>788.6</v>
       </c>
       <c r="F51" s="16">
         <v>789.1</v>
       </c>
       <c r="G51" s="12">
         <v>788.8</v>
       </c>
       <c r="H51" s="12">
         <v>778</v>
       </c>
       <c r="I51" s="12">
         <v>784.9</v>
       </c>
       <c r="J51" s="12">
         <v>786</v>
       </c>
       <c r="K51" s="12">
         <v>785</v>
       </c>
       <c r="L51" s="22">
         <v>789.3</v>
       </c>
       <c r="M51" s="21">
         <v>772.5</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:13" ht="46.5" customHeight="1">
       <c r="A52" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="12">
         <v>274.7</v>
       </c>
       <c r="C52" s="12">
         <v>268.39999999999998</v>
       </c>
       <c r="D52" s="12">
         <v>266.5</v>
       </c>
       <c r="E52" s="22">
         <v>264.60000000000002</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="12">
         <v>279</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I52" s="12">
         <v>278.89999999999998</v>
       </c>
       <c r="J52" s="12">
         <v>271.39999999999998</v>
       </c>
       <c r="K52" s="12">
         <v>274.39999999999998</v>
       </c>
       <c r="L52" s="22">
         <v>285.60000000000002</v>
       </c>
       <c r="M52" s="23">
         <v>294.7</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:13" ht="25.5" customHeight="1">
       <c r="A53" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="12">
         <v>0</v>
       </c>
       <c r="C53" s="12">
         <v>0</v>
       </c>
       <c r="D53" s="12">
         <v>0</v>
       </c>
       <c r="E53" s="22">
         <v>0.1</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="12">
         <v>0</v>
       </c>
       <c r="J53" s="12">
         <v>0</v>
       </c>
       <c r="K53" s="12">
         <v>0</v>
       </c>
       <c r="L53" s="22">
         <v>0</v>
       </c>
       <c r="M53" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="32.25" customHeight="1">
       <c r="A54" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="12">
         <v>220</v>
       </c>
       <c r="C54" s="12">
         <v>214.1</v>
       </c>
       <c r="D54" s="12">
         <v>217</v>
       </c>
       <c r="E54" s="12">
         <v>216.4</v>
       </c>
       <c r="F54" s="16">
         <v>214.1</v>
       </c>
       <c r="G54" s="12">
         <v>215.3</v>
       </c>
       <c r="H54" s="12">
         <v>226.6</v>
       </c>
       <c r="I54" s="12">
         <v>226.7</v>
       </c>
       <c r="J54" s="12">
         <v>229.2</v>
       </c>
       <c r="K54" s="12">
         <v>169.1</v>
       </c>
       <c r="L54" s="22">
         <v>164.1</v>
       </c>
       <c r="M54" s="21">
         <v>156.19999999999999</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" ht="12.2" customHeight="1">
       <c r="A55" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="24">
         <v>1035.2</v>
       </c>
       <c r="C55" s="12">
         <v>1204.5</v>
       </c>
       <c r="D55" s="15">
         <v>1204.7</v>
       </c>
       <c r="E55" s="12">
         <v>1210.2</v>
       </c>
       <c r="F55" s="16">
         <v>1205.8</v>
       </c>
       <c r="G55" s="12">
         <v>1223.8</v>
       </c>
       <c r="H55" s="12">
         <v>1212.4000000000001</v>
       </c>
       <c r="I55" s="12">
         <v>1212.7</v>
       </c>
       <c r="J55" s="12">
         <v>1207.4000000000001</v>
       </c>
       <c r="K55" s="12">
         <v>1207.5999999999999</v>
       </c>
       <c r="L55" s="12">
         <v>1237.3</v>
       </c>
       <c r="M55" s="12">
         <v>1315.7</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:13" ht="12.2" customHeight="1">
       <c r="A56" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="33"/>
       <c r="C56" s="33"/>
       <c r="D56" s="33"/>
       <c r="E56" s="33"/>
       <c r="F56" s="33"/>
       <c r="G56" s="33"/>
       <c r="H56" s="33"/>
       <c r="I56" s="33"/>
       <c r="J56" s="33"/>
       <c r="K56" s="33"/>
       <c r="L56" s="33"/>
       <c r="M56" s="33"/>
     </row>
-    <row r="57" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" ht="22.5" customHeight="1">
       <c r="A57" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="12">
         <v>113.1</v>
       </c>
       <c r="C57" s="12">
         <v>134.80000000000001</v>
       </c>
       <c r="D57" s="15">
         <v>122.7</v>
       </c>
       <c r="E57" s="12">
         <v>107.6</v>
       </c>
       <c r="F57" s="16">
         <v>117.6</v>
       </c>
       <c r="G57" s="12">
         <v>123.6</v>
       </c>
       <c r="H57" s="12">
         <v>125.3</v>
       </c>
       <c r="I57" s="12">
         <v>138.30000000000001</v>
       </c>
       <c r="J57" s="12">
         <v>144.30000000000001</v>
       </c>
       <c r="K57" s="12">
         <v>173.1</v>
       </c>
       <c r="L57" s="22">
         <v>169.8</v>
       </c>
       <c r="M57" s="22">
         <v>205</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:13" ht="12.2" customHeight="1">
       <c r="A58" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="24">
         <v>39.299999999999997</v>
       </c>
       <c r="C58" s="12">
         <v>45.6</v>
       </c>
       <c r="D58" s="15">
         <v>47</v>
       </c>
       <c r="E58" s="5">
         <v>42.2</v>
       </c>
       <c r="F58" s="16">
         <v>44.3</v>
       </c>
       <c r="G58" s="12">
         <v>50.6</v>
       </c>
       <c r="H58" s="12">
         <v>51.8</v>
       </c>
       <c r="I58" s="12">
         <v>55.4</v>
       </c>
       <c r="J58" s="12">
         <v>58.7</v>
       </c>
       <c r="K58" s="12">
         <v>71</v>
       </c>
       <c r="L58" s="23">
         <v>65.5</v>
       </c>
       <c r="M58" s="21">
         <v>82.7</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B59" s="12">
         <v>1713.3</v>
       </c>
       <c r="C59" s="12">
         <v>1673.3</v>
       </c>
       <c r="D59" s="15">
         <v>1699.4</v>
       </c>
       <c r="E59" s="12">
         <v>1710.3</v>
       </c>
       <c r="F59" s="16">
         <v>1715.6</v>
       </c>
       <c r="G59" s="12">
         <v>1748.9</v>
       </c>
       <c r="H59" s="12">
         <v>1759.4</v>
       </c>
       <c r="I59" s="12">
         <v>1733</v>
       </c>
       <c r="J59" s="12">
         <v>1811.7</v>
       </c>
       <c r="K59" s="12">
         <v>1846.8</v>
       </c>
       <c r="L59" s="22">
         <v>1855.9</v>
       </c>
       <c r="M59" s="22">
         <v>1870.3</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" ht="12.2" customHeight="1">
       <c r="A60" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="12"/>
       <c r="E60" s="12"/>
       <c r="F60" s="16"/>
       <c r="G60" s="12"/>
       <c r="H60" s="12"/>
       <c r="I60" s="12"/>
       <c r="J60" s="13"/>
       <c r="K60" s="12"/>
       <c r="L60" s="22"/>
       <c r="M60" s="21"/>
     </row>
-    <row r="61" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:13" ht="36" customHeight="1">
       <c r="A61" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="12">
         <v>100.7</v>
       </c>
       <c r="C61" s="12">
         <v>97.4</v>
       </c>
       <c r="D61" s="12">
         <v>98.2</v>
       </c>
       <c r="E61" s="12">
         <v>94.3</v>
       </c>
       <c r="F61" s="16">
         <v>89.5</v>
       </c>
       <c r="G61" s="12">
         <v>94.9</v>
       </c>
       <c r="H61" s="12">
         <v>91.6</v>
       </c>
       <c r="I61" s="12">
         <v>87.6</v>
       </c>
       <c r="J61" s="12">
         <v>87.4</v>
       </c>
       <c r="K61" s="12">
         <v>90.9</v>
       </c>
       <c r="L61" s="22">
         <v>92.9</v>
       </c>
       <c r="M61" s="21">
         <v>87.2</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" ht="24.75" customHeight="1">
       <c r="A62" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="12">
         <v>319.7</v>
       </c>
       <c r="C62" s="12">
         <v>321.39999999999998</v>
       </c>
       <c r="D62" s="12">
         <v>321.7</v>
       </c>
       <c r="E62" s="12">
         <v>328.7</v>
       </c>
       <c r="F62" s="16">
         <v>334.4</v>
       </c>
       <c r="G62" s="12">
         <v>334.6</v>
       </c>
       <c r="H62" s="12">
         <v>330.4</v>
       </c>
       <c r="I62" s="12">
         <v>329.5</v>
       </c>
       <c r="J62" s="12">
         <v>327.5</v>
       </c>
       <c r="K62" s="12">
         <v>324.2</v>
       </c>
       <c r="L62" s="22">
         <v>320.89999999999998</v>
       </c>
       <c r="M62" s="21">
         <v>312.89999999999998</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:13" ht="14.25" customHeight="1">
       <c r="A63" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="12">
         <v>41.6</v>
       </c>
       <c r="C63" s="12">
         <v>31.6</v>
       </c>
       <c r="D63" s="12">
         <v>33.1</v>
       </c>
       <c r="E63" s="12">
         <v>33.799999999999997</v>
       </c>
       <c r="F63" s="16">
         <v>32</v>
       </c>
       <c r="G63" s="12">
         <v>35.6</v>
       </c>
       <c r="H63" s="12">
         <v>35.4</v>
       </c>
       <c r="I63" s="12">
         <v>19.5</v>
       </c>
       <c r="J63" s="22">
         <v>67.900000000000006</v>
       </c>
       <c r="K63" s="12">
         <v>66.099999999999994</v>
       </c>
       <c r="L63" s="22">
         <v>61</v>
       </c>
       <c r="M63" s="23">
         <v>60.7</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" ht="15.75" customHeight="1">
       <c r="A64" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B64" s="12">
         <v>796.6</v>
       </c>
       <c r="C64" s="12">
         <v>785.4</v>
       </c>
       <c r="D64" s="12">
         <v>795.2</v>
       </c>
       <c r="E64" s="12">
         <v>806.2</v>
       </c>
       <c r="F64" s="16">
         <v>806.5</v>
       </c>
       <c r="G64" s="12">
         <v>823</v>
       </c>
       <c r="H64" s="12">
         <v>847.3</v>
       </c>
       <c r="I64" s="12">
         <v>841.6</v>
       </c>
       <c r="J64" s="12">
         <v>854.4</v>
       </c>
       <c r="K64" s="12">
         <v>883.5</v>
       </c>
       <c r="L64" s="22">
         <v>894.2</v>
       </c>
       <c r="M64" s="21">
         <v>896.7</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:13" ht="48" customHeight="1">
       <c r="A65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="12">
         <v>299</v>
       </c>
       <c r="C65" s="12">
         <v>296.2</v>
       </c>
       <c r="D65" s="12">
         <v>300.8</v>
       </c>
       <c r="E65" s="22">
         <v>293.60000000000002</v>
       </c>
       <c r="F65" s="23">
         <v>292.2</v>
       </c>
       <c r="G65" s="12">
         <v>289.8</v>
       </c>
       <c r="H65" s="12">
         <v>289.39999999999998</v>
       </c>
       <c r="I65" s="12">
         <v>287.89999999999998</v>
       </c>
       <c r="J65" s="12">
         <v>296.60000000000002</v>
       </c>
       <c r="K65" s="12">
         <v>304.2</v>
       </c>
       <c r="L65" s="22">
         <v>305.39999999999998</v>
       </c>
       <c r="M65" s="23">
         <v>309.8</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:13" ht="21.75" hidden="1" customHeight="1">
       <c r="A66" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E66" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F66" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="22"/>
       <c r="M66" s="23"/>
     </row>
-    <row r="67" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:13" ht="31.5" customHeight="1">
       <c r="A67" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="12">
         <v>155.6</v>
       </c>
       <c r="C67" s="12">
         <v>141.1</v>
       </c>
       <c r="D67" s="12">
         <v>150.30000000000001</v>
       </c>
       <c r="E67" s="12">
         <v>153.69999999999999</v>
       </c>
       <c r="F67" s="16">
         <v>160.9</v>
       </c>
       <c r="G67" s="12">
         <v>170.9</v>
       </c>
       <c r="H67" s="12">
         <v>165.2</v>
       </c>
       <c r="I67" s="12">
         <v>166.6</v>
       </c>
       <c r="J67" s="12">
         <v>177.7</v>
       </c>
       <c r="K67" s="12">
         <v>177.9</v>
       </c>
       <c r="L67" s="22">
         <v>181.4</v>
       </c>
       <c r="M67" s="21">
         <v>203</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" ht="15" customHeight="1">
       <c r="A68" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="24">
         <v>1254.7</v>
       </c>
       <c r="C68" s="12">
         <v>1242</v>
       </c>
       <c r="D68" s="15">
         <v>1259.0999999999999</v>
       </c>
       <c r="E68" s="12">
         <v>1262.9000000000001</v>
       </c>
       <c r="F68" s="16">
         <v>1267.5</v>
       </c>
       <c r="G68" s="12">
         <v>1283.5</v>
       </c>
       <c r="H68" s="12">
         <v>1296.2</v>
       </c>
       <c r="I68" s="12">
         <v>1288.5</v>
       </c>
       <c r="J68" s="12">
         <v>1302.9000000000001</v>
       </c>
       <c r="K68" s="12">
         <v>1323</v>
       </c>
       <c r="L68" s="12">
         <v>1338.1</v>
       </c>
       <c r="M68" s="12">
         <v>1353.3</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:13" ht="12.2" customHeight="1">
       <c r="A69" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="33"/>
       <c r="C69" s="33"/>
       <c r="D69" s="33"/>
       <c r="E69" s="33"/>
       <c r="F69" s="33"/>
       <c r="G69" s="33"/>
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="K69" s="33"/>
       <c r="L69" s="33"/>
       <c r="M69" s="33"/>
     </row>
-    <row r="70" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:13" ht="23.25" customHeight="1">
       <c r="A70" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="12">
         <v>144.19999999999999</v>
       </c>
       <c r="C70" s="12">
         <v>173</v>
       </c>
       <c r="D70" s="15">
         <v>177.9</v>
       </c>
       <c r="E70" s="12">
         <v>196.7</v>
       </c>
       <c r="F70" s="16">
         <v>162.80000000000001</v>
       </c>
       <c r="G70" s="12">
         <v>173</v>
       </c>
       <c r="H70" s="12">
         <v>151.30000000000001</v>
       </c>
       <c r="I70" s="12">
         <v>156.69999999999999</v>
       </c>
       <c r="J70" s="12">
         <v>169.3</v>
       </c>
       <c r="K70" s="12">
         <v>195.5</v>
       </c>
       <c r="L70" s="22">
         <v>195.5</v>
       </c>
       <c r="M70" s="22">
         <v>206.6</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" ht="12.2" customHeight="1">
       <c r="A71" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="24">
         <v>62.8</v>
       </c>
       <c r="C71" s="12">
         <v>62.8</v>
       </c>
       <c r="D71" s="15">
         <v>68.3</v>
       </c>
       <c r="E71" s="25">
         <v>73.5</v>
       </c>
       <c r="F71" s="16">
         <v>59.6</v>
       </c>
       <c r="G71" s="12">
         <v>67</v>
       </c>
       <c r="H71" s="12">
         <v>51.3</v>
       </c>
       <c r="I71" s="12">
         <v>56.6</v>
       </c>
       <c r="J71" s="12">
         <v>61.6</v>
       </c>
       <c r="K71" s="12">
         <v>69.900000000000006</v>
       </c>
       <c r="L71" s="23">
         <v>71.5</v>
       </c>
       <c r="M71" s="21">
         <v>77.099999999999994</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:13" ht="12.2" customHeight="1">
       <c r="A72" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="12">
         <v>1875.5</v>
       </c>
       <c r="C72" s="12">
         <v>1878</v>
       </c>
       <c r="D72" s="15">
         <v>1905.5</v>
       </c>
       <c r="E72" s="15">
         <v>1905.4</v>
       </c>
       <c r="F72" s="16">
         <v>1877</v>
       </c>
       <c r="G72" s="12">
         <v>1903.3</v>
       </c>
       <c r="H72" s="12">
         <v>1900.3</v>
       </c>
       <c r="I72" s="12">
         <v>2044.6</v>
       </c>
       <c r="J72" s="12">
         <v>1941.5</v>
       </c>
       <c r="K72" s="12">
         <v>1921.4</v>
       </c>
       <c r="L72" s="22">
         <v>1945.2</v>
       </c>
       <c r="M72" s="22">
         <v>1953.3</v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" ht="12.2" customHeight="1">
       <c r="A73" s="18" t="s">
         <v>22</v>
       </c>
       <c r="C73" s="12"/>
       <c r="F73" s="16"/>
       <c r="G73" s="12"/>
       <c r="H73" s="12"/>
       <c r="I73" s="12"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="22"/>
       <c r="M73" s="21"/>
     </row>
-    <row r="74" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:13" ht="23.25" customHeight="1">
       <c r="A74" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="12">
         <v>89.7</v>
       </c>
       <c r="C74" s="12">
         <v>84</v>
       </c>
       <c r="D74" s="12">
         <v>88.7</v>
       </c>
       <c r="E74" s="15">
         <v>85.5</v>
       </c>
       <c r="F74" s="16">
         <v>82.9</v>
       </c>
       <c r="G74" s="12">
         <v>85.8</v>
       </c>
       <c r="H74" s="12">
         <v>81.8</v>
       </c>
       <c r="I74" s="12">
         <v>80.5</v>
       </c>
       <c r="J74" s="12">
         <v>77.900000000000006</v>
       </c>
       <c r="K74" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="L74" s="22">
         <v>74.099999999999994</v>
       </c>
       <c r="M74" s="21">
         <v>72.8</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:13" ht="24" customHeight="1">
       <c r="A75" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="12">
         <v>311</v>
       </c>
       <c r="C75" s="12">
         <v>306</v>
       </c>
       <c r="D75" s="12">
         <v>300.8</v>
       </c>
       <c r="E75" s="15">
         <v>298.60000000000002</v>
       </c>
       <c r="F75" s="16">
         <v>298.2</v>
       </c>
       <c r="G75" s="12">
         <v>296.89999999999998</v>
       </c>
       <c r="H75" s="12">
         <v>294.10000000000002</v>
       </c>
       <c r="I75" s="12">
         <v>291.89999999999998</v>
       </c>
       <c r="J75" s="12">
         <v>287.5</v>
       </c>
       <c r="K75" s="12">
         <v>282.8</v>
       </c>
       <c r="L75" s="22">
         <v>279.7</v>
       </c>
       <c r="M75" s="21">
         <v>272.60000000000002</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:13" ht="12.2" customHeight="1">
       <c r="A76" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="12">
         <v>67.599999999999994</v>
       </c>
       <c r="C76" s="12">
         <v>66.7</v>
       </c>
       <c r="D76" s="12">
         <v>69.5</v>
       </c>
       <c r="E76" s="15">
         <v>55.1</v>
       </c>
       <c r="F76" s="16">
         <v>25.4</v>
       </c>
       <c r="G76" s="12">
         <v>18.8</v>
       </c>
       <c r="H76" s="12">
         <v>23</v>
       </c>
       <c r="I76" s="12">
         <v>53</v>
       </c>
       <c r="J76" s="22">
         <v>56</v>
       </c>
       <c r="K76" s="12">
         <v>23.4</v>
       </c>
       <c r="L76" s="22">
         <v>26.9</v>
       </c>
       <c r="M76" s="23">
         <v>26.9</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:13" ht="12.2" customHeight="1">
       <c r="A77" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="12">
         <v>913.1</v>
       </c>
       <c r="C77" s="12">
         <v>921.1</v>
       </c>
       <c r="D77" s="12">
         <v>934.2</v>
       </c>
       <c r="E77" s="15">
         <v>943.8</v>
       </c>
       <c r="F77" s="16">
         <v>946.2</v>
       </c>
       <c r="G77" s="12">
         <v>954.7</v>
       </c>
       <c r="H77" s="12">
         <v>953.9</v>
       </c>
       <c r="I77" s="12">
         <v>965.1</v>
       </c>
       <c r="J77" s="12">
         <v>959.2</v>
       </c>
       <c r="K77" s="12">
         <v>969.4</v>
       </c>
       <c r="L77" s="22">
         <v>975.6</v>
       </c>
       <c r="M77" s="21">
         <v>980.2</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:13" ht="44.25" customHeight="1">
       <c r="A78" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="12">
         <v>311.60000000000002</v>
       </c>
       <c r="C78" s="12">
         <v>314.39999999999998</v>
       </c>
       <c r="D78" s="12">
         <v>316.2</v>
       </c>
       <c r="E78" s="15">
         <v>319.39999999999998</v>
       </c>
       <c r="F78" s="23">
         <v>314.89999999999998</v>
       </c>
       <c r="G78" s="12">
         <v>315.60000000000002</v>
       </c>
       <c r="H78" s="12">
         <v>315.3</v>
       </c>
       <c r="I78" s="12">
         <v>316.3</v>
       </c>
       <c r="J78" s="12">
         <v>315.8</v>
       </c>
       <c r="K78" s="12">
         <v>318.89999999999998</v>
       </c>
       <c r="L78" s="22">
         <v>321.2</v>
       </c>
       <c r="M78" s="23">
         <v>327.7</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:13" ht="24" customHeight="1">
       <c r="A79" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E79" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F79" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="I79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="K79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="L79" s="22" t="s">
         <v>33</v>
       </c>
       <c r="M79" s="23" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:13" ht="24" customHeight="1">
       <c r="A80" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="12">
         <v>182.4</v>
       </c>
       <c r="C80" s="12">
         <v>185.8</v>
       </c>
       <c r="D80" s="12">
         <v>196.1</v>
       </c>
       <c r="E80" s="15">
         <v>203</v>
       </c>
       <c r="F80" s="16">
         <v>209.3</v>
       </c>
       <c r="G80" s="12">
         <v>231.5</v>
       </c>
       <c r="H80" s="12">
         <v>232.2</v>
       </c>
       <c r="I80" s="12">
         <v>337.9</v>
       </c>
       <c r="J80" s="12">
         <v>245</v>
       </c>
       <c r="K80" s="12">
         <v>249.8</v>
       </c>
       <c r="L80" s="22">
         <v>267.7</v>
       </c>
       <c r="M80" s="21">
         <v>273</v>
       </c>
     </row>
-    <row r="81" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:15" ht="13.5" customHeight="1">
       <c r="A81" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="24">
         <v>1353.2</v>
       </c>
       <c r="C81" s="12">
         <v>1353.2</v>
       </c>
       <c r="D81" s="15">
         <v>1368.4</v>
       </c>
       <c r="E81" s="15">
         <v>1370.6</v>
       </c>
       <c r="F81" s="16">
         <v>1370.4</v>
       </c>
       <c r="G81" s="12">
         <v>1383.7</v>
       </c>
       <c r="H81" s="12">
         <v>1385.6</v>
       </c>
       <c r="I81" s="12">
         <v>1396</v>
       </c>
       <c r="J81" s="12">
         <v>1384.36</v>
       </c>
       <c r="K81" s="12">
         <v>1391.4</v>
       </c>
       <c r="L81" s="12">
         <v>1397.3</v>
       </c>
       <c r="M81" s="12">
         <v>1402.1</v>
       </c>
     </row>
-    <row r="82" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:15" ht="12.2" customHeight="1">
       <c r="A82" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="33"/>
       <c r="C82" s="33"/>
       <c r="D82" s="33"/>
       <c r="E82" s="33"/>
       <c r="F82" s="33"/>
       <c r="G82" s="33"/>
       <c r="H82" s="33"/>
       <c r="I82" s="33"/>
       <c r="J82" s="33"/>
       <c r="K82" s="33"/>
       <c r="L82" s="33"/>
       <c r="M82" s="33"/>
     </row>
-    <row r="83" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:15" ht="26.25" customHeight="1">
       <c r="A83" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="12">
         <v>155.30000000000001</v>
       </c>
       <c r="C83" s="12">
         <v>206.7</v>
       </c>
       <c r="D83" s="15">
         <v>215.9</v>
       </c>
       <c r="E83" s="12">
         <v>207</v>
       </c>
       <c r="F83" s="16" t="s">
         <v>35</v>
       </c>
       <c r="G83" s="12">
         <v>193.5</v>
       </c>
       <c r="H83" s="26">
         <v>158.30000000000001</v>
       </c>
       <c r="I83" s="12">
         <v>161.9</v>
       </c>
       <c r="J83" s="12">
         <v>189.9</v>
       </c>
       <c r="K83" s="12">
         <v>173.9</v>
       </c>
       <c r="L83" s="22">
         <v>224</v>
       </c>
       <c r="M83" s="22">
         <v>235</v>
       </c>
     </row>
-    <row r="84" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:15" ht="15.75" customHeight="1">
       <c r="A84" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="24">
         <v>62.5</v>
       </c>
       <c r="C84" s="12">
         <v>84.3</v>
       </c>
       <c r="D84" s="15">
         <v>82.8</v>
       </c>
       <c r="E84" s="25">
         <v>78.099999999999994</v>
       </c>
       <c r="F84" s="16" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="12">
         <v>72.7</v>
       </c>
       <c r="H84" s="26">
         <v>54</v>
       </c>
       <c r="I84" s="12">
         <v>56.7</v>
       </c>
       <c r="J84" s="12">
         <v>68.900000000000006</v>
       </c>
       <c r="K84" s="12">
         <v>64.7</v>
       </c>
       <c r="L84" s="23">
         <v>94.9</v>
       </c>
       <c r="M84" s="21">
         <v>104.3</v>
       </c>
     </row>
-    <row r="85" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:15" ht="15" customHeight="1">
       <c r="A85" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B85" s="12">
         <v>1533.1</v>
       </c>
       <c r="C85" s="12">
         <v>1906.1</v>
       </c>
       <c r="D85" s="15">
         <v>1981.4</v>
       </c>
       <c r="E85" s="15">
         <v>1975.5</v>
       </c>
       <c r="F85" s="16" t="s">
         <v>44</v>
       </c>
       <c r="G85" s="12">
         <v>1754.4</v>
       </c>
       <c r="H85" s="12">
         <v>1743.1</v>
       </c>
       <c r="I85" s="12">
         <v>1768.5</v>
       </c>
       <c r="J85" s="12">
         <v>1776.5</v>
       </c>
       <c r="K85" s="12">
         <v>1797.9</v>
       </c>
       <c r="L85" s="22">
         <v>1829.2</v>
       </c>
       <c r="M85" s="22">
         <v>1859.9</v>
       </c>
     </row>
-    <row r="86" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:15" ht="15.75" customHeight="1">
       <c r="A86" s="18" t="s">
         <v>22</v>
       </c>
       <c r="C86" s="12"/>
       <c r="F86" s="16"/>
       <c r="G86" s="12"/>
       <c r="H86" s="16"/>
       <c r="I86" s="12"/>
       <c r="J86" s="13"/>
       <c r="K86" s="12"/>
       <c r="L86" s="22"/>
       <c r="M86" s="21"/>
     </row>
-    <row r="87" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:15" ht="34.5" customHeight="1">
       <c r="A87" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="12">
         <v>41</v>
       </c>
       <c r="C87" s="12">
         <v>71.2</v>
       </c>
       <c r="D87" s="12">
         <v>73.400000000000006</v>
       </c>
       <c r="E87" s="15">
         <v>73</v>
       </c>
       <c r="F87" s="16" t="s">
         <v>37</v>
       </c>
       <c r="G87" s="12">
         <v>62.6</v>
       </c>
       <c r="H87" s="16">
         <v>61.4</v>
       </c>
       <c r="I87" s="12">
         <v>62</v>
       </c>
       <c r="J87" s="12">
         <v>60.3</v>
       </c>
       <c r="K87" s="12">
         <v>60.3</v>
       </c>
       <c r="L87" s="22">
         <v>59.9</v>
       </c>
       <c r="M87" s="21">
         <v>60</v>
       </c>
     </row>
-    <row r="88" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:15" ht="22.5" customHeight="1">
       <c r="A88" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="12">
         <v>142.69999999999999</v>
       </c>
       <c r="C88" s="12">
         <v>220.3</v>
       </c>
       <c r="D88" s="12">
         <v>210.5</v>
       </c>
       <c r="E88" s="15">
         <v>205.1</v>
       </c>
       <c r="F88" s="16" t="s">
         <v>38</v>
       </c>
       <c r="G88" s="12">
         <v>169.8</v>
       </c>
       <c r="H88" s="16">
         <v>165.2</v>
       </c>
       <c r="I88" s="12">
         <v>163.4</v>
       </c>
       <c r="J88" s="12">
         <v>160.80000000000001</v>
       </c>
       <c r="K88" s="12">
         <v>161.19999999999999</v>
       </c>
       <c r="L88" s="22">
         <v>156.69999999999999</v>
       </c>
       <c r="M88" s="21">
         <v>153.80000000000001</v>
       </c>
     </row>
-    <row r="89" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:15" ht="13.5" customHeight="1">
       <c r="A89" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="12">
         <v>27.3</v>
       </c>
       <c r="C89" s="12">
         <v>26.6</v>
       </c>
       <c r="D89" s="12">
         <v>26.4</v>
       </c>
       <c r="E89" s="15">
         <v>28.5</v>
       </c>
       <c r="F89" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G89" s="12">
         <v>31.6</v>
       </c>
       <c r="H89" s="16">
         <v>29.7</v>
       </c>
       <c r="I89" s="12">
         <v>30.5</v>
       </c>
       <c r="J89" s="22">
         <v>29.6</v>
       </c>
       <c r="K89" s="12">
         <v>29.6</v>
       </c>
       <c r="L89" s="22">
         <v>28.4</v>
       </c>
       <c r="M89" s="23">
         <v>29.4</v>
       </c>
     </row>
-    <row r="90" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:15" ht="15" customHeight="1">
       <c r="A90" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B90" s="12">
         <v>787.4</v>
       </c>
       <c r="C90" s="12">
         <v>952.3</v>
       </c>
       <c r="D90" s="12">
         <v>1008.6</v>
       </c>
       <c r="E90" s="15">
         <v>997.5</v>
       </c>
       <c r="F90" s="16" t="s">
         <v>40</v>
       </c>
       <c r="G90" s="12">
         <v>906.5</v>
       </c>
       <c r="H90" s="16">
         <v>891.4</v>
       </c>
       <c r="I90" s="12">
         <v>924.3</v>
       </c>
       <c r="J90" s="12">
         <v>928</v>
       </c>
       <c r="K90" s="12">
         <v>943.8</v>
       </c>
       <c r="L90" s="22">
         <v>974.2</v>
       </c>
       <c r="M90" s="21">
         <v>997</v>
       </c>
     </row>
-    <row r="91" spans="1:15" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:15" ht="46.5" customHeight="1">
       <c r="A91" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="12">
         <v>278.10000000000002</v>
       </c>
       <c r="C91" s="12">
         <v>321.39999999999998</v>
       </c>
       <c r="D91" s="12">
         <v>329.1</v>
       </c>
       <c r="E91" s="15">
         <v>324.8</v>
       </c>
       <c r="F91" s="23" t="s">
         <v>41</v>
       </c>
       <c r="G91" s="12">
         <v>286.5</v>
       </c>
       <c r="H91" s="16">
         <v>288</v>
       </c>
       <c r="I91" s="12">
         <v>284.2</v>
       </c>
       <c r="J91" s="12">
         <v>285.39999999999998</v>
       </c>
       <c r="K91" s="12">
         <v>293.5</v>
       </c>
       <c r="L91" s="22">
         <v>302.89999999999998</v>
       </c>
       <c r="M91" s="23">
         <v>302.10000000000002</v>
       </c>
     </row>
-    <row r="92" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:15" ht="23.25" customHeight="1">
       <c r="A92" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E92" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F92" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>33</v>
       </c>
       <c r="I92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="K92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="L92" s="22" t="s">
         <v>33</v>
       </c>
       <c r="M92" s="23" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="93" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:15" ht="21.75" customHeight="1">
       <c r="A93" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B93" s="12">
         <v>256.60000000000002</v>
       </c>
       <c r="C93" s="12">
         <v>314.3</v>
       </c>
       <c r="D93" s="12">
         <v>333.4</v>
       </c>
       <c r="E93" s="15">
         <v>346.6</v>
       </c>
       <c r="F93" s="16" t="s">
         <v>42</v>
       </c>
       <c r="G93" s="12">
         <v>297.39999999999998</v>
       </c>
       <c r="H93" s="16">
         <v>307.3</v>
       </c>
       <c r="I93" s="12">
         <v>304.10000000000002</v>
       </c>
       <c r="J93" s="12">
         <v>312.3</v>
       </c>
       <c r="K93" s="12">
         <v>309.60000000000002</v>
       </c>
       <c r="L93" s="22">
         <v>307.10000000000002</v>
       </c>
       <c r="M93" s="21">
         <v>317.60000000000002</v>
       </c>
     </row>
-    <row r="94" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:15" ht="12.2" customHeight="1">
       <c r="A94" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B94" s="24">
         <v>997.1</v>
       </c>
       <c r="C94" s="12">
         <v>1342.2</v>
       </c>
       <c r="D94" s="15">
         <v>1404</v>
       </c>
       <c r="E94" s="15">
         <v>1385.3</v>
       </c>
       <c r="F94" s="16" t="s">
         <v>43</v>
       </c>
       <c r="G94" s="12">
         <v>1223.5</v>
       </c>
       <c r="H94" s="27">
         <v>1215.9000000000001</v>
       </c>
       <c r="I94" s="12">
         <v>1220.2</v>
       </c>
       <c r="J94" s="12">
         <v>1233.3</v>
       </c>
       <c r="K94" s="12">
         <v>1254.9000000000001</v>
       </c>
       <c r="L94" s="12">
         <v>1288.2</v>
       </c>
       <c r="M94" s="12">
         <v>1323.1</v>
       </c>
     </row>
-    <row r="95" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:15" ht="15.75" customHeight="1">
       <c r="A95" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B95" s="33"/>
       <c r="C95" s="33"/>
       <c r="D95" s="33"/>
       <c r="E95" s="33"/>
       <c r="F95" s="33"/>
       <c r="G95" s="33"/>
       <c r="H95" s="33"/>
       <c r="I95" s="33"/>
       <c r="J95" s="33"/>
       <c r="K95" s="33"/>
       <c r="L95" s="33"/>
       <c r="M95" s="33"/>
     </row>
-    <row r="96" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:15" ht="27" customHeight="1">
       <c r="A96" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B96" s="27">
         <v>245.4</v>
       </c>
       <c r="C96" s="26">
         <v>254.2</v>
       </c>
       <c r="D96" s="26">
         <v>265.39999999999998</v>
       </c>
       <c r="E96" s="26">
         <v>260.60000000000002</v>
       </c>
       <c r="F96" s="16">
         <v>272.2</v>
       </c>
       <c r="G96" s="28">
         <v>245.8</v>
       </c>
       <c r="H96" s="26">
         <v>234.1</v>
       </c>
       <c r="I96" s="12">
         <v>241.8</v>
       </c>
       <c r="J96" s="26">
         <v>244</v>
       </c>
       <c r="K96" s="12">
         <v>243.1</v>
       </c>
       <c r="L96" s="22">
         <v>258.39999999999998</v>
       </c>
       <c r="M96" s="22">
         <v>262.7</v>
       </c>
       <c r="O96" s="3"/>
     </row>
-    <row r="97" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:15" ht="19.5" customHeight="1">
       <c r="A97" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B97" s="27">
         <v>149.5</v>
       </c>
       <c r="C97" s="16">
         <v>140.19999999999999</v>
       </c>
       <c r="D97" s="26">
         <v>155.30000000000001</v>
       </c>
       <c r="E97" s="26">
         <v>145.5</v>
       </c>
       <c r="F97" s="16">
         <v>158.30000000000001</v>
       </c>
       <c r="G97" s="12">
         <v>135.9</v>
       </c>
       <c r="H97" s="26">
         <v>125.1</v>
       </c>
       <c r="I97" s="12">
         <v>124.7</v>
       </c>
       <c r="J97" s="26">
         <v>125.5</v>
       </c>
       <c r="K97" s="12">
         <v>124.7</v>
       </c>
       <c r="L97" s="23">
         <v>132.69999999999999</v>
       </c>
       <c r="M97" s="21">
         <v>140</v>
       </c>
       <c r="O97" s="3"/>
     </row>
-    <row r="98" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:15" ht="18.75" customHeight="1">
       <c r="A98" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="26">
         <v>1847.8</v>
       </c>
       <c r="C98" s="26">
         <v>1878.8</v>
       </c>
       <c r="D98" s="26">
         <v>1860</v>
       </c>
       <c r="E98" s="26">
         <v>1830.3</v>
       </c>
       <c r="F98" s="16">
         <v>1855.2</v>
       </c>
       <c r="G98" s="12">
         <v>1875.3</v>
       </c>
       <c r="H98" s="12">
         <v>1879.1</v>
       </c>
       <c r="I98" s="12">
         <v>1870.2</v>
       </c>
       <c r="J98" s="26">
         <v>1929</v>
       </c>
       <c r="K98" s="12">
         <v>1945.1</v>
       </c>
       <c r="L98" s="22">
         <v>1959.9</v>
       </c>
       <c r="M98" s="22">
         <v>1998.4</v>
       </c>
     </row>
-    <row r="99" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:15" ht="12.2" customHeight="1">
       <c r="A99" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B99" s="13"/>
       <c r="C99" s="16"/>
       <c r="D99" s="13"/>
       <c r="E99" s="13"/>
       <c r="F99" s="16"/>
       <c r="G99" s="12"/>
       <c r="H99" s="16"/>
       <c r="I99" s="12"/>
       <c r="J99" s="13"/>
       <c r="K99" s="12"/>
       <c r="L99" s="22"/>
       <c r="M99" s="21"/>
     </row>
-    <row r="100" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:15" ht="39" customHeight="1">
       <c r="A100" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="27">
         <v>59.4</v>
       </c>
       <c r="C100" s="26">
         <v>57.3</v>
       </c>
       <c r="D100" s="26">
         <v>58.4</v>
       </c>
       <c r="E100" s="26">
         <v>58.1</v>
       </c>
       <c r="F100" s="16">
         <v>57.5</v>
       </c>
       <c r="G100" s="28">
         <v>57.1</v>
       </c>
       <c r="H100" s="16">
         <v>56.4</v>
       </c>
       <c r="I100" s="12">
         <v>56.6</v>
       </c>
       <c r="J100" s="16">
         <v>56.5</v>
       </c>
       <c r="K100" s="12">
         <v>56.4</v>
       </c>
       <c r="L100" s="22">
         <v>56.3</v>
       </c>
       <c r="M100" s="29">
         <v>57.9</v>
       </c>
     </row>
-    <row r="101" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:15" ht="25.5" customHeight="1">
       <c r="A101" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="27">
         <v>155</v>
       </c>
       <c r="C101" s="26">
         <v>170.9</v>
       </c>
       <c r="D101" s="26">
         <v>172.6</v>
       </c>
       <c r="E101" s="26">
         <v>170.8</v>
       </c>
       <c r="F101" s="16">
         <v>169.6</v>
       </c>
       <c r="G101" s="12">
         <v>166.6</v>
       </c>
       <c r="H101" s="16">
         <v>163.80000000000001</v>
       </c>
       <c r="I101" s="12">
         <v>160.1</v>
       </c>
       <c r="J101" s="16">
         <v>159</v>
       </c>
       <c r="K101" s="12">
         <v>158.19999999999999</v>
       </c>
       <c r="L101" s="22">
         <v>156.6</v>
       </c>
       <c r="M101" s="29">
         <v>154.1</v>
       </c>
     </row>
-    <row r="102" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:15" ht="18.75" customHeight="1">
       <c r="A102" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B102" s="27">
         <v>30.9</v>
       </c>
       <c r="C102" s="26">
         <v>29.3</v>
       </c>
       <c r="D102" s="26">
         <v>31.9</v>
       </c>
       <c r="E102" s="26">
         <v>31</v>
       </c>
       <c r="F102" s="16">
         <v>26.3</v>
       </c>
       <c r="G102" s="12">
         <v>30.1</v>
       </c>
       <c r="H102" s="16">
         <v>30.9</v>
       </c>
       <c r="I102" s="12">
         <v>29.5</v>
       </c>
       <c r="J102" s="22">
         <v>30</v>
       </c>
       <c r="K102" s="12">
         <v>37.700000000000003</v>
       </c>
       <c r="L102" s="22">
         <v>37.700000000000003</v>
       </c>
       <c r="M102" s="29">
         <v>38.200000000000003</v>
       </c>
     </row>
-    <row r="103" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:15" ht="12.2" customHeight="1">
       <c r="A103" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B103" s="27">
         <v>983.4</v>
       </c>
       <c r="C103" s="26">
         <v>994</v>
       </c>
       <c r="D103" s="26">
         <v>981.6</v>
       </c>
       <c r="E103" s="26">
         <v>969.2</v>
       </c>
       <c r="F103" s="16">
         <v>985.6</v>
       </c>
       <c r="G103" s="12">
         <v>1000.9</v>
       </c>
       <c r="H103" s="16">
         <v>1001.8</v>
       </c>
       <c r="I103" s="12">
         <v>1004.7</v>
       </c>
       <c r="J103" s="16">
         <v>1032.0999999999999</v>
       </c>
       <c r="K103" s="12">
         <v>1061.7</v>
       </c>
       <c r="L103" s="22">
         <v>1082.4000000000001</v>
       </c>
       <c r="M103" s="29">
         <v>1112.7</v>
       </c>
     </row>
-    <row r="104" spans="1:15" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:15" ht="54.75" customHeight="1">
       <c r="A104" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B104" s="26">
         <v>307.39999999999998</v>
       </c>
       <c r="C104" s="26">
         <v>317.2</v>
       </c>
       <c r="D104" s="26">
         <v>296.3</v>
       </c>
       <c r="E104" s="26">
         <v>283.60000000000002</v>
       </c>
       <c r="F104" s="23">
         <v>285.3</v>
       </c>
       <c r="G104" s="12">
         <v>286.5</v>
       </c>
       <c r="H104" s="16">
         <v>288.39999999999998</v>
       </c>
       <c r="I104" s="12">
         <v>285.3</v>
       </c>
       <c r="J104" s="16">
         <v>287.7</v>
       </c>
       <c r="K104" s="12">
         <v>288.8</v>
       </c>
       <c r="L104" s="22">
         <v>291</v>
       </c>
       <c r="M104" s="29">
         <v>298.3</v>
       </c>
     </row>
-    <row r="105" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:15" ht="27.75" customHeight="1">
       <c r="A105" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B105" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C105" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D105" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E105" s="19"/>
       <c r="F105" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="I105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="K105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="L105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="M105" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="106" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:15" ht="37.5" customHeight="1">
       <c r="A106" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B106" s="26">
         <v>311.7</v>
       </c>
       <c r="C106" s="26">
         <v>310.2</v>
       </c>
       <c r="D106" s="26">
         <v>319.2</v>
       </c>
       <c r="E106" s="26">
         <v>317.60000000000002</v>
       </c>
       <c r="F106" s="16">
         <v>330.9</v>
       </c>
       <c r="G106" s="12">
         <v>334.1</v>
       </c>
       <c r="H106" s="16">
         <v>337.7</v>
       </c>
       <c r="I106" s="12">
         <v>333.9</v>
       </c>
       <c r="J106" s="16">
         <v>363.8</v>
       </c>
       <c r="K106" s="12">
         <v>342.3</v>
       </c>
       <c r="L106" s="22">
         <v>335.9</v>
       </c>
       <c r="M106" s="29">
         <v>337.1</v>
       </c>
     </row>
-    <row r="107" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:15" ht="13.5" customHeight="1">
       <c r="A107" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B107" s="26">
         <v>1295.9000000000001</v>
       </c>
       <c r="C107" s="26">
         <v>1335.5</v>
       </c>
       <c r="D107" s="26">
         <v>1286.5</v>
       </c>
       <c r="E107" s="26">
         <v>1270</v>
       </c>
       <c r="F107" s="16">
         <v>1279.0999999999999</v>
       </c>
       <c r="G107" s="12">
         <v>1299.5</v>
       </c>
       <c r="H107" s="27">
         <v>1295.7</v>
       </c>
       <c r="I107" s="12">
         <v>1294.5</v>
       </c>
       <c r="J107" s="26">
         <v>1305.0999999999999</v>
       </c>
       <c r="K107" s="12">
         <v>1341</v>
       </c>
       <c r="L107" s="12">
         <v>1346</v>
       </c>
       <c r="M107" s="12">
         <v>1376.9</v>
       </c>
     </row>
-    <row r="110" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:15" ht="12.2" customHeight="1">
       <c r="A110" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B110" s="33"/>
       <c r="C110" s="33"/>
       <c r="D110" s="33"/>
       <c r="E110" s="33"/>
       <c r="F110" s="33"/>
       <c r="G110" s="33"/>
       <c r="H110" s="33"/>
       <c r="I110" s="33"/>
       <c r="J110" s="33"/>
       <c r="K110" s="33"/>
       <c r="L110" s="33"/>
       <c r="M110" s="33"/>
     </row>
-    <row r="111" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:15" ht="23.25" customHeight="1">
       <c r="A111" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B111" s="27">
         <v>239.5</v>
       </c>
       <c r="C111" s="26">
         <v>228.6</v>
       </c>
       <c r="D111" s="26">
         <v>223.8</v>
       </c>
       <c r="E111" s="29">
         <v>270.5</v>
       </c>
       <c r="F111" s="26">
         <v>251.3</v>
       </c>
       <c r="G111" s="28">
         <v>233</v>
       </c>
       <c r="H111" s="26">
         <v>235.6</v>
       </c>
       <c r="I111" s="12">
         <v>226</v>
       </c>
       <c r="J111" s="26">
         <v>232.8</v>
       </c>
       <c r="K111" s="12">
         <v>270.2</v>
       </c>
       <c r="L111" s="22">
         <v>266.39999999999998</v>
       </c>
       <c r="M111" s="22">
         <v>284.2</v>
       </c>
     </row>
-    <row r="112" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:15" ht="16.5" customHeight="1">
       <c r="A112" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="27">
         <v>128.30000000000001</v>
       </c>
       <c r="C112" s="21">
         <v>117.5</v>
       </c>
       <c r="D112" s="26">
         <v>119.6</v>
       </c>
       <c r="E112" s="29">
         <v>130</v>
       </c>
       <c r="F112" s="26">
         <v>119</v>
       </c>
       <c r="G112" s="12">
         <v>105.7</v>
       </c>
       <c r="H112" s="26">
         <v>108.4</v>
       </c>
       <c r="I112" s="12">
         <v>105.9</v>
       </c>
       <c r="J112" s="26">
         <v>113.3</v>
       </c>
       <c r="K112" s="12">
         <v>121.8</v>
       </c>
       <c r="L112" s="23">
         <v>133.69999999999999</v>
       </c>
       <c r="M112" s="21">
         <v>174.7</v>
       </c>
     </row>
-    <row r="113" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:13" ht="22.5" customHeight="1">
       <c r="A113" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B113" s="26">
         <v>2018.2</v>
       </c>
       <c r="C113" s="26">
         <v>1998.5</v>
       </c>
       <c r="D113" s="26">
         <v>1974</v>
       </c>
       <c r="E113" s="29">
         <v>1972.6</v>
       </c>
       <c r="F113" s="26">
         <v>2009.5</v>
       </c>
       <c r="G113" s="12">
         <v>2048.3000000000002</v>
       </c>
       <c r="H113" s="12">
         <v>2089.1999999999998</v>
       </c>
       <c r="I113" s="12">
         <v>2104.1</v>
       </c>
       <c r="J113" s="26">
         <v>2134.1</v>
       </c>
       <c r="K113" s="12">
         <v>2153</v>
       </c>
       <c r="L113" s="22">
         <v>2154.6999999999998</v>
       </c>
       <c r="M113" s="22">
         <v>2206.9</v>
       </c>
     </row>
-    <row r="114" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:13" ht="12.2" customHeight="1">
       <c r="A114" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B114" s="13"/>
       <c r="C114" s="26"/>
       <c r="D114" s="13"/>
       <c r="F114" s="26"/>
       <c r="G114" s="12"/>
       <c r="H114" s="16"/>
       <c r="J114" s="13"/>
       <c r="K114" s="12"/>
       <c r="L114" s="22"/>
       <c r="M114" s="21"/>
     </row>
-    <row r="115" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:13" ht="35.25" customHeight="1">
       <c r="A115" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B115" s="27">
         <v>55.8</v>
       </c>
       <c r="C115" s="26">
         <v>53.9</v>
       </c>
       <c r="D115" s="26">
         <v>56</v>
       </c>
       <c r="E115" s="26">
         <v>55.1</v>
       </c>
       <c r="F115" s="26">
         <v>55.5</v>
       </c>
       <c r="G115" s="28">
         <v>55.5</v>
       </c>
       <c r="H115" s="16">
         <v>55.5</v>
       </c>
       <c r="I115" s="12">
         <v>54.1</v>
       </c>
       <c r="J115" s="16">
         <v>55</v>
       </c>
       <c r="K115" s="12">
         <v>54.6</v>
       </c>
       <c r="L115" s="22">
         <v>50.5</v>
       </c>
       <c r="M115" s="29">
         <v>50.8</v>
       </c>
     </row>
-    <row r="116" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:13" ht="24.75" customHeight="1">
       <c r="A116" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="27">
         <v>154.9</v>
       </c>
       <c r="C116" s="27">
         <v>153.6</v>
       </c>
       <c r="D116" s="26">
         <v>152.80000000000001</v>
       </c>
       <c r="E116" s="26">
         <v>151.6</v>
       </c>
       <c r="F116" s="26">
         <v>149.30000000000001</v>
       </c>
       <c r="G116" s="12">
         <v>147.9</v>
       </c>
       <c r="H116" s="16">
         <v>144.30000000000001</v>
       </c>
       <c r="I116" s="12">
         <v>143</v>
       </c>
       <c r="J116" s="16">
         <v>142.19999999999999</v>
       </c>
       <c r="K116" s="12">
         <v>140.30000000000001</v>
       </c>
       <c r="L116" s="22">
         <v>138.80000000000001</v>
       </c>
       <c r="M116" s="29">
         <v>140.19999999999999</v>
       </c>
     </row>
-    <row r="117" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:13" ht="21" customHeight="1">
       <c r="A117" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B117" s="27">
         <v>38.799999999999997</v>
       </c>
       <c r="C117" s="26">
         <v>38.700000000000003</v>
       </c>
       <c r="D117" s="26">
         <v>37.700000000000003</v>
       </c>
       <c r="E117" s="26">
         <v>35.299999999999997</v>
       </c>
       <c r="F117" s="26">
         <v>37.799999999999997</v>
       </c>
       <c r="G117" s="12">
         <v>40.1</v>
       </c>
       <c r="H117" s="16">
         <v>40</v>
       </c>
       <c r="I117" s="12">
         <v>65.2</v>
       </c>
       <c r="J117" s="22">
         <v>65.400000000000006</v>
       </c>
       <c r="K117" s="12">
         <v>63</v>
       </c>
       <c r="L117" s="22">
         <v>64.2</v>
       </c>
       <c r="M117" s="29">
         <v>64.099999999999994</v>
       </c>
     </row>
-    <row r="118" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:13" ht="18.75" customHeight="1">
       <c r="A118" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B118" s="27">
         <v>1120</v>
       </c>
       <c r="C118" s="26">
         <v>1118.5999999999999</v>
       </c>
       <c r="D118" s="26">
         <v>1090.3</v>
       </c>
       <c r="E118" s="26">
         <v>1075.5</v>
       </c>
       <c r="F118" s="26">
         <v>1114.8</v>
       </c>
       <c r="G118" s="12">
         <v>1140.7</v>
       </c>
       <c r="H118" s="16">
         <v>1162.5999999999999</v>
       </c>
       <c r="I118" s="12">
         <v>1164.7</v>
       </c>
       <c r="J118" s="16">
         <v>1173.0999999999999</v>
       </c>
       <c r="K118" s="12">
         <v>1203.5</v>
       </c>
       <c r="L118" s="22">
         <v>1229.7</v>
       </c>
       <c r="M118" s="29">
         <v>1260.7</v>
       </c>
     </row>
-    <row r="119" spans="1:13" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:13" ht="87.75" customHeight="1">
       <c r="A119" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B119" s="26">
         <v>304.7</v>
       </c>
       <c r="C119" s="26">
         <v>293.2</v>
       </c>
       <c r="D119" s="26">
         <v>297.3</v>
       </c>
       <c r="E119" s="26">
         <v>310.8</v>
       </c>
       <c r="F119" s="26">
         <v>305.8</v>
       </c>
       <c r="G119" s="12">
         <v>308.89999999999998</v>
       </c>
       <c r="H119" s="16">
         <v>313.60000000000002</v>
       </c>
       <c r="I119" s="12">
         <v>299.5</v>
       </c>
       <c r="J119" s="16">
         <v>317.5</v>
       </c>
       <c r="K119" s="12">
         <v>319.8</v>
       </c>
       <c r="L119" s="22">
         <v>308.89999999999998</v>
       </c>
       <c r="M119" s="29">
         <v>310</v>
       </c>
     </row>
-    <row r="120" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:13" ht="27.75" customHeight="1">
       <c r="A120" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B120" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C120" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D120" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E120" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F120" s="26" t="s">
         <v>33</v>
       </c>
       <c r="G120" s="29" t="s">
         <v>33</v>
       </c>
       <c r="H120" s="29" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J120" s="12" t="s">
         <v>33</v>
       </c>
       <c r="K120" s="12" t="s">
         <v>49</v>
       </c>
       <c r="L120" s="12"/>
       <c r="M120" s="12"/>
     </row>
-    <row r="121" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:13" ht="33" customHeight="1">
       <c r="A121" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B121" s="26">
         <v>344</v>
       </c>
       <c r="C121" s="26">
         <v>340.5</v>
       </c>
       <c r="D121" s="26">
         <v>339.8</v>
       </c>
       <c r="E121" s="26">
         <v>344.3</v>
       </c>
       <c r="F121" s="26">
         <v>346.3</v>
       </c>
       <c r="G121" s="12">
         <v>355.2</v>
       </c>
       <c r="H121" s="16">
         <v>373.2</v>
       </c>
       <c r="I121" s="12">
         <v>377.5</v>
       </c>
       <c r="J121" s="16">
         <v>380.9</v>
       </c>
       <c r="K121" s="12">
         <v>371.7</v>
       </c>
       <c r="L121" s="22">
         <v>362.7</v>
       </c>
       <c r="M121" s="29">
         <v>381.2</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:13" ht="21.75" customHeight="1">
       <c r="A122" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B122" s="26">
         <v>1395.2</v>
       </c>
       <c r="C122" s="26">
         <v>1385.4</v>
       </c>
       <c r="D122" s="26">
         <v>1359</v>
       </c>
       <c r="E122" s="29">
         <v>1386.9</v>
       </c>
       <c r="F122" s="26">
         <v>1377.5</v>
       </c>
       <c r="G122" s="12">
         <v>1390</v>
       </c>
       <c r="H122" s="27">
         <v>1430</v>
       </c>
       <c r="I122" s="12">
         <v>1415.7</v>
       </c>
       <c r="J122" s="26">
         <v>1424.9</v>
       </c>
       <c r="K122" s="12">
         <v>1440.4</v>
       </c>
       <c r="L122" s="12">
         <v>1440.2</v>
       </c>
       <c r="M122" s="12">
         <v>1472.3</v>
       </c>
     </row>
-    <row r="124" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:13" ht="12.2" customHeight="1">
       <c r="A124" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B124" s="33"/>
       <c r="C124" s="33"/>
       <c r="D124" s="33"/>
       <c r="E124" s="33"/>
       <c r="F124" s="33"/>
       <c r="G124" s="33"/>
       <c r="H124" s="33"/>
       <c r="I124" s="33"/>
       <c r="J124" s="33"/>
       <c r="K124" s="33"/>
       <c r="L124" s="33"/>
       <c r="M124" s="33"/>
     </row>
-    <row r="125" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:13" ht="23.25" customHeight="1">
       <c r="A125" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="27">
         <v>210.2</v>
       </c>
       <c r="C125" s="26">
         <v>233.5</v>
       </c>
       <c r="D125" s="26">
         <v>310</v>
       </c>
       <c r="E125" s="29">
         <v>260.8</v>
       </c>
       <c r="F125" s="26">
         <v>233.6</v>
       </c>
       <c r="G125" s="28">
         <v>210.2</v>
       </c>
       <c r="H125" s="26">
         <v>233.596</v>
       </c>
       <c r="I125" s="26">
         <v>225.72110000000001</v>
       </c>
       <c r="J125" s="16">
         <v>223.39879999999999</v>
       </c>
       <c r="K125" s="16">
         <v>231.3963</v>
       </c>
       <c r="L125" s="16">
         <v>242.88629999999998</v>
       </c>
       <c r="M125" s="22">
         <v>263.95309999999995</v>
       </c>
     </row>
-    <row r="126" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:13" ht="16.5" customHeight="1">
       <c r="A126" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B126" s="27">
         <v>129.19999999999999</v>
       </c>
       <c r="C126" s="16">
         <v>135</v>
       </c>
       <c r="D126" s="26">
         <v>176.9</v>
       </c>
       <c r="E126" s="29">
         <v>150.4</v>
       </c>
       <c r="F126" s="26">
         <v>140.69999999999999</v>
       </c>
       <c r="G126" s="12">
         <v>105.8</v>
       </c>
       <c r="H126" s="26">
         <v>120.27680000000001</v>
       </c>
       <c r="I126" s="12">
         <v>115.34699999999999</v>
       </c>
       <c r="J126" s="16">
         <v>124.248</v>
       </c>
       <c r="K126" s="16">
         <v>125.6738</v>
       </c>
       <c r="L126" s="16">
         <v>138.5925</v>
       </c>
       <c r="M126" s="32">
         <v>153.197</v>
       </c>
     </row>
-    <row r="127" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:13" ht="22.5" customHeight="1">
       <c r="A127" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B127" s="26">
         <v>2192.1999999999998</v>
       </c>
       <c r="C127" s="26">
         <v>2191.6</v>
       </c>
       <c r="D127" s="26">
         <v>2264</v>
       </c>
       <c r="E127" s="29">
         <v>2336.5</v>
       </c>
       <c r="F127" s="26">
         <v>2337.1</v>
       </c>
       <c r="G127" s="12">
         <v>2345</v>
       </c>
       <c r="H127" s="12">
         <v>2346.4818</v>
       </c>
       <c r="I127" s="16">
         <v>2345.6781000000001</v>
       </c>
       <c r="J127" s="16">
         <v>2362.9879999999998</v>
       </c>
       <c r="K127" s="16">
         <v>2405.3489</v>
       </c>
       <c r="L127" s="16">
         <v>2392.6451000000002</v>
       </c>
       <c r="M127" s="22">
         <v>2454.8507999999997</v>
       </c>
     </row>
-    <row r="128" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:13" ht="12.2" customHeight="1">
       <c r="A128" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B128" s="13"/>
       <c r="C128" s="26"/>
       <c r="D128" s="13"/>
       <c r="F128" s="26"/>
       <c r="G128" s="12"/>
       <c r="H128" s="16"/>
       <c r="I128" s="16"/>
       <c r="J128" s="16"/>
       <c r="K128" s="16"/>
       <c r="L128" s="16"/>
       <c r="M128" s="21"/>
     </row>
-    <row r="129" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:13" ht="35.25" customHeight="1">
       <c r="A129" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B129" s="27">
         <v>51.1</v>
       </c>
       <c r="C129" s="26">
         <v>50.2</v>
       </c>
       <c r="D129" s="26">
         <v>50.3</v>
       </c>
       <c r="E129" s="26">
         <v>50.7</v>
       </c>
       <c r="F129" s="26">
         <v>50.8</v>
       </c>
       <c r="G129" s="28">
         <v>49.3</v>
       </c>
       <c r="H129" s="16">
         <v>49.593599999999995</v>
       </c>
       <c r="I129" s="16">
         <v>50.523699999999998</v>
       </c>
       <c r="J129" s="16">
         <v>50.694000000000003</v>
       </c>
       <c r="K129" s="16">
         <v>50.9863</v>
       </c>
       <c r="L129" s="16">
         <v>52.432699999999997</v>
       </c>
       <c r="M129" s="29">
         <v>51.062899999999999</v>
       </c>
     </row>
-    <row r="130" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:13" ht="24.75" customHeight="1">
       <c r="A130" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B130" s="27">
         <v>136.80000000000001</v>
       </c>
       <c r="C130" s="27">
         <v>134.6</v>
       </c>
       <c r="D130" s="26">
         <v>134.30000000000001</v>
       </c>
       <c r="E130" s="26">
         <v>135.69999999999999</v>
       </c>
       <c r="F130" s="26">
         <v>134.6</v>
       </c>
       <c r="G130" s="12">
         <v>133.80000000000001</v>
       </c>
       <c r="H130" s="16">
         <v>132.58620000000002</v>
       </c>
       <c r="I130" s="16">
         <v>130.58869999999999</v>
       </c>
       <c r="J130" s="16">
         <v>128.71379999999999</v>
       </c>
       <c r="K130" s="16">
         <v>126.2778</v>
       </c>
       <c r="L130" s="16">
         <v>125.35310000000001</v>
       </c>
       <c r="M130" s="29">
         <v>124.4572</v>
       </c>
     </row>
-    <row r="131" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:13" ht="21" customHeight="1">
       <c r="A131" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B131" s="27">
         <v>63.7</v>
       </c>
       <c r="C131" s="26">
         <v>41.5</v>
       </c>
       <c r="D131" s="26">
         <v>39.799999999999997</v>
       </c>
       <c r="E131" s="26">
         <v>40.299999999999997</v>
       </c>
       <c r="F131" s="26">
         <v>39.6</v>
       </c>
       <c r="G131" s="12">
         <v>40.4</v>
       </c>
       <c r="H131" s="16">
         <v>40.958500000000001</v>
       </c>
       <c r="I131" s="16">
         <v>42.1447</v>
       </c>
       <c r="J131" s="16">
         <v>42.942599999999999</v>
       </c>
       <c r="K131" s="16">
         <v>42.238199999999999</v>
       </c>
       <c r="L131" s="16">
         <v>43.047599999999996</v>
       </c>
       <c r="M131" s="29">
         <v>43.790599999999998</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:13" ht="18.75" customHeight="1">
       <c r="A132" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="27">
         <v>1252.0999999999999</v>
       </c>
       <c r="C132" s="26">
         <v>1275.7</v>
       </c>
       <c r="D132" s="26">
         <v>1371.9</v>
       </c>
       <c r="E132" s="26">
         <v>1428.9</v>
       </c>
       <c r="F132" s="26">
         <v>1418.1</v>
       </c>
       <c r="G132" s="12">
         <v>1425.9</v>
       </c>
       <c r="H132" s="16">
         <v>1443.5623000000001</v>
       </c>
       <c r="I132" s="16">
         <v>1444.9537</v>
       </c>
       <c r="J132" s="16">
         <v>1465.3397</v>
       </c>
       <c r="K132" s="16">
         <v>1501.7713999999999</v>
       </c>
       <c r="L132" s="16">
         <v>1502.2273</v>
       </c>
       <c r="M132" s="29">
         <v>1533.4004</v>
       </c>
     </row>
-    <row r="133" spans="1:13" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:13" ht="87.75" customHeight="1">
       <c r="A133" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="26">
         <v>315.60000000000002</v>
       </c>
       <c r="C133" s="26">
         <v>316.7</v>
       </c>
       <c r="D133" s="26">
         <v>322.39999999999998</v>
       </c>
       <c r="E133" s="26">
         <v>325.3</v>
       </c>
       <c r="F133" s="26">
         <v>340</v>
       </c>
       <c r="G133" s="12">
         <v>309.8</v>
       </c>
       <c r="H133" s="16">
         <v>312.6216</v>
       </c>
       <c r="I133" s="26">
         <v>313.2124</v>
       </c>
       <c r="J133" s="16">
         <v>312.00309999999996</v>
       </c>
       <c r="K133" s="16">
         <v>317.02359999999999</v>
       </c>
       <c r="L133" s="16">
         <v>306.65719999999999</v>
       </c>
       <c r="M133" s="29">
         <v>322.42570000000001</v>
       </c>
     </row>
-    <row r="134" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:13" ht="27.75" customHeight="1">
       <c r="A134" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E134" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F134" s="26" t="s">
         <v>33</v>
       </c>
       <c r="G134" s="29" t="s">
         <v>33</v>
       </c>
       <c r="H134" s="29" t="s">
         <v>33</v>
       </c>
       <c r="I134" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="K134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="L134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="M134" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="135" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:13" ht="33" customHeight="1">
       <c r="A135" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B135" s="26">
         <v>373.9</v>
       </c>
       <c r="C135" s="26">
         <v>372.9</v>
       </c>
       <c r="D135" s="26">
         <v>345.3</v>
       </c>
       <c r="E135" s="26">
         <v>355.6</v>
       </c>
       <c r="F135" s="26">
         <v>354</v>
       </c>
       <c r="G135" s="12">
         <v>385.9</v>
       </c>
       <c r="H135" s="16">
         <v>367.15959999999995</v>
       </c>
       <c r="I135" s="16">
         <v>364.25490000000002</v>
       </c>
       <c r="J135" s="16">
         <v>363.29480000000001</v>
       </c>
       <c r="K135" s="16">
         <v>367.05159999999995</v>
       </c>
       <c r="L135" s="16">
         <v>362.92720000000003</v>
       </c>
       <c r="M135" s="29">
         <v>379.714</v>
       </c>
     </row>
-    <row r="136" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:13" ht="21.75" customHeight="1">
       <c r="A136" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B136" s="26">
         <v>1469.6</v>
       </c>
       <c r="C136" s="26">
         <v>1474.4</v>
       </c>
       <c r="D136" s="26">
         <v>1566.7</v>
       </c>
       <c r="E136" s="29">
         <v>1624.1</v>
       </c>
       <c r="F136" s="26">
         <v>1627.6</v>
       </c>
       <c r="G136" s="12">
         <v>1600.6</v>
       </c>
       <c r="H136" s="27">
         <v>1622.3818999999999</v>
       </c>
       <c r="I136" s="16">
         <v>1622.7723000000001</v>
       </c>
       <c r="J136" s="16">
         <v>1641.7953</v>
       </c>
       <c r="K136" s="16">
         <v>1675.3241</v>
       </c>
       <c r="L136" s="16">
         <v>1656.4028999999998</v>
       </c>
       <c r="M136" s="12">
         <v>1701.2123999999999</v>
       </c>
     </row>
-    <row r="137" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:13" ht="14.25" customHeight="1">
       <c r="A137" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B137" s="33"/>
       <c r="C137" s="33"/>
       <c r="D137" s="33"/>
       <c r="E137" s="33"/>
       <c r="F137" s="33"/>
       <c r="G137" s="33"/>
       <c r="H137" s="33"/>
       <c r="I137" s="33"/>
       <c r="J137" s="33"/>
       <c r="K137" s="33"/>
       <c r="L137" s="33"/>
       <c r="M137" s="33"/>
     </row>
-    <row r="138" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:13" ht="23.25" customHeight="1">
       <c r="A138" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B138" s="26">
         <v>230.4384</v>
       </c>
       <c r="C138" s="26">
         <v>195.4</v>
       </c>
       <c r="D138" s="26">
         <v>239.91410000000002</v>
       </c>
       <c r="E138" s="29">
         <v>230.12360000000001</v>
       </c>
       <c r="F138" s="29">
         <v>236.11449999999999</v>
       </c>
       <c r="G138" s="28">
         <v>230.1429</v>
       </c>
       <c r="H138" s="26">
         <v>221.6447</v>
       </c>
-      <c r="I138" s="26"/>
+      <c r="I138" s="26">
+        <v>222.68940000000001</v>
+      </c>
       <c r="J138" s="16"/>
       <c r="K138" s="16"/>
       <c r="L138" s="16"/>
       <c r="M138" s="22"/>
     </row>
-    <row r="139" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:13" ht="16.5" customHeight="1">
       <c r="A139" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B139" s="16">
         <v>133.52500000000001</v>
       </c>
       <c r="C139" s="16">
         <v>115.8</v>
       </c>
       <c r="D139" s="26">
         <v>135.06800000000001</v>
       </c>
       <c r="E139" s="29">
         <v>135.50399999999999</v>
       </c>
       <c r="F139" s="29">
         <v>142.911</v>
       </c>
       <c r="G139" s="12">
         <v>133.26259999999999</v>
       </c>
       <c r="H139" s="26">
         <v>130.1952</v>
       </c>
-      <c r="I139" s="12"/>
+      <c r="I139" s="26">
+        <v>124.76300000000001</v>
+      </c>
       <c r="J139" s="16"/>
       <c r="K139" s="16"/>
       <c r="L139" s="16"/>
       <c r="M139" s="32"/>
     </row>
-    <row r="140" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:13" ht="22.5" customHeight="1">
       <c r="A140" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B140" s="26">
         <v>2271.9487999999997</v>
       </c>
       <c r="C140" s="26">
         <v>2255.8000000000002</v>
       </c>
       <c r="D140" s="26">
         <v>2298.6652000000004</v>
       </c>
       <c r="E140" s="29">
         <v>2356.5806000000002</v>
       </c>
       <c r="F140" s="29">
         <v>2369.8193999999999</v>
       </c>
       <c r="G140" s="12">
         <v>2372.5447000000004</v>
       </c>
       <c r="H140" s="12">
         <v>2398.9133999999999</v>
       </c>
-      <c r="I140" s="16"/>
+      <c r="I140" s="12">
+        <v>2385.1795999999999</v>
+      </c>
       <c r="J140" s="16"/>
       <c r="K140" s="16"/>
       <c r="L140" s="16"/>
       <c r="M140" s="22"/>
     </row>
-    <row r="141" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:13" ht="12.2" customHeight="1">
       <c r="A141" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B141" s="13"/>
       <c r="C141" s="26"/>
       <c r="D141" s="13"/>
       <c r="G141" s="12"/>
       <c r="H141" s="16"/>
       <c r="I141" s="16"/>
       <c r="J141" s="16"/>
       <c r="K141" s="16"/>
       <c r="L141" s="16"/>
       <c r="M141" s="21"/>
     </row>
-    <row r="142" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:13" ht="35.25" customHeight="1">
       <c r="A142" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B142" s="27">
         <v>51.035400000000003</v>
       </c>
       <c r="C142" s="26">
         <v>51.2</v>
       </c>
       <c r="D142" s="26">
         <v>51.475000000000001</v>
       </c>
       <c r="E142" s="26">
         <v>51.411099999999998</v>
       </c>
       <c r="F142" s="26">
         <v>51.178199999999997</v>
       </c>
       <c r="G142" s="28">
         <v>50.315300000000001</v>
       </c>
       <c r="H142" s="16">
         <v>50.176600000000001</v>
       </c>
-      <c r="I142" s="16"/>
+      <c r="I142" s="16">
+        <v>50.2517</v>
+      </c>
       <c r="J142" s="16"/>
       <c r="K142" s="16"/>
       <c r="L142" s="16"/>
       <c r="M142" s="29"/>
     </row>
-    <row r="143" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:13" ht="24.75" customHeight="1">
       <c r="A143" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B143" s="27">
         <v>123.9023</v>
       </c>
       <c r="C143" s="27">
         <v>122</v>
       </c>
       <c r="D143" s="26">
         <v>121.33799999999999</v>
       </c>
       <c r="E143" s="26">
         <v>120.4495</v>
       </c>
       <c r="F143" s="26">
         <v>119.45</v>
       </c>
       <c r="G143" s="12">
         <v>117.9051</v>
       </c>
       <c r="H143" s="12">
         <v>116.9812</v>
       </c>
-      <c r="I143" s="16"/>
+      <c r="I143" s="16">
+        <v>116.092</v>
+      </c>
       <c r="J143" s="16"/>
       <c r="K143" s="16"/>
       <c r="L143" s="16"/>
       <c r="M143" s="29"/>
     </row>
-    <row r="144" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:13" ht="21" customHeight="1">
       <c r="A144" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B144" s="27">
         <v>44.772199999999998</v>
       </c>
       <c r="C144" s="26">
         <v>45.8</v>
       </c>
       <c r="D144" s="26">
         <v>45.316699999999997</v>
       </c>
       <c r="E144" s="26">
         <v>43.066300000000005</v>
       </c>
       <c r="F144" s="26">
         <v>54.826099999999997</v>
       </c>
       <c r="G144" s="12">
         <v>53.245599999999996</v>
       </c>
       <c r="H144" s="16">
         <v>56.379400000000004</v>
       </c>
-      <c r="I144" s="16"/>
+      <c r="I144" s="16">
+        <v>56.427699999999994</v>
+      </c>
       <c r="J144" s="16"/>
       <c r="K144" s="16"/>
       <c r="L144" s="16"/>
       <c r="M144" s="29"/>
     </row>
-    <row r="145" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:13" ht="18.75" customHeight="1">
       <c r="A145" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B145" s="27">
         <v>1339.356</v>
       </c>
       <c r="C145" s="26">
         <v>1360</v>
       </c>
       <c r="D145" s="26">
         <v>1375.9313</v>
       </c>
       <c r="E145" s="26">
         <v>1370.6026000000002</v>
       </c>
       <c r="F145" s="26">
         <v>1371.6289999999999</v>
       </c>
       <c r="G145" s="12">
         <v>1392.2803999999999</v>
       </c>
       <c r="H145" s="16">
         <v>1403.3485000000001</v>
       </c>
-      <c r="I145" s="16"/>
+      <c r="I145" s="16">
+        <v>1400.7413999999999</v>
+      </c>
       <c r="J145" s="16"/>
       <c r="K145" s="16"/>
       <c r="L145" s="16"/>
       <c r="M145" s="29"/>
     </row>
-    <row r="146" spans="1:13" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:13" ht="87.75" customHeight="1">
       <c r="A146" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="26">
         <v>336.44329999999997</v>
       </c>
       <c r="C146" s="26">
         <v>300.89999999999998</v>
       </c>
       <c r="D146" s="26">
         <v>315.25940000000003</v>
       </c>
       <c r="E146" s="26">
         <v>314.69259999999997</v>
       </c>
       <c r="F146" s="26">
         <v>319.13120000000004</v>
       </c>
       <c r="G146" s="12">
         <v>325.1816</v>
       </c>
       <c r="H146" s="16">
         <v>322.08570000000003</v>
       </c>
-      <c r="I146" s="26"/>
+      <c r="I146" s="26">
+        <v>323.42930000000001</v>
+      </c>
       <c r="J146" s="16"/>
       <c r="K146" s="16"/>
       <c r="L146" s="16"/>
       <c r="M146" s="29"/>
     </row>
-    <row r="147" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:13" ht="27.75" customHeight="1">
       <c r="A147" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B147" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C147" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D147" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E147" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F147" s="19" t="s">
         <v>33</v>
       </c>
       <c r="G147" s="29" t="s">
         <v>33</v>
       </c>
       <c r="H147" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="I147" s="12"/>
+      <c r="I147" s="12" t="s">
+        <v>33</v>
+      </c>
       <c r="J147" s="16"/>
       <c r="K147" s="16"/>
       <c r="L147" s="16"/>
       <c r="M147" s="12"/>
     </row>
-    <row r="148" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:13" ht="33" customHeight="1">
       <c r="A148" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B148" s="26">
         <v>376.43959999999998</v>
       </c>
       <c r="C148" s="26">
         <v>375.8</v>
       </c>
       <c r="D148" s="26">
         <v>389.34479999999996</v>
       </c>
       <c r="E148" s="26">
         <v>456.35849999999999</v>
       </c>
       <c r="F148" s="26">
         <v>453.60490000000004</v>
       </c>
       <c r="G148" s="12">
         <v>433.61670000000004</v>
       </c>
       <c r="H148" s="16">
         <v>449.94200000000001</v>
       </c>
-      <c r="I148" s="16"/>
+      <c r="I148" s="16">
+        <v>438.23750000000001</v>
+      </c>
       <c r="J148" s="16"/>
       <c r="K148" s="16"/>
       <c r="L148" s="16"/>
       <c r="M148" s="29"/>
     </row>
-    <row r="149" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:13" ht="21.75" customHeight="1">
       <c r="A149" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B149" s="26">
         <v>1523.0383999999999</v>
       </c>
       <c r="C149" s="26">
         <v>1502</v>
       </c>
       <c r="D149" s="26">
         <v>1509.6614</v>
       </c>
       <c r="E149" s="29">
         <v>1508.6489999999999</v>
       </c>
       <c r="F149" s="29">
         <v>1517.0273999999999</v>
       </c>
       <c r="G149" s="16">
         <v>1543.2309</v>
       </c>
       <c r="H149" s="27">
         <v>1542.2607</v>
       </c>
-      <c r="I149" s="16"/>
+      <c r="I149" s="27">
+        <v>1546.0658999999998</v>
+      </c>
       <c r="J149" s="16"/>
       <c r="K149" s="16"/>
       <c r="L149" s="16"/>
       <c r="M149" s="12"/>
     </row>
-    <row r="150" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:13" ht="20.25" customHeight="1">
       <c r="A150" s="30" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="151" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:13" ht="12.2" customHeight="1">
       <c r="A151" s="31" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A137:M137"/>
     <mergeCell ref="A124:M124"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A110:M110"/>
     <mergeCell ref="A95:M95"/>
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A43:M43"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="145" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 