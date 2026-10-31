--- v5 (2026-09-20)
+++ v6 (2026-10-31)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14565" yWindow="270" windowWidth="14175" windowHeight="11745"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="53">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -178,58 +178,58 @@
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>Значение “X”  - означает конфиденциальные данные.</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto Light"/>
@@ -472,84 +472,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -685,5415 +687,5440 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O151"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A133" workbookViewId="0">
+      <selection activeCell="J148" sqref="J148"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="5" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="5" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20.25" customHeight="1">
+    <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
     </row>
-    <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="M2" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="19.5" customHeight="1">
+    <row r="3" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>51</v>
       </c>
       <c r="K3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="13.5" customHeight="1">
+    <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
     </row>
-    <row r="5" spans="1:13" ht="24">
+    <row r="5" spans="1:13" ht="24" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="11">
         <v>98</v>
       </c>
       <c r="C5" s="12">
         <v>85.7</v>
       </c>
       <c r="D5" s="13">
         <v>88</v>
       </c>
       <c r="E5" s="13">
         <v>88.8</v>
       </c>
       <c r="F5" s="13">
         <v>107.7</v>
       </c>
       <c r="G5" s="13">
         <v>109</v>
       </c>
       <c r="H5" s="13">
         <v>112.4</v>
       </c>
       <c r="I5" s="13">
         <v>113.6</v>
       </c>
       <c r="J5" s="12">
         <v>117.8</v>
       </c>
       <c r="K5" s="13">
         <v>118.3</v>
       </c>
       <c r="L5" s="13">
         <v>125.2</v>
       </c>
       <c r="M5" s="13">
         <v>126.9</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="16.5" customHeight="1">
+    <row r="6" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>39.200000000000003</v>
       </c>
       <c r="C6" s="12">
         <v>32.700000000000003</v>
       </c>
       <c r="D6" s="13">
         <v>33.4</v>
       </c>
       <c r="E6" s="13">
         <v>33.799999999999997</v>
       </c>
       <c r="F6" s="13">
         <v>42</v>
       </c>
       <c r="G6" s="13">
         <v>42.6</v>
       </c>
       <c r="H6" s="13">
         <v>41.6</v>
       </c>
       <c r="I6" s="13">
         <v>46.2</v>
       </c>
       <c r="J6" s="12">
         <v>47.2</v>
       </c>
       <c r="K6" s="12">
         <v>47.8</v>
       </c>
       <c r="L6" s="12">
         <v>49.6</v>
       </c>
       <c r="M6" s="16">
         <v>49.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12">
+    <row r="7" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="11">
         <v>1573.4</v>
       </c>
       <c r="C7" s="12">
         <v>1530.3</v>
       </c>
       <c r="D7" s="13">
         <v>1551</v>
       </c>
       <c r="E7" s="13">
         <v>1468.8</v>
       </c>
       <c r="F7" s="13">
         <v>1523</v>
       </c>
       <c r="G7" s="13">
         <v>1542.6</v>
       </c>
       <c r="H7" s="13">
         <v>1543.6</v>
       </c>
       <c r="I7" s="13">
         <v>1502.4</v>
       </c>
       <c r="J7" s="12">
         <v>1510.9</v>
       </c>
       <c r="K7" s="12">
         <v>1480.9</v>
       </c>
       <c r="L7" s="12">
         <v>1470.5</v>
       </c>
       <c r="M7" s="16">
         <v>1494.5</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12">
+    <row r="8" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
-    <row r="9" spans="1:13" ht="39.75" customHeight="1">
+    <row r="9" spans="1:13" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="12">
         <v>153.69999999999999</v>
       </c>
       <c r="C9" s="12">
         <v>137.1</v>
       </c>
       <c r="D9" s="19">
         <v>160.4</v>
       </c>
       <c r="E9" s="19">
         <v>150.30000000000001</v>
       </c>
       <c r="F9" s="16">
         <v>150.1</v>
       </c>
       <c r="G9" s="12">
         <v>150.5</v>
       </c>
       <c r="H9" s="12">
         <v>147.80000000000001</v>
       </c>
       <c r="I9" s="20">
         <v>142.1</v>
       </c>
       <c r="J9" s="12">
         <v>142.6</v>
       </c>
       <c r="K9" s="12">
         <v>142.6</v>
       </c>
       <c r="L9" s="12">
         <v>146.4</v>
       </c>
       <c r="M9" s="12">
         <v>136.9</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="24">
+    <row r="10" spans="1:13" ht="24" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="12">
         <v>333.7</v>
       </c>
       <c r="C10" s="12">
         <v>333.6</v>
       </c>
       <c r="D10" s="19">
         <v>322.10000000000002</v>
       </c>
       <c r="E10" s="19">
         <v>324.89999999999998</v>
       </c>
       <c r="F10" s="16">
         <v>324.3</v>
       </c>
       <c r="G10" s="12">
         <v>332.9</v>
       </c>
       <c r="H10" s="12">
         <v>350.1</v>
       </c>
       <c r="I10" s="20">
         <v>322.60000000000002</v>
       </c>
       <c r="J10" s="12">
         <v>322.7</v>
       </c>
       <c r="K10" s="12">
         <v>319.89999999999998</v>
       </c>
       <c r="L10" s="12">
         <v>316.10000000000002</v>
       </c>
       <c r="M10" s="12">
         <v>316.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="24">
+    <row r="11" spans="1:13" ht="24" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="12">
         <v>23.6</v>
       </c>
       <c r="C11" s="12">
         <v>18.100000000000001</v>
       </c>
       <c r="D11" s="19">
         <v>18.899999999999999</v>
       </c>
       <c r="E11" s="19">
         <v>20.3</v>
       </c>
       <c r="F11" s="16">
         <v>21.8</v>
       </c>
       <c r="G11" s="12">
         <v>21.9</v>
       </c>
       <c r="H11" s="12">
         <v>26.5</v>
       </c>
       <c r="I11" s="20">
         <v>40.1</v>
       </c>
       <c r="J11" s="12">
         <v>44.8</v>
       </c>
       <c r="K11" s="12">
         <v>47.4</v>
       </c>
       <c r="L11" s="12">
         <v>41.7</v>
       </c>
       <c r="M11" s="12">
         <v>41.6</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12">
+    <row r="12" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="12">
         <v>559.1</v>
       </c>
       <c r="C12" s="12">
         <v>564.5</v>
       </c>
       <c r="D12" s="19">
         <v>565.1</v>
       </c>
       <c r="E12" s="19">
         <v>537.4</v>
       </c>
       <c r="F12" s="16">
         <v>531.4</v>
       </c>
       <c r="G12" s="12">
         <v>541.4</v>
       </c>
       <c r="H12" s="12">
         <v>569.1</v>
       </c>
       <c r="I12" s="20">
         <v>518.1</v>
       </c>
       <c r="J12" s="12">
         <v>520.29999999999995</v>
       </c>
       <c r="K12" s="12">
         <v>515.1</v>
       </c>
       <c r="L12" s="12">
         <v>511.2</v>
       </c>
       <c r="M12" s="12">
         <v>514.20000000000005</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="48" customHeight="1">
+    <row r="13" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12">
         <v>239.4</v>
       </c>
       <c r="C13" s="12">
         <v>251.3</v>
       </c>
       <c r="D13" s="19">
         <v>254.5</v>
       </c>
       <c r="E13" s="19">
         <v>256.10000000000002</v>
       </c>
       <c r="F13" s="16">
         <v>255.6</v>
       </c>
       <c r="G13" s="12">
         <v>257.10000000000002</v>
       </c>
       <c r="H13" s="12">
         <v>224.5</v>
       </c>
       <c r="I13" s="20">
         <v>259</v>
       </c>
       <c r="J13" s="12">
         <v>262.3</v>
       </c>
       <c r="K13" s="12">
         <v>238.4</v>
       </c>
       <c r="L13" s="12">
         <v>244</v>
       </c>
       <c r="M13" s="12">
         <v>249.9</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="14.25" customHeight="1">
+    <row r="14" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="12">
         <v>0.2</v>
       </c>
       <c r="C14" s="12">
         <v>0.2</v>
       </c>
       <c r="D14" s="19">
         <v>0.2</v>
       </c>
       <c r="E14" s="19">
         <v>0.3</v>
       </c>
       <c r="F14" s="16">
         <v>0.3</v>
       </c>
       <c r="G14" s="12">
         <v>0.2</v>
       </c>
       <c r="H14" s="12">
         <v>0.3</v>
       </c>
       <c r="I14" s="20">
         <v>0.2</v>
       </c>
       <c r="J14" s="12">
         <v>0.2</v>
       </c>
       <c r="K14" s="12">
         <v>0.2</v>
       </c>
       <c r="L14" s="12">
         <v>0.2</v>
       </c>
       <c r="M14" s="12">
         <v>0.2</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="36">
+    <row r="15" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12">
         <v>263.7</v>
       </c>
       <c r="C15" s="12">
         <v>225.5</v>
       </c>
       <c r="D15" s="19">
         <v>229.8</v>
       </c>
       <c r="E15" s="19">
         <v>179.5</v>
       </c>
       <c r="F15" s="16">
         <v>239.5</v>
       </c>
       <c r="G15" s="12">
         <v>238.6</v>
       </c>
       <c r="H15" s="12">
         <v>225.3</v>
       </c>
       <c r="I15" s="20">
         <v>220.3</v>
       </c>
       <c r="J15" s="12">
         <v>218</v>
       </c>
       <c r="K15" s="12">
         <v>217.3</v>
       </c>
       <c r="L15" s="12">
         <v>210.9</v>
       </c>
       <c r="M15" s="12">
         <v>235</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="20.25" customHeight="1">
+    <row r="16" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="15">
         <v>1043.8</v>
       </c>
       <c r="C16" s="12">
         <v>1036.5999999999999</v>
       </c>
       <c r="D16" s="13">
         <v>1052.8</v>
       </c>
       <c r="E16" s="13">
         <v>1028</v>
       </c>
       <c r="F16" s="13">
         <v>1023.5</v>
       </c>
       <c r="G16" s="13">
         <v>1042.9000000000001</v>
       </c>
       <c r="H16" s="13">
         <v>1047.4000000000001</v>
       </c>
       <c r="I16" s="13">
         <v>1029.2</v>
       </c>
       <c r="J16" s="12">
         <v>1034.7</v>
       </c>
       <c r="K16" s="12">
         <v>1003.4</v>
       </c>
       <c r="L16" s="12">
         <v>1004.2</v>
       </c>
       <c r="M16" s="16">
         <v>1019.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="14.25" customHeight="1">
+    <row r="17" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="33"/>
       <c r="L17" s="33"/>
       <c r="M17" s="33"/>
     </row>
-    <row r="18" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="12">
         <v>89.4</v>
       </c>
       <c r="C18" s="12">
         <v>92.7</v>
       </c>
       <c r="D18" s="12">
         <v>95.1</v>
       </c>
       <c r="E18" s="12">
         <v>95.5</v>
       </c>
       <c r="F18" s="16">
         <v>110.9</v>
       </c>
       <c r="G18" s="12">
         <v>112.9</v>
       </c>
       <c r="H18" s="12">
         <v>113.3</v>
       </c>
       <c r="I18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="21">
         <v>127.8</v>
       </c>
       <c r="L18" s="22">
         <v>128.5</v>
       </c>
       <c r="M18" s="21">
         <v>133.4</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.2" customHeight="1">
+    <row r="19" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="12">
         <v>29.4</v>
       </c>
       <c r="C19" s="12">
         <v>30.7</v>
       </c>
       <c r="D19" s="12">
         <v>32.200000000000003</v>
       </c>
       <c r="E19" s="12">
         <v>33.9</v>
       </c>
       <c r="F19" s="16">
         <v>34.700000000000003</v>
       </c>
       <c r="G19" s="12">
         <v>35.200000000000003</v>
       </c>
       <c r="H19" s="12">
         <v>34.9</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="21">
         <v>39.700000000000003</v>
       </c>
       <c r="L19" s="23">
         <v>40.4</v>
       </c>
       <c r="M19" s="21">
         <v>43.1</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12.2" customHeight="1">
+    <row r="20" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12">
         <v>1486.5</v>
       </c>
       <c r="C20" s="12">
         <v>1486.9</v>
       </c>
       <c r="D20" s="12">
         <v>1486</v>
       </c>
       <c r="E20" s="12">
         <v>1482.1</v>
       </c>
       <c r="F20" s="16">
         <v>1499.2</v>
       </c>
       <c r="G20" s="12">
         <v>1489.1</v>
       </c>
       <c r="H20" s="12">
         <v>1481.4</v>
       </c>
       <c r="I20" s="12">
         <v>1474.8</v>
       </c>
       <c r="J20" s="12">
         <v>1482.2</v>
       </c>
       <c r="K20" s="12">
         <v>1489.6</v>
       </c>
       <c r="L20" s="22">
         <v>1492.3</v>
       </c>
       <c r="M20" s="22">
         <v>1496.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.2" customHeight="1">
+    <row r="21" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="16"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="22"/>
       <c r="M21" s="21"/>
     </row>
-    <row r="22" spans="1:13" ht="32.25" customHeight="1">
+    <row r="22" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="12">
         <v>140</v>
       </c>
       <c r="C22" s="12">
         <v>132</v>
       </c>
       <c r="D22" s="12">
         <v>135.6</v>
       </c>
       <c r="E22" s="12">
         <v>136.4</v>
       </c>
       <c r="F22" s="16">
         <v>135.19999999999999</v>
       </c>
       <c r="G22" s="12">
         <v>136.80000000000001</v>
       </c>
       <c r="H22" s="12">
         <v>136.19999999999999</v>
       </c>
       <c r="I22" s="12">
         <v>132.5</v>
       </c>
       <c r="J22" s="12">
         <v>132.1</v>
       </c>
       <c r="K22" s="12">
         <v>128.30000000000001</v>
       </c>
       <c r="L22" s="22">
         <v>124.2</v>
       </c>
       <c r="M22" s="21">
         <v>120.7</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="24" customHeight="1">
+    <row r="23" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="12">
         <v>309</v>
       </c>
       <c r="C23" s="12">
         <v>299.3</v>
       </c>
       <c r="D23" s="12">
         <v>308</v>
       </c>
       <c r="E23" s="12">
         <v>302.10000000000002</v>
       </c>
       <c r="F23" s="16">
         <v>299.60000000000002</v>
       </c>
       <c r="G23" s="12">
         <v>298.8</v>
       </c>
       <c r="H23" s="12">
         <v>296.60000000000002</v>
       </c>
       <c r="I23" s="12">
         <v>295</v>
       </c>
       <c r="J23" s="12">
         <v>293.2</v>
       </c>
       <c r="K23" s="12">
         <v>299</v>
       </c>
       <c r="L23" s="22">
         <v>301.5</v>
       </c>
       <c r="M23" s="21">
         <v>301.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="15.75" customHeight="1">
+    <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="22" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="22" t="s">
         <v>26</v>
       </c>
       <c r="M24" s="23" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="11.25" customHeight="1">
+    <row r="25" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="12">
         <v>529.9</v>
       </c>
       <c r="C25" s="12">
         <v>529.29999999999995</v>
       </c>
       <c r="D25" s="12">
         <v>524.6</v>
       </c>
       <c r="E25" s="12">
         <v>530.20000000000005</v>
       </c>
       <c r="F25" s="16">
         <v>530.70000000000005</v>
       </c>
       <c r="G25" s="12">
         <v>532</v>
       </c>
       <c r="H25" s="12">
         <v>531.79999999999995</v>
       </c>
       <c r="I25" s="12">
         <v>532.70000000000005</v>
       </c>
       <c r="J25" s="12">
         <v>538.6</v>
       </c>
       <c r="K25" s="12">
         <v>541.70000000000005</v>
       </c>
       <c r="L25" s="22">
         <v>537</v>
       </c>
       <c r="M25" s="21">
         <v>536.9</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="33.75" customHeight="1">
+    <row r="26" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="M26" s="23" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.2" customHeight="1">
+    <row r="27" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="M27" s="23" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="34.5" customHeight="1">
+    <row r="28" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="12">
         <v>219.4</v>
       </c>
       <c r="C28" s="12">
         <v>234.4</v>
       </c>
       <c r="D28" s="12">
         <v>222.8</v>
       </c>
       <c r="E28" s="12">
         <v>221.1</v>
       </c>
       <c r="F28" s="16">
         <v>237.4</v>
       </c>
       <c r="G28" s="12">
         <v>225</v>
       </c>
       <c r="H28" s="12">
         <v>224.6</v>
       </c>
       <c r="I28" s="12">
         <v>224.8</v>
       </c>
       <c r="J28" s="12">
         <v>224.9</v>
       </c>
       <c r="K28" s="12">
         <v>224.8</v>
       </c>
       <c r="L28" s="22">
         <v>225.5</v>
       </c>
       <c r="M28" s="21">
         <v>228.4</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="16.5" customHeight="1">
+    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="12">
         <v>1018.8</v>
       </c>
       <c r="C29" s="12">
         <v>1020.1</v>
       </c>
       <c r="D29" s="12">
         <v>1005.9</v>
       </c>
       <c r="E29" s="12">
         <v>1005</v>
       </c>
       <c r="F29" s="16">
         <v>1002.9</v>
       </c>
       <c r="G29" s="12">
         <v>1002.4</v>
       </c>
       <c r="H29" s="12">
         <v>994.4</v>
       </c>
       <c r="I29" s="12">
         <v>994.1</v>
       </c>
       <c r="J29" s="12">
         <v>998.6</v>
       </c>
       <c r="K29" s="12">
         <v>1005.3</v>
       </c>
       <c r="L29" s="12">
         <v>1003.9</v>
       </c>
       <c r="M29" s="12">
         <v>1007.5</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="12.2" customHeight="1">
+    <row r="30" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="33"/>
       <c r="E30" s="33"/>
       <c r="F30" s="33"/>
       <c r="G30" s="33"/>
       <c r="H30" s="33"/>
       <c r="I30" s="33"/>
       <c r="J30" s="33"/>
       <c r="K30" s="33"/>
       <c r="L30" s="33"/>
       <c r="M30" s="33"/>
     </row>
-    <row r="31" spans="1:13" ht="25.5" customHeight="1">
+    <row r="31" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="12">
         <v>83.2</v>
       </c>
       <c r="C31" s="12">
         <v>113</v>
       </c>
       <c r="D31" s="15">
         <v>111.7</v>
       </c>
       <c r="E31" s="12">
         <v>111.4</v>
       </c>
       <c r="F31" s="16">
         <v>122.6</v>
       </c>
       <c r="G31" s="12">
         <v>123.1</v>
       </c>
       <c r="H31" s="12">
         <v>114.6</v>
       </c>
       <c r="I31" s="12">
         <v>113.1</v>
       </c>
       <c r="J31" s="12">
         <v>114.3</v>
       </c>
       <c r="K31" s="12">
         <v>122.9</v>
       </c>
       <c r="L31" s="22">
         <v>147.4</v>
       </c>
       <c r="M31" s="21">
         <v>141.80000000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="12.2" customHeight="1">
+    <row r="32" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="24">
         <v>31.2</v>
       </c>
       <c r="C32" s="12">
         <v>41.9</v>
       </c>
       <c r="D32" s="15">
         <v>41.7</v>
       </c>
       <c r="E32" s="12">
         <v>42.6</v>
       </c>
       <c r="F32" s="16">
         <v>45.8</v>
       </c>
       <c r="G32" s="12">
         <v>47</v>
       </c>
       <c r="H32" s="12">
         <v>42.9</v>
       </c>
       <c r="I32" s="12">
         <v>39.6</v>
       </c>
       <c r="J32" s="12">
         <v>39.299999999999997</v>
       </c>
       <c r="K32" s="12">
         <v>41.3</v>
       </c>
       <c r="L32" s="23">
         <v>57.5</v>
       </c>
       <c r="M32" s="21">
         <v>56.1</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="12.2" customHeight="1">
+    <row r="33" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="12">
         <v>1491.3</v>
       </c>
       <c r="C33" s="12">
         <v>1482.9</v>
       </c>
       <c r="D33" s="15">
         <v>1504.7</v>
       </c>
       <c r="E33" s="12">
         <v>1506.4</v>
       </c>
       <c r="F33" s="16">
         <v>1505.8</v>
       </c>
       <c r="G33" s="12">
         <v>1515.6</v>
       </c>
       <c r="H33" s="12">
         <v>1514.6</v>
       </c>
       <c r="I33" s="12">
         <v>1511.7</v>
       </c>
       <c r="J33" s="12">
         <v>1525.8</v>
       </c>
       <c r="K33" s="12">
         <v>1523</v>
       </c>
       <c r="L33" s="22">
         <v>1515.7</v>
       </c>
       <c r="M33" s="22">
         <v>1523</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.2" customHeight="1">
+    <row r="34" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="16"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="12"/>
       <c r="J34" s="13"/>
       <c r="K34" s="12"/>
       <c r="L34" s="22"/>
       <c r="M34" s="21"/>
     </row>
-    <row r="35" spans="1:13" ht="35.25" customHeight="1">
+    <row r="35" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="12">
         <v>115.5</v>
       </c>
       <c r="E35" s="12">
         <v>115.4</v>
       </c>
       <c r="F35" s="16">
         <v>113.8</v>
       </c>
       <c r="G35" s="12">
         <v>112.4</v>
       </c>
       <c r="H35" s="12">
         <v>110.5</v>
       </c>
       <c r="I35" s="12">
         <v>110.2</v>
       </c>
       <c r="J35" s="12">
         <v>107.9</v>
       </c>
       <c r="K35" s="12">
         <v>107.7</v>
       </c>
       <c r="L35" s="22">
         <v>107</v>
       </c>
       <c r="M35" s="21">
         <v>104.1</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="24.75" customHeight="1">
+    <row r="36" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="12">
         <v>304.2</v>
       </c>
       <c r="C36" s="12">
         <v>303.10000000000002</v>
       </c>
       <c r="D36" s="12">
         <v>303.5</v>
       </c>
       <c r="E36" s="12">
         <v>302.89999999999998</v>
       </c>
       <c r="F36" s="16">
         <v>300.7</v>
       </c>
       <c r="G36" s="12">
         <v>300.2</v>
       </c>
       <c r="H36" s="12">
         <v>299.8</v>
       </c>
       <c r="I36" s="12">
         <v>298.5</v>
       </c>
       <c r="J36" s="12">
         <v>297.39999999999998</v>
       </c>
       <c r="K36" s="12">
         <v>297.5</v>
       </c>
       <c r="L36" s="22">
         <v>299.10000000000002</v>
       </c>
       <c r="M36" s="21">
         <v>298.60000000000002</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="12.2" customHeight="1">
+    <row r="37" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="16">
         <v>48</v>
       </c>
       <c r="G37" s="12">
         <v>57.6</v>
       </c>
       <c r="H37" s="12">
         <v>56.3</v>
       </c>
       <c r="I37" s="12">
         <v>53.3</v>
       </c>
       <c r="J37" s="22">
         <v>51.9</v>
       </c>
       <c r="K37" s="12">
         <v>56.2</v>
       </c>
       <c r="L37" s="22">
         <v>55</v>
       </c>
       <c r="M37" s="23">
         <v>52.9</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="12.2" customHeight="1">
+    <row r="38" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D38" s="12">
         <v>554.5</v>
       </c>
       <c r="E38" s="12">
         <v>561.79999999999995</v>
       </c>
       <c r="F38" s="16">
         <v>562.20000000000005</v>
       </c>
       <c r="G38" s="12">
         <v>560.4</v>
       </c>
       <c r="H38" s="12">
         <v>564.5</v>
       </c>
       <c r="I38" s="12">
         <v>565.5</v>
       </c>
       <c r="J38" s="12">
         <v>569.4</v>
       </c>
       <c r="K38" s="12">
         <v>570</v>
       </c>
       <c r="L38" s="22">
         <v>567.1</v>
       </c>
       <c r="M38" s="21">
         <v>574.6</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="46.5" customHeight="1">
+    <row r="39" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="12">
         <v>263.10000000000002</v>
       </c>
       <c r="C39" s="12">
         <v>265.7</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="22">
         <v>270.7</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G39" s="12">
         <v>273.2</v>
       </c>
       <c r="H39" s="12">
         <v>272.3</v>
       </c>
       <c r="I39" s="12">
         <v>270.89999999999998</v>
       </c>
       <c r="J39" s="12">
         <v>284.7</v>
       </c>
       <c r="K39" s="12">
         <v>275</v>
       </c>
       <c r="L39" s="22">
         <v>271.2</v>
       </c>
       <c r="M39" s="23">
         <v>270.7</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="25.5" customHeight="1">
+    <row r="40" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D40" s="12">
         <v>0.1</v>
       </c>
       <c r="E40" s="22">
         <v>0.1</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G40" s="12">
         <v>0.1</v>
       </c>
       <c r="H40" s="12">
         <v>0.1</v>
       </c>
       <c r="I40" s="12">
         <v>0.1</v>
       </c>
       <c r="J40" s="12">
         <v>0.1</v>
       </c>
       <c r="K40" s="12">
         <v>0.1</v>
       </c>
       <c r="L40" s="22">
         <v>0.1</v>
       </c>
       <c r="M40" s="23">
         <v>0.1</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="32.25" customHeight="1">
+    <row r="41" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="12">
         <v>218.1</v>
       </c>
       <c r="C41" s="12">
         <v>205.7</v>
       </c>
       <c r="D41" s="12">
         <v>217.8</v>
       </c>
       <c r="E41" s="12">
         <v>210.4</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="12">
         <v>211.7</v>
       </c>
       <c r="H41" s="12">
         <v>210.9</v>
       </c>
       <c r="I41" s="12">
         <v>213</v>
       </c>
       <c r="J41" s="12">
         <v>214.3</v>
       </c>
       <c r="K41" s="12">
         <v>216.5</v>
       </c>
       <c r="L41" s="22">
         <v>216.1</v>
       </c>
       <c r="M41" s="21">
         <v>221.7</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="12.2" customHeight="1">
+    <row r="42" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="24">
         <v>1012</v>
       </c>
       <c r="C42" s="12">
         <v>1016.3</v>
       </c>
       <c r="D42" s="15">
         <v>1021.3</v>
       </c>
       <c r="E42" s="12">
         <v>1026.5999999999999</v>
       </c>
       <c r="F42" s="16">
         <v>1028.9000000000001</v>
       </c>
       <c r="G42" s="12">
         <v>1027</v>
       </c>
       <c r="H42" s="12">
         <v>1027.5</v>
       </c>
       <c r="I42" s="12">
         <v>1026.5</v>
       </c>
       <c r="J42" s="12">
         <v>1042.0999999999999</v>
       </c>
       <c r="K42" s="12">
         <v>1036.7</v>
       </c>
       <c r="L42" s="12">
         <v>1031.3</v>
       </c>
       <c r="M42" s="12">
         <v>1031.9000000000001</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="12.2" customHeight="1">
+    <row r="43" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="33"/>
       <c r="C43" s="33"/>
       <c r="D43" s="33"/>
       <c r="E43" s="33"/>
       <c r="F43" s="33"/>
       <c r="G43" s="33"/>
       <c r="H43" s="33"/>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="33"/>
       <c r="L43" s="33"/>
       <c r="M43" s="33"/>
     </row>
-    <row r="44" spans="1:13" ht="25.5" customHeight="1">
+    <row r="44" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="12">
         <v>109.1</v>
       </c>
       <c r="C44" s="12">
         <v>123.8</v>
       </c>
       <c r="D44" s="15">
         <v>125.6</v>
       </c>
       <c r="E44" s="12">
         <v>131.9</v>
       </c>
       <c r="F44" s="16">
         <v>136.4</v>
       </c>
       <c r="G44" s="12">
         <v>131.6</v>
       </c>
       <c r="H44" s="12">
         <v>130.80000000000001</v>
       </c>
       <c r="I44" s="12">
         <v>136.5</v>
       </c>
       <c r="J44" s="12">
         <v>134.4</v>
       </c>
       <c r="K44" s="12">
         <v>144.9</v>
       </c>
       <c r="L44" s="22">
         <v>142.6</v>
       </c>
       <c r="M44" s="21">
         <v>146.6</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="12.2" customHeight="1">
+    <row r="45" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="24">
         <v>39.200000000000003</v>
       </c>
       <c r="C45" s="12">
         <v>42.1</v>
       </c>
       <c r="D45" s="15">
         <v>45.5</v>
       </c>
       <c r="E45" s="12">
         <v>47.6</v>
       </c>
       <c r="F45" s="16">
         <v>48.3</v>
       </c>
       <c r="G45" s="12">
         <v>47.1</v>
       </c>
       <c r="H45" s="12">
         <v>47.4</v>
       </c>
       <c r="I45" s="12">
         <v>50.9</v>
       </c>
       <c r="J45" s="12">
         <v>47.4</v>
       </c>
       <c r="K45" s="12">
         <v>51.3</v>
       </c>
       <c r="L45" s="23">
         <v>51.4</v>
       </c>
       <c r="M45" s="21">
         <v>54.4</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="12.2" customHeight="1">
+    <row r="46" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="12">
         <v>1526.2</v>
       </c>
       <c r="C46" s="12">
         <v>1707.7</v>
       </c>
       <c r="D46" s="15">
         <v>1718.7</v>
       </c>
       <c r="E46" s="12">
         <v>1723.9</v>
       </c>
       <c r="F46" s="16">
         <v>1722.9</v>
       </c>
       <c r="G46" s="12">
         <v>1746.3</v>
       </c>
       <c r="H46" s="12">
         <v>1741.2</v>
       </c>
       <c r="I46" s="12">
         <v>1754.9</v>
       </c>
       <c r="J46" s="12">
         <v>1743.2</v>
       </c>
       <c r="K46" s="12">
         <v>1700.7</v>
       </c>
       <c r="L46" s="22">
         <v>1726.7</v>
       </c>
       <c r="M46" s="22">
         <v>1787</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="12.2" customHeight="1">
+    <row r="47" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="12"/>
       <c r="D47" s="12"/>
       <c r="E47" s="12"/>
       <c r="F47" s="16"/>
       <c r="G47" s="12"/>
       <c r="H47" s="12"/>
       <c r="I47" s="12"/>
       <c r="J47" s="13"/>
       <c r="K47" s="12"/>
       <c r="L47" s="22"/>
       <c r="M47" s="21"/>
     </row>
-    <row r="48" spans="1:13" ht="35.25" customHeight="1">
+    <row r="48" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="12">
         <v>102.4</v>
       </c>
       <c r="C48" s="12">
         <v>104</v>
       </c>
       <c r="D48" s="12">
         <v>101.9</v>
       </c>
       <c r="E48" s="12">
         <v>100.8</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G48" s="12">
         <v>102.8</v>
       </c>
       <c r="H48" s="12">
         <v>102.1</v>
       </c>
       <c r="I48" s="12">
         <v>102.4</v>
       </c>
       <c r="J48" s="12">
         <v>101.4</v>
       </c>
       <c r="K48" s="12">
         <v>112.3</v>
       </c>
       <c r="L48" s="22">
         <v>110.8</v>
       </c>
       <c r="M48" s="21">
         <v>102.1</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="24.75" customHeight="1">
+    <row r="49" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="12">
         <v>298.10000000000002</v>
       </c>
       <c r="C49" s="12">
         <v>296.7</v>
       </c>
       <c r="D49" s="12">
         <v>295.60000000000002</v>
       </c>
       <c r="E49" s="12">
         <v>296.2</v>
       </c>
       <c r="F49" s="16">
         <v>296.8</v>
       </c>
       <c r="G49" s="12">
         <v>298.2</v>
       </c>
       <c r="H49" s="12">
         <v>299.3</v>
       </c>
       <c r="I49" s="12">
         <v>300.3</v>
       </c>
       <c r="J49" s="12">
         <v>299.5</v>
       </c>
       <c r="K49" s="12">
         <v>304.8</v>
       </c>
       <c r="L49" s="22">
         <v>321.3</v>
       </c>
       <c r="M49" s="21">
         <v>411</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="12.2" customHeight="1">
+    <row r="50" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="12">
         <v>49.6</v>
       </c>
       <c r="C50" s="12">
         <v>50</v>
       </c>
       <c r="D50" s="12">
         <v>49.5</v>
       </c>
       <c r="E50" s="12">
         <v>57.3</v>
       </c>
       <c r="F50" s="16">
         <v>60.7</v>
       </c>
       <c r="G50" s="12">
         <v>62.2</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="12">
         <v>61.5</v>
       </c>
       <c r="J50" s="22">
         <v>55.8</v>
       </c>
       <c r="K50" s="12">
         <v>55</v>
       </c>
       <c r="L50" s="22">
         <v>55.5</v>
       </c>
       <c r="M50" s="23">
         <v>50.4</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="12.2" customHeight="1">
+    <row r="51" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="12">
         <v>581.29999999999995</v>
       </c>
       <c r="C51" s="12">
         <v>774.5</v>
       </c>
       <c r="D51" s="12">
         <v>788.2</v>
       </c>
       <c r="E51" s="12">
         <v>788.6</v>
       </c>
       <c r="F51" s="16">
         <v>789.1</v>
       </c>
       <c r="G51" s="12">
         <v>788.8</v>
       </c>
       <c r="H51" s="12">
         <v>778</v>
       </c>
       <c r="I51" s="12">
         <v>784.9</v>
       </c>
       <c r="J51" s="12">
         <v>786</v>
       </c>
       <c r="K51" s="12">
         <v>785</v>
       </c>
       <c r="L51" s="22">
         <v>789.3</v>
       </c>
       <c r="M51" s="21">
         <v>772.5</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="46.5" customHeight="1">
+    <row r="52" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="12">
         <v>274.7</v>
       </c>
       <c r="C52" s="12">
         <v>268.39999999999998</v>
       </c>
       <c r="D52" s="12">
         <v>266.5</v>
       </c>
       <c r="E52" s="22">
         <v>264.60000000000002</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="12">
         <v>279</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I52" s="12">
         <v>278.89999999999998</v>
       </c>
       <c r="J52" s="12">
         <v>271.39999999999998</v>
       </c>
       <c r="K52" s="12">
         <v>274.39999999999998</v>
       </c>
       <c r="L52" s="22">
         <v>285.60000000000002</v>
       </c>
       <c r="M52" s="23">
         <v>294.7</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="25.5" customHeight="1">
+    <row r="53" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="12">
         <v>0</v>
       </c>
       <c r="C53" s="12">
         <v>0</v>
       </c>
       <c r="D53" s="12">
         <v>0</v>
       </c>
       <c r="E53" s="22">
         <v>0.1</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="12">
         <v>0</v>
       </c>
       <c r="J53" s="12">
         <v>0</v>
       </c>
       <c r="K53" s="12">
         <v>0</v>
       </c>
       <c r="L53" s="22">
         <v>0</v>
       </c>
       <c r="M53" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="32.25" customHeight="1">
+    <row r="54" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="12">
         <v>220</v>
       </c>
       <c r="C54" s="12">
         <v>214.1</v>
       </c>
       <c r="D54" s="12">
         <v>217</v>
       </c>
       <c r="E54" s="12">
         <v>216.4</v>
       </c>
       <c r="F54" s="16">
         <v>214.1</v>
       </c>
       <c r="G54" s="12">
         <v>215.3</v>
       </c>
       <c r="H54" s="12">
         <v>226.6</v>
       </c>
       <c r="I54" s="12">
         <v>226.7</v>
       </c>
       <c r="J54" s="12">
         <v>229.2</v>
       </c>
       <c r="K54" s="12">
         <v>169.1</v>
       </c>
       <c r="L54" s="22">
         <v>164.1</v>
       </c>
       <c r="M54" s="21">
         <v>156.19999999999999</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="12.2" customHeight="1">
+    <row r="55" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="24">
         <v>1035.2</v>
       </c>
       <c r="C55" s="12">
         <v>1204.5</v>
       </c>
       <c r="D55" s="15">
         <v>1204.7</v>
       </c>
       <c r="E55" s="12">
         <v>1210.2</v>
       </c>
       <c r="F55" s="16">
         <v>1205.8</v>
       </c>
       <c r="G55" s="12">
         <v>1223.8</v>
       </c>
       <c r="H55" s="12">
         <v>1212.4000000000001</v>
       </c>
       <c r="I55" s="12">
         <v>1212.7</v>
       </c>
       <c r="J55" s="12">
         <v>1207.4000000000001</v>
       </c>
       <c r="K55" s="12">
         <v>1207.5999999999999</v>
       </c>
       <c r="L55" s="12">
         <v>1237.3</v>
       </c>
       <c r="M55" s="12">
         <v>1315.7</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="12.2" customHeight="1">
+    <row r="56" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="33"/>
       <c r="C56" s="33"/>
       <c r="D56" s="33"/>
       <c r="E56" s="33"/>
       <c r="F56" s="33"/>
       <c r="G56" s="33"/>
       <c r="H56" s="33"/>
       <c r="I56" s="33"/>
       <c r="J56" s="33"/>
       <c r="K56" s="33"/>
       <c r="L56" s="33"/>
       <c r="M56" s="33"/>
     </row>
-    <row r="57" spans="1:13" ht="22.5" customHeight="1">
+    <row r="57" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="12">
         <v>113.1</v>
       </c>
       <c r="C57" s="12">
         <v>134.80000000000001</v>
       </c>
       <c r="D57" s="15">
         <v>122.7</v>
       </c>
       <c r="E57" s="12">
         <v>107.6</v>
       </c>
       <c r="F57" s="16">
         <v>117.6</v>
       </c>
       <c r="G57" s="12">
         <v>123.6</v>
       </c>
       <c r="H57" s="12">
         <v>125.3</v>
       </c>
       <c r="I57" s="12">
         <v>138.30000000000001</v>
       </c>
       <c r="J57" s="12">
         <v>144.30000000000001</v>
       </c>
       <c r="K57" s="12">
         <v>173.1</v>
       </c>
       <c r="L57" s="22">
         <v>169.8</v>
       </c>
       <c r="M57" s="22">
         <v>205</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="12.2" customHeight="1">
+    <row r="58" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="24">
         <v>39.299999999999997</v>
       </c>
       <c r="C58" s="12">
         <v>45.6</v>
       </c>
       <c r="D58" s="15">
         <v>47</v>
       </c>
       <c r="E58" s="5">
         <v>42.2</v>
       </c>
       <c r="F58" s="16">
         <v>44.3</v>
       </c>
       <c r="G58" s="12">
         <v>50.6</v>
       </c>
       <c r="H58" s="12">
         <v>51.8</v>
       </c>
       <c r="I58" s="12">
         <v>55.4</v>
       </c>
       <c r="J58" s="12">
         <v>58.7</v>
       </c>
       <c r="K58" s="12">
         <v>71</v>
       </c>
       <c r="L58" s="23">
         <v>65.5</v>
       </c>
       <c r="M58" s="21">
         <v>82.7</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="12.2" customHeight="1">
+    <row r="59" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B59" s="12">
         <v>1713.3</v>
       </c>
       <c r="C59" s="12">
         <v>1673.3</v>
       </c>
       <c r="D59" s="15">
         <v>1699.4</v>
       </c>
       <c r="E59" s="12">
         <v>1710.3</v>
       </c>
       <c r="F59" s="16">
         <v>1715.6</v>
       </c>
       <c r="G59" s="12">
         <v>1748.9</v>
       </c>
       <c r="H59" s="12">
         <v>1759.4</v>
       </c>
       <c r="I59" s="12">
         <v>1733</v>
       </c>
       <c r="J59" s="12">
         <v>1811.7</v>
       </c>
       <c r="K59" s="12">
         <v>1846.8</v>
       </c>
       <c r="L59" s="22">
         <v>1855.9</v>
       </c>
       <c r="M59" s="22">
         <v>1870.3</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="12.2" customHeight="1">
+    <row r="60" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="12"/>
       <c r="E60" s="12"/>
       <c r="F60" s="16"/>
       <c r="G60" s="12"/>
       <c r="H60" s="12"/>
       <c r="I60" s="12"/>
       <c r="J60" s="13"/>
       <c r="K60" s="12"/>
       <c r="L60" s="22"/>
       <c r="M60" s="21"/>
     </row>
-    <row r="61" spans="1:13" ht="36" customHeight="1">
+    <row r="61" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="12">
         <v>100.7</v>
       </c>
       <c r="C61" s="12">
         <v>97.4</v>
       </c>
       <c r="D61" s="12">
         <v>98.2</v>
       </c>
       <c r="E61" s="12">
         <v>94.3</v>
       </c>
       <c r="F61" s="16">
         <v>89.5</v>
       </c>
       <c r="G61" s="12">
         <v>94.9</v>
       </c>
       <c r="H61" s="12">
         <v>91.6</v>
       </c>
       <c r="I61" s="12">
         <v>87.6</v>
       </c>
       <c r="J61" s="12">
         <v>87.4</v>
       </c>
       <c r="K61" s="12">
         <v>90.9</v>
       </c>
       <c r="L61" s="22">
         <v>92.9</v>
       </c>
       <c r="M61" s="21">
         <v>87.2</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="24.75" customHeight="1">
+    <row r="62" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="12">
         <v>319.7</v>
       </c>
       <c r="C62" s="12">
         <v>321.39999999999998</v>
       </c>
       <c r="D62" s="12">
         <v>321.7</v>
       </c>
       <c r="E62" s="12">
         <v>328.7</v>
       </c>
       <c r="F62" s="16">
         <v>334.4</v>
       </c>
       <c r="G62" s="12">
         <v>334.6</v>
       </c>
       <c r="H62" s="12">
         <v>330.4</v>
       </c>
       <c r="I62" s="12">
         <v>329.5</v>
       </c>
       <c r="J62" s="12">
         <v>327.5</v>
       </c>
       <c r="K62" s="12">
         <v>324.2</v>
       </c>
       <c r="L62" s="22">
         <v>320.89999999999998</v>
       </c>
       <c r="M62" s="21">
         <v>312.89999999999998</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="14.25" customHeight="1">
+    <row r="63" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="12">
         <v>41.6</v>
       </c>
       <c r="C63" s="12">
         <v>31.6</v>
       </c>
       <c r="D63" s="12">
         <v>33.1</v>
       </c>
       <c r="E63" s="12">
         <v>33.799999999999997</v>
       </c>
       <c r="F63" s="16">
         <v>32</v>
       </c>
       <c r="G63" s="12">
         <v>35.6</v>
       </c>
       <c r="H63" s="12">
         <v>35.4</v>
       </c>
       <c r="I63" s="12">
         <v>19.5</v>
       </c>
       <c r="J63" s="22">
         <v>67.900000000000006</v>
       </c>
       <c r="K63" s="12">
         <v>66.099999999999994</v>
       </c>
       <c r="L63" s="22">
         <v>61</v>
       </c>
       <c r="M63" s="23">
         <v>60.7</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="15.75" customHeight="1">
+    <row r="64" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B64" s="12">
         <v>796.6</v>
       </c>
       <c r="C64" s="12">
         <v>785.4</v>
       </c>
       <c r="D64" s="12">
         <v>795.2</v>
       </c>
       <c r="E64" s="12">
         <v>806.2</v>
       </c>
       <c r="F64" s="16">
         <v>806.5</v>
       </c>
       <c r="G64" s="12">
         <v>823</v>
       </c>
       <c r="H64" s="12">
         <v>847.3</v>
       </c>
       <c r="I64" s="12">
         <v>841.6</v>
       </c>
       <c r="J64" s="12">
         <v>854.4</v>
       </c>
       <c r="K64" s="12">
         <v>883.5</v>
       </c>
       <c r="L64" s="22">
         <v>894.2</v>
       </c>
       <c r="M64" s="21">
         <v>896.7</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="48" customHeight="1">
+    <row r="65" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="12">
         <v>299</v>
       </c>
       <c r="C65" s="12">
         <v>296.2</v>
       </c>
       <c r="D65" s="12">
         <v>300.8</v>
       </c>
       <c r="E65" s="22">
         <v>293.60000000000002</v>
       </c>
       <c r="F65" s="23">
         <v>292.2</v>
       </c>
       <c r="G65" s="12">
         <v>289.8</v>
       </c>
       <c r="H65" s="12">
         <v>289.39999999999998</v>
       </c>
       <c r="I65" s="12">
         <v>287.89999999999998</v>
       </c>
       <c r="J65" s="12">
         <v>296.60000000000002</v>
       </c>
       <c r="K65" s="12">
         <v>304.2</v>
       </c>
       <c r="L65" s="22">
         <v>305.39999999999998</v>
       </c>
       <c r="M65" s="23">
         <v>309.8</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="21.75" hidden="1" customHeight="1">
+    <row r="66" spans="1:13" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E66" s="22" t="s">
         <v>26</v>
       </c>
       <c r="F66" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="22"/>
       <c r="M66" s="23"/>
     </row>
-    <row r="67" spans="1:13" ht="31.5" customHeight="1">
+    <row r="67" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="12">
         <v>155.6</v>
       </c>
       <c r="C67" s="12">
         <v>141.1</v>
       </c>
       <c r="D67" s="12">
         <v>150.30000000000001</v>
       </c>
       <c r="E67" s="12">
         <v>153.69999999999999</v>
       </c>
       <c r="F67" s="16">
         <v>160.9</v>
       </c>
       <c r="G67" s="12">
         <v>170.9</v>
       </c>
       <c r="H67" s="12">
         <v>165.2</v>
       </c>
       <c r="I67" s="12">
         <v>166.6</v>
       </c>
       <c r="J67" s="12">
         <v>177.7</v>
       </c>
       <c r="K67" s="12">
         <v>177.9</v>
       </c>
       <c r="L67" s="22">
         <v>181.4</v>
       </c>
       <c r="M67" s="21">
         <v>203</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="15" customHeight="1">
+    <row r="68" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="24">
         <v>1254.7</v>
       </c>
       <c r="C68" s="12">
         <v>1242</v>
       </c>
       <c r="D68" s="15">
         <v>1259.0999999999999</v>
       </c>
       <c r="E68" s="12">
         <v>1262.9000000000001</v>
       </c>
       <c r="F68" s="16">
         <v>1267.5</v>
       </c>
       <c r="G68" s="12">
         <v>1283.5</v>
       </c>
       <c r="H68" s="12">
         <v>1296.2</v>
       </c>
       <c r="I68" s="12">
         <v>1288.5</v>
       </c>
       <c r="J68" s="12">
         <v>1302.9000000000001</v>
       </c>
       <c r="K68" s="12">
         <v>1323</v>
       </c>
       <c r="L68" s="12">
         <v>1338.1</v>
       </c>
       <c r="M68" s="12">
         <v>1353.3</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="12.2" customHeight="1">
+    <row r="69" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="33"/>
       <c r="C69" s="33"/>
       <c r="D69" s="33"/>
       <c r="E69" s="33"/>
       <c r="F69" s="33"/>
       <c r="G69" s="33"/>
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="K69" s="33"/>
       <c r="L69" s="33"/>
       <c r="M69" s="33"/>
     </row>
-    <row r="70" spans="1:13" ht="23.25" customHeight="1">
+    <row r="70" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="12">
         <v>144.19999999999999</v>
       </c>
       <c r="C70" s="12">
         <v>173</v>
       </c>
       <c r="D70" s="15">
         <v>177.9</v>
       </c>
       <c r="E70" s="12">
         <v>196.7</v>
       </c>
       <c r="F70" s="16">
         <v>162.80000000000001</v>
       </c>
       <c r="G70" s="12">
         <v>173</v>
       </c>
       <c r="H70" s="12">
         <v>151.30000000000001</v>
       </c>
       <c r="I70" s="12">
         <v>156.69999999999999</v>
       </c>
       <c r="J70" s="12">
         <v>169.3</v>
       </c>
       <c r="K70" s="12">
         <v>195.5</v>
       </c>
       <c r="L70" s="22">
         <v>195.5</v>
       </c>
       <c r="M70" s="22">
         <v>206.6</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="12.2" customHeight="1">
+    <row r="71" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="24">
         <v>62.8</v>
       </c>
       <c r="C71" s="12">
         <v>62.8</v>
       </c>
       <c r="D71" s="15">
         <v>68.3</v>
       </c>
       <c r="E71" s="25">
         <v>73.5</v>
       </c>
       <c r="F71" s="16">
         <v>59.6</v>
       </c>
       <c r="G71" s="12">
         <v>67</v>
       </c>
       <c r="H71" s="12">
         <v>51.3</v>
       </c>
       <c r="I71" s="12">
         <v>56.6</v>
       </c>
       <c r="J71" s="12">
         <v>61.6</v>
       </c>
       <c r="K71" s="12">
         <v>69.900000000000006</v>
       </c>
       <c r="L71" s="23">
         <v>71.5</v>
       </c>
       <c r="M71" s="21">
         <v>77.099999999999994</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="12.2" customHeight="1">
+    <row r="72" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="12">
         <v>1875.5</v>
       </c>
       <c r="C72" s="12">
         <v>1878</v>
       </c>
       <c r="D72" s="15">
         <v>1905.5</v>
       </c>
       <c r="E72" s="15">
         <v>1905.4</v>
       </c>
       <c r="F72" s="16">
         <v>1877</v>
       </c>
       <c r="G72" s="12">
         <v>1903.3</v>
       </c>
       <c r="H72" s="12">
         <v>1900.3</v>
       </c>
       <c r="I72" s="12">
         <v>2044.6</v>
       </c>
       <c r="J72" s="12">
         <v>1941.5</v>
       </c>
       <c r="K72" s="12">
         <v>1921.4</v>
       </c>
       <c r="L72" s="22">
         <v>1945.2</v>
       </c>
       <c r="M72" s="22">
         <v>1953.3</v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="12.2" customHeight="1">
+    <row r="73" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="18" t="s">
         <v>22</v>
       </c>
       <c r="C73" s="12"/>
       <c r="F73" s="16"/>
       <c r="G73" s="12"/>
       <c r="H73" s="12"/>
       <c r="I73" s="12"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="22"/>
       <c r="M73" s="21"/>
     </row>
-    <row r="74" spans="1:13" ht="23.25" customHeight="1">
+    <row r="74" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="12">
         <v>89.7</v>
       </c>
       <c r="C74" s="12">
         <v>84</v>
       </c>
       <c r="D74" s="12">
         <v>88.7</v>
       </c>
       <c r="E74" s="15">
         <v>85.5</v>
       </c>
       <c r="F74" s="16">
         <v>82.9</v>
       </c>
       <c r="G74" s="12">
         <v>85.8</v>
       </c>
       <c r="H74" s="12">
         <v>81.8</v>
       </c>
       <c r="I74" s="12">
         <v>80.5</v>
       </c>
       <c r="J74" s="12">
         <v>77.900000000000006</v>
       </c>
       <c r="K74" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="L74" s="22">
         <v>74.099999999999994</v>
       </c>
       <c r="M74" s="21">
         <v>72.8</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="24" customHeight="1">
+    <row r="75" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="12">
         <v>311</v>
       </c>
       <c r="C75" s="12">
         <v>306</v>
       </c>
       <c r="D75" s="12">
         <v>300.8</v>
       </c>
       <c r="E75" s="15">
         <v>298.60000000000002</v>
       </c>
       <c r="F75" s="16">
         <v>298.2</v>
       </c>
       <c r="G75" s="12">
         <v>296.89999999999998</v>
       </c>
       <c r="H75" s="12">
         <v>294.10000000000002</v>
       </c>
       <c r="I75" s="12">
         <v>291.89999999999998</v>
       </c>
       <c r="J75" s="12">
         <v>287.5</v>
       </c>
       <c r="K75" s="12">
         <v>282.8</v>
       </c>
       <c r="L75" s="22">
         <v>279.7</v>
       </c>
       <c r="M75" s="21">
         <v>272.60000000000002</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="12.2" customHeight="1">
+    <row r="76" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="12">
         <v>67.599999999999994</v>
       </c>
       <c r="C76" s="12">
         <v>66.7</v>
       </c>
       <c r="D76" s="12">
         <v>69.5</v>
       </c>
       <c r="E76" s="15">
         <v>55.1</v>
       </c>
       <c r="F76" s="16">
         <v>25.4</v>
       </c>
       <c r="G76" s="12">
         <v>18.8</v>
       </c>
       <c r="H76" s="12">
         <v>23</v>
       </c>
       <c r="I76" s="12">
         <v>53</v>
       </c>
       <c r="J76" s="22">
         <v>56</v>
       </c>
       <c r="K76" s="12">
         <v>23.4</v>
       </c>
       <c r="L76" s="22">
         <v>26.9</v>
       </c>
       <c r="M76" s="23">
         <v>26.9</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="12.2" customHeight="1">
+    <row r="77" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="12">
         <v>913.1</v>
       </c>
       <c r="C77" s="12">
         <v>921.1</v>
       </c>
       <c r="D77" s="12">
         <v>934.2</v>
       </c>
       <c r="E77" s="15">
         <v>943.8</v>
       </c>
       <c r="F77" s="16">
         <v>946.2</v>
       </c>
       <c r="G77" s="12">
         <v>954.7</v>
       </c>
       <c r="H77" s="12">
         <v>953.9</v>
       </c>
       <c r="I77" s="12">
         <v>965.1</v>
       </c>
       <c r="J77" s="12">
         <v>959.2</v>
       </c>
       <c r="K77" s="12">
         <v>969.4</v>
       </c>
       <c r="L77" s="22">
         <v>975.6</v>
       </c>
       <c r="M77" s="21">
         <v>980.2</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="44.25" customHeight="1">
+    <row r="78" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="12">
         <v>311.60000000000002</v>
       </c>
       <c r="C78" s="12">
         <v>314.39999999999998</v>
       </c>
       <c r="D78" s="12">
         <v>316.2</v>
       </c>
       <c r="E78" s="15">
         <v>319.39999999999998</v>
       </c>
       <c r="F78" s="23">
         <v>314.89999999999998</v>
       </c>
       <c r="G78" s="12">
         <v>315.60000000000002</v>
       </c>
       <c r="H78" s="12">
         <v>315.3</v>
       </c>
       <c r="I78" s="12">
         <v>316.3</v>
       </c>
       <c r="J78" s="12">
         <v>315.8</v>
       </c>
       <c r="K78" s="12">
         <v>318.89999999999998</v>
       </c>
       <c r="L78" s="22">
         <v>321.2</v>
       </c>
       <c r="M78" s="23">
         <v>327.7</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="24" customHeight="1">
+    <row r="79" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E79" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F79" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="I79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="K79" s="12" t="s">
         <v>33</v>
       </c>
       <c r="L79" s="22" t="s">
         <v>33</v>
       </c>
       <c r="M79" s="23" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="24" customHeight="1">
+    <row r="80" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="12">
         <v>182.4</v>
       </c>
       <c r="C80" s="12">
         <v>185.8</v>
       </c>
       <c r="D80" s="12">
         <v>196.1</v>
       </c>
       <c r="E80" s="15">
         <v>203</v>
       </c>
       <c r="F80" s="16">
         <v>209.3</v>
       </c>
       <c r="G80" s="12">
         <v>231.5</v>
       </c>
       <c r="H80" s="12">
         <v>232.2</v>
       </c>
       <c r="I80" s="12">
         <v>337.9</v>
       </c>
       <c r="J80" s="12">
         <v>245</v>
       </c>
       <c r="K80" s="12">
         <v>249.8</v>
       </c>
       <c r="L80" s="22">
         <v>267.7</v>
       </c>
       <c r="M80" s="21">
         <v>273</v>
       </c>
     </row>
-    <row r="81" spans="1:15" ht="13.5" customHeight="1">
+    <row r="81" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="24">
         <v>1353.2</v>
       </c>
       <c r="C81" s="12">
         <v>1353.2</v>
       </c>
       <c r="D81" s="15">
         <v>1368.4</v>
       </c>
       <c r="E81" s="15">
         <v>1370.6</v>
       </c>
       <c r="F81" s="16">
         <v>1370.4</v>
       </c>
       <c r="G81" s="12">
         <v>1383.7</v>
       </c>
       <c r="H81" s="12">
         <v>1385.6</v>
       </c>
       <c r="I81" s="12">
         <v>1396</v>
       </c>
       <c r="J81" s="12">
         <v>1384.36</v>
       </c>
       <c r="K81" s="12">
         <v>1391.4</v>
       </c>
       <c r="L81" s="12">
         <v>1397.3</v>
       </c>
       <c r="M81" s="12">
         <v>1402.1</v>
       </c>
     </row>
-    <row r="82" spans="1:15" ht="12.2" customHeight="1">
+    <row r="82" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="33"/>
       <c r="C82" s="33"/>
       <c r="D82" s="33"/>
       <c r="E82" s="33"/>
       <c r="F82" s="33"/>
       <c r="G82" s="33"/>
       <c r="H82" s="33"/>
       <c r="I82" s="33"/>
       <c r="J82" s="33"/>
       <c r="K82" s="33"/>
       <c r="L82" s="33"/>
       <c r="M82" s="33"/>
     </row>
-    <row r="83" spans="1:15" ht="26.25" customHeight="1">
+    <row r="83" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="12">
         <v>155.30000000000001</v>
       </c>
       <c r="C83" s="12">
         <v>206.7</v>
       </c>
       <c r="D83" s="15">
         <v>215.9</v>
       </c>
       <c r="E83" s="12">
         <v>207</v>
       </c>
       <c r="F83" s="16" t="s">
         <v>35</v>
       </c>
       <c r="G83" s="12">
         <v>193.5</v>
       </c>
       <c r="H83" s="26">
         <v>158.30000000000001</v>
       </c>
       <c r="I83" s="12">
         <v>161.9</v>
       </c>
       <c r="J83" s="12">
         <v>189.9</v>
       </c>
       <c r="K83" s="12">
         <v>173.9</v>
       </c>
       <c r="L83" s="22">
         <v>224</v>
       </c>
       <c r="M83" s="22">
         <v>235</v>
       </c>
     </row>
-    <row r="84" spans="1:15" ht="15.75" customHeight="1">
+    <row r="84" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="24">
         <v>62.5</v>
       </c>
       <c r="C84" s="12">
         <v>84.3</v>
       </c>
       <c r="D84" s="15">
         <v>82.8</v>
       </c>
       <c r="E84" s="25">
         <v>78.099999999999994</v>
       </c>
       <c r="F84" s="16" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="12">
         <v>72.7</v>
       </c>
       <c r="H84" s="26">
         <v>54</v>
       </c>
       <c r="I84" s="12">
         <v>56.7</v>
       </c>
       <c r="J84" s="12">
         <v>68.900000000000006</v>
       </c>
       <c r="K84" s="12">
         <v>64.7</v>
       </c>
       <c r="L84" s="23">
         <v>94.9</v>
       </c>
       <c r="M84" s="21">
         <v>104.3</v>
       </c>
     </row>
-    <row r="85" spans="1:15" ht="15" customHeight="1">
+    <row r="85" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B85" s="12">
         <v>1533.1</v>
       </c>
       <c r="C85" s="12">
         <v>1906.1</v>
       </c>
       <c r="D85" s="15">
         <v>1981.4</v>
       </c>
       <c r="E85" s="15">
         <v>1975.5</v>
       </c>
       <c r="F85" s="16" t="s">
         <v>44</v>
       </c>
       <c r="G85" s="12">
         <v>1754.4</v>
       </c>
       <c r="H85" s="12">
         <v>1743.1</v>
       </c>
       <c r="I85" s="12">
         <v>1768.5</v>
       </c>
       <c r="J85" s="12">
         <v>1776.5</v>
       </c>
       <c r="K85" s="12">
         <v>1797.9</v>
       </c>
       <c r="L85" s="22">
         <v>1829.2</v>
       </c>
       <c r="M85" s="22">
         <v>1859.9</v>
       </c>
     </row>
-    <row r="86" spans="1:15" ht="15.75" customHeight="1">
+    <row r="86" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="18" t="s">
         <v>22</v>
       </c>
       <c r="C86" s="12"/>
       <c r="F86" s="16"/>
       <c r="G86" s="12"/>
       <c r="H86" s="16"/>
       <c r="I86" s="12"/>
       <c r="J86" s="13"/>
       <c r="K86" s="12"/>
       <c r="L86" s="22"/>
       <c r="M86" s="21"/>
     </row>
-    <row r="87" spans="1:15" ht="34.5" customHeight="1">
+    <row r="87" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="12">
         <v>41</v>
       </c>
       <c r="C87" s="12">
         <v>71.2</v>
       </c>
       <c r="D87" s="12">
         <v>73.400000000000006</v>
       </c>
       <c r="E87" s="15">
         <v>73</v>
       </c>
       <c r="F87" s="16" t="s">
         <v>37</v>
       </c>
       <c r="G87" s="12">
         <v>62.6</v>
       </c>
       <c r="H87" s="16">
         <v>61.4</v>
       </c>
       <c r="I87" s="12">
         <v>62</v>
       </c>
       <c r="J87" s="12">
         <v>60.3</v>
       </c>
       <c r="K87" s="12">
         <v>60.3</v>
       </c>
       <c r="L87" s="22">
         <v>59.9</v>
       </c>
       <c r="M87" s="21">
         <v>60</v>
       </c>
     </row>
-    <row r="88" spans="1:15" ht="22.5" customHeight="1">
+    <row r="88" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="12">
         <v>142.69999999999999</v>
       </c>
       <c r="C88" s="12">
         <v>220.3</v>
       </c>
       <c r="D88" s="12">
         <v>210.5</v>
       </c>
       <c r="E88" s="15">
         <v>205.1</v>
       </c>
       <c r="F88" s="16" t="s">
         <v>38</v>
       </c>
       <c r="G88" s="12">
         <v>169.8</v>
       </c>
       <c r="H88" s="16">
         <v>165.2</v>
       </c>
       <c r="I88" s="12">
         <v>163.4</v>
       </c>
       <c r="J88" s="12">
         <v>160.80000000000001</v>
       </c>
       <c r="K88" s="12">
         <v>161.19999999999999</v>
       </c>
       <c r="L88" s="22">
         <v>156.69999999999999</v>
       </c>
       <c r="M88" s="21">
         <v>153.80000000000001</v>
       </c>
     </row>
-    <row r="89" spans="1:15" ht="13.5" customHeight="1">
+    <row r="89" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="12">
         <v>27.3</v>
       </c>
       <c r="C89" s="12">
         <v>26.6</v>
       </c>
       <c r="D89" s="12">
         <v>26.4</v>
       </c>
       <c r="E89" s="15">
         <v>28.5</v>
       </c>
       <c r="F89" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G89" s="12">
         <v>31.6</v>
       </c>
       <c r="H89" s="16">
         <v>29.7</v>
       </c>
       <c r="I89" s="12">
         <v>30.5</v>
       </c>
       <c r="J89" s="22">
         <v>29.6</v>
       </c>
       <c r="K89" s="12">
         <v>29.6</v>
       </c>
       <c r="L89" s="22">
         <v>28.4</v>
       </c>
       <c r="M89" s="23">
         <v>29.4</v>
       </c>
     </row>
-    <row r="90" spans="1:15" ht="15" customHeight="1">
+    <row r="90" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B90" s="12">
         <v>787.4</v>
       </c>
       <c r="C90" s="12">
         <v>952.3</v>
       </c>
       <c r="D90" s="12">
         <v>1008.6</v>
       </c>
       <c r="E90" s="15">
         <v>997.5</v>
       </c>
       <c r="F90" s="16" t="s">
         <v>40</v>
       </c>
       <c r="G90" s="12">
         <v>906.5</v>
       </c>
       <c r="H90" s="16">
         <v>891.4</v>
       </c>
       <c r="I90" s="12">
         <v>924.3</v>
       </c>
       <c r="J90" s="12">
         <v>928</v>
       </c>
       <c r="K90" s="12">
         <v>943.8</v>
       </c>
       <c r="L90" s="22">
         <v>974.2</v>
       </c>
       <c r="M90" s="21">
         <v>997</v>
       </c>
     </row>
-    <row r="91" spans="1:15" ht="46.5" customHeight="1">
+    <row r="91" spans="1:15" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="12">
         <v>278.10000000000002</v>
       </c>
       <c r="C91" s="12">
         <v>321.39999999999998</v>
       </c>
       <c r="D91" s="12">
         <v>329.1</v>
       </c>
       <c r="E91" s="15">
         <v>324.8</v>
       </c>
       <c r="F91" s="23" t="s">
         <v>41</v>
       </c>
       <c r="G91" s="12">
         <v>286.5</v>
       </c>
       <c r="H91" s="16">
         <v>288</v>
       </c>
       <c r="I91" s="12">
         <v>284.2</v>
       </c>
       <c r="J91" s="12">
         <v>285.39999999999998</v>
       </c>
       <c r="K91" s="12">
         <v>293.5</v>
       </c>
       <c r="L91" s="22">
         <v>302.89999999999998</v>
       </c>
       <c r="M91" s="23">
         <v>302.10000000000002</v>
       </c>
     </row>
-    <row r="92" spans="1:15" ht="23.25" customHeight="1">
+    <row r="92" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E92" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F92" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>33</v>
       </c>
       <c r="I92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="K92" s="12" t="s">
         <v>33</v>
       </c>
       <c r="L92" s="22" t="s">
         <v>33</v>
       </c>
       <c r="M92" s="23" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="93" spans="1:15" ht="21.75" customHeight="1">
+    <row r="93" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B93" s="12">
         <v>256.60000000000002</v>
       </c>
       <c r="C93" s="12">
         <v>314.3</v>
       </c>
       <c r="D93" s="12">
         <v>333.4</v>
       </c>
       <c r="E93" s="15">
         <v>346.6</v>
       </c>
       <c r="F93" s="16" t="s">
         <v>42</v>
       </c>
       <c r="G93" s="12">
         <v>297.39999999999998</v>
       </c>
       <c r="H93" s="16">
         <v>307.3</v>
       </c>
       <c r="I93" s="12">
         <v>304.10000000000002</v>
       </c>
       <c r="J93" s="12">
         <v>312.3</v>
       </c>
       <c r="K93" s="12">
         <v>309.60000000000002</v>
       </c>
       <c r="L93" s="22">
         <v>307.10000000000002</v>
       </c>
       <c r="M93" s="21">
         <v>317.60000000000002</v>
       </c>
     </row>
-    <row r="94" spans="1:15" ht="12.2" customHeight="1">
+    <row r="94" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B94" s="24">
         <v>997.1</v>
       </c>
       <c r="C94" s="12">
         <v>1342.2</v>
       </c>
       <c r="D94" s="15">
         <v>1404</v>
       </c>
       <c r="E94" s="15">
         <v>1385.3</v>
       </c>
       <c r="F94" s="16" t="s">
         <v>43</v>
       </c>
       <c r="G94" s="12">
         <v>1223.5</v>
       </c>
       <c r="H94" s="27">
         <v>1215.9000000000001</v>
       </c>
       <c r="I94" s="12">
         <v>1220.2</v>
       </c>
       <c r="J94" s="12">
         <v>1233.3</v>
       </c>
       <c r="K94" s="12">
         <v>1254.9000000000001</v>
       </c>
       <c r="L94" s="12">
         <v>1288.2</v>
       </c>
       <c r="M94" s="12">
         <v>1323.1</v>
       </c>
     </row>
-    <row r="95" spans="1:15" ht="15.75" customHeight="1">
+    <row r="95" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B95" s="33"/>
       <c r="C95" s="33"/>
       <c r="D95" s="33"/>
       <c r="E95" s="33"/>
       <c r="F95" s="33"/>
       <c r="G95" s="33"/>
       <c r="H95" s="33"/>
       <c r="I95" s="33"/>
       <c r="J95" s="33"/>
       <c r="K95" s="33"/>
       <c r="L95" s="33"/>
       <c r="M95" s="33"/>
     </row>
-    <row r="96" spans="1:15" ht="27" customHeight="1">
+    <row r="96" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B96" s="27">
         <v>245.4</v>
       </c>
       <c r="C96" s="26">
         <v>254.2</v>
       </c>
       <c r="D96" s="26">
         <v>265.39999999999998</v>
       </c>
       <c r="E96" s="26">
         <v>260.60000000000002</v>
       </c>
       <c r="F96" s="16">
         <v>272.2</v>
       </c>
       <c r="G96" s="28">
         <v>245.8</v>
       </c>
       <c r="H96" s="26">
         <v>234.1</v>
       </c>
       <c r="I96" s="12">
         <v>241.8</v>
       </c>
       <c r="J96" s="26">
         <v>244</v>
       </c>
       <c r="K96" s="12">
         <v>243.1</v>
       </c>
       <c r="L96" s="22">
         <v>258.39999999999998</v>
       </c>
       <c r="M96" s="22">
         <v>262.7</v>
       </c>
       <c r="O96" s="3"/>
     </row>
-    <row r="97" spans="1:15" ht="19.5" customHeight="1">
+    <row r="97" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B97" s="27">
         <v>149.5</v>
       </c>
       <c r="C97" s="16">
         <v>140.19999999999999</v>
       </c>
       <c r="D97" s="26">
         <v>155.30000000000001</v>
       </c>
       <c r="E97" s="26">
         <v>145.5</v>
       </c>
       <c r="F97" s="16">
         <v>158.30000000000001</v>
       </c>
       <c r="G97" s="12">
         <v>135.9</v>
       </c>
       <c r="H97" s="26">
         <v>125.1</v>
       </c>
       <c r="I97" s="12">
         <v>124.7</v>
       </c>
       <c r="J97" s="26">
         <v>125.5</v>
       </c>
       <c r="K97" s="12">
         <v>124.7</v>
       </c>
       <c r="L97" s="23">
         <v>132.69999999999999</v>
       </c>
       <c r="M97" s="21">
         <v>140</v>
       </c>
       <c r="O97" s="3"/>
     </row>
-    <row r="98" spans="1:15" ht="18.75" customHeight="1">
+    <row r="98" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="26">
         <v>1847.8</v>
       </c>
       <c r="C98" s="26">
         <v>1878.8</v>
       </c>
       <c r="D98" s="26">
         <v>1860</v>
       </c>
       <c r="E98" s="26">
         <v>1830.3</v>
       </c>
       <c r="F98" s="16">
         <v>1855.2</v>
       </c>
       <c r="G98" s="12">
         <v>1875.3</v>
       </c>
       <c r="H98" s="12">
         <v>1879.1</v>
       </c>
       <c r="I98" s="12">
         <v>1870.2</v>
       </c>
       <c r="J98" s="26">
         <v>1929</v>
       </c>
       <c r="K98" s="12">
         <v>1945.1</v>
       </c>
       <c r="L98" s="22">
         <v>1959.9</v>
       </c>
       <c r="M98" s="22">
         <v>1998.4</v>
       </c>
     </row>
-    <row r="99" spans="1:15" ht="12.2" customHeight="1">
+    <row r="99" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B99" s="13"/>
       <c r="C99" s="16"/>
       <c r="D99" s="13"/>
       <c r="E99" s="13"/>
       <c r="F99" s="16"/>
       <c r="G99" s="12"/>
       <c r="H99" s="16"/>
       <c r="I99" s="12"/>
       <c r="J99" s="13"/>
       <c r="K99" s="12"/>
       <c r="L99" s="22"/>
       <c r="M99" s="21"/>
     </row>
-    <row r="100" spans="1:15" ht="39" customHeight="1">
+    <row r="100" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="27">
         <v>59.4</v>
       </c>
       <c r="C100" s="26">
         <v>57.3</v>
       </c>
       <c r="D100" s="26">
         <v>58.4</v>
       </c>
       <c r="E100" s="26">
         <v>58.1</v>
       </c>
       <c r="F100" s="16">
         <v>57.5</v>
       </c>
       <c r="G100" s="28">
         <v>57.1</v>
       </c>
       <c r="H100" s="16">
         <v>56.4</v>
       </c>
       <c r="I100" s="12">
         <v>56.6</v>
       </c>
       <c r="J100" s="16">
         <v>56.5</v>
       </c>
       <c r="K100" s="12">
         <v>56.4</v>
       </c>
       <c r="L100" s="22">
         <v>56.3</v>
       </c>
       <c r="M100" s="29">
         <v>57.9</v>
       </c>
     </row>
-    <row r="101" spans="1:15" ht="25.5" customHeight="1">
+    <row r="101" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="27">
         <v>155</v>
       </c>
       <c r="C101" s="26">
         <v>170.9</v>
       </c>
       <c r="D101" s="26">
         <v>172.6</v>
       </c>
       <c r="E101" s="26">
         <v>170.8</v>
       </c>
       <c r="F101" s="16">
         <v>169.6</v>
       </c>
       <c r="G101" s="12">
         <v>166.6</v>
       </c>
       <c r="H101" s="16">
         <v>163.80000000000001</v>
       </c>
       <c r="I101" s="12">
         <v>160.1</v>
       </c>
       <c r="J101" s="16">
         <v>159</v>
       </c>
       <c r="K101" s="12">
         <v>158.19999999999999</v>
       </c>
       <c r="L101" s="22">
         <v>156.6</v>
       </c>
       <c r="M101" s="29">
         <v>154.1</v>
       </c>
     </row>
-    <row r="102" spans="1:15" ht="18.75" customHeight="1">
+    <row r="102" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B102" s="27">
         <v>30.9</v>
       </c>
       <c r="C102" s="26">
         <v>29.3</v>
       </c>
       <c r="D102" s="26">
         <v>31.9</v>
       </c>
       <c r="E102" s="26">
         <v>31</v>
       </c>
       <c r="F102" s="16">
         <v>26.3</v>
       </c>
       <c r="G102" s="12">
         <v>30.1</v>
       </c>
       <c r="H102" s="16">
         <v>30.9</v>
       </c>
       <c r="I102" s="12">
         <v>29.5</v>
       </c>
       <c r="J102" s="22">
         <v>30</v>
       </c>
       <c r="K102" s="12">
         <v>37.700000000000003</v>
       </c>
       <c r="L102" s="22">
         <v>37.700000000000003</v>
       </c>
       <c r="M102" s="29">
         <v>38.200000000000003</v>
       </c>
     </row>
-    <row r="103" spans="1:15" ht="12.2" customHeight="1">
+    <row r="103" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B103" s="27">
         <v>983.4</v>
       </c>
       <c r="C103" s="26">
         <v>994</v>
       </c>
       <c r="D103" s="26">
         <v>981.6</v>
       </c>
       <c r="E103" s="26">
         <v>969.2</v>
       </c>
       <c r="F103" s="16">
         <v>985.6</v>
       </c>
       <c r="G103" s="12">
         <v>1000.9</v>
       </c>
       <c r="H103" s="16">
         <v>1001.8</v>
       </c>
       <c r="I103" s="12">
         <v>1004.7</v>
       </c>
       <c r="J103" s="16">
         <v>1032.0999999999999</v>
       </c>
       <c r="K103" s="12">
         <v>1061.7</v>
       </c>
       <c r="L103" s="22">
         <v>1082.4000000000001</v>
       </c>
       <c r="M103" s="29">
         <v>1112.7</v>
       </c>
     </row>
-    <row r="104" spans="1:15" ht="54.75" customHeight="1">
+    <row r="104" spans="1:15" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B104" s="26">
         <v>307.39999999999998</v>
       </c>
       <c r="C104" s="26">
         <v>317.2</v>
       </c>
       <c r="D104" s="26">
         <v>296.3</v>
       </c>
       <c r="E104" s="26">
         <v>283.60000000000002</v>
       </c>
       <c r="F104" s="23">
         <v>285.3</v>
       </c>
       <c r="G104" s="12">
         <v>286.5</v>
       </c>
       <c r="H104" s="16">
         <v>288.39999999999998</v>
       </c>
       <c r="I104" s="12">
         <v>285.3</v>
       </c>
       <c r="J104" s="16">
         <v>287.7</v>
       </c>
       <c r="K104" s="12">
         <v>288.8</v>
       </c>
       <c r="L104" s="22">
         <v>291</v>
       </c>
       <c r="M104" s="29">
         <v>298.3</v>
       </c>
     </row>
-    <row r="105" spans="1:15" ht="27.75" customHeight="1">
+    <row r="105" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B105" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C105" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D105" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E105" s="19"/>
       <c r="F105" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="I105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="K105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="L105" s="12" t="s">
         <v>33</v>
       </c>
       <c r="M105" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="106" spans="1:15" ht="37.5" customHeight="1">
+    <row r="106" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B106" s="26">
         <v>311.7</v>
       </c>
       <c r="C106" s="26">
         <v>310.2</v>
       </c>
       <c r="D106" s="26">
         <v>319.2</v>
       </c>
       <c r="E106" s="26">
         <v>317.60000000000002</v>
       </c>
       <c r="F106" s="16">
         <v>330.9</v>
       </c>
       <c r="G106" s="12">
         <v>334.1</v>
       </c>
       <c r="H106" s="16">
         <v>337.7</v>
       </c>
       <c r="I106" s="12">
         <v>333.9</v>
       </c>
       <c r="J106" s="16">
         <v>363.8</v>
       </c>
       <c r="K106" s="12">
         <v>342.3</v>
       </c>
       <c r="L106" s="22">
         <v>335.9</v>
       </c>
       <c r="M106" s="29">
         <v>337.1</v>
       </c>
     </row>
-    <row r="107" spans="1:15" ht="13.5" customHeight="1">
+    <row r="107" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B107" s="26">
         <v>1295.9000000000001</v>
       </c>
       <c r="C107" s="26">
         <v>1335.5</v>
       </c>
       <c r="D107" s="26">
         <v>1286.5</v>
       </c>
       <c r="E107" s="26">
         <v>1270</v>
       </c>
       <c r="F107" s="16">
         <v>1279.0999999999999</v>
       </c>
       <c r="G107" s="12">
         <v>1299.5</v>
       </c>
       <c r="H107" s="27">
         <v>1295.7</v>
       </c>
       <c r="I107" s="12">
         <v>1294.5</v>
       </c>
       <c r="J107" s="26">
         <v>1305.0999999999999</v>
       </c>
       <c r="K107" s="12">
         <v>1341</v>
       </c>
       <c r="L107" s="12">
         <v>1346</v>
       </c>
       <c r="M107" s="12">
         <v>1376.9</v>
       </c>
     </row>
-    <row r="110" spans="1:15" ht="12.2" customHeight="1">
+    <row r="110" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B110" s="33"/>
       <c r="C110" s="33"/>
       <c r="D110" s="33"/>
       <c r="E110" s="33"/>
       <c r="F110" s="33"/>
       <c r="G110" s="33"/>
       <c r="H110" s="33"/>
       <c r="I110" s="33"/>
       <c r="J110" s="33"/>
       <c r="K110" s="33"/>
       <c r="L110" s="33"/>
       <c r="M110" s="33"/>
     </row>
-    <row r="111" spans="1:15" ht="23.25" customHeight="1">
+    <row r="111" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B111" s="27">
         <v>239.5</v>
       </c>
       <c r="C111" s="26">
         <v>228.6</v>
       </c>
       <c r="D111" s="26">
         <v>223.8</v>
       </c>
       <c r="E111" s="29">
         <v>270.5</v>
       </c>
       <c r="F111" s="26">
         <v>251.3</v>
       </c>
       <c r="G111" s="28">
         <v>233</v>
       </c>
       <c r="H111" s="26">
         <v>235.6</v>
       </c>
       <c r="I111" s="12">
         <v>226</v>
       </c>
       <c r="J111" s="26">
         <v>232.8</v>
       </c>
       <c r="K111" s="12">
         <v>270.2</v>
       </c>
       <c r="L111" s="22">
         <v>266.39999999999998</v>
       </c>
       <c r="M111" s="22">
         <v>284.2</v>
       </c>
     </row>
-    <row r="112" spans="1:15" ht="16.5" customHeight="1">
+    <row r="112" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="27">
         <v>128.30000000000001</v>
       </c>
       <c r="C112" s="21">
         <v>117.5</v>
       </c>
       <c r="D112" s="26">
         <v>119.6</v>
       </c>
       <c r="E112" s="29">
         <v>130</v>
       </c>
       <c r="F112" s="26">
         <v>119</v>
       </c>
       <c r="G112" s="12">
         <v>105.7</v>
       </c>
       <c r="H112" s="26">
         <v>108.4</v>
       </c>
       <c r="I112" s="12">
         <v>105.9</v>
       </c>
       <c r="J112" s="26">
         <v>113.3</v>
       </c>
       <c r="K112" s="12">
         <v>121.8</v>
       </c>
       <c r="L112" s="23">
         <v>133.69999999999999</v>
       </c>
       <c r="M112" s="21">
         <v>174.7</v>
       </c>
     </row>
-    <row r="113" spans="1:13" ht="22.5" customHeight="1">
+    <row r="113" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B113" s="26">
         <v>2018.2</v>
       </c>
       <c r="C113" s="26">
         <v>1998.5</v>
       </c>
       <c r="D113" s="26">
         <v>1974</v>
       </c>
       <c r="E113" s="29">
         <v>1972.6</v>
       </c>
       <c r="F113" s="26">
         <v>2009.5</v>
       </c>
       <c r="G113" s="12">
         <v>2048.3000000000002</v>
       </c>
       <c r="H113" s="12">
         <v>2089.1999999999998</v>
       </c>
       <c r="I113" s="12">
         <v>2104.1</v>
       </c>
       <c r="J113" s="26">
         <v>2134.1</v>
       </c>
       <c r="K113" s="12">
         <v>2153</v>
       </c>
       <c r="L113" s="22">
         <v>2154.6999999999998</v>
       </c>
       <c r="M113" s="22">
         <v>2206.9</v>
       </c>
     </row>
-    <row r="114" spans="1:13" ht="12.2" customHeight="1">
+    <row r="114" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B114" s="13"/>
       <c r="C114" s="26"/>
       <c r="D114" s="13"/>
       <c r="F114" s="26"/>
       <c r="G114" s="12"/>
       <c r="H114" s="16"/>
       <c r="J114" s="13"/>
       <c r="K114" s="12"/>
       <c r="L114" s="22"/>
       <c r="M114" s="21"/>
     </row>
-    <row r="115" spans="1:13" ht="35.25" customHeight="1">
+    <row r="115" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B115" s="27">
         <v>55.8</v>
       </c>
       <c r="C115" s="26">
         <v>53.9</v>
       </c>
       <c r="D115" s="26">
         <v>56</v>
       </c>
       <c r="E115" s="26">
         <v>55.1</v>
       </c>
       <c r="F115" s="26">
         <v>55.5</v>
       </c>
       <c r="G115" s="28">
         <v>55.5</v>
       </c>
       <c r="H115" s="16">
         <v>55.5</v>
       </c>
       <c r="I115" s="12">
         <v>54.1</v>
       </c>
       <c r="J115" s="16">
         <v>55</v>
       </c>
       <c r="K115" s="12">
         <v>54.6</v>
       </c>
       <c r="L115" s="22">
         <v>50.5</v>
       </c>
       <c r="M115" s="29">
         <v>50.8</v>
       </c>
     </row>
-    <row r="116" spans="1:13" ht="24.75" customHeight="1">
+    <row r="116" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="27">
         <v>154.9</v>
       </c>
       <c r="C116" s="27">
         <v>153.6</v>
       </c>
       <c r="D116" s="26">
         <v>152.80000000000001</v>
       </c>
       <c r="E116" s="26">
         <v>151.6</v>
       </c>
       <c r="F116" s="26">
         <v>149.30000000000001</v>
       </c>
       <c r="G116" s="12">
         <v>147.9</v>
       </c>
       <c r="H116" s="16">
         <v>144.30000000000001</v>
       </c>
       <c r="I116" s="12">
         <v>143</v>
       </c>
       <c r="J116" s="16">
         <v>142.19999999999999</v>
       </c>
       <c r="K116" s="12">
         <v>140.30000000000001</v>
       </c>
       <c r="L116" s="22">
         <v>138.80000000000001</v>
       </c>
       <c r="M116" s="29">
         <v>140.19999999999999</v>
       </c>
     </row>
-    <row r="117" spans="1:13" ht="21" customHeight="1">
+    <row r="117" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B117" s="27">
         <v>38.799999999999997</v>
       </c>
       <c r="C117" s="26">
         <v>38.700000000000003</v>
       </c>
       <c r="D117" s="26">
         <v>37.700000000000003</v>
       </c>
       <c r="E117" s="26">
         <v>35.299999999999997</v>
       </c>
       <c r="F117" s="26">
         <v>37.799999999999997</v>
       </c>
       <c r="G117" s="12">
         <v>40.1</v>
       </c>
       <c r="H117" s="16">
         <v>40</v>
       </c>
       <c r="I117" s="12">
         <v>65.2</v>
       </c>
       <c r="J117" s="22">
         <v>65.400000000000006</v>
       </c>
       <c r="K117" s="12">
         <v>63</v>
       </c>
       <c r="L117" s="22">
         <v>64.2</v>
       </c>
       <c r="M117" s="29">
         <v>64.099999999999994</v>
       </c>
     </row>
-    <row r="118" spans="1:13" ht="18.75" customHeight="1">
+    <row r="118" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B118" s="27">
         <v>1120</v>
       </c>
       <c r="C118" s="26">
         <v>1118.5999999999999</v>
       </c>
       <c r="D118" s="26">
         <v>1090.3</v>
       </c>
       <c r="E118" s="26">
         <v>1075.5</v>
       </c>
       <c r="F118" s="26">
         <v>1114.8</v>
       </c>
       <c r="G118" s="12">
         <v>1140.7</v>
       </c>
       <c r="H118" s="16">
         <v>1162.5999999999999</v>
       </c>
       <c r="I118" s="12">
         <v>1164.7</v>
       </c>
       <c r="J118" s="16">
         <v>1173.0999999999999</v>
       </c>
       <c r="K118" s="12">
         <v>1203.5</v>
       </c>
       <c r="L118" s="22">
         <v>1229.7</v>
       </c>
       <c r="M118" s="29">
         <v>1260.7</v>
       </c>
     </row>
-    <row r="119" spans="1:13" ht="87.75" customHeight="1">
+    <row r="119" spans="1:13" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B119" s="26">
         <v>304.7</v>
       </c>
       <c r="C119" s="26">
         <v>293.2</v>
       </c>
       <c r="D119" s="26">
         <v>297.3</v>
       </c>
       <c r="E119" s="26">
         <v>310.8</v>
       </c>
       <c r="F119" s="26">
         <v>305.8</v>
       </c>
       <c r="G119" s="12">
         <v>308.89999999999998</v>
       </c>
       <c r="H119" s="16">
         <v>313.60000000000002</v>
       </c>
       <c r="I119" s="12">
         <v>299.5</v>
       </c>
       <c r="J119" s="16">
         <v>317.5</v>
       </c>
       <c r="K119" s="12">
         <v>319.8</v>
       </c>
       <c r="L119" s="22">
         <v>308.89999999999998</v>
       </c>
       <c r="M119" s="29">
         <v>310</v>
       </c>
     </row>
-    <row r="120" spans="1:13" ht="27.75" customHeight="1">
+    <row r="120" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B120" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C120" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D120" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E120" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F120" s="26" t="s">
         <v>33</v>
       </c>
       <c r="G120" s="29" t="s">
         <v>33</v>
       </c>
       <c r="H120" s="29" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J120" s="12" t="s">
         <v>33</v>
       </c>
       <c r="K120" s="12" t="s">
         <v>49</v>
       </c>
       <c r="L120" s="12"/>
       <c r="M120" s="12"/>
     </row>
-    <row r="121" spans="1:13" ht="33" customHeight="1">
+    <row r="121" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B121" s="26">
         <v>344</v>
       </c>
       <c r="C121" s="26">
         <v>340.5</v>
       </c>
       <c r="D121" s="26">
         <v>339.8</v>
       </c>
       <c r="E121" s="26">
         <v>344.3</v>
       </c>
       <c r="F121" s="26">
         <v>346.3</v>
       </c>
       <c r="G121" s="12">
         <v>355.2</v>
       </c>
       <c r="H121" s="16">
         <v>373.2</v>
       </c>
       <c r="I121" s="12">
         <v>377.5</v>
       </c>
       <c r="J121" s="16">
         <v>380.9</v>
       </c>
       <c r="K121" s="12">
         <v>371.7</v>
       </c>
       <c r="L121" s="22">
         <v>362.7</v>
       </c>
       <c r="M121" s="29">
         <v>381.2</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="21.75" customHeight="1">
+    <row r="122" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B122" s="26">
         <v>1395.2</v>
       </c>
       <c r="C122" s="26">
         <v>1385.4</v>
       </c>
       <c r="D122" s="26">
         <v>1359</v>
       </c>
       <c r="E122" s="29">
         <v>1386.9</v>
       </c>
       <c r="F122" s="26">
         <v>1377.5</v>
       </c>
       <c r="G122" s="12">
         <v>1390</v>
       </c>
       <c r="H122" s="27">
         <v>1430</v>
       </c>
       <c r="I122" s="12">
         <v>1415.7</v>
       </c>
       <c r="J122" s="26">
         <v>1424.9</v>
       </c>
       <c r="K122" s="12">
         <v>1440.4</v>
       </c>
       <c r="L122" s="12">
         <v>1440.2</v>
       </c>
       <c r="M122" s="12">
         <v>1472.3</v>
       </c>
     </row>
-    <row r="124" spans="1:13" ht="12.2" customHeight="1">
+    <row r="124" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B124" s="33"/>
       <c r="C124" s="33"/>
       <c r="D124" s="33"/>
       <c r="E124" s="33"/>
       <c r="F124" s="33"/>
       <c r="G124" s="33"/>
       <c r="H124" s="33"/>
       <c r="I124" s="33"/>
       <c r="J124" s="33"/>
       <c r="K124" s="33"/>
       <c r="L124" s="33"/>
       <c r="M124" s="33"/>
     </row>
-    <row r="125" spans="1:13" ht="23.25" customHeight="1">
+    <row r="125" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="27">
         <v>210.2</v>
       </c>
       <c r="C125" s="26">
         <v>233.5</v>
       </c>
       <c r="D125" s="26">
         <v>310</v>
       </c>
       <c r="E125" s="29">
         <v>260.8</v>
       </c>
       <c r="F125" s="26">
         <v>233.6</v>
       </c>
       <c r="G125" s="28">
         <v>210.2</v>
       </c>
       <c r="H125" s="26">
         <v>233.596</v>
       </c>
       <c r="I125" s="26">
         <v>225.72110000000001</v>
       </c>
       <c r="J125" s="16">
         <v>223.39879999999999</v>
       </c>
       <c r="K125" s="16">
         <v>231.3963</v>
       </c>
       <c r="L125" s="16">
         <v>242.88629999999998</v>
       </c>
       <c r="M125" s="22">
         <v>263.95309999999995</v>
       </c>
     </row>
-    <row r="126" spans="1:13" ht="16.5" customHeight="1">
+    <row r="126" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B126" s="27">
         <v>129.19999999999999</v>
       </c>
       <c r="C126" s="16">
         <v>135</v>
       </c>
       <c r="D126" s="26">
         <v>176.9</v>
       </c>
       <c r="E126" s="29">
         <v>150.4</v>
       </c>
       <c r="F126" s="26">
         <v>140.69999999999999</v>
       </c>
       <c r="G126" s="12">
         <v>105.8</v>
       </c>
       <c r="H126" s="26">
         <v>120.27680000000001</v>
       </c>
       <c r="I126" s="12">
         <v>115.34699999999999</v>
       </c>
       <c r="J126" s="16">
         <v>124.248</v>
       </c>
       <c r="K126" s="16">
         <v>125.6738</v>
       </c>
       <c r="L126" s="16">
         <v>138.5925</v>
       </c>
       <c r="M126" s="32">
         <v>153.197</v>
       </c>
     </row>
-    <row r="127" spans="1:13" ht="22.5" customHeight="1">
+    <row r="127" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B127" s="26">
         <v>2192.1999999999998</v>
       </c>
       <c r="C127" s="26">
         <v>2191.6</v>
       </c>
       <c r="D127" s="26">
         <v>2264</v>
       </c>
       <c r="E127" s="29">
         <v>2336.5</v>
       </c>
       <c r="F127" s="26">
         <v>2337.1</v>
       </c>
       <c r="G127" s="12">
         <v>2345</v>
       </c>
       <c r="H127" s="12">
         <v>2346.4818</v>
       </c>
       <c r="I127" s="16">
         <v>2345.6781000000001</v>
       </c>
       <c r="J127" s="16">
         <v>2362.9879999999998</v>
       </c>
       <c r="K127" s="16">
         <v>2405.3489</v>
       </c>
       <c r="L127" s="16">
         <v>2392.6451000000002</v>
       </c>
       <c r="M127" s="22">
         <v>2454.8507999999997</v>
       </c>
     </row>
-    <row r="128" spans="1:13" ht="12.2" customHeight="1">
+    <row r="128" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B128" s="13"/>
       <c r="C128" s="26"/>
       <c r="D128" s="13"/>
       <c r="F128" s="26"/>
       <c r="G128" s="12"/>
       <c r="H128" s="16"/>
       <c r="I128" s="16"/>
       <c r="J128" s="16"/>
       <c r="K128" s="16"/>
       <c r="L128" s="16"/>
       <c r="M128" s="21"/>
     </row>
-    <row r="129" spans="1:13" ht="35.25" customHeight="1">
+    <row r="129" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B129" s="27">
         <v>51.1</v>
       </c>
       <c r="C129" s="26">
         <v>50.2</v>
       </c>
       <c r="D129" s="26">
         <v>50.3</v>
       </c>
       <c r="E129" s="26">
         <v>50.7</v>
       </c>
       <c r="F129" s="26">
         <v>50.8</v>
       </c>
       <c r="G129" s="28">
         <v>49.3</v>
       </c>
       <c r="H129" s="16">
         <v>49.593599999999995</v>
       </c>
       <c r="I129" s="16">
         <v>50.523699999999998</v>
       </c>
       <c r="J129" s="16">
         <v>50.694000000000003</v>
       </c>
       <c r="K129" s="16">
         <v>50.9863</v>
       </c>
       <c r="L129" s="16">
         <v>52.432699999999997</v>
       </c>
       <c r="M129" s="29">
         <v>51.062899999999999</v>
       </c>
     </row>
-    <row r="130" spans="1:13" ht="24.75" customHeight="1">
+    <row r="130" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B130" s="27">
         <v>136.80000000000001</v>
       </c>
       <c r="C130" s="27">
         <v>134.6</v>
       </c>
       <c r="D130" s="26">
         <v>134.30000000000001</v>
       </c>
       <c r="E130" s="26">
         <v>135.69999999999999</v>
       </c>
       <c r="F130" s="26">
         <v>134.6</v>
       </c>
       <c r="G130" s="12">
         <v>133.80000000000001</v>
       </c>
       <c r="H130" s="16">
         <v>132.58620000000002</v>
       </c>
       <c r="I130" s="16">
         <v>130.58869999999999</v>
       </c>
       <c r="J130" s="16">
         <v>128.71379999999999</v>
       </c>
       <c r="K130" s="16">
         <v>126.2778</v>
       </c>
       <c r="L130" s="16">
         <v>125.35310000000001</v>
       </c>
       <c r="M130" s="29">
         <v>124.4572</v>
       </c>
     </row>
-    <row r="131" spans="1:13" ht="21" customHeight="1">
+    <row r="131" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B131" s="27">
         <v>63.7</v>
       </c>
       <c r="C131" s="26">
         <v>41.5</v>
       </c>
       <c r="D131" s="26">
         <v>39.799999999999997</v>
       </c>
       <c r="E131" s="26">
         <v>40.299999999999997</v>
       </c>
       <c r="F131" s="26">
         <v>39.6</v>
       </c>
       <c r="G131" s="12">
         <v>40.4</v>
       </c>
       <c r="H131" s="16">
         <v>40.958500000000001</v>
       </c>
       <c r="I131" s="16">
         <v>42.1447</v>
       </c>
       <c r="J131" s="16">
         <v>42.942599999999999</v>
       </c>
       <c r="K131" s="16">
         <v>42.238199999999999</v>
       </c>
       <c r="L131" s="16">
         <v>43.047599999999996</v>
       </c>
       <c r="M131" s="29">
         <v>43.790599999999998</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="18.75" customHeight="1">
+    <row r="132" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="27">
         <v>1252.0999999999999</v>
       </c>
       <c r="C132" s="26">
         <v>1275.7</v>
       </c>
       <c r="D132" s="26">
         <v>1371.9</v>
       </c>
       <c r="E132" s="26">
         <v>1428.9</v>
       </c>
       <c r="F132" s="26">
         <v>1418.1</v>
       </c>
       <c r="G132" s="12">
         <v>1425.9</v>
       </c>
       <c r="H132" s="16">
         <v>1443.5623000000001</v>
       </c>
       <c r="I132" s="16">
         <v>1444.9537</v>
       </c>
       <c r="J132" s="16">
         <v>1465.3397</v>
       </c>
       <c r="K132" s="16">
         <v>1501.7713999999999</v>
       </c>
       <c r="L132" s="16">
         <v>1502.2273</v>
       </c>
       <c r="M132" s="29">
         <v>1533.4004</v>
       </c>
     </row>
-    <row r="133" spans="1:13" ht="87.75" customHeight="1">
+    <row r="133" spans="1:13" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="26">
         <v>315.60000000000002</v>
       </c>
       <c r="C133" s="26">
         <v>316.7</v>
       </c>
       <c r="D133" s="26">
         <v>322.39999999999998</v>
       </c>
       <c r="E133" s="26">
         <v>325.3</v>
       </c>
       <c r="F133" s="26">
         <v>340</v>
       </c>
       <c r="G133" s="12">
         <v>309.8</v>
       </c>
       <c r="H133" s="16">
         <v>312.6216</v>
       </c>
       <c r="I133" s="26">
         <v>313.2124</v>
       </c>
       <c r="J133" s="16">
         <v>312.00309999999996</v>
       </c>
       <c r="K133" s="16">
         <v>317.02359999999999</v>
       </c>
       <c r="L133" s="16">
         <v>306.65719999999999</v>
       </c>
       <c r="M133" s="29">
         <v>322.42570000000001</v>
       </c>
     </row>
-    <row r="134" spans="1:13" ht="27.75" customHeight="1">
+    <row r="134" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E134" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F134" s="26" t="s">
         <v>33</v>
       </c>
       <c r="G134" s="29" t="s">
         <v>33</v>
       </c>
       <c r="H134" s="29" t="s">
         <v>33</v>
       </c>
       <c r="I134" s="12" t="s">
         <v>33</v>
       </c>
       <c r="J134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="K134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="L134" s="16" t="s">
         <v>33</v>
       </c>
       <c r="M134" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="135" spans="1:13" ht="33" customHeight="1">
+    <row r="135" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B135" s="26">
         <v>373.9</v>
       </c>
       <c r="C135" s="26">
         <v>372.9</v>
       </c>
       <c r="D135" s="26">
         <v>345.3</v>
       </c>
       <c r="E135" s="26">
         <v>355.6</v>
       </c>
       <c r="F135" s="26">
         <v>354</v>
       </c>
       <c r="G135" s="12">
         <v>385.9</v>
       </c>
       <c r="H135" s="16">
         <v>367.15959999999995</v>
       </c>
       <c r="I135" s="16">
         <v>364.25490000000002</v>
       </c>
       <c r="J135" s="16">
         <v>363.29480000000001</v>
       </c>
       <c r="K135" s="16">
         <v>367.05159999999995</v>
       </c>
       <c r="L135" s="16">
         <v>362.92720000000003</v>
       </c>
       <c r="M135" s="29">
         <v>379.714</v>
       </c>
     </row>
-    <row r="136" spans="1:13" ht="21.75" customHeight="1">
+    <row r="136" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B136" s="26">
         <v>1469.6</v>
       </c>
       <c r="C136" s="26">
         <v>1474.4</v>
       </c>
       <c r="D136" s="26">
         <v>1566.7</v>
       </c>
       <c r="E136" s="29">
         <v>1624.1</v>
       </c>
       <c r="F136" s="26">
         <v>1627.6</v>
       </c>
       <c r="G136" s="12">
         <v>1600.6</v>
       </c>
       <c r="H136" s="27">
         <v>1622.3818999999999</v>
       </c>
       <c r="I136" s="16">
         <v>1622.7723000000001</v>
       </c>
       <c r="J136" s="16">
         <v>1641.7953</v>
       </c>
       <c r="K136" s="16">
         <v>1675.3241</v>
       </c>
       <c r="L136" s="16">
         <v>1656.4028999999998</v>
       </c>
       <c r="M136" s="12">
         <v>1701.2123999999999</v>
       </c>
     </row>
-    <row r="137" spans="1:13" ht="14.25" customHeight="1">
+    <row r="137" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B137" s="33"/>
       <c r="C137" s="33"/>
       <c r="D137" s="33"/>
       <c r="E137" s="33"/>
       <c r="F137" s="33"/>
       <c r="G137" s="33"/>
       <c r="H137" s="33"/>
       <c r="I137" s="33"/>
       <c r="J137" s="33"/>
       <c r="K137" s="33"/>
       <c r="L137" s="33"/>
       <c r="M137" s="33"/>
     </row>
-    <row r="138" spans="1:13" ht="23.25" customHeight="1">
+    <row r="138" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B138" s="26">
         <v>230.4384</v>
       </c>
       <c r="C138" s="26">
         <v>195.4</v>
       </c>
       <c r="D138" s="26">
         <v>239.91410000000002</v>
       </c>
       <c r="E138" s="29">
         <v>230.12360000000001</v>
       </c>
       <c r="F138" s="29">
         <v>236.11449999999999</v>
       </c>
       <c r="G138" s="28">
         <v>230.1429</v>
       </c>
       <c r="H138" s="26">
         <v>221.6447</v>
       </c>
       <c r="I138" s="26">
         <v>222.68940000000001</v>
       </c>
-      <c r="J138" s="16"/>
+      <c r="J138" s="26">
+        <v>245.52289999999999</v>
+      </c>
       <c r="K138" s="16"/>
       <c r="L138" s="16"/>
       <c r="M138" s="22"/>
     </row>
-    <row r="139" spans="1:13" ht="16.5" customHeight="1">
+    <row r="139" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B139" s="16">
         <v>133.52500000000001</v>
       </c>
       <c r="C139" s="16">
         <v>115.8</v>
       </c>
       <c r="D139" s="26">
         <v>135.06800000000001</v>
       </c>
       <c r="E139" s="29">
         <v>135.50399999999999</v>
       </c>
       <c r="F139" s="29">
         <v>142.911</v>
       </c>
       <c r="G139" s="12">
         <v>133.26259999999999</v>
       </c>
       <c r="H139" s="26">
         <v>130.1952</v>
       </c>
       <c r="I139" s="26">
         <v>124.76300000000001</v>
       </c>
-      <c r="J139" s="16"/>
+      <c r="J139" s="26">
+        <v>147.273</v>
+      </c>
       <c r="K139" s="16"/>
       <c r="L139" s="16"/>
       <c r="M139" s="32"/>
     </row>
-    <row r="140" spans="1:13" ht="22.5" customHeight="1">
+    <row r="140" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B140" s="26">
         <v>2271.9487999999997</v>
       </c>
       <c r="C140" s="26">
         <v>2255.8000000000002</v>
       </c>
       <c r="D140" s="26">
         <v>2298.6652000000004</v>
       </c>
       <c r="E140" s="29">
         <v>2356.5806000000002</v>
       </c>
       <c r="F140" s="29">
         <v>2369.8193999999999</v>
       </c>
       <c r="G140" s="12">
         <v>2372.5447000000004</v>
       </c>
       <c r="H140" s="12">
         <v>2398.9133999999999</v>
       </c>
       <c r="I140" s="12">
         <v>2385.1795999999999</v>
       </c>
-      <c r="J140" s="16"/>
+      <c r="J140" s="26">
+        <v>2418.5927000000001</v>
+      </c>
       <c r="K140" s="16"/>
       <c r="L140" s="16"/>
       <c r="M140" s="22"/>
     </row>
-    <row r="141" spans="1:13" ht="12.2" customHeight="1">
+    <row r="141" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B141" s="13"/>
       <c r="C141" s="26"/>
       <c r="D141" s="13"/>
       <c r="G141" s="12"/>
       <c r="H141" s="16"/>
       <c r="I141" s="16"/>
       <c r="J141" s="16"/>
       <c r="K141" s="16"/>
       <c r="L141" s="16"/>
       <c r="M141" s="21"/>
     </row>
-    <row r="142" spans="1:13" ht="35.25" customHeight="1">
+    <row r="142" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B142" s="27">
         <v>51.035400000000003</v>
       </c>
       <c r="C142" s="26">
         <v>51.2</v>
       </c>
       <c r="D142" s="26">
         <v>51.475000000000001</v>
       </c>
       <c r="E142" s="26">
         <v>51.411099999999998</v>
       </c>
       <c r="F142" s="26">
         <v>51.178199999999997</v>
       </c>
       <c r="G142" s="28">
         <v>50.315300000000001</v>
       </c>
       <c r="H142" s="16">
         <v>50.176600000000001</v>
       </c>
       <c r="I142" s="16">
         <v>50.2517</v>
       </c>
-      <c r="J142" s="16"/>
+      <c r="J142" s="16">
+        <v>50.266800000000003</v>
+      </c>
       <c r="K142" s="16"/>
       <c r="L142" s="16"/>
       <c r="M142" s="29"/>
     </row>
-    <row r="143" spans="1:13" ht="24.75" customHeight="1">
+    <row r="143" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B143" s="27">
         <v>123.9023</v>
       </c>
       <c r="C143" s="27">
         <v>122</v>
       </c>
       <c r="D143" s="26">
         <v>121.33799999999999</v>
       </c>
       <c r="E143" s="26">
         <v>120.4495</v>
       </c>
       <c r="F143" s="26">
         <v>119.45</v>
       </c>
       <c r="G143" s="12">
         <v>117.9051</v>
       </c>
       <c r="H143" s="12">
         <v>116.9812</v>
       </c>
       <c r="I143" s="16">
         <v>116.092</v>
       </c>
-      <c r="J143" s="16"/>
+      <c r="J143" s="16">
+        <v>115.5025</v>
+      </c>
       <c r="K143" s="16"/>
       <c r="L143" s="16"/>
       <c r="M143" s="29"/>
     </row>
-    <row r="144" spans="1:13" ht="21" customHeight="1">
+    <row r="144" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B144" s="27">
         <v>44.772199999999998</v>
       </c>
       <c r="C144" s="26">
         <v>45.8</v>
       </c>
       <c r="D144" s="26">
         <v>45.316699999999997</v>
       </c>
       <c r="E144" s="26">
         <v>43.066300000000005</v>
       </c>
       <c r="F144" s="26">
         <v>54.826099999999997</v>
       </c>
       <c r="G144" s="12">
         <v>53.245599999999996</v>
       </c>
       <c r="H144" s="16">
         <v>56.379400000000004</v>
       </c>
       <c r="I144" s="16">
         <v>56.427699999999994</v>
       </c>
-      <c r="J144" s="16"/>
+      <c r="J144" s="16">
+        <v>50.963099999999997</v>
+      </c>
       <c r="K144" s="16"/>
       <c r="L144" s="16"/>
       <c r="M144" s="29"/>
     </row>
-    <row r="145" spans="1:13" ht="18.75" customHeight="1">
+    <row r="145" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B145" s="27">
         <v>1339.356</v>
       </c>
       <c r="C145" s="26">
         <v>1360</v>
       </c>
       <c r="D145" s="26">
         <v>1375.9313</v>
       </c>
       <c r="E145" s="26">
         <v>1370.6026000000002</v>
       </c>
       <c r="F145" s="26">
         <v>1371.6289999999999</v>
       </c>
       <c r="G145" s="12">
         <v>1392.2803999999999</v>
       </c>
       <c r="H145" s="16">
         <v>1403.3485000000001</v>
       </c>
       <c r="I145" s="16">
         <v>1400.7413999999999</v>
       </c>
-      <c r="J145" s="16"/>
+      <c r="J145" s="16">
+        <v>1425.4676999999999</v>
+      </c>
       <c r="K145" s="16"/>
       <c r="L145" s="16"/>
       <c r="M145" s="29"/>
     </row>
-    <row r="146" spans="1:13" ht="87.75" customHeight="1">
+    <row r="146" spans="1:13" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="26">
         <v>336.44329999999997</v>
       </c>
       <c r="C146" s="26">
         <v>300.89999999999998</v>
       </c>
       <c r="D146" s="26">
         <v>315.25940000000003</v>
       </c>
       <c r="E146" s="26">
         <v>314.69259999999997</v>
       </c>
       <c r="F146" s="26">
         <v>319.13120000000004</v>
       </c>
       <c r="G146" s="12">
         <v>325.1816</v>
       </c>
       <c r="H146" s="16">
         <v>322.08570000000003</v>
       </c>
       <c r="I146" s="26">
         <v>323.42930000000001</v>
       </c>
-      <c r="J146" s="16"/>
+      <c r="J146" s="16">
+        <v>333.84679999999997</v>
+      </c>
       <c r="K146" s="16"/>
       <c r="L146" s="16"/>
       <c r="M146" s="29"/>
     </row>
-    <row r="147" spans="1:13" ht="27.75" customHeight="1">
+    <row r="147" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B147" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C147" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D147" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E147" s="19" t="s">
         <v>33</v>
       </c>
       <c r="F147" s="19" t="s">
         <v>33</v>
       </c>
       <c r="G147" s="29" t="s">
         <v>33</v>
       </c>
       <c r="H147" s="29" t="s">
         <v>33</v>
       </c>
       <c r="I147" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="J147" s="16"/>
+      <c r="J147" s="16" t="s">
+        <v>33</v>
+      </c>
       <c r="K147" s="16"/>
       <c r="L147" s="16"/>
       <c r="M147" s="12"/>
     </row>
-    <row r="148" spans="1:13" ht="33" customHeight="1">
+    <row r="148" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B148" s="26">
         <v>376.43959999999998</v>
       </c>
       <c r="C148" s="26">
         <v>375.8</v>
       </c>
       <c r="D148" s="26">
         <v>389.34479999999996</v>
       </c>
       <c r="E148" s="26">
         <v>456.35849999999999</v>
       </c>
       <c r="F148" s="26">
         <v>453.60490000000004</v>
       </c>
       <c r="G148" s="12">
         <v>433.61670000000004</v>
       </c>
       <c r="H148" s="16">
         <v>449.94200000000001</v>
       </c>
       <c r="I148" s="16">
         <v>438.23750000000001</v>
       </c>
-      <c r="J148" s="16"/>
+      <c r="J148" s="16">
+        <v>442.54579999999999</v>
+      </c>
       <c r="K148" s="16"/>
       <c r="L148" s="16"/>
       <c r="M148" s="29"/>
     </row>
-    <row r="149" spans="1:13" ht="21.75" customHeight="1">
+    <row r="149" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B149" s="26">
         <v>1523.0383999999999</v>
       </c>
       <c r="C149" s="26">
         <v>1502</v>
       </c>
       <c r="D149" s="26">
         <v>1509.6614</v>
       </c>
       <c r="E149" s="29">
         <v>1508.6489999999999</v>
       </c>
       <c r="F149" s="29">
         <v>1517.0273999999999</v>
       </c>
       <c r="G149" s="16">
         <v>1543.2309</v>
       </c>
       <c r="H149" s="27">
         <v>1542.2607</v>
       </c>
       <c r="I149" s="27">
         <v>1546.0658999999998</v>
       </c>
-      <c r="J149" s="16"/>
+      <c r="J149" s="16">
+        <v>1572.2251000000001</v>
+      </c>
       <c r="K149" s="16"/>
       <c r="L149" s="16"/>
       <c r="M149" s="12"/>
     </row>
-    <row r="150" spans="1:13" ht="20.25" customHeight="1">
+    <row r="150" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="30" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="151" spans="1:13" ht="12.2" customHeight="1">
+    <row r="151" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="31" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A137:M137"/>
     <mergeCell ref="A124:M124"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A110:M110"/>
     <mergeCell ref="A95:M95"/>
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A43:M43"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="145" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6102,85 +6129,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{146C52FC-209E-4A73-948E-6ADE732F2D7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{146C52FC-209E-4A73-948E-6ADE732F2D7B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>