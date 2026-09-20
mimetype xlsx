--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13425" yWindow="-150" windowWidth="15645" windowHeight="11640"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="52">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -176,58 +176,58 @@
   <si>
     <t>*Здесь и далее в новых границах области.</t>
   </si>
   <si>
     <t>Значение “X”  - означает конфиденциальные данные.</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
@@ -486,86 +486,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -701,5358 +699,5380 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N149"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
-      <selection activeCell="A146" sqref="A146:XFD146"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" ht="18" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
-    <row r="2" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="17.25" customHeight="1" thickBot="1">
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="M2" s="3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="36.75" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="14.25" customHeight="1">
       <c r="A4" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="41"/>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
     </row>
-    <row r="5" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="24.75" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="7">
         <v>98</v>
       </c>
       <c r="C5" s="8">
         <v>183.7</v>
       </c>
       <c r="D5" s="9">
         <v>271.8</v>
       </c>
       <c r="E5" s="9">
         <v>360.6</v>
       </c>
       <c r="F5" s="9">
         <v>468.3</v>
       </c>
       <c r="G5" s="8">
         <v>577.20000000000005</v>
       </c>
       <c r="H5" s="8">
         <v>689.7</v>
       </c>
       <c r="I5" s="9">
         <v>803.3</v>
       </c>
       <c r="J5" s="8">
         <v>921.1</v>
       </c>
       <c r="K5" s="9">
         <v>1039.3</v>
       </c>
       <c r="L5" s="9">
         <v>1164.5</v>
       </c>
       <c r="M5" s="9">
         <v>1292.4000000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" ht="12" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>39.200000000000003</v>
       </c>
       <c r="C6" s="8">
         <v>71.900000000000006</v>
       </c>
       <c r="D6" s="9">
         <v>105.3</v>
       </c>
       <c r="E6" s="9">
         <v>139.1</v>
       </c>
       <c r="F6" s="9">
         <v>181.1</v>
       </c>
       <c r="G6" s="8">
         <v>223.7</v>
       </c>
       <c r="H6" s="8">
         <v>269.8</v>
       </c>
       <c r="I6" s="12">
         <v>315.89999999999998</v>
       </c>
       <c r="J6" s="8">
         <v>363.2</v>
       </c>
       <c r="K6" s="13">
         <v>411</v>
       </c>
       <c r="L6" s="12">
         <v>460.6</v>
       </c>
       <c r="M6" s="9">
         <v>510.1</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="12.2" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="7">
         <v>1573.4</v>
       </c>
       <c r="C7" s="8">
         <v>3103.7</v>
       </c>
       <c r="D7" s="9">
         <v>4654.8</v>
       </c>
       <c r="E7" s="9">
         <v>6123.6</v>
       </c>
       <c r="F7" s="9">
         <v>7646.6</v>
       </c>
       <c r="G7" s="8">
         <v>9189.2000000000007</v>
       </c>
       <c r="H7" s="8">
         <v>10663.8</v>
       </c>
       <c r="I7" s="12">
         <v>12166.2</v>
       </c>
       <c r="J7" s="8">
         <v>13677.1</v>
       </c>
       <c r="K7" s="12">
         <v>15158.1</v>
       </c>
       <c r="L7" s="12">
         <v>16628.5</v>
       </c>
       <c r="M7" s="9">
         <v>18122.900000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="12">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="12"/>
       <c r="J8" s="8"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="9"/>
     </row>
-    <row r="9" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="24.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>153.80000000000001</v>
       </c>
       <c r="C9" s="8">
         <v>290.89999999999998</v>
       </c>
       <c r="D9" s="15">
         <v>451.3</v>
       </c>
       <c r="E9" s="15">
         <v>601.5</v>
       </c>
       <c r="F9" s="8">
         <v>751.5</v>
       </c>
       <c r="G9" s="8">
         <v>902</v>
       </c>
       <c r="H9" s="8">
         <v>1035.9000000000001</v>
       </c>
       <c r="I9" s="16">
         <v>1177.9000000000001</v>
       </c>
       <c r="J9" s="8">
         <v>1320.6</v>
       </c>
       <c r="K9" s="8">
         <v>1463.2</v>
       </c>
       <c r="L9" s="8">
         <v>1609.6</v>
       </c>
       <c r="M9" s="8">
         <v>1746.5</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="24" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="24">
       <c r="A10" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="8">
         <v>333.7</v>
       </c>
       <c r="C10" s="8">
         <v>667.3</v>
       </c>
       <c r="D10" s="15">
         <v>989.3</v>
       </c>
       <c r="E10" s="15">
         <v>1314.3</v>
       </c>
       <c r="F10" s="8">
         <v>1638.6</v>
       </c>
       <c r="G10" s="8">
         <v>1971.5</v>
       </c>
       <c r="H10" s="16">
         <v>2295.1999999999998</v>
       </c>
       <c r="I10" s="16">
         <v>2617.8000000000002</v>
       </c>
       <c r="J10" s="8">
         <v>2940.5</v>
       </c>
       <c r="K10" s="8">
         <v>3260.5</v>
       </c>
       <c r="L10" s="8">
         <v>3576.6</v>
       </c>
       <c r="M10" s="8">
         <v>3893.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="14.25" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>23.6</v>
       </c>
       <c r="C11" s="8">
         <v>41.6</v>
       </c>
       <c r="D11" s="15">
         <v>60.5</v>
       </c>
       <c r="E11" s="15">
         <v>80.900000000000006</v>
       </c>
       <c r="F11" s="8">
         <v>102.7</v>
       </c>
       <c r="G11" s="8">
         <v>124.7</v>
       </c>
       <c r="H11" s="16">
         <v>146.1</v>
       </c>
       <c r="I11" s="16">
         <v>186.2</v>
       </c>
       <c r="J11" s="8">
         <v>231</v>
       </c>
       <c r="K11" s="8">
         <v>278.39999999999998</v>
       </c>
       <c r="L11" s="8">
         <v>320.10000000000002</v>
       </c>
       <c r="M11" s="8">
         <v>361.7</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="12">
       <c r="A12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="8">
         <v>559</v>
       </c>
       <c r="C12" s="8">
         <v>1123.5</v>
       </c>
       <c r="D12" s="15">
         <v>1688.7</v>
       </c>
       <c r="E12" s="15">
         <v>2226.1</v>
       </c>
       <c r="F12" s="8">
         <v>2757.5</v>
       </c>
       <c r="G12" s="8">
         <v>3298.9</v>
       </c>
       <c r="H12" s="16">
         <v>3820.8</v>
       </c>
       <c r="I12" s="16">
         <v>4339</v>
       </c>
       <c r="J12" s="8">
         <v>4859.3</v>
       </c>
       <c r="K12" s="8">
         <v>5374.3</v>
       </c>
       <c r="L12" s="8">
         <v>5885.6</v>
       </c>
       <c r="M12" s="8">
         <v>6399.7</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="36.75" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="8">
         <v>239.4</v>
       </c>
       <c r="C13" s="8">
         <v>490.8</v>
       </c>
       <c r="D13" s="15">
         <v>745.3</v>
       </c>
       <c r="E13" s="15">
         <v>1001.4</v>
       </c>
       <c r="F13" s="8">
         <v>1257</v>
       </c>
       <c r="G13" s="8">
         <v>1514.1</v>
       </c>
       <c r="H13" s="16">
         <v>1772.1</v>
       </c>
       <c r="I13" s="16">
         <v>2031.2</v>
       </c>
       <c r="J13" s="8">
         <v>2293.5</v>
       </c>
       <c r="K13" s="8">
         <v>2531.9</v>
       </c>
       <c r="L13" s="8">
         <v>2775.9</v>
       </c>
       <c r="M13" s="8">
         <v>3025.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="16.5" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="8">
         <v>0.2</v>
       </c>
       <c r="C14" s="8">
         <v>0.3</v>
       </c>
       <c r="D14" s="15">
         <v>0.5</v>
       </c>
       <c r="E14" s="15">
         <v>0.7</v>
       </c>
       <c r="F14" s="8">
         <v>1</v>
       </c>
       <c r="G14" s="8">
         <v>1.2</v>
       </c>
       <c r="H14" s="16">
         <v>1.3</v>
       </c>
       <c r="I14" s="16">
         <v>1.4</v>
       </c>
       <c r="J14" s="8">
         <v>1.5</v>
       </c>
       <c r="K14" s="8">
         <v>1.8</v>
       </c>
       <c r="L14" s="8">
         <v>1.9</v>
       </c>
       <c r="M14" s="8">
         <v>2.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" ht="24" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="8">
         <v>263.7</v>
       </c>
       <c r="C15" s="8">
         <v>489.3</v>
       </c>
       <c r="D15" s="15">
         <v>719.2</v>
       </c>
       <c r="E15" s="15">
         <v>898.7</v>
       </c>
       <c r="F15" s="8">
         <v>1138.2</v>
       </c>
       <c r="G15" s="8">
         <v>1376.8</v>
       </c>
       <c r="H15" s="16">
         <v>1592.4</v>
       </c>
       <c r="I15" s="16">
         <v>1812.7</v>
       </c>
       <c r="J15" s="8">
         <v>2030.7</v>
       </c>
       <c r="K15" s="8">
         <v>2248</v>
       </c>
       <c r="L15" s="8">
         <v>2458.8000000000002</v>
       </c>
       <c r="M15" s="8">
         <v>2693.8</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="15" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>1043.8</v>
       </c>
       <c r="C16" s="8">
         <v>2080.4</v>
       </c>
       <c r="D16" s="15">
         <v>3133.1</v>
       </c>
       <c r="E16" s="15">
         <v>4161.1000000000004</v>
       </c>
       <c r="F16" s="15">
         <v>5184.6000000000004</v>
       </c>
       <c r="G16" s="11">
         <v>6227.6</v>
       </c>
       <c r="H16" s="9">
         <v>7247.7</v>
       </c>
       <c r="I16" s="9">
         <v>8276.9</v>
       </c>
       <c r="J16" s="8">
         <v>9311.6</v>
       </c>
       <c r="K16" s="15">
         <v>10315.1</v>
       </c>
       <c r="L16" s="15">
         <v>11319.3</v>
       </c>
       <c r="M16" s="11">
         <v>12339.2</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="12.2" customHeight="1">
       <c r="A17" s="41" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="41"/>
     </row>
-    <row r="18" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="23.25" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
         <v>89.4</v>
       </c>
       <c r="C18" s="11">
         <v>182.1</v>
       </c>
       <c r="D18" s="11">
         <v>277.2</v>
       </c>
       <c r="E18" s="11">
         <v>372.8</v>
       </c>
       <c r="F18" s="11">
         <v>483.6</v>
       </c>
       <c r="G18" s="11">
         <v>596.5</v>
       </c>
       <c r="H18" s="11">
         <v>709.8</v>
       </c>
       <c r="I18" s="11">
         <v>825.2</v>
       </c>
       <c r="J18" s="11">
         <v>940.5</v>
       </c>
       <c r="K18" s="12">
         <v>1068.3</v>
       </c>
       <c r="L18" s="12">
         <v>1196.8</v>
       </c>
       <c r="M18" s="12">
         <v>1330.2</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="12.2" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="11">
         <v>29.4</v>
       </c>
       <c r="C19" s="11">
         <v>60.1</v>
       </c>
       <c r="D19" s="11">
         <v>92.3</v>
       </c>
       <c r="E19" s="11">
         <v>126.3</v>
       </c>
       <c r="F19" s="11">
         <v>160.9</v>
       </c>
       <c r="G19" s="11">
         <v>196.1</v>
       </c>
       <c r="H19" s="11">
         <v>231</v>
       </c>
       <c r="I19" s="11">
         <v>267.2</v>
       </c>
       <c r="J19" s="11">
         <v>303.2</v>
       </c>
       <c r="K19" s="12">
         <v>343</v>
       </c>
       <c r="L19" s="12">
         <v>383.3</v>
       </c>
       <c r="M19" s="12">
         <v>426.4</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="12.2" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="11">
         <v>1486.5</v>
       </c>
       <c r="C20" s="11">
         <v>2973.4</v>
       </c>
       <c r="D20" s="11">
         <v>4459.3999999999996</v>
       </c>
       <c r="E20" s="11">
         <v>5941.5</v>
       </c>
       <c r="F20" s="11">
         <v>7440.7</v>
       </c>
       <c r="G20" s="11">
         <v>8929.7999999999993</v>
       </c>
       <c r="H20" s="11">
         <v>10411.200000000001</v>
       </c>
       <c r="I20" s="11">
         <v>11886.1</v>
       </c>
       <c r="J20" s="11">
         <v>13368.3</v>
       </c>
       <c r="K20" s="12">
         <v>14857.9</v>
       </c>
       <c r="L20" s="12">
         <v>16350.2</v>
       </c>
       <c r="M20" s="12">
         <v>17846.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="12.2" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="12"/>
       <c r="M21" s="12"/>
     </row>
-    <row r="22" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" ht="21" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="11">
         <v>140</v>
       </c>
       <c r="C22" s="11">
         <v>272</v>
       </c>
       <c r="D22" s="11">
         <v>407.8</v>
       </c>
       <c r="E22" s="11">
         <v>544.1</v>
       </c>
       <c r="F22" s="11">
         <v>679.3</v>
       </c>
       <c r="G22" s="11">
         <v>816</v>
       </c>
       <c r="H22" s="11">
         <v>952.2</v>
       </c>
       <c r="I22" s="11">
         <v>1084.7</v>
       </c>
       <c r="J22" s="11">
         <v>1216.7</v>
       </c>
       <c r="K22" s="11">
         <v>1345</v>
       </c>
       <c r="L22" s="12">
         <v>1469.2</v>
       </c>
       <c r="M22" s="12">
         <v>1589.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="12.2" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="11">
         <v>309</v>
       </c>
       <c r="C23" s="11">
         <v>608.20000000000005</v>
       </c>
       <c r="D23" s="11">
         <v>916.3</v>
       </c>
       <c r="E23" s="11">
         <v>1218.3</v>
       </c>
       <c r="F23" s="11">
         <v>1518</v>
       </c>
       <c r="G23" s="11">
         <v>1816.8</v>
       </c>
       <c r="H23" s="11">
         <v>2113.4</v>
       </c>
       <c r="I23" s="11">
         <v>2408.4</v>
       </c>
       <c r="J23" s="11">
         <v>2701.7</v>
       </c>
       <c r="K23" s="11">
         <v>3000.7</v>
       </c>
       <c r="L23" s="12">
         <v>3302.2</v>
       </c>
       <c r="M23" s="12">
         <v>3603.8</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="12.2" customHeight="1">
       <c r="A24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="M24" s="16" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" ht="12.2" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="11">
         <v>529.9</v>
       </c>
       <c r="C25" s="11">
         <v>1059.2</v>
       </c>
       <c r="D25" s="11">
         <v>1583.9</v>
       </c>
       <c r="E25" s="11">
         <v>2114.1</v>
       </c>
       <c r="F25" s="11">
         <v>2644.9</v>
       </c>
       <c r="G25" s="11">
         <v>3176.9</v>
       </c>
       <c r="H25" s="11">
         <v>3708.7</v>
       </c>
       <c r="I25" s="11">
         <v>4241.3999999999996</v>
       </c>
       <c r="J25" s="11">
         <v>4779.8999999999996</v>
       </c>
       <c r="K25" s="11">
         <v>5321.7</v>
       </c>
       <c r="L25" s="12">
         <v>5858.7</v>
       </c>
       <c r="M25" s="12">
         <v>6395.6</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="35.25" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="M26" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" ht="12.2" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="M27" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13" ht="12.2" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>219.4</v>
       </c>
       <c r="C28" s="11">
         <v>453.8</v>
       </c>
       <c r="D28" s="11">
         <v>676.6</v>
       </c>
       <c r="E28" s="11">
         <v>897.7</v>
       </c>
       <c r="F28" s="11">
         <v>1135.0999999999999</v>
       </c>
       <c r="G28" s="11">
         <v>1360.2</v>
       </c>
       <c r="H28" s="11">
         <v>1584.8</v>
       </c>
       <c r="I28" s="11">
         <v>1809.6</v>
       </c>
       <c r="J28" s="11">
         <v>2034.5</v>
       </c>
       <c r="K28" s="11">
         <v>2259.3000000000002</v>
       </c>
       <c r="L28" s="12">
         <v>2484.8000000000002</v>
       </c>
       <c r="M28" s="12">
         <v>2713.2</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" ht="12.2" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="11">
         <v>1018.8</v>
       </c>
       <c r="C29" s="11">
         <v>2038.8</v>
       </c>
       <c r="D29" s="11">
         <v>3044.7</v>
       </c>
       <c r="E29" s="11">
         <v>4049.7</v>
       </c>
       <c r="F29" s="11">
         <v>5052.6000000000004</v>
       </c>
       <c r="G29" s="11">
         <v>6055</v>
       </c>
       <c r="H29" s="11">
         <v>7049.4</v>
       </c>
       <c r="I29" s="11">
         <v>8043.5</v>
       </c>
       <c r="J29" s="11">
         <v>9042.1</v>
       </c>
       <c r="K29" s="11">
         <v>10047.4</v>
       </c>
       <c r="L29" s="12">
         <v>11051.3</v>
       </c>
       <c r="M29" s="12">
         <v>12058.9</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" ht="12.2" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
     </row>
-    <row r="31" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" ht="25.5" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="11">
         <v>83.2</v>
       </c>
       <c r="C31" s="11">
         <v>196.2</v>
       </c>
       <c r="D31" s="11">
         <v>307.89999999999998</v>
       </c>
       <c r="E31" s="11">
         <v>419.3</v>
       </c>
       <c r="F31" s="11">
         <v>542</v>
       </c>
       <c r="G31" s="11">
         <v>665.1</v>
       </c>
       <c r="H31" s="15">
         <v>779.7</v>
       </c>
       <c r="I31" s="12">
         <v>892.8</v>
       </c>
       <c r="J31" s="11">
         <v>1007.1</v>
       </c>
       <c r="K31" s="16">
         <v>1130</v>
       </c>
       <c r="L31" s="12">
         <v>1277.4000000000001</v>
       </c>
       <c r="M31" s="12">
         <v>1419.2</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13" ht="12.2" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="11">
         <v>31.2</v>
       </c>
       <c r="C32" s="11">
         <v>73</v>
       </c>
       <c r="D32" s="11">
         <v>114.7</v>
       </c>
       <c r="E32" s="11">
         <v>157.4</v>
       </c>
       <c r="F32" s="11">
         <v>203.2</v>
       </c>
       <c r="G32" s="11">
         <v>250.3</v>
       </c>
       <c r="H32" s="15">
         <v>293.3</v>
       </c>
       <c r="I32" s="12">
         <v>332.8</v>
       </c>
       <c r="J32" s="11">
         <v>372.2</v>
       </c>
       <c r="K32" s="16">
         <v>413.4</v>
       </c>
       <c r="L32" s="12">
         <v>470.9</v>
       </c>
       <c r="M32" s="12">
         <v>527</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" ht="12.2" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="11">
         <v>1491.3</v>
       </c>
       <c r="C33" s="11">
         <v>2974.2</v>
       </c>
       <c r="D33" s="11">
         <v>4478.8999999999996</v>
       </c>
       <c r="E33" s="11">
         <v>5985.4</v>
       </c>
       <c r="F33" s="11">
         <v>7491.2</v>
       </c>
       <c r="G33" s="11">
         <v>9006.7999999999993</v>
       </c>
       <c r="H33" s="15">
         <v>10521.4</v>
       </c>
       <c r="I33" s="12">
         <v>12033</v>
       </c>
       <c r="J33" s="11">
         <v>13558.9</v>
       </c>
       <c r="K33" s="16">
         <v>15081.8</v>
       </c>
       <c r="L33" s="12">
         <v>16597.5</v>
       </c>
       <c r="M33" s="12">
         <v>18120.5</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="15"/>
       <c r="J34" s="18"/>
       <c r="K34" s="19"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
     </row>
-    <row r="35" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" ht="24.75" customHeight="1">
       <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D35" s="11">
         <v>346.5</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F35" s="11">
         <v>575.70000000000005</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L35" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M35" s="12">
         <v>1335.4</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" ht="15.75" customHeight="1">
       <c r="A36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="11">
         <v>304.2</v>
       </c>
       <c r="C36" s="11">
         <v>607.29999999999995</v>
       </c>
       <c r="D36" s="11">
         <v>910.7</v>
       </c>
       <c r="E36" s="11">
         <v>1213.5999999999999</v>
       </c>
       <c r="F36" s="11">
         <v>1514.3</v>
       </c>
       <c r="G36" s="11">
         <v>1814.5</v>
       </c>
       <c r="H36" s="15">
         <v>2114.4</v>
       </c>
       <c r="I36" s="11">
         <v>2412.9</v>
       </c>
       <c r="J36" s="11">
         <v>2710.3</v>
       </c>
       <c r="K36" s="15">
         <v>3007.8</v>
       </c>
       <c r="L36" s="12">
         <v>3306.9</v>
       </c>
       <c r="M36" s="12">
         <v>3605.5</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13" ht="12.2" customHeight="1">
       <c r="A37" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G37" s="15">
         <v>283.8</v>
       </c>
       <c r="H37" s="15">
         <v>340.1</v>
       </c>
       <c r="I37" s="15">
         <v>393.4</v>
       </c>
       <c r="J37" s="15">
         <v>445.3</v>
       </c>
       <c r="K37" s="15">
         <v>501.5</v>
       </c>
       <c r="L37" s="15">
         <v>556.4</v>
       </c>
       <c r="M37" s="16">
         <v>609.4</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" ht="12.2" customHeight="1">
       <c r="A38" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="11">
         <v>1649</v>
       </c>
       <c r="E38" s="11">
         <v>2210.8000000000002</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L38" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M38" s="12">
         <v>6744.7</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:13" ht="33.75" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="15">
         <v>263.10000000000002</v>
       </c>
       <c r="C39" s="15">
         <v>528.9</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E39" s="15">
         <v>1068.4000000000001</v>
       </c>
       <c r="F39" s="15">
         <v>1342.1</v>
       </c>
       <c r="G39" s="15">
         <v>1615.3</v>
       </c>
       <c r="H39" s="15">
         <v>1887.6</v>
       </c>
       <c r="I39" s="15">
         <v>2158.6</v>
       </c>
       <c r="J39" s="15">
         <v>2443.3000000000002</v>
       </c>
       <c r="K39" s="15">
         <v>2718.3</v>
       </c>
       <c r="L39" s="15">
         <v>2989.5</v>
       </c>
       <c r="M39" s="19">
         <v>3260.4</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13" ht="24.75" customHeight="1">
       <c r="A40" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="15">
         <v>0.4</v>
       </c>
       <c r="E40" s="15">
         <v>0.5</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G40" s="15">
         <v>0.7</v>
       </c>
       <c r="H40" s="15">
         <v>0.9</v>
       </c>
       <c r="I40" s="15">
         <v>1</v>
       </c>
       <c r="J40" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="K40" s="15">
         <v>1.9</v>
       </c>
       <c r="L40" s="15">
         <v>1.3</v>
       </c>
       <c r="M40" s="19">
         <v>1.5</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" ht="12.2" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="20">
         <v>218.1</v>
       </c>
       <c r="C41" s="11">
         <v>423.9</v>
       </c>
       <c r="D41" s="11">
         <v>641.6</v>
       </c>
       <c r="E41" s="11">
         <v>852.1</v>
       </c>
       <c r="F41" s="11">
         <v>1059.3</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L41" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M41" s="12">
         <v>2563.6</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" ht="12.2" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="11">
         <v>1012</v>
       </c>
       <c r="C42" s="11">
         <v>2028.3</v>
       </c>
       <c r="D42" s="11">
         <v>3049.6</v>
       </c>
       <c r="E42" s="11">
         <v>4076.2</v>
       </c>
       <c r="F42" s="11">
         <v>5105.1000000000004</v>
       </c>
       <c r="G42" s="11">
         <v>6132.1</v>
       </c>
       <c r="H42" s="15">
         <v>7159.6</v>
       </c>
       <c r="I42" s="12">
         <v>8186.1</v>
       </c>
       <c r="J42" s="11">
         <v>9228.2000000000007</v>
       </c>
       <c r="K42" s="16">
         <v>10264.9</v>
       </c>
       <c r="L42" s="12">
         <v>11296.2</v>
       </c>
       <c r="M42" s="12">
         <v>12328.1</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" ht="12.2" customHeight="1">
       <c r="A43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="41"/>
       <c r="C43" s="41"/>
       <c r="D43" s="41"/>
       <c r="E43" s="41"/>
       <c r="F43" s="41"/>
       <c r="G43" s="41"/>
       <c r="H43" s="41"/>
       <c r="I43" s="41"/>
       <c r="J43" s="41"/>
       <c r="K43" s="41"/>
       <c r="L43" s="41"/>
       <c r="M43" s="41"/>
     </row>
-    <row r="44" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:13" ht="25.5" customHeight="1">
       <c r="A44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="8">
         <v>109.1</v>
       </c>
       <c r="C44" s="13">
         <v>232.9</v>
       </c>
       <c r="D44" s="13">
         <v>358.5</v>
       </c>
       <c r="E44" s="13">
         <v>490.3</v>
       </c>
       <c r="F44" s="7">
         <v>626.79999999999995</v>
       </c>
       <c r="G44" s="11">
         <v>758.4</v>
       </c>
       <c r="H44" s="15">
         <v>889.1</v>
       </c>
       <c r="I44" s="12">
         <v>1025.5999999999999</v>
       </c>
       <c r="J44" s="11">
         <v>1160</v>
       </c>
       <c r="K44" s="16">
         <v>1304.9000000000001</v>
       </c>
       <c r="L44" s="16">
         <v>1447.6</v>
       </c>
       <c r="M44" s="12">
         <v>1594.1</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:13" ht="12.2" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="21">
         <v>39.200000000000003</v>
       </c>
       <c r="C45" s="22">
         <v>81.3</v>
       </c>
       <c r="D45" s="13">
         <v>126.8</v>
       </c>
       <c r="E45" s="13">
         <v>174.4</v>
       </c>
       <c r="F45" s="13">
         <v>222.7</v>
       </c>
       <c r="G45" s="11">
         <v>269.8</v>
       </c>
       <c r="H45" s="15">
         <v>317.3</v>
       </c>
       <c r="I45" s="12">
         <v>368.2</v>
       </c>
       <c r="J45" s="11">
         <v>415.7</v>
       </c>
       <c r="K45" s="16">
         <v>467</v>
       </c>
       <c r="L45" s="16">
         <v>518.5</v>
       </c>
       <c r="M45" s="12">
         <v>572.79999999999995</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" ht="12.2" customHeight="1">
       <c r="A46" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="8">
         <v>1526.2</v>
       </c>
       <c r="C46" s="12">
         <v>3234</v>
       </c>
       <c r="D46" s="12">
         <v>4952.7</v>
       </c>
       <c r="E46" s="12">
         <v>6676.6</v>
       </c>
       <c r="F46" s="12">
         <v>8399.6</v>
       </c>
       <c r="G46" s="11">
         <v>10145.799999999999</v>
       </c>
       <c r="H46" s="15">
         <v>11887</v>
       </c>
       <c r="I46" s="12">
         <v>13641.8</v>
       </c>
       <c r="J46" s="11">
         <v>15385.1</v>
       </c>
       <c r="K46" s="16">
         <v>17085.8</v>
       </c>
       <c r="L46" s="16">
         <v>18812.5</v>
       </c>
       <c r="M46" s="12">
         <v>20599.400000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:13" ht="12.2" customHeight="1">
       <c r="A47" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="15"/>
       <c r="J47" s="18"/>
       <c r="K47" s="19"/>
       <c r="L47" s="12"/>
       <c r="M47" s="12"/>
     </row>
-    <row r="48" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:13" ht="32.25" customHeight="1">
       <c r="A48" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="8">
         <v>102.4</v>
       </c>
       <c r="C48" s="15">
         <v>206.5</v>
       </c>
       <c r="D48" s="15">
         <v>308.39999999999998</v>
       </c>
       <c r="E48" s="15">
         <v>409.2</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L48" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M48" s="16" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:13" ht="15.75" customHeight="1">
       <c r="A49" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="8">
         <v>298.10000000000002</v>
       </c>
       <c r="C49" s="11">
         <v>594.79999999999995</v>
       </c>
       <c r="D49" s="11">
         <v>890.4</v>
       </c>
       <c r="E49" s="11">
         <v>1186.5999999999999</v>
       </c>
       <c r="F49" s="11">
         <v>1483.4</v>
       </c>
       <c r="G49" s="11">
         <v>1781.6</v>
       </c>
       <c r="H49" s="15">
         <v>2080.9</v>
       </c>
       <c r="I49" s="11">
         <v>2381.1999999999998</v>
       </c>
       <c r="J49" s="11">
         <v>2680.7</v>
       </c>
       <c r="K49" s="15">
         <v>2985.5</v>
       </c>
       <c r="L49" s="12">
         <v>3306.7</v>
       </c>
       <c r="M49" s="12">
         <v>3717.8</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" ht="12.2" customHeight="1">
       <c r="A50" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="8">
         <v>49.6</v>
       </c>
       <c r="C50" s="15">
         <v>99.6</v>
       </c>
       <c r="D50" s="15">
         <v>149</v>
       </c>
       <c r="E50" s="15">
         <v>206.3</v>
       </c>
       <c r="F50" s="15">
         <v>267.10000000000002</v>
       </c>
       <c r="G50" s="15">
         <v>329.3</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="M50" s="16" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:13" ht="12.2" customHeight="1">
       <c r="A51" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="8">
         <v>581.29999999999995</v>
       </c>
       <c r="C51" s="15">
         <v>1355.8</v>
       </c>
       <c r="D51" s="15">
         <v>2144</v>
       </c>
       <c r="E51" s="15">
         <v>2932.6</v>
       </c>
       <c r="F51" s="15">
         <v>3721.7</v>
       </c>
       <c r="G51" s="15">
         <v>4510.5</v>
       </c>
       <c r="H51" s="15">
         <v>5288.5</v>
       </c>
       <c r="I51" s="15">
         <v>6073.4</v>
       </c>
       <c r="J51" s="15">
         <v>6859.4</v>
       </c>
       <c r="K51" s="15">
         <v>7644.5</v>
       </c>
       <c r="L51" s="16">
         <v>8433.7999999999993</v>
       </c>
       <c r="M51" s="12">
         <v>9206.2999999999993</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:13" ht="44.25" customHeight="1">
       <c r="A52" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="8">
         <v>274.7</v>
       </c>
       <c r="C52" s="15">
         <v>543.20000000000005</v>
       </c>
       <c r="D52" s="15">
         <v>809.6</v>
       </c>
       <c r="E52" s="15">
         <v>1074.2</v>
       </c>
       <c r="F52" s="15">
         <v>1334.3</v>
       </c>
       <c r="G52" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="15">
         <v>1890.2</v>
       </c>
       <c r="I52" s="15">
         <v>2169.1</v>
       </c>
       <c r="J52" s="15">
         <v>2440.5</v>
       </c>
       <c r="K52" s="15">
         <v>2714.9</v>
       </c>
       <c r="L52" s="15">
         <v>3000.5</v>
       </c>
       <c r="M52" s="15">
         <v>3295.2</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:13" ht="24.75" customHeight="1">
       <c r="A53" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B53" s="8">
         <v>0</v>
       </c>
       <c r="C53" s="15">
         <v>0</v>
       </c>
       <c r="D53" s="15">
         <v>0.1</v>
       </c>
       <c r="E53" s="15">
         <v>0.2</v>
       </c>
       <c r="F53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="15">
         <v>0.3</v>
       </c>
       <c r="I53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L53" s="15">
         <v>0.5</v>
       </c>
       <c r="M53" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="12.2" customHeight="1">
       <c r="A54" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="8">
         <v>220</v>
       </c>
       <c r="C54" s="11">
         <v>434.1</v>
       </c>
       <c r="D54" s="11">
         <v>651</v>
       </c>
       <c r="E54" s="11">
         <v>867.4</v>
       </c>
       <c r="F54" s="11">
         <v>1081.5</v>
       </c>
       <c r="G54" s="15">
         <v>1296.8</v>
       </c>
       <c r="H54" s="15">
         <v>1523.3</v>
       </c>
       <c r="I54" s="15">
         <v>1750</v>
       </c>
       <c r="J54" s="15">
         <v>1979.1</v>
       </c>
       <c r="K54" s="15">
         <v>2148.3000000000002</v>
       </c>
       <c r="L54" s="16">
         <v>2312.3000000000002</v>
       </c>
       <c r="M54" s="12">
         <v>2468.6</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" ht="12.2" customHeight="1">
       <c r="A55" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="21">
         <v>1035.2</v>
       </c>
       <c r="C55" s="12">
         <v>2239.6999999999998</v>
       </c>
       <c r="D55" s="12">
         <v>3444.4</v>
       </c>
       <c r="E55" s="12">
         <v>4654.6000000000004</v>
       </c>
       <c r="F55" s="12">
         <v>5860.4</v>
       </c>
       <c r="G55" s="11">
         <v>7084.2</v>
       </c>
       <c r="H55" s="15">
         <v>8296.5</v>
       </c>
       <c r="I55" s="12">
         <v>9509.2999999999993</v>
       </c>
       <c r="J55" s="11">
         <v>10716.7</v>
       </c>
       <c r="K55" s="16">
         <v>11924.3</v>
       </c>
       <c r="L55" s="16">
         <v>13161.6</v>
       </c>
       <c r="M55" s="12">
         <v>14477.4</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:13" ht="12.2" customHeight="1">
       <c r="A56" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="41"/>
       <c r="C56" s="41"/>
       <c r="D56" s="41"/>
       <c r="E56" s="41"/>
       <c r="F56" s="41"/>
       <c r="G56" s="41"/>
       <c r="H56" s="41"/>
       <c r="I56" s="41"/>
       <c r="J56" s="41"/>
       <c r="K56" s="41"/>
       <c r="L56" s="41"/>
       <c r="M56" s="41"/>
     </row>
-    <row r="57" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" ht="21" customHeight="1">
       <c r="A57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="8">
         <v>113.1</v>
       </c>
       <c r="C57" s="22">
         <v>248</v>
       </c>
       <c r="D57" s="13">
         <v>370.7</v>
       </c>
       <c r="E57" s="13">
         <v>478.2</v>
       </c>
       <c r="F57" s="7">
         <v>595.79999999999995</v>
       </c>
       <c r="G57" s="11">
         <v>719.5</v>
       </c>
       <c r="H57" s="15">
         <v>844.8</v>
       </c>
       <c r="I57" s="12">
         <v>983.1</v>
       </c>
       <c r="J57" s="11">
         <v>1127.4000000000001</v>
       </c>
       <c r="K57" s="16">
         <v>1300.5999999999999</v>
       </c>
       <c r="L57" s="16">
         <v>1470.3</v>
       </c>
       <c r="M57" s="12">
         <v>1675.3</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:13" ht="12.2" customHeight="1">
       <c r="A58" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="21">
         <v>39.299999999999997</v>
       </c>
       <c r="C58" s="22">
         <v>84.9</v>
       </c>
       <c r="D58" s="13">
         <v>131.80000000000001</v>
       </c>
       <c r="E58" s="13">
         <v>174.1</v>
       </c>
       <c r="F58" s="13">
         <v>218.4</v>
       </c>
       <c r="G58" s="13">
         <v>268.89999999999998</v>
       </c>
       <c r="H58" s="15">
         <v>320.8</v>
       </c>
       <c r="I58" s="12">
         <v>376.2</v>
       </c>
       <c r="J58" s="11">
         <v>434.9</v>
       </c>
       <c r="K58" s="16">
         <v>505.8</v>
       </c>
       <c r="L58" s="16">
         <v>571.29999999999995</v>
       </c>
       <c r="M58" s="12">
         <v>654.1</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="8">
         <v>1713.3</v>
       </c>
       <c r="C59" s="12">
         <v>3386.6</v>
       </c>
       <c r="D59" s="12">
         <v>5086</v>
       </c>
       <c r="E59" s="12">
         <v>6796.3</v>
       </c>
       <c r="F59" s="12">
         <v>8511.9</v>
       </c>
       <c r="G59" s="13">
         <v>10260.799999999999</v>
       </c>
       <c r="H59" s="15">
         <v>12020.2</v>
       </c>
       <c r="I59" s="12">
         <v>13753.2</v>
       </c>
       <c r="J59" s="11">
         <v>15564.8</v>
       </c>
       <c r="K59" s="16">
         <v>17411.599999999999</v>
       </c>
       <c r="L59" s="16">
         <v>19267.599999999999</v>
       </c>
       <c r="M59" s="12">
         <v>21137.9</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" ht="12.2" customHeight="1">
       <c r="A60" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="11"/>
       <c r="E60" s="11"/>
       <c r="G60" s="13"/>
       <c r="H60" s="15"/>
       <c r="J60" s="18"/>
       <c r="K60" s="19"/>
       <c r="L60" s="12"/>
       <c r="M60" s="12"/>
     </row>
-    <row r="61" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:13" ht="22.5" customHeight="1">
       <c r="A61" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="8">
         <v>100.7</v>
       </c>
       <c r="C61" s="15">
         <v>198.1</v>
       </c>
       <c r="D61" s="15">
         <v>296.3</v>
       </c>
       <c r="E61" s="15">
         <v>390.5</v>
       </c>
       <c r="F61" s="15">
         <v>480.1</v>
       </c>
       <c r="G61" s="13">
         <v>575</v>
       </c>
       <c r="H61" s="15">
         <v>666.7</v>
       </c>
       <c r="I61" s="15">
         <v>754.3</v>
       </c>
       <c r="J61" s="15">
         <v>841.7</v>
       </c>
       <c r="K61" s="15">
         <v>932.6</v>
       </c>
       <c r="L61" s="16">
         <v>1025.5999999999999</v>
       </c>
       <c r="M61" s="16">
         <v>1112.8</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" ht="12.2" customHeight="1">
       <c r="A62" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="8">
         <v>319.7</v>
       </c>
       <c r="C62" s="11">
         <v>641.1</v>
       </c>
       <c r="D62" s="11">
         <v>962.8</v>
       </c>
       <c r="E62" s="11">
         <v>1291.5999999999999</v>
       </c>
       <c r="F62" s="11">
         <v>1626</v>
       </c>
       <c r="G62" s="13">
         <v>1960.6</v>
       </c>
       <c r="H62" s="15">
         <v>2291</v>
       </c>
       <c r="I62" s="11">
         <v>2620.6</v>
       </c>
       <c r="J62" s="11">
         <v>2948.1</v>
       </c>
       <c r="K62" s="15">
         <v>3272.3</v>
       </c>
       <c r="L62" s="12">
         <v>3593.2</v>
       </c>
       <c r="M62" s="12">
         <v>3906.2</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:13" ht="12.2" customHeight="1">
       <c r="A63" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="8">
         <v>41.6</v>
       </c>
       <c r="C63" s="15">
         <v>73.2</v>
       </c>
       <c r="D63" s="15">
         <v>106.3</v>
       </c>
       <c r="E63" s="15">
         <v>140.1</v>
       </c>
       <c r="F63" s="15">
         <v>172.1</v>
       </c>
       <c r="G63" s="13">
         <v>207.7</v>
       </c>
       <c r="H63" s="15">
         <v>243.1</v>
       </c>
       <c r="I63" s="15">
         <v>262.60000000000002</v>
       </c>
       <c r="J63" s="15">
         <v>330.5</v>
       </c>
       <c r="K63" s="15">
         <v>396.7</v>
       </c>
       <c r="L63" s="15">
         <v>457.7</v>
       </c>
       <c r="M63" s="16">
         <v>518.4</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" ht="12.2" customHeight="1">
       <c r="A64" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B64" s="8">
         <v>796.6</v>
       </c>
       <c r="C64" s="15">
         <v>1582</v>
       </c>
       <c r="D64" s="15">
         <v>2377.3000000000002</v>
       </c>
       <c r="E64" s="15">
         <v>3183.5</v>
       </c>
       <c r="F64" s="15">
         <v>3990</v>
       </c>
       <c r="G64" s="13">
         <v>4812.8999999999996</v>
       </c>
       <c r="H64" s="15">
         <v>5660.2</v>
       </c>
       <c r="I64" s="15">
         <v>6501.8</v>
       </c>
       <c r="J64" s="15">
         <v>7356.2</v>
       </c>
       <c r="K64" s="15">
         <v>8239.7000000000007</v>
       </c>
       <c r="L64" s="16">
         <v>9134</v>
       </c>
       <c r="M64" s="12">
         <v>10030.6</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:13" ht="35.25" customHeight="1">
       <c r="A65" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="8">
         <v>299</v>
       </c>
       <c r="C65" s="15">
         <v>595.20000000000005</v>
       </c>
       <c r="D65" s="15">
         <v>895.9</v>
       </c>
       <c r="E65" s="15">
         <v>1189.5</v>
       </c>
       <c r="F65" s="15">
         <v>1481.7</v>
       </c>
       <c r="G65" s="13">
         <v>1771.5</v>
       </c>
       <c r="H65" s="15">
         <v>2060.9</v>
       </c>
       <c r="I65" s="15">
         <v>2348.9</v>
       </c>
       <c r="J65" s="15">
         <v>2645.5</v>
       </c>
       <c r="K65" s="15">
         <v>2949.7</v>
       </c>
       <c r="L65" s="15">
         <v>3255.1</v>
       </c>
       <c r="M65" s="15">
         <v>3564.9</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:13" ht="22.5" customHeight="1">
       <c r="A66" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C66" s="15">
         <v>0.1</v>
       </c>
       <c r="D66" s="15">
         <v>0.2</v>
       </c>
       <c r="E66" s="15">
         <v>0.2</v>
       </c>
       <c r="F66" s="15">
         <v>0.2</v>
       </c>
       <c r="G66" s="13">
         <v>0.3</v>
       </c>
       <c r="H66" s="15">
         <v>0.4</v>
       </c>
       <c r="I66" s="15">
         <v>0.4</v>
       </c>
       <c r="J66" s="15">
         <v>0.4</v>
       </c>
       <c r="K66" s="15">
         <v>0.5</v>
       </c>
       <c r="L66" s="15">
         <v>0.5</v>
       </c>
       <c r="M66" s="19">
         <v>0.6</v>
       </c>
     </row>
-    <row r="67" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:13" ht="21.75" customHeight="1">
       <c r="A67" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="8">
         <v>155.6</v>
       </c>
       <c r="C67" s="11">
         <v>296.89999999999998</v>
       </c>
       <c r="D67" s="11">
         <v>447.2</v>
       </c>
       <c r="E67" s="11">
         <v>600.9</v>
       </c>
       <c r="F67" s="11">
         <v>761.8</v>
       </c>
       <c r="G67" s="13">
         <v>932.8</v>
       </c>
       <c r="H67" s="15">
         <v>1097.9000000000001</v>
       </c>
       <c r="I67" s="15">
         <v>1264.5999999999999</v>
       </c>
       <c r="J67" s="15">
         <v>1442.3</v>
       </c>
       <c r="K67" s="15">
         <v>1620.1</v>
       </c>
       <c r="L67" s="16">
         <v>1801.5</v>
       </c>
       <c r="M67" s="12">
         <v>2004.4</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" ht="12.2" customHeight="1">
       <c r="A68" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="21">
         <v>1254.7</v>
       </c>
       <c r="C68" s="12">
         <v>2496.8000000000002</v>
       </c>
       <c r="D68" s="12">
         <v>3755.9</v>
       </c>
       <c r="E68" s="12">
         <v>5018.8</v>
       </c>
       <c r="F68" s="12">
         <v>6286.3</v>
       </c>
       <c r="G68" s="11">
         <v>7569.8</v>
       </c>
       <c r="H68" s="15">
         <v>8866</v>
       </c>
       <c r="I68" s="12">
         <v>10154.5</v>
       </c>
       <c r="J68" s="11">
         <v>11457.4</v>
       </c>
       <c r="K68" s="16">
         <v>12780.4</v>
       </c>
       <c r="L68" s="16">
         <v>14118.5</v>
       </c>
       <c r="M68" s="12">
         <v>15471.7</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:13" ht="12.2" customHeight="1">
       <c r="A69" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B69" s="39"/>
       <c r="C69" s="39"/>
       <c r="D69" s="39"/>
       <c r="E69" s="39"/>
       <c r="F69" s="39"/>
       <c r="G69" s="39"/>
       <c r="H69" s="39"/>
       <c r="I69" s="39"/>
       <c r="J69" s="39"/>
       <c r="K69" s="39"/>
       <c r="L69" s="39"/>
       <c r="M69" s="39"/>
     </row>
-    <row r="70" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:13" ht="23.25" customHeight="1">
       <c r="A70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="8">
         <v>144.19999999999999</v>
       </c>
       <c r="C70" s="8">
         <v>317.2</v>
       </c>
       <c r="D70" s="11">
         <v>495.1</v>
       </c>
       <c r="E70" s="8">
         <v>691.8</v>
       </c>
       <c r="F70" s="8">
         <v>854.6</v>
       </c>
       <c r="G70" s="8">
         <v>1027.5999999999999</v>
       </c>
       <c r="H70" s="8">
         <v>1178.9000000000001</v>
       </c>
       <c r="I70" s="8">
         <v>1335.6</v>
       </c>
       <c r="J70" s="8">
         <v>1504.8</v>
       </c>
       <c r="K70" s="8">
         <v>1700.4</v>
       </c>
       <c r="L70" s="23">
         <v>1895.9</v>
       </c>
       <c r="M70" s="23">
         <v>2102.4</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" ht="12.2" customHeight="1">
       <c r="A71" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B71" s="21">
         <v>62.8</v>
       </c>
       <c r="C71" s="8">
         <v>125.7</v>
       </c>
       <c r="D71" s="11">
         <v>194</v>
       </c>
       <c r="E71" s="8">
         <v>267.5</v>
       </c>
       <c r="F71" s="8">
         <v>327.10000000000002</v>
       </c>
       <c r="G71" s="8">
         <v>394.1</v>
       </c>
       <c r="H71" s="8">
         <v>445.4</v>
       </c>
       <c r="I71" s="8">
         <v>501.9</v>
       </c>
       <c r="J71" s="8">
         <v>563.5</v>
       </c>
       <c r="K71" s="8">
         <v>633.4</v>
       </c>
       <c r="L71" s="19">
         <v>704.9</v>
       </c>
       <c r="M71" s="23">
         <v>782</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:13" ht="12.2" customHeight="1">
       <c r="A72" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="8">
         <v>1875.5</v>
       </c>
       <c r="C72" s="8">
         <v>3753.5</v>
       </c>
       <c r="D72" s="11">
         <v>5659</v>
       </c>
       <c r="E72" s="8">
         <v>7564.4</v>
       </c>
       <c r="F72" s="8">
         <v>9441.4</v>
       </c>
       <c r="G72" s="8">
         <v>11344.7</v>
       </c>
       <c r="H72" s="8">
         <v>13245</v>
       </c>
       <c r="I72" s="8">
         <v>15289.7</v>
       </c>
       <c r="J72" s="8">
         <v>17231.099999999999</v>
       </c>
       <c r="K72" s="8">
         <v>19152.5</v>
       </c>
       <c r="L72" s="23">
         <v>21097.7</v>
       </c>
       <c r="M72" s="23">
         <v>23051</v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" ht="12.2" customHeight="1">
       <c r="A73" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="9"/>
       <c r="C73" s="18"/>
       <c r="D73" s="24"/>
       <c r="E73" s="8"/>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="23"/>
       <c r="M73" s="18"/>
     </row>
-    <row r="74" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:13" ht="21.75" customHeight="1">
       <c r="A74" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="8">
         <v>89.7</v>
       </c>
       <c r="C74" s="8">
         <v>173.7</v>
       </c>
       <c r="D74" s="8">
         <v>262.39999999999998</v>
       </c>
       <c r="E74" s="8">
         <v>347.9</v>
       </c>
       <c r="F74" s="8">
         <v>430.9</v>
       </c>
       <c r="G74" s="8">
         <v>516.70000000000005</v>
       </c>
       <c r="H74" s="8">
         <v>598.5</v>
       </c>
       <c r="I74" s="8">
         <v>679</v>
       </c>
       <c r="J74" s="8">
         <v>757</v>
       </c>
       <c r="K74" s="8">
         <v>834.1</v>
       </c>
       <c r="L74" s="23">
         <v>908.2</v>
       </c>
       <c r="M74" s="23">
         <v>981</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:13" ht="12.2" customHeight="1">
       <c r="A75" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="8">
         <v>311</v>
       </c>
       <c r="C75" s="8">
         <v>617</v>
       </c>
       <c r="D75" s="8">
         <v>917.8</v>
       </c>
       <c r="E75" s="8">
         <v>1216.4000000000001</v>
       </c>
       <c r="F75" s="8">
         <v>1514.6</v>
       </c>
       <c r="G75" s="8">
         <v>1811.5</v>
       </c>
       <c r="H75" s="8">
         <v>2105.6</v>
       </c>
       <c r="I75" s="8">
         <v>2397.5</v>
       </c>
       <c r="J75" s="8">
         <v>2685</v>
       </c>
       <c r="K75" s="8">
         <v>2967.8</v>
       </c>
       <c r="L75" s="23">
         <v>3247.5</v>
       </c>
       <c r="M75" s="18">
         <v>3520.1</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:13" ht="12.2" customHeight="1">
       <c r="A76" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="8">
         <v>67.599999999999994</v>
       </c>
       <c r="C76" s="8">
         <v>134.19999999999999</v>
       </c>
       <c r="D76" s="8">
         <v>203.7</v>
       </c>
       <c r="E76" s="8">
         <v>258.8</v>
       </c>
       <c r="F76" s="8">
         <v>284.2</v>
       </c>
       <c r="G76" s="8">
         <v>303</v>
       </c>
       <c r="H76" s="8">
         <v>326</v>
       </c>
       <c r="I76" s="8">
         <v>379</v>
       </c>
       <c r="J76" s="23">
         <v>435</v>
       </c>
       <c r="K76" s="8">
         <v>458.4</v>
       </c>
       <c r="L76" s="23">
         <v>485.3</v>
       </c>
       <c r="M76" s="19">
         <v>512.20000000000005</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:13" ht="12.2" customHeight="1">
       <c r="A77" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="8">
         <v>913.1</v>
       </c>
       <c r="C77" s="8">
         <v>1834.3</v>
       </c>
       <c r="D77" s="8">
         <v>2768.5</v>
       </c>
       <c r="E77" s="8">
         <v>3712.3</v>
       </c>
       <c r="F77" s="8">
         <v>4658.5</v>
       </c>
       <c r="G77" s="8">
         <v>5613.3</v>
       </c>
       <c r="H77" s="8">
         <v>6567.2</v>
       </c>
       <c r="I77" s="8">
         <v>7532.2</v>
       </c>
       <c r="J77" s="8">
         <v>8491.4</v>
       </c>
       <c r="K77" s="8">
         <v>9460.7999999999993</v>
       </c>
       <c r="L77" s="23">
         <v>10436.4</v>
       </c>
       <c r="M77" s="18">
         <v>11416.6</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:13" ht="48" customHeight="1">
       <c r="A78" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="8">
         <v>311.60000000000002</v>
       </c>
       <c r="C78" s="8">
         <v>626</v>
       </c>
       <c r="D78" s="8">
         <v>942.2</v>
       </c>
       <c r="E78" s="8">
         <v>1261.5</v>
       </c>
       <c r="F78" s="8">
         <v>1576.5</v>
       </c>
       <c r="G78" s="8">
         <v>1892.1</v>
       </c>
       <c r="H78" s="8">
         <v>2207.3000000000002</v>
       </c>
       <c r="I78" s="8">
         <v>2523.6999999999998</v>
       </c>
       <c r="J78" s="8">
         <v>2839.4</v>
       </c>
       <c r="K78" s="8">
         <v>3158.3</v>
       </c>
       <c r="L78" s="23">
         <v>3479.6</v>
       </c>
       <c r="M78" s="23">
         <v>3807.3</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:13" ht="23.25" customHeight="1">
       <c r="A79" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F79" s="19" t="s">
         <v>36</v>
       </c>
       <c r="G79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L79" s="23" t="s">
         <v>36</v>
       </c>
       <c r="M79" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:13" ht="21.75" customHeight="1">
       <c r="A80" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="8">
         <v>182.4</v>
       </c>
       <c r="C80" s="8">
         <v>368.3</v>
       </c>
       <c r="D80" s="8">
         <v>564.4</v>
       </c>
       <c r="E80" s="8">
         <v>767.4</v>
       </c>
       <c r="F80" s="8">
         <v>976.7</v>
       </c>
       <c r="G80" s="8">
         <v>1208.0999999999999</v>
       </c>
       <c r="H80" s="8">
         <v>1440.4</v>
       </c>
       <c r="I80" s="8">
         <v>1778.2</v>
       </c>
       <c r="J80" s="8">
         <v>2023.3</v>
       </c>
       <c r="K80" s="8">
         <v>2273.1</v>
       </c>
       <c r="L80" s="23">
         <v>2540.8000000000002</v>
       </c>
       <c r="M80" s="18">
         <v>2813.8</v>
       </c>
     </row>
-    <row r="81" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:14" ht="23.25" customHeight="1">
       <c r="A81" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="21">
         <v>1353.2</v>
       </c>
       <c r="C81" s="8">
         <v>2706.4</v>
       </c>
       <c r="D81" s="11">
         <v>4074.8</v>
       </c>
       <c r="E81" s="8">
         <v>5445.4</v>
       </c>
       <c r="F81" s="8">
         <v>6815.8</v>
       </c>
       <c r="G81" s="8">
         <v>8199.5</v>
       </c>
       <c r="H81" s="8">
         <v>9585.1</v>
       </c>
       <c r="I81" s="8">
         <v>10981.2</v>
       </c>
       <c r="J81" s="8">
         <v>12365.8</v>
       </c>
       <c r="K81" s="8">
         <v>13757.2</v>
       </c>
       <c r="L81" s="8">
         <v>15154.5</v>
       </c>
       <c r="M81" s="8">
         <v>16556.599999999999</v>
       </c>
     </row>
-    <row r="82" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:14" ht="14.25" customHeight="1">
       <c r="A82" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B82" s="39"/>
       <c r="C82" s="39"/>
       <c r="D82" s="39"/>
       <c r="E82" s="39"/>
       <c r="F82" s="39"/>
       <c r="G82" s="39"/>
       <c r="H82" s="39"/>
       <c r="I82" s="39"/>
       <c r="J82" s="39"/>
       <c r="K82" s="39"/>
       <c r="L82" s="39"/>
       <c r="M82" s="39"/>
     </row>
-    <row r="83" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:14" ht="24.75" customHeight="1">
       <c r="A83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="8">
         <v>155.30000000000001</v>
       </c>
       <c r="C83" s="8">
         <v>362.1</v>
       </c>
       <c r="D83" s="11">
         <v>578</v>
       </c>
       <c r="E83" s="8">
         <v>785</v>
       </c>
       <c r="F83" s="8">
         <v>984.5</v>
       </c>
       <c r="G83" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="8">
         <v>1280.9000000000001</v>
       </c>
       <c r="I83" s="8">
         <v>1442.8</v>
       </c>
       <c r="J83" s="8">
         <v>1632.7</v>
       </c>
       <c r="K83" s="8">
         <v>1806.6</v>
       </c>
       <c r="L83" s="23">
         <v>2030.5</v>
       </c>
       <c r="M83" s="23">
         <v>2265.6</v>
       </c>
     </row>
-    <row r="84" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:14" ht="18.75" customHeight="1">
       <c r="A84" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B84" s="21">
         <v>62.5</v>
       </c>
       <c r="C84" s="8">
         <v>146.80000000000001</v>
       </c>
       <c r="D84" s="11">
         <v>229.6</v>
       </c>
       <c r="E84" s="8">
         <v>307.60000000000002</v>
       </c>
       <c r="F84" s="8">
         <v>382</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>39</v>
       </c>
       <c r="H84" s="8">
         <v>487.4</v>
       </c>
       <c r="I84" s="8">
         <v>544.1</v>
       </c>
       <c r="J84" s="8">
         <v>612.9</v>
       </c>
       <c r="K84" s="8">
         <v>677.6</v>
       </c>
       <c r="L84" s="19">
         <v>722.5</v>
       </c>
       <c r="M84" s="23">
         <v>876.9</v>
       </c>
     </row>
-    <row r="85" spans="1:14" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:14" ht="12.2" customHeight="1">
       <c r="A85" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B85" s="8">
         <v>1533.1</v>
       </c>
       <c r="C85" s="8">
         <v>3439.2</v>
       </c>
       <c r="D85" s="11">
         <v>5420.5</v>
       </c>
       <c r="E85" s="8">
         <v>7396.1</v>
       </c>
       <c r="F85" s="8">
         <v>9372.5</v>
       </c>
       <c r="G85" s="8" t="s">
         <v>43</v>
       </c>
       <c r="H85" s="8">
         <v>12092.1</v>
       </c>
       <c r="I85" s="8">
         <v>13860.6</v>
       </c>
       <c r="J85" s="8">
         <v>15637</v>
       </c>
       <c r="K85" s="8">
         <v>17435</v>
       </c>
       <c r="L85" s="23">
         <v>19264.2</v>
       </c>
       <c r="M85" s="23">
         <v>21124.1</v>
       </c>
     </row>
-    <row r="86" spans="1:14" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:14" ht="12.2" customHeight="1">
       <c r="A86" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B86" s="24"/>
       <c r="G86" s="8"/>
       <c r="H86" s="8"/>
       <c r="I86" s="8"/>
       <c r="M86" s="18"/>
     </row>
-    <row r="87" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:14" ht="26.25" customHeight="1">
       <c r="A87" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="8">
         <v>41</v>
       </c>
       <c r="C87" s="8">
         <v>112.2</v>
       </c>
       <c r="D87" s="8">
         <v>185.5</v>
       </c>
       <c r="E87" s="8">
         <v>258.60000000000002</v>
       </c>
       <c r="F87" s="8">
         <v>329.2</v>
       </c>
       <c r="G87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M87" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="88" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:14" ht="15.75" customHeight="1">
       <c r="A88" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="8">
         <v>142.69999999999999</v>
       </c>
       <c r="C88" s="8">
         <v>363.1</v>
       </c>
       <c r="D88" s="8">
         <v>573.5</v>
       </c>
       <c r="E88" s="8">
         <v>778.7</v>
       </c>
       <c r="F88" s="8">
         <v>977.2</v>
       </c>
       <c r="G88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M88" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="89" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:14" ht="16.5" customHeight="1">
       <c r="A89" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="8">
         <v>27.3</v>
       </c>
       <c r="C89" s="8">
         <v>53.8</v>
       </c>
       <c r="D89" s="8">
         <v>80.3</v>
       </c>
       <c r="E89" s="8">
         <v>108.8</v>
       </c>
       <c r="F89" s="8">
         <v>139.6</v>
       </c>
       <c r="G89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M89" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="90" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:14" ht="18" customHeight="1">
       <c r="A90" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B90" s="8">
         <v>787.4</v>
       </c>
       <c r="C90" s="8">
         <v>1739.6</v>
       </c>
       <c r="D90" s="8">
         <v>2748.3</v>
       </c>
       <c r="E90" s="8">
         <v>3745.8</v>
       </c>
       <c r="F90" s="8">
         <v>4751.8</v>
       </c>
       <c r="G90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M90" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="91" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:14" ht="48" customHeight="1">
       <c r="A91" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="8">
         <v>278.10000000000002</v>
       </c>
       <c r="C91" s="8">
         <v>599.6</v>
       </c>
       <c r="D91" s="8">
         <v>928.6</v>
       </c>
       <c r="E91" s="8">
         <v>1253.4000000000001</v>
       </c>
       <c r="F91" s="8">
         <v>1579.1</v>
       </c>
       <c r="G91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="N91" s="25"/>
     </row>
-    <row r="92" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:14" ht="25.5" customHeight="1">
       <c r="A92" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>36</v>
       </c>
       <c r="G92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L92" s="23" t="s">
         <v>36</v>
       </c>
       <c r="M92" s="23" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="93" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:14" ht="23.25" customHeight="1">
       <c r="A93" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B93" s="8">
         <v>256.60000000000002</v>
       </c>
       <c r="C93" s="8">
         <v>570.79999999999995</v>
       </c>
       <c r="D93" s="8">
         <v>904.3</v>
       </c>
       <c r="E93" s="8">
         <v>1250.8</v>
       </c>
       <c r="F93" s="8">
         <v>1595.6</v>
       </c>
       <c r="G93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L93" s="23" t="s">
         <v>41</v>
       </c>
       <c r="M93" s="23" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="94" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:14" ht="21.75" customHeight="1">
       <c r="A94" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B94" s="21">
         <v>997.1</v>
       </c>
       <c r="C94" s="8">
         <v>2339.3000000000002</v>
       </c>
       <c r="D94" s="11">
         <v>3743.3</v>
       </c>
       <c r="E94" s="8">
         <v>5128.5</v>
       </c>
       <c r="F94" s="8">
         <v>6515.9</v>
       </c>
       <c r="G94" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H94" s="8">
         <v>8414.4</v>
       </c>
       <c r="I94" s="8">
         <v>9634.6</v>
       </c>
       <c r="J94" s="8">
         <v>10867.9</v>
       </c>
       <c r="K94" s="8">
         <v>12122.8</v>
       </c>
       <c r="L94" s="8">
         <v>13411</v>
       </c>
       <c r="M94" s="8">
         <v>14734</v>
       </c>
     </row>
-    <row r="95" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:14" ht="17.25" customHeight="1">
       <c r="A95" s="26" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="96" spans="1:14" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:14" ht="12.2" customHeight="1">
       <c r="A96" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B96" s="39"/>
       <c r="C96" s="39"/>
       <c r="D96" s="39"/>
       <c r="E96" s="39"/>
       <c r="F96" s="39"/>
       <c r="G96" s="39"/>
       <c r="H96" s="39"/>
       <c r="I96" s="39"/>
       <c r="J96" s="39"/>
       <c r="K96" s="39"/>
       <c r="L96" s="39"/>
       <c r="M96" s="39"/>
     </row>
-    <row r="97" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:13" ht="27" customHeight="1">
       <c r="A97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B97" s="27">
         <v>245.4</v>
       </c>
       <c r="C97" s="28">
         <v>499.5</v>
       </c>
       <c r="D97" s="28">
         <v>764.9</v>
       </c>
       <c r="E97" s="28">
         <v>1025.5</v>
       </c>
       <c r="F97" s="8">
         <v>1297.7</v>
       </c>
       <c r="G97" s="28">
         <v>1543.6</v>
       </c>
       <c r="H97" s="8">
         <v>1777.6</v>
       </c>
       <c r="I97" s="8">
         <v>2019.5</v>
       </c>
       <c r="J97" s="29">
         <v>2263.4</v>
       </c>
       <c r="K97" s="8">
         <v>2506.6</v>
       </c>
       <c r="L97" s="23">
         <v>2764.9</v>
       </c>
       <c r="M97" s="23">
         <v>3027.6</v>
       </c>
     </row>
-    <row r="98" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:13" ht="17.25" customHeight="1">
       <c r="A98" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="27">
         <v>149.5</v>
       </c>
       <c r="C98" s="18">
         <v>289.60000000000002</v>
       </c>
       <c r="D98" s="28">
         <v>445</v>
       </c>
       <c r="E98" s="28">
         <v>590.4</v>
       </c>
       <c r="F98" s="8">
         <v>748.7</v>
       </c>
       <c r="G98" s="28">
         <v>884.6</v>
       </c>
       <c r="H98" s="8">
         <v>1009.8</v>
       </c>
       <c r="I98" s="8">
         <v>1134.5</v>
       </c>
       <c r="J98" s="29">
         <v>1260</v>
       </c>
       <c r="K98" s="8">
         <v>1384.8</v>
       </c>
       <c r="L98" s="19">
         <v>1517.5</v>
       </c>
       <c r="M98" s="23">
         <v>1657.5</v>
       </c>
     </row>
-    <row r="99" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:13" ht="12" customHeight="1">
       <c r="A99" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B99" s="28">
         <v>1847.8</v>
       </c>
       <c r="C99" s="28">
         <v>3726.7</v>
       </c>
       <c r="D99" s="28">
         <v>5586.6</v>
       </c>
       <c r="E99" s="28">
         <v>7416.9</v>
       </c>
       <c r="F99" s="8">
         <v>9272.1</v>
       </c>
       <c r="G99" s="8">
         <v>11147.5</v>
       </c>
       <c r="H99" s="8">
         <v>13026.5</v>
       </c>
       <c r="I99" s="8">
         <v>14896.7</v>
       </c>
       <c r="J99" s="29">
         <v>16825.7</v>
       </c>
       <c r="K99" s="8">
         <v>18770.900000000001</v>
       </c>
       <c r="L99" s="23">
         <v>20730.8</v>
       </c>
       <c r="M99" s="23">
         <v>22729.200000000001</v>
       </c>
     </row>
-    <row r="100" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:13" ht="12.2" customHeight="1">
       <c r="A100" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B100" s="9"/>
       <c r="C100" s="28"/>
       <c r="D100" s="18"/>
       <c r="E100" s="18"/>
       <c r="H100" s="8"/>
       <c r="I100" s="8"/>
       <c r="J100" s="18"/>
       <c r="M100" s="18"/>
     </row>
-    <row r="101" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:13" ht="27" customHeight="1">
       <c r="A101" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B101" s="27">
         <v>59.4</v>
       </c>
       <c r="C101" s="28">
         <v>116.6</v>
       </c>
       <c r="D101" s="28">
         <v>175</v>
       </c>
       <c r="E101" s="28">
         <v>233.1</v>
       </c>
       <c r="F101" s="30">
         <v>290.60000000000002</v>
       </c>
       <c r="G101" s="8">
         <v>347.7</v>
       </c>
       <c r="H101" s="8">
         <v>404.1</v>
       </c>
       <c r="I101" s="8">
         <v>460.7</v>
       </c>
       <c r="J101" s="28">
         <v>517.20000000000005</v>
       </c>
       <c r="K101" s="8">
         <v>573.6</v>
       </c>
       <c r="L101" s="8">
         <v>630</v>
       </c>
       <c r="M101" s="8">
         <v>687.8</v>
       </c>
     </row>
-    <row r="102" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:13" ht="14.25" customHeight="1">
       <c r="A102" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="27">
         <v>155</v>
       </c>
       <c r="C102" s="27">
         <v>325.89999999999998</v>
       </c>
       <c r="D102" s="28">
         <v>498.5</v>
       </c>
       <c r="E102" s="28">
         <v>669.2</v>
       </c>
       <c r="F102" s="30">
         <v>838.8</v>
       </c>
       <c r="G102" s="8">
         <v>1005.4</v>
       </c>
       <c r="H102" s="8">
         <v>1169.2</v>
       </c>
       <c r="I102" s="8">
         <v>1329.3</v>
       </c>
       <c r="J102" s="28">
         <v>1488.3</v>
       </c>
       <c r="K102" s="8">
         <v>1646.5</v>
       </c>
       <c r="L102" s="8">
         <v>1803.1</v>
       </c>
       <c r="M102" s="8">
         <v>1957.2</v>
       </c>
     </row>
-    <row r="103" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:13" ht="15" customHeight="1">
       <c r="A103" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B103" s="27">
         <v>30.9</v>
       </c>
       <c r="C103" s="31">
         <v>60.3</v>
       </c>
       <c r="D103" s="28">
         <v>92.2</v>
       </c>
       <c r="E103" s="28">
         <v>123.1</v>
       </c>
       <c r="F103" s="30">
         <v>149.5</v>
       </c>
       <c r="G103" s="8">
         <v>179.6</v>
       </c>
       <c r="H103" s="8">
         <v>210.5</v>
       </c>
       <c r="I103" s="8">
         <v>240</v>
       </c>
       <c r="J103" s="28">
         <v>270</v>
       </c>
       <c r="K103" s="8">
         <v>307.7</v>
       </c>
       <c r="L103" s="8">
         <v>345.4</v>
       </c>
       <c r="M103" s="8">
         <v>383.6</v>
       </c>
     </row>
-    <row r="104" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:13" ht="12.2" customHeight="1">
       <c r="A104" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B104" s="27">
         <v>983.4</v>
       </c>
       <c r="C104" s="28">
         <v>1977.4</v>
       </c>
       <c r="D104" s="28">
         <v>2959</v>
       </c>
       <c r="E104" s="28">
         <v>3928.2</v>
       </c>
       <c r="F104" s="30">
         <v>4913.8</v>
       </c>
       <c r="G104" s="8">
         <v>5914.8</v>
       </c>
       <c r="H104" s="8">
         <v>6916.6</v>
       </c>
       <c r="I104" s="8">
         <v>7921.3</v>
       </c>
       <c r="J104" s="28">
         <v>8953.4</v>
       </c>
       <c r="K104" s="8">
         <v>10015.1</v>
       </c>
       <c r="L104" s="8">
         <v>11097.5</v>
       </c>
       <c r="M104" s="8">
         <v>12210.3</v>
       </c>
     </row>
-    <row r="105" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:13" ht="45.75" customHeight="1">
       <c r="A105" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B105" s="28">
         <v>307.39999999999998</v>
       </c>
       <c r="C105" s="28">
         <v>624.5</v>
       </c>
       <c r="D105" s="28">
         <v>920.8</v>
       </c>
       <c r="E105" s="28">
         <v>1204.4000000000001</v>
       </c>
       <c r="F105" s="30">
         <v>1489.7</v>
       </c>
       <c r="G105" s="8">
         <v>1776.2</v>
       </c>
       <c r="H105" s="8">
         <v>2064.6</v>
       </c>
       <c r="I105" s="8">
         <v>2350</v>
       </c>
       <c r="J105" s="28">
         <v>2637.6</v>
       </c>
       <c r="K105" s="8">
         <v>2926.4</v>
       </c>
       <c r="L105" s="8">
         <v>3217.4</v>
       </c>
       <c r="M105" s="8">
         <v>3515.7</v>
       </c>
     </row>
-    <row r="106" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:13" ht="24" customHeight="1">
       <c r="A106" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B106" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C106" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D106" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F106" s="33" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="I106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="J106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="K106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="L106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="M106" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:13" ht="24.75" customHeight="1">
       <c r="A107" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B107" s="28">
         <v>311.7</v>
       </c>
       <c r="C107" s="28">
         <v>621.9</v>
       </c>
       <c r="D107" s="27">
         <v>941.2</v>
       </c>
       <c r="E107" s="28">
         <v>1258.8</v>
       </c>
       <c r="F107" s="30">
         <v>1589.8</v>
       </c>
       <c r="G107" s="8">
         <v>1923.8</v>
       </c>
       <c r="H107" s="8">
         <v>2261.5</v>
       </c>
       <c r="I107" s="8">
         <v>2595.4</v>
       </c>
       <c r="J107" s="32">
         <v>2959.2</v>
       </c>
       <c r="K107" s="8">
         <v>3301.5</v>
       </c>
       <c r="L107" s="23">
         <v>3637.4</v>
       </c>
       <c r="M107" s="23">
         <v>3974.5</v>
       </c>
     </row>
-    <row r="108" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:13" ht="15" customHeight="1">
       <c r="A108" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B108" s="28">
         <v>1295.9000000000001</v>
       </c>
       <c r="C108" s="28">
         <v>2631.4</v>
       </c>
       <c r="D108" s="28">
         <v>3917.9</v>
       </c>
       <c r="E108" s="28">
         <v>5187.8999999999996</v>
       </c>
       <c r="F108" s="8">
         <v>6467</v>
       </c>
       <c r="G108" s="8">
         <v>7766.6</v>
       </c>
       <c r="H108" s="8">
         <v>9062.2999999999993</v>
       </c>
       <c r="I108" s="8">
         <v>10356.799999999999</v>
       </c>
       <c r="J108" s="29">
         <v>11661.8</v>
       </c>
       <c r="K108" s="8">
         <v>13002.8</v>
       </c>
       <c r="L108" s="8">
         <v>14348.8</v>
       </c>
       <c r="M108" s="8">
         <v>15725.7</v>
       </c>
     </row>
-    <row r="109" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:13" ht="12.2" customHeight="1">
       <c r="A109" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B109" s="39"/>
       <c r="C109" s="39"/>
       <c r="D109" s="39"/>
       <c r="E109" s="39"/>
       <c r="F109" s="39"/>
       <c r="G109" s="39"/>
       <c r="H109" s="39"/>
       <c r="I109" s="39"/>
       <c r="J109" s="39"/>
       <c r="K109" s="39"/>
       <c r="L109" s="39"/>
       <c r="M109" s="39"/>
     </row>
-    <row r="110" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:13" ht="24.75" customHeight="1">
       <c r="A110" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="27">
         <v>239.5</v>
       </c>
       <c r="C110" s="28">
         <v>468</v>
       </c>
       <c r="D110" s="28">
         <v>691.8</v>
       </c>
       <c r="E110" s="28">
         <v>962.3</v>
       </c>
       <c r="F110" s="8">
         <v>1213.5999999999999</v>
       </c>
       <c r="G110" s="28">
         <v>1446.6</v>
       </c>
       <c r="H110" s="8">
         <v>1682.1</v>
       </c>
       <c r="I110" s="8">
         <v>1907.2</v>
       </c>
       <c r="J110" s="9">
         <v>2141</v>
       </c>
       <c r="K110" s="8">
         <v>2411.1999999999998</v>
       </c>
       <c r="L110" s="23">
         <v>2677.6</v>
       </c>
       <c r="M110" s="23">
         <v>2961.8</v>
       </c>
     </row>
-    <row r="111" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:13" ht="12.2" customHeight="1">
       <c r="A111" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B111" s="27">
         <v>128.30000000000001</v>
       </c>
       <c r="C111" s="18">
         <v>245.8</v>
       </c>
       <c r="D111" s="28" t="s">
         <v>48</v>
       </c>
       <c r="E111" s="28">
         <v>495.4</v>
       </c>
       <c r="F111" s="8">
         <v>614.29999999999995</v>
       </c>
       <c r="G111" s="28">
         <v>720</v>
       </c>
       <c r="H111" s="8">
         <v>828.4</v>
       </c>
       <c r="I111" s="8">
         <v>934.3</v>
       </c>
       <c r="J111" s="9">
         <v>1047.5999999999999</v>
       </c>
       <c r="K111" s="8">
         <v>1169.4000000000001</v>
       </c>
       <c r="L111" s="19">
         <v>1303.0999999999999</v>
       </c>
       <c r="M111" s="23">
         <v>1477.8</v>
       </c>
     </row>
-    <row r="112" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:13" ht="12.2" customHeight="1">
       <c r="A112" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="28">
         <v>2018.2</v>
       </c>
       <c r="C112" s="28">
         <v>4016.7</v>
       </c>
       <c r="D112" s="28">
         <v>5990.7</v>
       </c>
       <c r="E112" s="28">
         <v>7963.3</v>
       </c>
       <c r="F112" s="8">
         <v>9972.7000000000007</v>
       </c>
       <c r="G112" s="8">
         <v>12021</v>
       </c>
       <c r="H112" s="8">
         <v>14110.2</v>
       </c>
       <c r="I112" s="8">
         <v>16214.3</v>
       </c>
       <c r="J112" s="9">
         <v>18348.400000000001</v>
       </c>
       <c r="K112" s="8">
         <v>20501.5</v>
       </c>
       <c r="L112" s="23">
         <v>22656.2</v>
       </c>
       <c r="M112" s="23">
         <v>24863.1</v>
       </c>
     </row>
-    <row r="113" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:13" ht="12.2" customHeight="1">
       <c r="A113" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B113" s="9"/>
       <c r="C113" s="28"/>
       <c r="D113" s="18"/>
       <c r="F113" s="8"/>
       <c r="H113" s="8"/>
       <c r="J113" s="9"/>
       <c r="M113" s="18"/>
     </row>
-    <row r="114" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:13" ht="24" customHeight="1">
       <c r="A114" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="27">
         <v>55.8</v>
       </c>
       <c r="C114" s="28">
         <v>109.7</v>
       </c>
       <c r="D114" s="28">
         <v>165.7</v>
       </c>
       <c r="E114" s="28">
         <v>220.8</v>
       </c>
       <c r="F114" s="30">
         <v>276.3</v>
       </c>
       <c r="G114" s="8">
         <v>331.9</v>
       </c>
       <c r="H114" s="8">
         <v>387.4</v>
       </c>
       <c r="I114" s="8">
         <v>441.4</v>
       </c>
       <c r="J114" s="34">
         <v>496.4</v>
       </c>
       <c r="K114" s="8">
         <v>551</v>
       </c>
       <c r="L114" s="8">
         <v>601.5</v>
       </c>
       <c r="M114" s="8">
         <v>652.29999999999995</v>
       </c>
     </row>
-    <row r="115" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:13" ht="21.75" customHeight="1">
       <c r="A115" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="27">
         <v>154.9</v>
       </c>
       <c r="C115" s="27">
         <v>308.5</v>
       </c>
       <c r="D115" s="28">
         <v>461.4</v>
       </c>
       <c r="E115" s="28">
         <v>613</v>
       </c>
       <c r="F115" s="30">
         <v>762.3</v>
       </c>
       <c r="G115" s="8">
         <v>910.2</v>
       </c>
       <c r="H115" s="8">
         <v>1054.5</v>
       </c>
       <c r="I115" s="8">
         <v>1197.5</v>
       </c>
       <c r="J115" s="34">
         <v>1339.7</v>
       </c>
       <c r="K115" s="8">
         <v>1480</v>
       </c>
       <c r="L115" s="8">
         <v>1618.8</v>
       </c>
       <c r="M115" s="8">
         <v>1759</v>
       </c>
     </row>
-    <row r="116" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:13" ht="26.25" customHeight="1">
       <c r="A116" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B116" s="27">
         <v>38.799999999999997</v>
       </c>
       <c r="C116" s="31">
         <v>77.5</v>
       </c>
       <c r="D116" s="28">
         <v>115.2</v>
       </c>
       <c r="E116" s="28">
         <v>150.5</v>
       </c>
       <c r="F116" s="30">
         <v>188.2</v>
       </c>
       <c r="G116" s="8">
         <v>228.3</v>
       </c>
       <c r="H116" s="8">
         <v>268.3</v>
       </c>
       <c r="I116" s="8">
         <v>333.5</v>
       </c>
       <c r="J116" s="34">
         <v>398.9</v>
       </c>
       <c r="K116" s="8">
         <v>462</v>
       </c>
       <c r="L116" s="8">
         <v>526.1</v>
       </c>
       <c r="M116" s="8">
         <v>590.20000000000005</v>
       </c>
     </row>
-    <row r="117" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:13" ht="13.5" customHeight="1">
       <c r="A117" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B117" s="27">
         <v>1120</v>
       </c>
       <c r="C117" s="28">
         <v>2238.6</v>
       </c>
       <c r="D117" s="28">
         <v>3328.9</v>
       </c>
       <c r="E117" s="28">
         <v>4404.3999999999996</v>
       </c>
       <c r="F117" s="30">
         <v>5519.2</v>
       </c>
       <c r="G117" s="8">
         <v>6660</v>
       </c>
       <c r="H117" s="8">
         <v>7822.4</v>
       </c>
       <c r="I117" s="8">
         <v>8987.2000000000007</v>
       </c>
       <c r="J117" s="34">
         <v>10160.299999999999</v>
       </c>
       <c r="K117" s="8">
         <v>11363.8</v>
       </c>
       <c r="L117" s="8">
         <v>12593.5</v>
       </c>
       <c r="M117" s="8">
         <v>13854.2</v>
       </c>
     </row>
-    <row r="118" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:13" ht="46.5" customHeight="1">
       <c r="A118" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B118" s="28">
         <v>304.7</v>
       </c>
       <c r="C118" s="28">
         <v>597.9</v>
       </c>
       <c r="D118" s="28">
         <v>895.2</v>
       </c>
       <c r="E118" s="28">
         <v>1205.9000000000001</v>
       </c>
       <c r="F118" s="30">
         <v>1511.8</v>
       </c>
       <c r="G118" s="8">
         <v>1820.7</v>
       </c>
       <c r="H118" s="8">
         <v>2134.3000000000002</v>
       </c>
       <c r="I118" s="8">
         <v>2433.8000000000002</v>
       </c>
       <c r="J118" s="34">
         <v>2751.3</v>
       </c>
       <c r="K118" s="8">
         <v>3071.1</v>
       </c>
       <c r="L118" s="8">
         <v>3380</v>
       </c>
       <c r="M118" s="8">
         <v>3690</v>
       </c>
     </row>
-    <row r="119" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:13" ht="23.25" customHeight="1">
       <c r="A119" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B119" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C119" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D119" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E119" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F119" s="33" t="s">
         <v>36</v>
       </c>
       <c r="G119" s="33" t="s">
         <v>36</v>
       </c>
       <c r="H119" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I119" s="19" t="s">
         <v>36</v>
       </c>
       <c r="J119" s="23" t="s">
         <v>36</v>
       </c>
       <c r="K119" s="19" t="s">
         <v>49</v>
       </c>
       <c r="L119" s="19" t="s">
         <v>49</v>
       </c>
       <c r="M119" s="19"/>
     </row>
-    <row r="120" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:13" ht="23.25" customHeight="1">
       <c r="A120" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B120" s="28">
         <v>344</v>
       </c>
       <c r="C120" s="28">
         <v>684.6</v>
       </c>
       <c r="D120" s="27">
         <v>1024.3</v>
       </c>
       <c r="E120" s="28">
         <v>1368.7</v>
       </c>
       <c r="F120" s="30">
         <v>1714.9</v>
       </c>
       <c r="G120" s="8">
         <v>2070.1</v>
       </c>
       <c r="H120" s="8">
         <v>2443.3000000000002</v>
       </c>
       <c r="I120" s="8">
         <v>2820.8</v>
       </c>
       <c r="J120" s="23">
         <v>3201.8</v>
       </c>
       <c r="K120" s="8">
         <v>3573.5</v>
       </c>
       <c r="L120" s="23">
         <v>3936.2</v>
       </c>
       <c r="M120" s="23">
         <v>4317.3999999999996</v>
       </c>
     </row>
-    <row r="121" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:13" ht="26.25" customHeight="1">
       <c r="A121" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B121" s="28">
         <v>1395.2</v>
       </c>
       <c r="C121" s="28">
         <v>2780.7</v>
       </c>
       <c r="D121" s="28">
         <v>4139.7</v>
       </c>
       <c r="E121" s="28">
         <v>5526.5</v>
       </c>
       <c r="F121" s="8">
         <v>6904</v>
       </c>
       <c r="G121" s="8">
         <v>8294</v>
       </c>
       <c r="H121" s="8">
         <v>9724</v>
       </c>
       <c r="I121" s="8">
         <v>11139.8</v>
       </c>
       <c r="J121" s="9">
         <v>12564.7</v>
       </c>
       <c r="K121" s="8">
         <v>14005</v>
       </c>
       <c r="L121" s="8">
         <v>15445.3</v>
       </c>
       <c r="M121" s="8">
         <v>16917.599999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:13" ht="12.2" customHeight="1">
       <c r="A122" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B122" s="39"/>
       <c r="C122" s="39"/>
       <c r="D122" s="39"/>
       <c r="E122" s="39"/>
       <c r="F122" s="39"/>
       <c r="G122" s="39"/>
       <c r="H122" s="39"/>
       <c r="I122" s="39"/>
       <c r="J122" s="39"/>
       <c r="K122" s="39"/>
       <c r="L122" s="39"/>
       <c r="M122" s="39"/>
     </row>
-    <row r="123" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:13" ht="24.75" customHeight="1">
       <c r="A123" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="27">
         <v>210.2</v>
       </c>
       <c r="C123" s="28">
         <v>443.7</v>
       </c>
       <c r="D123" s="28">
         <v>753.7</v>
       </c>
       <c r="E123" s="28">
         <v>1014.6</v>
       </c>
       <c r="F123" s="8">
         <v>1248.0999999999999</v>
       </c>
       <c r="G123" s="28">
         <v>1458.3</v>
       </c>
       <c r="H123" s="8">
         <v>1691.884</v>
       </c>
       <c r="I123" s="8">
         <v>1917.6051</v>
       </c>
       <c r="J123" s="28">
         <v>2141.0038999999997</v>
       </c>
       <c r="K123" s="28">
         <v>2372.4002</v>
       </c>
       <c r="L123" s="28">
         <v>2615.2865000000002</v>
       </c>
       <c r="M123" s="23">
         <v>2879.2395999999999</v>
       </c>
     </row>
-    <row r="124" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:13" ht="12.2" customHeight="1">
       <c r="A124" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="27">
         <v>129.19999999999999</v>
       </c>
       <c r="C124" s="18">
         <v>264.2</v>
       </c>
       <c r="D124" s="28">
         <v>441.2</v>
       </c>
       <c r="E124" s="28">
         <v>591.6</v>
       </c>
       <c r="F124" s="8">
         <v>732.3</v>
       </c>
       <c r="G124" s="28">
         <v>838.1</v>
       </c>
       <c r="H124" s="8">
         <v>958.38800000000003</v>
       </c>
       <c r="I124" s="8">
         <v>1073.7349999999999</v>
       </c>
       <c r="J124" s="28">
         <v>1197.9829999999999</v>
       </c>
       <c r="K124" s="28">
         <v>1323.6568</v>
       </c>
       <c r="L124" s="28">
         <v>1462.2492999999999</v>
       </c>
       <c r="M124" s="23">
         <v>1615.4463000000001</v>
       </c>
     </row>
-    <row r="125" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:13" ht="12.2" customHeight="1">
       <c r="A125" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B125" s="28">
         <v>2192.1999999999998</v>
       </c>
       <c r="C125" s="28">
         <v>4383.8</v>
       </c>
       <c r="D125" s="28">
         <v>6647.8</v>
       </c>
       <c r="E125" s="28">
         <v>8984.2999999999993</v>
       </c>
       <c r="F125" s="8">
         <v>11321.5</v>
       </c>
       <c r="G125" s="8">
         <v>13666.5</v>
       </c>
       <c r="H125" s="8">
         <v>16012.982900000001</v>
       </c>
       <c r="I125" s="8">
         <v>18358.661</v>
       </c>
       <c r="J125" s="28">
         <v>20721.649000000001</v>
       </c>
       <c r="K125" s="28">
         <v>23126.997899999998</v>
       </c>
       <c r="L125" s="28">
         <v>25519.643</v>
       </c>
       <c r="M125" s="23">
         <v>27974.4938</v>
       </c>
     </row>
-    <row r="126" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:13" ht="12.2" customHeight="1">
       <c r="A126" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B126" s="9"/>
       <c r="C126" s="28"/>
       <c r="D126" s="18"/>
       <c r="F126" s="8"/>
       <c r="H126" s="8"/>
       <c r="I126" s="8"/>
       <c r="J126" s="9"/>
       <c r="K126" s="9"/>
       <c r="L126" s="9"/>
       <c r="M126" s="18"/>
     </row>
-    <row r="127" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:13" ht="24" customHeight="1">
       <c r="A127" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B127" s="27">
         <v>51.1</v>
       </c>
       <c r="C127" s="28">
         <v>101.2</v>
       </c>
       <c r="D127" s="28">
         <v>151.6</v>
       </c>
       <c r="E127" s="28">
         <v>202.3</v>
       </c>
       <c r="F127" s="30">
         <v>253.1</v>
       </c>
       <c r="G127" s="8">
         <v>302.5</v>
       </c>
       <c r="H127" s="8">
         <v>352.06540000000001</v>
       </c>
       <c r="I127" s="8">
         <v>402.58909999999997</v>
       </c>
       <c r="J127" s="34">
         <v>453.28309999999999</v>
       </c>
       <c r="K127" s="34">
         <v>504.26940000000002</v>
       </c>
       <c r="L127" s="34">
         <v>556.70209999999997</v>
       </c>
       <c r="M127" s="8">
         <v>607.76499999999999</v>
       </c>
     </row>
-    <row r="128" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:13" ht="21.75" customHeight="1">
       <c r="A128" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B128" s="27">
         <v>136.80000000000001</v>
       </c>
       <c r="C128" s="27">
         <v>271.39999999999998</v>
       </c>
       <c r="D128" s="28">
         <v>405.7</v>
       </c>
       <c r="E128" s="28">
         <v>541.4</v>
       </c>
       <c r="F128" s="30">
         <v>676</v>
       </c>
       <c r="G128" s="8">
         <v>809.8</v>
       </c>
       <c r="H128" s="8">
         <v>942.35569999999996</v>
       </c>
       <c r="I128" s="8">
         <v>1072.9443999999999</v>
       </c>
       <c r="J128" s="34">
         <v>1201.6581999999999</v>
       </c>
       <c r="K128" s="34">
         <v>1327.9359999999999</v>
       </c>
       <c r="L128" s="34">
         <v>1453.2891000000002</v>
       </c>
       <c r="M128" s="8">
         <v>1577.7463</v>
       </c>
     </row>
-    <row r="129" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:13" ht="26.25" customHeight="1">
       <c r="A129" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B129" s="27">
         <v>63.7</v>
       </c>
       <c r="C129" s="31">
         <v>105.3</v>
       </c>
       <c r="D129" s="28">
         <v>145.1</v>
       </c>
       <c r="E129" s="28">
         <v>185.4</v>
       </c>
       <c r="F129" s="30">
         <v>224.9</v>
       </c>
       <c r="G129" s="8">
         <v>265.3</v>
       </c>
       <c r="H129" s="8">
         <v>306.2679</v>
       </c>
       <c r="I129" s="8">
         <v>348.4126</v>
       </c>
       <c r="J129" s="34">
         <v>391.35520000000002</v>
       </c>
       <c r="K129" s="34">
         <v>433.59340000000003</v>
       </c>
       <c r="L129" s="34">
         <v>476.64100000000002</v>
       </c>
       <c r="M129" s="8">
         <v>520.4316</v>
       </c>
     </row>
-    <row r="130" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:13" ht="13.5" customHeight="1">
       <c r="A130" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="27">
         <v>1252.0999999999999</v>
       </c>
       <c r="C130" s="28">
         <v>2527.8000000000002</v>
       </c>
       <c r="D130" s="28">
         <v>3899.7</v>
       </c>
       <c r="E130" s="28">
         <v>5328.5</v>
       </c>
       <c r="F130" s="30">
         <v>6746.7</v>
       </c>
       <c r="G130" s="8">
         <v>8172.6</v>
       </c>
       <c r="H130" s="8">
         <v>9616.1126000000004</v>
       </c>
       <c r="I130" s="8">
         <v>11061.0663</v>
       </c>
       <c r="J130" s="34">
         <v>12526.406000000001</v>
       </c>
       <c r="K130" s="34">
         <v>14028.1774</v>
       </c>
       <c r="L130" s="34">
         <v>15530.404699999999</v>
       </c>
       <c r="M130" s="8">
         <v>17063.805100000001</v>
       </c>
     </row>
-    <row r="131" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:13" ht="46.5" customHeight="1">
       <c r="A131" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="28">
         <v>315.60000000000002</v>
       </c>
       <c r="C131" s="28">
         <v>632.29999999999995</v>
       </c>
       <c r="D131" s="28">
         <v>954.7</v>
       </c>
       <c r="E131" s="28">
         <v>1280</v>
       </c>
       <c r="F131" s="30">
         <v>1620</v>
       </c>
       <c r="G131" s="8">
         <v>1929.8</v>
       </c>
       <c r="H131" s="8">
         <v>2242.4304999999999</v>
       </c>
       <c r="I131" s="8">
         <v>2555.6428999999998</v>
       </c>
       <c r="J131" s="34">
         <v>2867.6460000000002</v>
       </c>
       <c r="K131" s="34">
         <v>3184.6696000000002</v>
       </c>
       <c r="L131" s="34">
         <v>3491.3267999999998</v>
       </c>
       <c r="M131" s="8">
         <v>3813.7525000000001</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:13" ht="23.25" customHeight="1">
       <c r="A132" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B132" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C132" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D132" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E132" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F132" s="33" t="s">
         <v>36</v>
       </c>
       <c r="G132" s="33" t="s">
         <v>36</v>
       </c>
       <c r="H132" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I132" s="33" t="s">
         <v>36</v>
       </c>
       <c r="J132" s="23" t="s">
         <v>36</v>
       </c>
       <c r="K132" s="23" t="s">
         <v>36</v>
       </c>
       <c r="L132" s="23" t="s">
         <v>36</v>
       </c>
       <c r="M132" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="133" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:13" ht="35.25" customHeight="1">
       <c r="A133" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="28">
         <v>372.9</v>
       </c>
       <c r="C133" s="28">
         <v>745.8</v>
       </c>
       <c r="D133" s="27">
         <v>1091.0999999999999</v>
       </c>
       <c r="E133" s="28">
         <v>1446.7</v>
       </c>
       <c r="F133" s="30">
         <v>1800.7</v>
       </c>
       <c r="G133" s="8">
         <v>2186.6</v>
       </c>
       <c r="H133" s="8">
         <v>2553.7507999999998</v>
       </c>
       <c r="I133" s="8">
         <v>2918.0057000000002</v>
       </c>
       <c r="J133" s="23">
         <v>3281.3004999999998</v>
       </c>
       <c r="K133" s="23">
         <v>3648.3521000000001</v>
       </c>
       <c r="L133" s="23">
         <v>4011.2792999999997</v>
       </c>
       <c r="M133" s="23">
         <v>4390.9933000000001</v>
       </c>
     </row>
-    <row r="134" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:13" ht="26.25" customHeight="1">
       <c r="A134" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B134" s="28">
         <v>1469.6</v>
       </c>
       <c r="C134" s="28">
         <v>2944</v>
       </c>
       <c r="D134" s="28">
         <v>4510.7</v>
       </c>
       <c r="E134" s="28">
         <v>6134.7</v>
       </c>
       <c r="F134" s="8">
         <v>7762.3</v>
       </c>
       <c r="G134" s="8">
         <v>9362.9</v>
       </c>
       <c r="H134" s="8">
         <v>10985.2752</v>
       </c>
       <c r="I134" s="8">
         <v>12608.047500000001</v>
       </c>
       <c r="J134" s="9">
         <v>14249.8428</v>
       </c>
       <c r="K134" s="9">
         <v>15925.1669</v>
       </c>
       <c r="L134" s="9">
         <v>17581.569800000001</v>
       </c>
       <c r="M134" s="8">
         <v>19282.782199999998</v>
       </c>
     </row>
-    <row r="135" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:13" ht="15" customHeight="1">
       <c r="A135" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B135" s="39"/>
       <c r="C135" s="39"/>
       <c r="D135" s="39"/>
       <c r="E135" s="39"/>
       <c r="F135" s="39"/>
       <c r="G135" s="39"/>
       <c r="H135" s="39"/>
       <c r="I135" s="39"/>
       <c r="J135" s="39"/>
       <c r="K135" s="39"/>
       <c r="L135" s="39"/>
       <c r="M135" s="39"/>
     </row>
-    <row r="136" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:13" ht="24.75" customHeight="1">
       <c r="A136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B136" s="27">
         <v>230.4384</v>
       </c>
       <c r="C136" s="28">
         <v>425.79930000000002</v>
       </c>
       <c r="D136" s="28">
         <v>676.8954</v>
       </c>
       <c r="E136" s="28">
         <v>907.01900000000001</v>
       </c>
       <c r="F136" s="28">
         <v>1143.1334999999999</v>
       </c>
       <c r="G136" s="28">
         <v>1373.2764</v>
       </c>
       <c r="H136" s="8">
         <v>1594.9211</v>
       </c>
-      <c r="I136" s="8"/>
+      <c r="I136" s="28">
+        <v>1817.6105</v>
+      </c>
       <c r="J136" s="28"/>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
       <c r="M136" s="23"/>
     </row>
-    <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:13" ht="12.2" customHeight="1">
       <c r="A137" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B137" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C137" s="18">
         <v>249.3</v>
       </c>
       <c r="D137" s="28">
         <v>384.4</v>
       </c>
       <c r="E137" s="28">
         <v>519.86</v>
       </c>
       <c r="F137" s="28">
         <v>662.77099999999996</v>
       </c>
       <c r="G137" s="28">
         <v>796.03359999999998</v>
       </c>
       <c r="H137" s="8">
         <v>926.22880000000009</v>
       </c>
-      <c r="I137" s="8"/>
+      <c r="I137" s="28">
+        <v>1050.9918</v>
+      </c>
       <c r="J137" s="28"/>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
       <c r="M137" s="23"/>
     </row>
-    <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:13" ht="12.2" customHeight="1">
       <c r="A138" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B138" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C138" s="28">
         <v>4527.7194</v>
       </c>
       <c r="D138" s="28">
         <v>6826.3845999999994</v>
       </c>
       <c r="E138" s="28">
         <v>9182.9651999999987</v>
       </c>
       <c r="F138" s="28">
         <v>11552.784599999999</v>
       </c>
       <c r="G138" s="28">
         <v>13925.329300000001</v>
       </c>
       <c r="H138" s="8">
         <v>16324.242699999999</v>
       </c>
-      <c r="I138" s="8"/>
+      <c r="I138" s="28">
+        <v>18709.422300000002</v>
+      </c>
       <c r="J138" s="28"/>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
       <c r="M138" s="23"/>
     </row>
-    <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:13" ht="12.2" customHeight="1">
       <c r="A139" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B139" s="9"/>
       <c r="C139" s="28"/>
       <c r="D139" s="18"/>
       <c r="H139" s="8"/>
       <c r="I139" s="8"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
       <c r="L139" s="9"/>
       <c r="M139" s="18"/>
     </row>
-    <row r="140" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:13" ht="24" customHeight="1">
       <c r="A140" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="27">
         <v>51.035400000000003</v>
       </c>
       <c r="C140" s="28">
         <v>102.2</v>
       </c>
       <c r="D140" s="28">
         <v>153.67420000000001</v>
       </c>
       <c r="E140" s="28">
         <v>205.08529999999999</v>
       </c>
       <c r="F140" s="28">
         <v>256.26350000000002</v>
       </c>
       <c r="G140" s="28">
         <v>306.5788</v>
       </c>
       <c r="H140" s="8">
         <v>356.75540000000001</v>
       </c>
-      <c r="I140" s="8"/>
+      <c r="I140" s="8">
+        <v>407.00709999999998</v>
+      </c>
       <c r="J140" s="34"/>
       <c r="K140" s="34"/>
       <c r="L140" s="34"/>
       <c r="M140" s="8"/>
     </row>
-    <row r="141" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:13" ht="21.75" customHeight="1">
       <c r="A141" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="27">
         <v>123.9023</v>
       </c>
       <c r="C141" s="27">
         <v>245.9</v>
       </c>
       <c r="D141" s="28">
         <v>367.25940000000003</v>
       </c>
       <c r="E141" s="28">
         <v>487.70890000000003</v>
       </c>
       <c r="F141" s="28">
         <v>607.15890000000002</v>
       </c>
       <c r="G141" s="28">
         <v>725.06399999999996</v>
       </c>
       <c r="H141" s="8">
         <v>842.04519999999991</v>
       </c>
-      <c r="I141" s="8"/>
+      <c r="I141" s="8">
+        <v>958.13720000000001</v>
+      </c>
       <c r="J141" s="34"/>
       <c r="K141" s="34"/>
       <c r="L141" s="34"/>
       <c r="M141" s="8"/>
     </row>
-    <row r="142" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:13" ht="26.25" customHeight="1">
       <c r="A142" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B142" s="27">
         <v>44.772199999999998</v>
       </c>
       <c r="C142" s="31">
         <v>90.6</v>
       </c>
       <c r="D142" s="28">
         <v>135.90439999999998</v>
       </c>
       <c r="E142" s="28">
         <v>178.97070000000002</v>
       </c>
       <c r="F142" s="28">
         <v>233.79679999999999</v>
       </c>
       <c r="G142" s="28">
         <v>287.04240000000004</v>
       </c>
       <c r="H142" s="8">
         <v>343.42179999999996</v>
       </c>
-      <c r="I142" s="8"/>
+      <c r="I142" s="8">
+        <v>399.84949999999998</v>
+      </c>
       <c r="J142" s="34"/>
       <c r="K142" s="34"/>
       <c r="L142" s="34"/>
       <c r="M142" s="8"/>
     </row>
-    <row r="143" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:13" ht="13.5" customHeight="1">
       <c r="A143" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="27">
         <v>1339.356</v>
       </c>
       <c r="C143" s="28">
         <v>2699.4</v>
       </c>
       <c r="D143" s="28">
         <v>4075.3181</v>
       </c>
       <c r="E143" s="28">
         <v>5445.9207000000006</v>
       </c>
       <c r="F143" s="28">
         <v>6817.5497000000005</v>
       </c>
       <c r="G143" s="28">
         <v>8209.8300999999992</v>
       </c>
       <c r="H143" s="8">
         <v>9613.1785999999993</v>
       </c>
-      <c r="I143" s="8"/>
+      <c r="I143" s="8">
+        <v>11013.92</v>
+      </c>
       <c r="J143" s="34"/>
       <c r="K143" s="34"/>
       <c r="L143" s="34"/>
       <c r="M143" s="8"/>
     </row>
-    <row r="144" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:13" ht="46.5" customHeight="1">
       <c r="A144" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B144" s="28">
         <v>336.44329999999997</v>
       </c>
       <c r="C144" s="28">
         <v>637.29999999999995</v>
       </c>
       <c r="D144" s="28">
         <v>952.60209999999995</v>
       </c>
       <c r="E144" s="28">
         <v>1267.2946999999999</v>
       </c>
       <c r="F144" s="28">
         <v>1586.4259</v>
       </c>
       <c r="G144" s="28">
         <v>1911.6075000000001</v>
       </c>
       <c r="H144" s="8">
         <v>2233.6932000000002</v>
       </c>
-      <c r="I144" s="8"/>
+      <c r="I144" s="8">
+        <v>2557.1224999999999</v>
+      </c>
       <c r="J144" s="34"/>
       <c r="K144" s="34"/>
       <c r="L144" s="34"/>
       <c r="M144" s="8"/>
     </row>
-    <row r="145" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:13" ht="23.25" customHeight="1">
       <c r="A145" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="G145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="H145" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="I145" s="33"/>
+      <c r="I145" s="33" t="s">
+        <v>36</v>
+      </c>
       <c r="J145" s="23"/>
       <c r="K145" s="23"/>
       <c r="L145" s="23"/>
       <c r="M145" s="19"/>
     </row>
-    <row r="146" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:13" ht="35.25" customHeight="1">
       <c r="A146" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="28">
         <v>376.43959999999998</v>
       </c>
       <c r="C146" s="28">
         <v>752.3</v>
       </c>
       <c r="D146" s="27">
         <v>1141.6263999999999</v>
       </c>
       <c r="E146" s="28">
         <v>1597.9848999999999</v>
       </c>
       <c r="F146" s="28">
         <v>2051.5898000000002</v>
       </c>
       <c r="G146" s="28">
         <v>2485.2064999999998</v>
       </c>
       <c r="H146" s="8">
         <v>2935.1484999999998</v>
       </c>
-      <c r="I146" s="8"/>
+      <c r="I146" s="8">
+        <v>3373.386</v>
+      </c>
       <c r="J146" s="23"/>
       <c r="K146" s="23"/>
       <c r="L146" s="23"/>
       <c r="M146" s="23"/>
     </row>
-    <row r="147" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:13" ht="26.25" customHeight="1">
       <c r="A147" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B147" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C147" s="27">
         <v>3025.0192999999999</v>
       </c>
       <c r="D147" s="28">
         <v>4534.6806999999999</v>
       </c>
       <c r="E147" s="28">
         <v>6043.3297000000002</v>
       </c>
       <c r="F147" s="28">
         <v>7560.3570999999993</v>
       </c>
       <c r="G147" s="28">
         <v>9103.5879999999997</v>
       </c>
       <c r="H147" s="8">
         <v>10645.848699999999</v>
       </c>
-      <c r="I147" s="8"/>
+      <c r="I147" s="28">
+        <v>12191.9146</v>
+      </c>
       <c r="J147" s="9"/>
       <c r="K147" s="9"/>
       <c r="L147" s="9"/>
       <c r="M147" s="8"/>
     </row>
-    <row r="148" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A148" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B148" s="36"/>
       <c r="C148" s="36"/>
       <c r="D148" s="36"/>
       <c r="E148" s="36"/>
       <c r="F148" s="36"/>
       <c r="G148" s="36"/>
       <c r="H148" s="36"/>
       <c r="I148" s="36"/>
       <c r="J148" s="36"/>
       <c r="K148" s="36"/>
       <c r="L148" s="36"/>
       <c r="M148" s="36"/>
     </row>
-    <row r="149" spans="1:13" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:13" s="37" customFormat="1" ht="15" customHeight="1">
       <c r="A149" s="38" t="s">
         <v>45</v>
       </c>
       <c r="B149" s="36"/>
       <c r="C149" s="36"/>
       <c r="D149" s="36"/>
       <c r="E149" s="36"/>
       <c r="F149" s="36"/>
       <c r="G149" s="36"/>
       <c r="H149" s="36"/>
       <c r="I149" s="36"/>
       <c r="J149" s="36"/>
       <c r="K149" s="36"/>
       <c r="L149" s="36"/>
       <c r="M149" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A135:M135"/>
     <mergeCell ref="A122:M122"/>
     <mergeCell ref="A109:M109"/>
     <mergeCell ref="A96:M96"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>