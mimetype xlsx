--- v5 (2026-09-20)
+++ v6 (2026-10-31)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13425" yWindow="-150" windowWidth="15645" windowHeight="11640"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="52">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -176,58 +176,58 @@
   <si>
     <t>*Здесь и далее в новых границах области.</t>
   </si>
   <si>
     <t>Значение “X”  - означает конфиденциальные данные.</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
@@ -486,84 +486,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -699,5380 +701,5402 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N149"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
+      <selection activeCell="J146" sqref="J146"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18" customHeight="1">
+    <row r="1" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
-    <row r="2" spans="1:13" ht="17.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="M2" s="3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="36.75" customHeight="1">
+    <row r="3" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="14.25" customHeight="1">
+    <row r="4" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="41"/>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
     </row>
-    <row r="5" spans="1:13" ht="24.75" customHeight="1">
+    <row r="5" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="7">
         <v>98</v>
       </c>
       <c r="C5" s="8">
         <v>183.7</v>
       </c>
       <c r="D5" s="9">
         <v>271.8</v>
       </c>
       <c r="E5" s="9">
         <v>360.6</v>
       </c>
       <c r="F5" s="9">
         <v>468.3</v>
       </c>
       <c r="G5" s="8">
         <v>577.20000000000005</v>
       </c>
       <c r="H5" s="8">
         <v>689.7</v>
       </c>
       <c r="I5" s="9">
         <v>803.3</v>
       </c>
       <c r="J5" s="8">
         <v>921.1</v>
       </c>
       <c r="K5" s="9">
         <v>1039.3</v>
       </c>
       <c r="L5" s="9">
         <v>1164.5</v>
       </c>
       <c r="M5" s="9">
         <v>1292.4000000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12" customHeight="1">
+    <row r="6" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>39.200000000000003</v>
       </c>
       <c r="C6" s="8">
         <v>71.900000000000006</v>
       </c>
       <c r="D6" s="9">
         <v>105.3</v>
       </c>
       <c r="E6" s="9">
         <v>139.1</v>
       </c>
       <c r="F6" s="9">
         <v>181.1</v>
       </c>
       <c r="G6" s="8">
         <v>223.7</v>
       </c>
       <c r="H6" s="8">
         <v>269.8</v>
       </c>
       <c r="I6" s="12">
         <v>315.89999999999998</v>
       </c>
       <c r="J6" s="8">
         <v>363.2</v>
       </c>
       <c r="K6" s="13">
         <v>411</v>
       </c>
       <c r="L6" s="12">
         <v>460.6</v>
       </c>
       <c r="M6" s="9">
         <v>510.1</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.2" customHeight="1">
+    <row r="7" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="7">
         <v>1573.4</v>
       </c>
       <c r="C7" s="8">
         <v>3103.7</v>
       </c>
       <c r="D7" s="9">
         <v>4654.8</v>
       </c>
       <c r="E7" s="9">
         <v>6123.6</v>
       </c>
       <c r="F7" s="9">
         <v>7646.6</v>
       </c>
       <c r="G7" s="8">
         <v>9189.2000000000007</v>
       </c>
       <c r="H7" s="8">
         <v>10663.8</v>
       </c>
       <c r="I7" s="12">
         <v>12166.2</v>
       </c>
       <c r="J7" s="8">
         <v>13677.1</v>
       </c>
       <c r="K7" s="12">
         <v>15158.1</v>
       </c>
       <c r="L7" s="12">
         <v>16628.5</v>
       </c>
       <c r="M7" s="9">
         <v>18122.900000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12">
+    <row r="8" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="12"/>
       <c r="J8" s="8"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="9"/>
     </row>
-    <row r="9" spans="1:13" ht="24.75" customHeight="1">
+    <row r="9" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>153.80000000000001</v>
       </c>
       <c r="C9" s="8">
         <v>290.89999999999998</v>
       </c>
       <c r="D9" s="15">
         <v>451.3</v>
       </c>
       <c r="E9" s="15">
         <v>601.5</v>
       </c>
       <c r="F9" s="8">
         <v>751.5</v>
       </c>
       <c r="G9" s="8">
         <v>902</v>
       </c>
       <c r="H9" s="8">
         <v>1035.9000000000001</v>
       </c>
       <c r="I9" s="16">
         <v>1177.9000000000001</v>
       </c>
       <c r="J9" s="8">
         <v>1320.6</v>
       </c>
       <c r="K9" s="8">
         <v>1463.2</v>
       </c>
       <c r="L9" s="8">
         <v>1609.6</v>
       </c>
       <c r="M9" s="8">
         <v>1746.5</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="24">
+    <row r="10" spans="1:13" ht="24" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="8">
         <v>333.7</v>
       </c>
       <c r="C10" s="8">
         <v>667.3</v>
       </c>
       <c r="D10" s="15">
         <v>989.3</v>
       </c>
       <c r="E10" s="15">
         <v>1314.3</v>
       </c>
       <c r="F10" s="8">
         <v>1638.6</v>
       </c>
       <c r="G10" s="8">
         <v>1971.5</v>
       </c>
       <c r="H10" s="16">
         <v>2295.1999999999998</v>
       </c>
       <c r="I10" s="16">
         <v>2617.8000000000002</v>
       </c>
       <c r="J10" s="8">
         <v>2940.5</v>
       </c>
       <c r="K10" s="8">
         <v>3260.5</v>
       </c>
       <c r="L10" s="8">
         <v>3576.6</v>
       </c>
       <c r="M10" s="8">
         <v>3893.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="14.25" customHeight="1">
+    <row r="11" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>23.6</v>
       </c>
       <c r="C11" s="8">
         <v>41.6</v>
       </c>
       <c r="D11" s="15">
         <v>60.5</v>
       </c>
       <c r="E11" s="15">
         <v>80.900000000000006</v>
       </c>
       <c r="F11" s="8">
         <v>102.7</v>
       </c>
       <c r="G11" s="8">
         <v>124.7</v>
       </c>
       <c r="H11" s="16">
         <v>146.1</v>
       </c>
       <c r="I11" s="16">
         <v>186.2</v>
       </c>
       <c r="J11" s="8">
         <v>231</v>
       </c>
       <c r="K11" s="8">
         <v>278.39999999999998</v>
       </c>
       <c r="L11" s="8">
         <v>320.10000000000002</v>
       </c>
       <c r="M11" s="8">
         <v>361.7</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12">
+    <row r="12" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="8">
         <v>559</v>
       </c>
       <c r="C12" s="8">
         <v>1123.5</v>
       </c>
       <c r="D12" s="15">
         <v>1688.7</v>
       </c>
       <c r="E12" s="15">
         <v>2226.1</v>
       </c>
       <c r="F12" s="8">
         <v>2757.5</v>
       </c>
       <c r="G12" s="8">
         <v>3298.9</v>
       </c>
       <c r="H12" s="16">
         <v>3820.8</v>
       </c>
       <c r="I12" s="16">
         <v>4339</v>
       </c>
       <c r="J12" s="8">
         <v>4859.3</v>
       </c>
       <c r="K12" s="8">
         <v>5374.3</v>
       </c>
       <c r="L12" s="8">
         <v>5885.6</v>
       </c>
       <c r="M12" s="8">
         <v>6399.7</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="36.75" customHeight="1">
+    <row r="13" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="8">
         <v>239.4</v>
       </c>
       <c r="C13" s="8">
         <v>490.8</v>
       </c>
       <c r="D13" s="15">
         <v>745.3</v>
       </c>
       <c r="E13" s="15">
         <v>1001.4</v>
       </c>
       <c r="F13" s="8">
         <v>1257</v>
       </c>
       <c r="G13" s="8">
         <v>1514.1</v>
       </c>
       <c r="H13" s="16">
         <v>1772.1</v>
       </c>
       <c r="I13" s="16">
         <v>2031.2</v>
       </c>
       <c r="J13" s="8">
         <v>2293.5</v>
       </c>
       <c r="K13" s="8">
         <v>2531.9</v>
       </c>
       <c r="L13" s="8">
         <v>2775.9</v>
       </c>
       <c r="M13" s="8">
         <v>3025.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="16.5" customHeight="1">
+    <row r="14" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="8">
         <v>0.2</v>
       </c>
       <c r="C14" s="8">
         <v>0.3</v>
       </c>
       <c r="D14" s="15">
         <v>0.5</v>
       </c>
       <c r="E14" s="15">
         <v>0.7</v>
       </c>
       <c r="F14" s="8">
         <v>1</v>
       </c>
       <c r="G14" s="8">
         <v>1.2</v>
       </c>
       <c r="H14" s="16">
         <v>1.3</v>
       </c>
       <c r="I14" s="16">
         <v>1.4</v>
       </c>
       <c r="J14" s="8">
         <v>1.5</v>
       </c>
       <c r="K14" s="8">
         <v>1.8</v>
       </c>
       <c r="L14" s="8">
         <v>1.9</v>
       </c>
       <c r="M14" s="8">
         <v>2.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="24" customHeight="1">
+    <row r="15" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="8">
         <v>263.7</v>
       </c>
       <c r="C15" s="8">
         <v>489.3</v>
       </c>
       <c r="D15" s="15">
         <v>719.2</v>
       </c>
       <c r="E15" s="15">
         <v>898.7</v>
       </c>
       <c r="F15" s="8">
         <v>1138.2</v>
       </c>
       <c r="G15" s="8">
         <v>1376.8</v>
       </c>
       <c r="H15" s="16">
         <v>1592.4</v>
       </c>
       <c r="I15" s="16">
         <v>1812.7</v>
       </c>
       <c r="J15" s="8">
         <v>2030.7</v>
       </c>
       <c r="K15" s="8">
         <v>2248</v>
       </c>
       <c r="L15" s="8">
         <v>2458.8000000000002</v>
       </c>
       <c r="M15" s="8">
         <v>2693.8</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>1043.8</v>
       </c>
       <c r="C16" s="8">
         <v>2080.4</v>
       </c>
       <c r="D16" s="15">
         <v>3133.1</v>
       </c>
       <c r="E16" s="15">
         <v>4161.1000000000004</v>
       </c>
       <c r="F16" s="15">
         <v>5184.6000000000004</v>
       </c>
       <c r="G16" s="11">
         <v>6227.6</v>
       </c>
       <c r="H16" s="9">
         <v>7247.7</v>
       </c>
       <c r="I16" s="9">
         <v>8276.9</v>
       </c>
       <c r="J16" s="8">
         <v>9311.6</v>
       </c>
       <c r="K16" s="15">
         <v>10315.1</v>
       </c>
       <c r="L16" s="15">
         <v>11319.3</v>
       </c>
       <c r="M16" s="11">
         <v>12339.2</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.2" customHeight="1">
+    <row r="17" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="41"/>
     </row>
-    <row r="18" spans="1:13" ht="23.25" customHeight="1">
+    <row r="18" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
         <v>89.4</v>
       </c>
       <c r="C18" s="11">
         <v>182.1</v>
       </c>
       <c r="D18" s="11">
         <v>277.2</v>
       </c>
       <c r="E18" s="11">
         <v>372.8</v>
       </c>
       <c r="F18" s="11">
         <v>483.6</v>
       </c>
       <c r="G18" s="11">
         <v>596.5</v>
       </c>
       <c r="H18" s="11">
         <v>709.8</v>
       </c>
       <c r="I18" s="11">
         <v>825.2</v>
       </c>
       <c r="J18" s="11">
         <v>940.5</v>
       </c>
       <c r="K18" s="12">
         <v>1068.3</v>
       </c>
       <c r="L18" s="12">
         <v>1196.8</v>
       </c>
       <c r="M18" s="12">
         <v>1330.2</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.2" customHeight="1">
+    <row r="19" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="11">
         <v>29.4</v>
       </c>
       <c r="C19" s="11">
         <v>60.1</v>
       </c>
       <c r="D19" s="11">
         <v>92.3</v>
       </c>
       <c r="E19" s="11">
         <v>126.3</v>
       </c>
       <c r="F19" s="11">
         <v>160.9</v>
       </c>
       <c r="G19" s="11">
         <v>196.1</v>
       </c>
       <c r="H19" s="11">
         <v>231</v>
       </c>
       <c r="I19" s="11">
         <v>267.2</v>
       </c>
       <c r="J19" s="11">
         <v>303.2</v>
       </c>
       <c r="K19" s="12">
         <v>343</v>
       </c>
       <c r="L19" s="12">
         <v>383.3</v>
       </c>
       <c r="M19" s="12">
         <v>426.4</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12.2" customHeight="1">
+    <row r="20" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="11">
         <v>1486.5</v>
       </c>
       <c r="C20" s="11">
         <v>2973.4</v>
       </c>
       <c r="D20" s="11">
         <v>4459.3999999999996</v>
       </c>
       <c r="E20" s="11">
         <v>5941.5</v>
       </c>
       <c r="F20" s="11">
         <v>7440.7</v>
       </c>
       <c r="G20" s="11">
         <v>8929.7999999999993</v>
       </c>
       <c r="H20" s="11">
         <v>10411.200000000001</v>
       </c>
       <c r="I20" s="11">
         <v>11886.1</v>
       </c>
       <c r="J20" s="11">
         <v>13368.3</v>
       </c>
       <c r="K20" s="12">
         <v>14857.9</v>
       </c>
       <c r="L20" s="12">
         <v>16350.2</v>
       </c>
       <c r="M20" s="12">
         <v>17846.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.2" customHeight="1">
+    <row r="21" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="12"/>
       <c r="M21" s="12"/>
     </row>
-    <row r="22" spans="1:13" ht="21" customHeight="1">
+    <row r="22" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="11">
         <v>140</v>
       </c>
       <c r="C22" s="11">
         <v>272</v>
       </c>
       <c r="D22" s="11">
         <v>407.8</v>
       </c>
       <c r="E22" s="11">
         <v>544.1</v>
       </c>
       <c r="F22" s="11">
         <v>679.3</v>
       </c>
       <c r="G22" s="11">
         <v>816</v>
       </c>
       <c r="H22" s="11">
         <v>952.2</v>
       </c>
       <c r="I22" s="11">
         <v>1084.7</v>
       </c>
       <c r="J22" s="11">
         <v>1216.7</v>
       </c>
       <c r="K22" s="11">
         <v>1345</v>
       </c>
       <c r="L22" s="12">
         <v>1469.2</v>
       </c>
       <c r="M22" s="12">
         <v>1589.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.2" customHeight="1">
+    <row r="23" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="11">
         <v>309</v>
       </c>
       <c r="C23" s="11">
         <v>608.20000000000005</v>
       </c>
       <c r="D23" s="11">
         <v>916.3</v>
       </c>
       <c r="E23" s="11">
         <v>1218.3</v>
       </c>
       <c r="F23" s="11">
         <v>1518</v>
       </c>
       <c r="G23" s="11">
         <v>1816.8</v>
       </c>
       <c r="H23" s="11">
         <v>2113.4</v>
       </c>
       <c r="I23" s="11">
         <v>2408.4</v>
       </c>
       <c r="J23" s="11">
         <v>2701.7</v>
       </c>
       <c r="K23" s="11">
         <v>3000.7</v>
       </c>
       <c r="L23" s="12">
         <v>3302.2</v>
       </c>
       <c r="M23" s="12">
         <v>3603.8</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.2" customHeight="1">
+    <row r="24" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="M24" s="16" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="12.2" customHeight="1">
+    <row r="25" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="11">
         <v>529.9</v>
       </c>
       <c r="C25" s="11">
         <v>1059.2</v>
       </c>
       <c r="D25" s="11">
         <v>1583.9</v>
       </c>
       <c r="E25" s="11">
         <v>2114.1</v>
       </c>
       <c r="F25" s="11">
         <v>2644.9</v>
       </c>
       <c r="G25" s="11">
         <v>3176.9</v>
       </c>
       <c r="H25" s="11">
         <v>3708.7</v>
       </c>
       <c r="I25" s="11">
         <v>4241.3999999999996</v>
       </c>
       <c r="J25" s="11">
         <v>4779.8999999999996</v>
       </c>
       <c r="K25" s="11">
         <v>5321.7</v>
       </c>
       <c r="L25" s="12">
         <v>5858.7</v>
       </c>
       <c r="M25" s="12">
         <v>6395.6</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="35.25" customHeight="1">
+    <row r="26" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="M26" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.2" customHeight="1">
+    <row r="27" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="M27" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="12.2" customHeight="1">
+    <row r="28" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>219.4</v>
       </c>
       <c r="C28" s="11">
         <v>453.8</v>
       </c>
       <c r="D28" s="11">
         <v>676.6</v>
       </c>
       <c r="E28" s="11">
         <v>897.7</v>
       </c>
       <c r="F28" s="11">
         <v>1135.0999999999999</v>
       </c>
       <c r="G28" s="11">
         <v>1360.2</v>
       </c>
       <c r="H28" s="11">
         <v>1584.8</v>
       </c>
       <c r="I28" s="11">
         <v>1809.6</v>
       </c>
       <c r="J28" s="11">
         <v>2034.5</v>
       </c>
       <c r="K28" s="11">
         <v>2259.3000000000002</v>
       </c>
       <c r="L28" s="12">
         <v>2484.8000000000002</v>
       </c>
       <c r="M28" s="12">
         <v>2713.2</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="12.2" customHeight="1">
+    <row r="29" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="11">
         <v>1018.8</v>
       </c>
       <c r="C29" s="11">
         <v>2038.8</v>
       </c>
       <c r="D29" s="11">
         <v>3044.7</v>
       </c>
       <c r="E29" s="11">
         <v>4049.7</v>
       </c>
       <c r="F29" s="11">
         <v>5052.6000000000004</v>
       </c>
       <c r="G29" s="11">
         <v>6055</v>
       </c>
       <c r="H29" s="11">
         <v>7049.4</v>
       </c>
       <c r="I29" s="11">
         <v>8043.5</v>
       </c>
       <c r="J29" s="11">
         <v>9042.1</v>
       </c>
       <c r="K29" s="11">
         <v>10047.4</v>
       </c>
       <c r="L29" s="12">
         <v>11051.3</v>
       </c>
       <c r="M29" s="12">
         <v>12058.9</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="12.2" customHeight="1">
+    <row r="30" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
     </row>
-    <row r="31" spans="1:13" ht="25.5" customHeight="1">
+    <row r="31" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="11">
         <v>83.2</v>
       </c>
       <c r="C31" s="11">
         <v>196.2</v>
       </c>
       <c r="D31" s="11">
         <v>307.89999999999998</v>
       </c>
       <c r="E31" s="11">
         <v>419.3</v>
       </c>
       <c r="F31" s="11">
         <v>542</v>
       </c>
       <c r="G31" s="11">
         <v>665.1</v>
       </c>
       <c r="H31" s="15">
         <v>779.7</v>
       </c>
       <c r="I31" s="12">
         <v>892.8</v>
       </c>
       <c r="J31" s="11">
         <v>1007.1</v>
       </c>
       <c r="K31" s="16">
         <v>1130</v>
       </c>
       <c r="L31" s="12">
         <v>1277.4000000000001</v>
       </c>
       <c r="M31" s="12">
         <v>1419.2</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="12.2" customHeight="1">
+    <row r="32" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="11">
         <v>31.2</v>
       </c>
       <c r="C32" s="11">
         <v>73</v>
       </c>
       <c r="D32" s="11">
         <v>114.7</v>
       </c>
       <c r="E32" s="11">
         <v>157.4</v>
       </c>
       <c r="F32" s="11">
         <v>203.2</v>
       </c>
       <c r="G32" s="11">
         <v>250.3</v>
       </c>
       <c r="H32" s="15">
         <v>293.3</v>
       </c>
       <c r="I32" s="12">
         <v>332.8</v>
       </c>
       <c r="J32" s="11">
         <v>372.2</v>
       </c>
       <c r="K32" s="16">
         <v>413.4</v>
       </c>
       <c r="L32" s="12">
         <v>470.9</v>
       </c>
       <c r="M32" s="12">
         <v>527</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="12.2" customHeight="1">
+    <row r="33" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="11">
         <v>1491.3</v>
       </c>
       <c r="C33" s="11">
         <v>2974.2</v>
       </c>
       <c r="D33" s="11">
         <v>4478.8999999999996</v>
       </c>
       <c r="E33" s="11">
         <v>5985.4</v>
       </c>
       <c r="F33" s="11">
         <v>7491.2</v>
       </c>
       <c r="G33" s="11">
         <v>9006.7999999999993</v>
       </c>
       <c r="H33" s="15">
         <v>10521.4</v>
       </c>
       <c r="I33" s="12">
         <v>12033</v>
       </c>
       <c r="J33" s="11">
         <v>13558.9</v>
       </c>
       <c r="K33" s="16">
         <v>15081.8</v>
       </c>
       <c r="L33" s="12">
         <v>16597.5</v>
       </c>
       <c r="M33" s="12">
         <v>18120.5</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.2" customHeight="1">
+    <row r="34" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="15"/>
       <c r="J34" s="18"/>
       <c r="K34" s="19"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
     </row>
-    <row r="35" spans="1:13" ht="24.75" customHeight="1">
+    <row r="35" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D35" s="11">
         <v>346.5</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F35" s="11">
         <v>575.70000000000005</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L35" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M35" s="12">
         <v>1335.4</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="15.75" customHeight="1">
+    <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="11">
         <v>304.2</v>
       </c>
       <c r="C36" s="11">
         <v>607.29999999999995</v>
       </c>
       <c r="D36" s="11">
         <v>910.7</v>
       </c>
       <c r="E36" s="11">
         <v>1213.5999999999999</v>
       </c>
       <c r="F36" s="11">
         <v>1514.3</v>
       </c>
       <c r="G36" s="11">
         <v>1814.5</v>
       </c>
       <c r="H36" s="15">
         <v>2114.4</v>
       </c>
       <c r="I36" s="11">
         <v>2412.9</v>
       </c>
       <c r="J36" s="11">
         <v>2710.3</v>
       </c>
       <c r="K36" s="15">
         <v>3007.8</v>
       </c>
       <c r="L36" s="12">
         <v>3306.9</v>
       </c>
       <c r="M36" s="12">
         <v>3605.5</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="12.2" customHeight="1">
+    <row r="37" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G37" s="15">
         <v>283.8</v>
       </c>
       <c r="H37" s="15">
         <v>340.1</v>
       </c>
       <c r="I37" s="15">
         <v>393.4</v>
       </c>
       <c r="J37" s="15">
         <v>445.3</v>
       </c>
       <c r="K37" s="15">
         <v>501.5</v>
       </c>
       <c r="L37" s="15">
         <v>556.4</v>
       </c>
       <c r="M37" s="16">
         <v>609.4</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="12.2" customHeight="1">
+    <row r="38" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="11">
         <v>1649</v>
       </c>
       <c r="E38" s="11">
         <v>2210.8000000000002</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L38" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M38" s="12">
         <v>6744.7</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="33.75" customHeight="1">
+    <row r="39" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="15">
         <v>263.10000000000002</v>
       </c>
       <c r="C39" s="15">
         <v>528.9</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E39" s="15">
         <v>1068.4000000000001</v>
       </c>
       <c r="F39" s="15">
         <v>1342.1</v>
       </c>
       <c r="G39" s="15">
         <v>1615.3</v>
       </c>
       <c r="H39" s="15">
         <v>1887.6</v>
       </c>
       <c r="I39" s="15">
         <v>2158.6</v>
       </c>
       <c r="J39" s="15">
         <v>2443.3000000000002</v>
       </c>
       <c r="K39" s="15">
         <v>2718.3</v>
       </c>
       <c r="L39" s="15">
         <v>2989.5</v>
       </c>
       <c r="M39" s="19">
         <v>3260.4</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="24.75" customHeight="1">
+    <row r="40" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="15">
         <v>0.4</v>
       </c>
       <c r="E40" s="15">
         <v>0.5</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G40" s="15">
         <v>0.7</v>
       </c>
       <c r="H40" s="15">
         <v>0.9</v>
       </c>
       <c r="I40" s="15">
         <v>1</v>
       </c>
       <c r="J40" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="K40" s="15">
         <v>1.9</v>
       </c>
       <c r="L40" s="15">
         <v>1.3</v>
       </c>
       <c r="M40" s="19">
         <v>1.5</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="12.2" customHeight="1">
+    <row r="41" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="20">
         <v>218.1</v>
       </c>
       <c r="C41" s="11">
         <v>423.9</v>
       </c>
       <c r="D41" s="11">
         <v>641.6</v>
       </c>
       <c r="E41" s="11">
         <v>852.1</v>
       </c>
       <c r="F41" s="11">
         <v>1059.3</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L41" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M41" s="12">
         <v>2563.6</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="12.2" customHeight="1">
+    <row r="42" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="11">
         <v>1012</v>
       </c>
       <c r="C42" s="11">
         <v>2028.3</v>
       </c>
       <c r="D42" s="11">
         <v>3049.6</v>
       </c>
       <c r="E42" s="11">
         <v>4076.2</v>
       </c>
       <c r="F42" s="11">
         <v>5105.1000000000004</v>
       </c>
       <c r="G42" s="11">
         <v>6132.1</v>
       </c>
       <c r="H42" s="15">
         <v>7159.6</v>
       </c>
       <c r="I42" s="12">
         <v>8186.1</v>
       </c>
       <c r="J42" s="11">
         <v>9228.2000000000007</v>
       </c>
       <c r="K42" s="16">
         <v>10264.9</v>
       </c>
       <c r="L42" s="12">
         <v>11296.2</v>
       </c>
       <c r="M42" s="12">
         <v>12328.1</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="12.2" customHeight="1">
+    <row r="43" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="41"/>
       <c r="C43" s="41"/>
       <c r="D43" s="41"/>
       <c r="E43" s="41"/>
       <c r="F43" s="41"/>
       <c r="G43" s="41"/>
       <c r="H43" s="41"/>
       <c r="I43" s="41"/>
       <c r="J43" s="41"/>
       <c r="K43" s="41"/>
       <c r="L43" s="41"/>
       <c r="M43" s="41"/>
     </row>
-    <row r="44" spans="1:13" ht="25.5" customHeight="1">
+    <row r="44" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="8">
         <v>109.1</v>
       </c>
       <c r="C44" s="13">
         <v>232.9</v>
       </c>
       <c r="D44" s="13">
         <v>358.5</v>
       </c>
       <c r="E44" s="13">
         <v>490.3</v>
       </c>
       <c r="F44" s="7">
         <v>626.79999999999995</v>
       </c>
       <c r="G44" s="11">
         <v>758.4</v>
       </c>
       <c r="H44" s="15">
         <v>889.1</v>
       </c>
       <c r="I44" s="12">
         <v>1025.5999999999999</v>
       </c>
       <c r="J44" s="11">
         <v>1160</v>
       </c>
       <c r="K44" s="16">
         <v>1304.9000000000001</v>
       </c>
       <c r="L44" s="16">
         <v>1447.6</v>
       </c>
       <c r="M44" s="12">
         <v>1594.1</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="12.2" customHeight="1">
+    <row r="45" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="21">
         <v>39.200000000000003</v>
       </c>
       <c r="C45" s="22">
         <v>81.3</v>
       </c>
       <c r="D45" s="13">
         <v>126.8</v>
       </c>
       <c r="E45" s="13">
         <v>174.4</v>
       </c>
       <c r="F45" s="13">
         <v>222.7</v>
       </c>
       <c r="G45" s="11">
         <v>269.8</v>
       </c>
       <c r="H45" s="15">
         <v>317.3</v>
       </c>
       <c r="I45" s="12">
         <v>368.2</v>
       </c>
       <c r="J45" s="11">
         <v>415.7</v>
       </c>
       <c r="K45" s="16">
         <v>467</v>
       </c>
       <c r="L45" s="16">
         <v>518.5</v>
       </c>
       <c r="M45" s="12">
         <v>572.79999999999995</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="12.2" customHeight="1">
+    <row r="46" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="8">
         <v>1526.2</v>
       </c>
       <c r="C46" s="12">
         <v>3234</v>
       </c>
       <c r="D46" s="12">
         <v>4952.7</v>
       </c>
       <c r="E46" s="12">
         <v>6676.6</v>
       </c>
       <c r="F46" s="12">
         <v>8399.6</v>
       </c>
       <c r="G46" s="11">
         <v>10145.799999999999</v>
       </c>
       <c r="H46" s="15">
         <v>11887</v>
       </c>
       <c r="I46" s="12">
         <v>13641.8</v>
       </c>
       <c r="J46" s="11">
         <v>15385.1</v>
       </c>
       <c r="K46" s="16">
         <v>17085.8</v>
       </c>
       <c r="L46" s="16">
         <v>18812.5</v>
       </c>
       <c r="M46" s="12">
         <v>20599.400000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="12.2" customHeight="1">
+    <row r="47" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="15"/>
       <c r="J47" s="18"/>
       <c r="K47" s="19"/>
       <c r="L47" s="12"/>
       <c r="M47" s="12"/>
     </row>
-    <row r="48" spans="1:13" ht="32.25" customHeight="1">
+    <row r="48" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="8">
         <v>102.4</v>
       </c>
       <c r="C48" s="15">
         <v>206.5</v>
       </c>
       <c r="D48" s="15">
         <v>308.39999999999998</v>
       </c>
       <c r="E48" s="15">
         <v>409.2</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L48" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M48" s="16" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="15.75" customHeight="1">
+    <row r="49" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="8">
         <v>298.10000000000002</v>
       </c>
       <c r="C49" s="11">
         <v>594.79999999999995</v>
       </c>
       <c r="D49" s="11">
         <v>890.4</v>
       </c>
       <c r="E49" s="11">
         <v>1186.5999999999999</v>
       </c>
       <c r="F49" s="11">
         <v>1483.4</v>
       </c>
       <c r="G49" s="11">
         <v>1781.6</v>
       </c>
       <c r="H49" s="15">
         <v>2080.9</v>
       </c>
       <c r="I49" s="11">
         <v>2381.1999999999998</v>
       </c>
       <c r="J49" s="11">
         <v>2680.7</v>
       </c>
       <c r="K49" s="15">
         <v>2985.5</v>
       </c>
       <c r="L49" s="12">
         <v>3306.7</v>
       </c>
       <c r="M49" s="12">
         <v>3717.8</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="12.2" customHeight="1">
+    <row r="50" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="8">
         <v>49.6</v>
       </c>
       <c r="C50" s="15">
         <v>99.6</v>
       </c>
       <c r="D50" s="15">
         <v>149</v>
       </c>
       <c r="E50" s="15">
         <v>206.3</v>
       </c>
       <c r="F50" s="15">
         <v>267.10000000000002</v>
       </c>
       <c r="G50" s="15">
         <v>329.3</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="M50" s="16" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="12.2" customHeight="1">
+    <row r="51" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="8">
         <v>581.29999999999995</v>
       </c>
       <c r="C51" s="15">
         <v>1355.8</v>
       </c>
       <c r="D51" s="15">
         <v>2144</v>
       </c>
       <c r="E51" s="15">
         <v>2932.6</v>
       </c>
       <c r="F51" s="15">
         <v>3721.7</v>
       </c>
       <c r="G51" s="15">
         <v>4510.5</v>
       </c>
       <c r="H51" s="15">
         <v>5288.5</v>
       </c>
       <c r="I51" s="15">
         <v>6073.4</v>
       </c>
       <c r="J51" s="15">
         <v>6859.4</v>
       </c>
       <c r="K51" s="15">
         <v>7644.5</v>
       </c>
       <c r="L51" s="16">
         <v>8433.7999999999993</v>
       </c>
       <c r="M51" s="12">
         <v>9206.2999999999993</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="44.25" customHeight="1">
+    <row r="52" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="8">
         <v>274.7</v>
       </c>
       <c r="C52" s="15">
         <v>543.20000000000005</v>
       </c>
       <c r="D52" s="15">
         <v>809.6</v>
       </c>
       <c r="E52" s="15">
         <v>1074.2</v>
       </c>
       <c r="F52" s="15">
         <v>1334.3</v>
       </c>
       <c r="G52" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="15">
         <v>1890.2</v>
       </c>
       <c r="I52" s="15">
         <v>2169.1</v>
       </c>
       <c r="J52" s="15">
         <v>2440.5</v>
       </c>
       <c r="K52" s="15">
         <v>2714.9</v>
       </c>
       <c r="L52" s="15">
         <v>3000.5</v>
       </c>
       <c r="M52" s="15">
         <v>3295.2</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="24.75" customHeight="1">
+    <row r="53" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B53" s="8">
         <v>0</v>
       </c>
       <c r="C53" s="15">
         <v>0</v>
       </c>
       <c r="D53" s="15">
         <v>0.1</v>
       </c>
       <c r="E53" s="15">
         <v>0.2</v>
       </c>
       <c r="F53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="15">
         <v>0.3</v>
       </c>
       <c r="I53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="K53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L53" s="15">
         <v>0.5</v>
       </c>
       <c r="M53" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="12.2" customHeight="1">
+    <row r="54" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="8">
         <v>220</v>
       </c>
       <c r="C54" s="11">
         <v>434.1</v>
       </c>
       <c r="D54" s="11">
         <v>651</v>
       </c>
       <c r="E54" s="11">
         <v>867.4</v>
       </c>
       <c r="F54" s="11">
         <v>1081.5</v>
       </c>
       <c r="G54" s="15">
         <v>1296.8</v>
       </c>
       <c r="H54" s="15">
         <v>1523.3</v>
       </c>
       <c r="I54" s="15">
         <v>1750</v>
       </c>
       <c r="J54" s="15">
         <v>1979.1</v>
       </c>
       <c r="K54" s="15">
         <v>2148.3000000000002</v>
       </c>
       <c r="L54" s="16">
         <v>2312.3000000000002</v>
       </c>
       <c r="M54" s="12">
         <v>2468.6</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="12.2" customHeight="1">
+    <row r="55" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="21">
         <v>1035.2</v>
       </c>
       <c r="C55" s="12">
         <v>2239.6999999999998</v>
       </c>
       <c r="D55" s="12">
         <v>3444.4</v>
       </c>
       <c r="E55" s="12">
         <v>4654.6000000000004</v>
       </c>
       <c r="F55" s="12">
         <v>5860.4</v>
       </c>
       <c r="G55" s="11">
         <v>7084.2</v>
       </c>
       <c r="H55" s="15">
         <v>8296.5</v>
       </c>
       <c r="I55" s="12">
         <v>9509.2999999999993</v>
       </c>
       <c r="J55" s="11">
         <v>10716.7</v>
       </c>
       <c r="K55" s="16">
         <v>11924.3</v>
       </c>
       <c r="L55" s="16">
         <v>13161.6</v>
       </c>
       <c r="M55" s="12">
         <v>14477.4</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="12.2" customHeight="1">
+    <row r="56" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="41"/>
       <c r="C56" s="41"/>
       <c r="D56" s="41"/>
       <c r="E56" s="41"/>
       <c r="F56" s="41"/>
       <c r="G56" s="41"/>
       <c r="H56" s="41"/>
       <c r="I56" s="41"/>
       <c r="J56" s="41"/>
       <c r="K56" s="41"/>
       <c r="L56" s="41"/>
       <c r="M56" s="41"/>
     </row>
-    <row r="57" spans="1:13" ht="21" customHeight="1">
+    <row r="57" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="8">
         <v>113.1</v>
       </c>
       <c r="C57" s="22">
         <v>248</v>
       </c>
       <c r="D57" s="13">
         <v>370.7</v>
       </c>
       <c r="E57" s="13">
         <v>478.2</v>
       </c>
       <c r="F57" s="7">
         <v>595.79999999999995</v>
       </c>
       <c r="G57" s="11">
         <v>719.5</v>
       </c>
       <c r="H57" s="15">
         <v>844.8</v>
       </c>
       <c r="I57" s="12">
         <v>983.1</v>
       </c>
       <c r="J57" s="11">
         <v>1127.4000000000001</v>
       </c>
       <c r="K57" s="16">
         <v>1300.5999999999999</v>
       </c>
       <c r="L57" s="16">
         <v>1470.3</v>
       </c>
       <c r="M57" s="12">
         <v>1675.3</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="12.2" customHeight="1">
+    <row r="58" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="21">
         <v>39.299999999999997</v>
       </c>
       <c r="C58" s="22">
         <v>84.9</v>
       </c>
       <c r="D58" s="13">
         <v>131.80000000000001</v>
       </c>
       <c r="E58" s="13">
         <v>174.1</v>
       </c>
       <c r="F58" s="13">
         <v>218.4</v>
       </c>
       <c r="G58" s="13">
         <v>268.89999999999998</v>
       </c>
       <c r="H58" s="15">
         <v>320.8</v>
       </c>
       <c r="I58" s="12">
         <v>376.2</v>
       </c>
       <c r="J58" s="11">
         <v>434.9</v>
       </c>
       <c r="K58" s="16">
         <v>505.8</v>
       </c>
       <c r="L58" s="16">
         <v>571.29999999999995</v>
       </c>
       <c r="M58" s="12">
         <v>654.1</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="12.2" customHeight="1">
+    <row r="59" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="8">
         <v>1713.3</v>
       </c>
       <c r="C59" s="12">
         <v>3386.6</v>
       </c>
       <c r="D59" s="12">
         <v>5086</v>
       </c>
       <c r="E59" s="12">
         <v>6796.3</v>
       </c>
       <c r="F59" s="12">
         <v>8511.9</v>
       </c>
       <c r="G59" s="13">
         <v>10260.799999999999</v>
       </c>
       <c r="H59" s="15">
         <v>12020.2</v>
       </c>
       <c r="I59" s="12">
         <v>13753.2</v>
       </c>
       <c r="J59" s="11">
         <v>15564.8</v>
       </c>
       <c r="K59" s="16">
         <v>17411.599999999999</v>
       </c>
       <c r="L59" s="16">
         <v>19267.599999999999</v>
       </c>
       <c r="M59" s="12">
         <v>21137.9</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="12.2" customHeight="1">
+    <row r="60" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="11"/>
       <c r="E60" s="11"/>
       <c r="G60" s="13"/>
       <c r="H60" s="15"/>
       <c r="J60" s="18"/>
       <c r="K60" s="19"/>
       <c r="L60" s="12"/>
       <c r="M60" s="12"/>
     </row>
-    <row r="61" spans="1:13" ht="22.5" customHeight="1">
+    <row r="61" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="8">
         <v>100.7</v>
       </c>
       <c r="C61" s="15">
         <v>198.1</v>
       </c>
       <c r="D61" s="15">
         <v>296.3</v>
       </c>
       <c r="E61" s="15">
         <v>390.5</v>
       </c>
       <c r="F61" s="15">
         <v>480.1</v>
       </c>
       <c r="G61" s="13">
         <v>575</v>
       </c>
       <c r="H61" s="15">
         <v>666.7</v>
       </c>
       <c r="I61" s="15">
         <v>754.3</v>
       </c>
       <c r="J61" s="15">
         <v>841.7</v>
       </c>
       <c r="K61" s="15">
         <v>932.6</v>
       </c>
       <c r="L61" s="16">
         <v>1025.5999999999999</v>
       </c>
       <c r="M61" s="16">
         <v>1112.8</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="12.2" customHeight="1">
+    <row r="62" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="8">
         <v>319.7</v>
       </c>
       <c r="C62" s="11">
         <v>641.1</v>
       </c>
       <c r="D62" s="11">
         <v>962.8</v>
       </c>
       <c r="E62" s="11">
         <v>1291.5999999999999</v>
       </c>
       <c r="F62" s="11">
         <v>1626</v>
       </c>
       <c r="G62" s="13">
         <v>1960.6</v>
       </c>
       <c r="H62" s="15">
         <v>2291</v>
       </c>
       <c r="I62" s="11">
         <v>2620.6</v>
       </c>
       <c r="J62" s="11">
         <v>2948.1</v>
       </c>
       <c r="K62" s="15">
         <v>3272.3</v>
       </c>
       <c r="L62" s="12">
         <v>3593.2</v>
       </c>
       <c r="M62" s="12">
         <v>3906.2</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="12.2" customHeight="1">
+    <row r="63" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="8">
         <v>41.6</v>
       </c>
       <c r="C63" s="15">
         <v>73.2</v>
       </c>
       <c r="D63" s="15">
         <v>106.3</v>
       </c>
       <c r="E63" s="15">
         <v>140.1</v>
       </c>
       <c r="F63" s="15">
         <v>172.1</v>
       </c>
       <c r="G63" s="13">
         <v>207.7</v>
       </c>
       <c r="H63" s="15">
         <v>243.1</v>
       </c>
       <c r="I63" s="15">
         <v>262.60000000000002</v>
       </c>
       <c r="J63" s="15">
         <v>330.5</v>
       </c>
       <c r="K63" s="15">
         <v>396.7</v>
       </c>
       <c r="L63" s="15">
         <v>457.7</v>
       </c>
       <c r="M63" s="16">
         <v>518.4</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="12.2" customHeight="1">
+    <row r="64" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B64" s="8">
         <v>796.6</v>
       </c>
       <c r="C64" s="15">
         <v>1582</v>
       </c>
       <c r="D64" s="15">
         <v>2377.3000000000002</v>
       </c>
       <c r="E64" s="15">
         <v>3183.5</v>
       </c>
       <c r="F64" s="15">
         <v>3990</v>
       </c>
       <c r="G64" s="13">
         <v>4812.8999999999996</v>
       </c>
       <c r="H64" s="15">
         <v>5660.2</v>
       </c>
       <c r="I64" s="15">
         <v>6501.8</v>
       </c>
       <c r="J64" s="15">
         <v>7356.2</v>
       </c>
       <c r="K64" s="15">
         <v>8239.7000000000007</v>
       </c>
       <c r="L64" s="16">
         <v>9134</v>
       </c>
       <c r="M64" s="12">
         <v>10030.6</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="35.25" customHeight="1">
+    <row r="65" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="8">
         <v>299</v>
       </c>
       <c r="C65" s="15">
         <v>595.20000000000005</v>
       </c>
       <c r="D65" s="15">
         <v>895.9</v>
       </c>
       <c r="E65" s="15">
         <v>1189.5</v>
       </c>
       <c r="F65" s="15">
         <v>1481.7</v>
       </c>
       <c r="G65" s="13">
         <v>1771.5</v>
       </c>
       <c r="H65" s="15">
         <v>2060.9</v>
       </c>
       <c r="I65" s="15">
         <v>2348.9</v>
       </c>
       <c r="J65" s="15">
         <v>2645.5</v>
       </c>
       <c r="K65" s="15">
         <v>2949.7</v>
       </c>
       <c r="L65" s="15">
         <v>3255.1</v>
       </c>
       <c r="M65" s="15">
         <v>3564.9</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="22.5" customHeight="1">
+    <row r="66" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C66" s="15">
         <v>0.1</v>
       </c>
       <c r="D66" s="15">
         <v>0.2</v>
       </c>
       <c r="E66" s="15">
         <v>0.2</v>
       </c>
       <c r="F66" s="15">
         <v>0.2</v>
       </c>
       <c r="G66" s="13">
         <v>0.3</v>
       </c>
       <c r="H66" s="15">
         <v>0.4</v>
       </c>
       <c r="I66" s="15">
         <v>0.4</v>
       </c>
       <c r="J66" s="15">
         <v>0.4</v>
       </c>
       <c r="K66" s="15">
         <v>0.5</v>
       </c>
       <c r="L66" s="15">
         <v>0.5</v>
       </c>
       <c r="M66" s="19">
         <v>0.6</v>
       </c>
     </row>
-    <row r="67" spans="1:13" ht="21.75" customHeight="1">
+    <row r="67" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="8">
         <v>155.6</v>
       </c>
       <c r="C67" s="11">
         <v>296.89999999999998</v>
       </c>
       <c r="D67" s="11">
         <v>447.2</v>
       </c>
       <c r="E67" s="11">
         <v>600.9</v>
       </c>
       <c r="F67" s="11">
         <v>761.8</v>
       </c>
       <c r="G67" s="13">
         <v>932.8</v>
       </c>
       <c r="H67" s="15">
         <v>1097.9000000000001</v>
       </c>
       <c r="I67" s="15">
         <v>1264.5999999999999</v>
       </c>
       <c r="J67" s="15">
         <v>1442.3</v>
       </c>
       <c r="K67" s="15">
         <v>1620.1</v>
       </c>
       <c r="L67" s="16">
         <v>1801.5</v>
       </c>
       <c r="M67" s="12">
         <v>2004.4</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="12.2" customHeight="1">
+    <row r="68" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="21">
         <v>1254.7</v>
       </c>
       <c r="C68" s="12">
         <v>2496.8000000000002</v>
       </c>
       <c r="D68" s="12">
         <v>3755.9</v>
       </c>
       <c r="E68" s="12">
         <v>5018.8</v>
       </c>
       <c r="F68" s="12">
         <v>6286.3</v>
       </c>
       <c r="G68" s="11">
         <v>7569.8</v>
       </c>
       <c r="H68" s="15">
         <v>8866</v>
       </c>
       <c r="I68" s="12">
         <v>10154.5</v>
       </c>
       <c r="J68" s="11">
         <v>11457.4</v>
       </c>
       <c r="K68" s="16">
         <v>12780.4</v>
       </c>
       <c r="L68" s="16">
         <v>14118.5</v>
       </c>
       <c r="M68" s="12">
         <v>15471.7</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="12.2" customHeight="1">
+    <row r="69" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B69" s="39"/>
       <c r="C69" s="39"/>
       <c r="D69" s="39"/>
       <c r="E69" s="39"/>
       <c r="F69" s="39"/>
       <c r="G69" s="39"/>
       <c r="H69" s="39"/>
       <c r="I69" s="39"/>
       <c r="J69" s="39"/>
       <c r="K69" s="39"/>
       <c r="L69" s="39"/>
       <c r="M69" s="39"/>
     </row>
-    <row r="70" spans="1:13" ht="23.25" customHeight="1">
+    <row r="70" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="8">
         <v>144.19999999999999</v>
       </c>
       <c r="C70" s="8">
         <v>317.2</v>
       </c>
       <c r="D70" s="11">
         <v>495.1</v>
       </c>
       <c r="E70" s="8">
         <v>691.8</v>
       </c>
       <c r="F70" s="8">
         <v>854.6</v>
       </c>
       <c r="G70" s="8">
         <v>1027.5999999999999</v>
       </c>
       <c r="H70" s="8">
         <v>1178.9000000000001</v>
       </c>
       <c r="I70" s="8">
         <v>1335.6</v>
       </c>
       <c r="J70" s="8">
         <v>1504.8</v>
       </c>
       <c r="K70" s="8">
         <v>1700.4</v>
       </c>
       <c r="L70" s="23">
         <v>1895.9</v>
       </c>
       <c r="M70" s="23">
         <v>2102.4</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="12.2" customHeight="1">
+    <row r="71" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B71" s="21">
         <v>62.8</v>
       </c>
       <c r="C71" s="8">
         <v>125.7</v>
       </c>
       <c r="D71" s="11">
         <v>194</v>
       </c>
       <c r="E71" s="8">
         <v>267.5</v>
       </c>
       <c r="F71" s="8">
         <v>327.10000000000002</v>
       </c>
       <c r="G71" s="8">
         <v>394.1</v>
       </c>
       <c r="H71" s="8">
         <v>445.4</v>
       </c>
       <c r="I71" s="8">
         <v>501.9</v>
       </c>
       <c r="J71" s="8">
         <v>563.5</v>
       </c>
       <c r="K71" s="8">
         <v>633.4</v>
       </c>
       <c r="L71" s="19">
         <v>704.9</v>
       </c>
       <c r="M71" s="23">
         <v>782</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="12.2" customHeight="1">
+    <row r="72" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="8">
         <v>1875.5</v>
       </c>
       <c r="C72" s="8">
         <v>3753.5</v>
       </c>
       <c r="D72" s="11">
         <v>5659</v>
       </c>
       <c r="E72" s="8">
         <v>7564.4</v>
       </c>
       <c r="F72" s="8">
         <v>9441.4</v>
       </c>
       <c r="G72" s="8">
         <v>11344.7</v>
       </c>
       <c r="H72" s="8">
         <v>13245</v>
       </c>
       <c r="I72" s="8">
         <v>15289.7</v>
       </c>
       <c r="J72" s="8">
         <v>17231.099999999999</v>
       </c>
       <c r="K72" s="8">
         <v>19152.5</v>
       </c>
       <c r="L72" s="23">
         <v>21097.7</v>
       </c>
       <c r="M72" s="23">
         <v>23051</v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="12.2" customHeight="1">
+    <row r="73" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="9"/>
       <c r="C73" s="18"/>
       <c r="D73" s="24"/>
       <c r="E73" s="8"/>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="23"/>
       <c r="M73" s="18"/>
     </row>
-    <row r="74" spans="1:13" ht="21.75" customHeight="1">
+    <row r="74" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="8">
         <v>89.7</v>
       </c>
       <c r="C74" s="8">
         <v>173.7</v>
       </c>
       <c r="D74" s="8">
         <v>262.39999999999998</v>
       </c>
       <c r="E74" s="8">
         <v>347.9</v>
       </c>
       <c r="F74" s="8">
         <v>430.9</v>
       </c>
       <c r="G74" s="8">
         <v>516.70000000000005</v>
       </c>
       <c r="H74" s="8">
         <v>598.5</v>
       </c>
       <c r="I74" s="8">
         <v>679</v>
       </c>
       <c r="J74" s="8">
         <v>757</v>
       </c>
       <c r="K74" s="8">
         <v>834.1</v>
       </c>
       <c r="L74" s="23">
         <v>908.2</v>
       </c>
       <c r="M74" s="23">
         <v>981</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="12.2" customHeight="1">
+    <row r="75" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="8">
         <v>311</v>
       </c>
       <c r="C75" s="8">
         <v>617</v>
       </c>
       <c r="D75" s="8">
         <v>917.8</v>
       </c>
       <c r="E75" s="8">
         <v>1216.4000000000001</v>
       </c>
       <c r="F75" s="8">
         <v>1514.6</v>
       </c>
       <c r="G75" s="8">
         <v>1811.5</v>
       </c>
       <c r="H75" s="8">
         <v>2105.6</v>
       </c>
       <c r="I75" s="8">
         <v>2397.5</v>
       </c>
       <c r="J75" s="8">
         <v>2685</v>
       </c>
       <c r="K75" s="8">
         <v>2967.8</v>
       </c>
       <c r="L75" s="23">
         <v>3247.5</v>
       </c>
       <c r="M75" s="18">
         <v>3520.1</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="12.2" customHeight="1">
+    <row r="76" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="8">
         <v>67.599999999999994</v>
       </c>
       <c r="C76" s="8">
         <v>134.19999999999999</v>
       </c>
       <c r="D76" s="8">
         <v>203.7</v>
       </c>
       <c r="E76" s="8">
         <v>258.8</v>
       </c>
       <c r="F76" s="8">
         <v>284.2</v>
       </c>
       <c r="G76" s="8">
         <v>303</v>
       </c>
       <c r="H76" s="8">
         <v>326</v>
       </c>
       <c r="I76" s="8">
         <v>379</v>
       </c>
       <c r="J76" s="23">
         <v>435</v>
       </c>
       <c r="K76" s="8">
         <v>458.4</v>
       </c>
       <c r="L76" s="23">
         <v>485.3</v>
       </c>
       <c r="M76" s="19">
         <v>512.20000000000005</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="12.2" customHeight="1">
+    <row r="77" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="8">
         <v>913.1</v>
       </c>
       <c r="C77" s="8">
         <v>1834.3</v>
       </c>
       <c r="D77" s="8">
         <v>2768.5</v>
       </c>
       <c r="E77" s="8">
         <v>3712.3</v>
       </c>
       <c r="F77" s="8">
         <v>4658.5</v>
       </c>
       <c r="G77" s="8">
         <v>5613.3</v>
       </c>
       <c r="H77" s="8">
         <v>6567.2</v>
       </c>
       <c r="I77" s="8">
         <v>7532.2</v>
       </c>
       <c r="J77" s="8">
         <v>8491.4</v>
       </c>
       <c r="K77" s="8">
         <v>9460.7999999999993</v>
       </c>
       <c r="L77" s="23">
         <v>10436.4</v>
       </c>
       <c r="M77" s="18">
         <v>11416.6</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="48" customHeight="1">
+    <row r="78" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="8">
         <v>311.60000000000002</v>
       </c>
       <c r="C78" s="8">
         <v>626</v>
       </c>
       <c r="D78" s="8">
         <v>942.2</v>
       </c>
       <c r="E78" s="8">
         <v>1261.5</v>
       </c>
       <c r="F78" s="8">
         <v>1576.5</v>
       </c>
       <c r="G78" s="8">
         <v>1892.1</v>
       </c>
       <c r="H78" s="8">
         <v>2207.3000000000002</v>
       </c>
       <c r="I78" s="8">
         <v>2523.6999999999998</v>
       </c>
       <c r="J78" s="8">
         <v>2839.4</v>
       </c>
       <c r="K78" s="8">
         <v>3158.3</v>
       </c>
       <c r="L78" s="23">
         <v>3479.6</v>
       </c>
       <c r="M78" s="23">
         <v>3807.3</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="23.25" customHeight="1">
+    <row r="79" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F79" s="19" t="s">
         <v>36</v>
       </c>
       <c r="G79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K79" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L79" s="23" t="s">
         <v>36</v>
       </c>
       <c r="M79" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="21.75" customHeight="1">
+    <row r="80" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="8">
         <v>182.4</v>
       </c>
       <c r="C80" s="8">
         <v>368.3</v>
       </c>
       <c r="D80" s="8">
         <v>564.4</v>
       </c>
       <c r="E80" s="8">
         <v>767.4</v>
       </c>
       <c r="F80" s="8">
         <v>976.7</v>
       </c>
       <c r="G80" s="8">
         <v>1208.0999999999999</v>
       </c>
       <c r="H80" s="8">
         <v>1440.4</v>
       </c>
       <c r="I80" s="8">
         <v>1778.2</v>
       </c>
       <c r="J80" s="8">
         <v>2023.3</v>
       </c>
       <c r="K80" s="8">
         <v>2273.1</v>
       </c>
       <c r="L80" s="23">
         <v>2540.8000000000002</v>
       </c>
       <c r="M80" s="18">
         <v>2813.8</v>
       </c>
     </row>
-    <row r="81" spans="1:14" ht="23.25" customHeight="1">
+    <row r="81" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="21">
         <v>1353.2</v>
       </c>
       <c r="C81" s="8">
         <v>2706.4</v>
       </c>
       <c r="D81" s="11">
         <v>4074.8</v>
       </c>
       <c r="E81" s="8">
         <v>5445.4</v>
       </c>
       <c r="F81" s="8">
         <v>6815.8</v>
       </c>
       <c r="G81" s="8">
         <v>8199.5</v>
       </c>
       <c r="H81" s="8">
         <v>9585.1</v>
       </c>
       <c r="I81" s="8">
         <v>10981.2</v>
       </c>
       <c r="J81" s="8">
         <v>12365.8</v>
       </c>
       <c r="K81" s="8">
         <v>13757.2</v>
       </c>
       <c r="L81" s="8">
         <v>15154.5</v>
       </c>
       <c r="M81" s="8">
         <v>16556.599999999999</v>
       </c>
     </row>
-    <row r="82" spans="1:14" ht="14.25" customHeight="1">
+    <row r="82" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B82" s="39"/>
       <c r="C82" s="39"/>
       <c r="D82" s="39"/>
       <c r="E82" s="39"/>
       <c r="F82" s="39"/>
       <c r="G82" s="39"/>
       <c r="H82" s="39"/>
       <c r="I82" s="39"/>
       <c r="J82" s="39"/>
       <c r="K82" s="39"/>
       <c r="L82" s="39"/>
       <c r="M82" s="39"/>
     </row>
-    <row r="83" spans="1:14" ht="24.75" customHeight="1">
+    <row r="83" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="8">
         <v>155.30000000000001</v>
       </c>
       <c r="C83" s="8">
         <v>362.1</v>
       </c>
       <c r="D83" s="11">
         <v>578</v>
       </c>
       <c r="E83" s="8">
         <v>785</v>
       </c>
       <c r="F83" s="8">
         <v>984.5</v>
       </c>
       <c r="G83" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="8">
         <v>1280.9000000000001</v>
       </c>
       <c r="I83" s="8">
         <v>1442.8</v>
       </c>
       <c r="J83" s="8">
         <v>1632.7</v>
       </c>
       <c r="K83" s="8">
         <v>1806.6</v>
       </c>
       <c r="L83" s="23">
         <v>2030.5</v>
       </c>
       <c r="M83" s="23">
         <v>2265.6</v>
       </c>
     </row>
-    <row r="84" spans="1:14" ht="18.75" customHeight="1">
+    <row r="84" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B84" s="21">
         <v>62.5</v>
       </c>
       <c r="C84" s="8">
         <v>146.80000000000001</v>
       </c>
       <c r="D84" s="11">
         <v>229.6</v>
       </c>
       <c r="E84" s="8">
         <v>307.60000000000002</v>
       </c>
       <c r="F84" s="8">
         <v>382</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>39</v>
       </c>
       <c r="H84" s="8">
         <v>487.4</v>
       </c>
       <c r="I84" s="8">
         <v>544.1</v>
       </c>
       <c r="J84" s="8">
         <v>612.9</v>
       </c>
       <c r="K84" s="8">
         <v>677.6</v>
       </c>
       <c r="L84" s="19">
         <v>722.5</v>
       </c>
       <c r="M84" s="23">
         <v>876.9</v>
       </c>
     </row>
-    <row r="85" spans="1:14" ht="12.2" customHeight="1">
+    <row r="85" spans="1:14" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B85" s="8">
         <v>1533.1</v>
       </c>
       <c r="C85" s="8">
         <v>3439.2</v>
       </c>
       <c r="D85" s="11">
         <v>5420.5</v>
       </c>
       <c r="E85" s="8">
         <v>7396.1</v>
       </c>
       <c r="F85" s="8">
         <v>9372.5</v>
       </c>
       <c r="G85" s="8" t="s">
         <v>43</v>
       </c>
       <c r="H85" s="8">
         <v>12092.1</v>
       </c>
       <c r="I85" s="8">
         <v>13860.6</v>
       </c>
       <c r="J85" s="8">
         <v>15637</v>
       </c>
       <c r="K85" s="8">
         <v>17435</v>
       </c>
       <c r="L85" s="23">
         <v>19264.2</v>
       </c>
       <c r="M85" s="23">
         <v>21124.1</v>
       </c>
     </row>
-    <row r="86" spans="1:14" ht="12.2" customHeight="1">
+    <row r="86" spans="1:14" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B86" s="24"/>
       <c r="G86" s="8"/>
       <c r="H86" s="8"/>
       <c r="I86" s="8"/>
       <c r="M86" s="18"/>
     </row>
-    <row r="87" spans="1:14" ht="26.25" customHeight="1">
+    <row r="87" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="8">
         <v>41</v>
       </c>
       <c r="C87" s="8">
         <v>112.2</v>
       </c>
       <c r="D87" s="8">
         <v>185.5</v>
       </c>
       <c r="E87" s="8">
         <v>258.60000000000002</v>
       </c>
       <c r="F87" s="8">
         <v>329.2</v>
       </c>
       <c r="G87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L87" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M87" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="88" spans="1:14" ht="15.75" customHeight="1">
+    <row r="88" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="8">
         <v>142.69999999999999</v>
       </c>
       <c r="C88" s="8">
         <v>363.1</v>
       </c>
       <c r="D88" s="8">
         <v>573.5</v>
       </c>
       <c r="E88" s="8">
         <v>778.7</v>
       </c>
       <c r="F88" s="8">
         <v>977.2</v>
       </c>
       <c r="G88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L88" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M88" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="89" spans="1:14" ht="16.5" customHeight="1">
+    <row r="89" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="8">
         <v>27.3</v>
       </c>
       <c r="C89" s="8">
         <v>53.8</v>
       </c>
       <c r="D89" s="8">
         <v>80.3</v>
       </c>
       <c r="E89" s="8">
         <v>108.8</v>
       </c>
       <c r="F89" s="8">
         <v>139.6</v>
       </c>
       <c r="G89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M89" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="90" spans="1:14" ht="18" customHeight="1">
+    <row r="90" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B90" s="8">
         <v>787.4</v>
       </c>
       <c r="C90" s="8">
         <v>1739.6</v>
       </c>
       <c r="D90" s="8">
         <v>2748.3</v>
       </c>
       <c r="E90" s="8">
         <v>3745.8</v>
       </c>
       <c r="F90" s="8">
         <v>4751.8</v>
       </c>
       <c r="G90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L90" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M90" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="91" spans="1:14" ht="48" customHeight="1">
+    <row r="91" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="8">
         <v>278.10000000000002</v>
       </c>
       <c r="C91" s="8">
         <v>599.6</v>
       </c>
       <c r="D91" s="8">
         <v>928.6</v>
       </c>
       <c r="E91" s="8">
         <v>1253.4000000000001</v>
       </c>
       <c r="F91" s="8">
         <v>1579.1</v>
       </c>
       <c r="G91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M91" s="8" t="s">
         <v>41</v>
       </c>
       <c r="N91" s="25"/>
     </row>
-    <row r="92" spans="1:14" ht="25.5" customHeight="1">
+    <row r="92" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>36</v>
       </c>
       <c r="G92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L92" s="23" t="s">
         <v>36</v>
       </c>
       <c r="M92" s="23" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="93" spans="1:14" ht="23.25" customHeight="1">
+    <row r="93" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B93" s="8">
         <v>256.60000000000002</v>
       </c>
       <c r="C93" s="8">
         <v>570.79999999999995</v>
       </c>
       <c r="D93" s="8">
         <v>904.3</v>
       </c>
       <c r="E93" s="8">
         <v>1250.8</v>
       </c>
       <c r="F93" s="8">
         <v>1595.6</v>
       </c>
       <c r="G93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="K93" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L93" s="23" t="s">
         <v>41</v>
       </c>
       <c r="M93" s="23" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="94" spans="1:14" ht="21.75" customHeight="1">
+    <row r="94" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B94" s="21">
         <v>997.1</v>
       </c>
       <c r="C94" s="8">
         <v>2339.3000000000002</v>
       </c>
       <c r="D94" s="11">
         <v>3743.3</v>
       </c>
       <c r="E94" s="8">
         <v>5128.5</v>
       </c>
       <c r="F94" s="8">
         <v>6515.9</v>
       </c>
       <c r="G94" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H94" s="8">
         <v>8414.4</v>
       </c>
       <c r="I94" s="8">
         <v>9634.6</v>
       </c>
       <c r="J94" s="8">
         <v>10867.9</v>
       </c>
       <c r="K94" s="8">
         <v>12122.8</v>
       </c>
       <c r="L94" s="8">
         <v>13411</v>
       </c>
       <c r="M94" s="8">
         <v>14734</v>
       </c>
     </row>
-    <row r="95" spans="1:14" ht="17.25" customHeight="1">
+    <row r="95" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="26" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="96" spans="1:14" ht="12.2" customHeight="1">
+    <row r="96" spans="1:14" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B96" s="39"/>
       <c r="C96" s="39"/>
       <c r="D96" s="39"/>
       <c r="E96" s="39"/>
       <c r="F96" s="39"/>
       <c r="G96" s="39"/>
       <c r="H96" s="39"/>
       <c r="I96" s="39"/>
       <c r="J96" s="39"/>
       <c r="K96" s="39"/>
       <c r="L96" s="39"/>
       <c r="M96" s="39"/>
     </row>
-    <row r="97" spans="1:13" ht="27" customHeight="1">
+    <row r="97" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B97" s="27">
         <v>245.4</v>
       </c>
       <c r="C97" s="28">
         <v>499.5</v>
       </c>
       <c r="D97" s="28">
         <v>764.9</v>
       </c>
       <c r="E97" s="28">
         <v>1025.5</v>
       </c>
       <c r="F97" s="8">
         <v>1297.7</v>
       </c>
       <c r="G97" s="28">
         <v>1543.6</v>
       </c>
       <c r="H97" s="8">
         <v>1777.6</v>
       </c>
       <c r="I97" s="8">
         <v>2019.5</v>
       </c>
       <c r="J97" s="29">
         <v>2263.4</v>
       </c>
       <c r="K97" s="8">
         <v>2506.6</v>
       </c>
       <c r="L97" s="23">
         <v>2764.9</v>
       </c>
       <c r="M97" s="23">
         <v>3027.6</v>
       </c>
     </row>
-    <row r="98" spans="1:13" ht="17.25" customHeight="1">
+    <row r="98" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="27">
         <v>149.5</v>
       </c>
       <c r="C98" s="18">
         <v>289.60000000000002</v>
       </c>
       <c r="D98" s="28">
         <v>445</v>
       </c>
       <c r="E98" s="28">
         <v>590.4</v>
       </c>
       <c r="F98" s="8">
         <v>748.7</v>
       </c>
       <c r="G98" s="28">
         <v>884.6</v>
       </c>
       <c r="H98" s="8">
         <v>1009.8</v>
       </c>
       <c r="I98" s="8">
         <v>1134.5</v>
       </c>
       <c r="J98" s="29">
         <v>1260</v>
       </c>
       <c r="K98" s="8">
         <v>1384.8</v>
       </c>
       <c r="L98" s="19">
         <v>1517.5</v>
       </c>
       <c r="M98" s="23">
         <v>1657.5</v>
       </c>
     </row>
-    <row r="99" spans="1:13" ht="12" customHeight="1">
+    <row r="99" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B99" s="28">
         <v>1847.8</v>
       </c>
       <c r="C99" s="28">
         <v>3726.7</v>
       </c>
       <c r="D99" s="28">
         <v>5586.6</v>
       </c>
       <c r="E99" s="28">
         <v>7416.9</v>
       </c>
       <c r="F99" s="8">
         <v>9272.1</v>
       </c>
       <c r="G99" s="8">
         <v>11147.5</v>
       </c>
       <c r="H99" s="8">
         <v>13026.5</v>
       </c>
       <c r="I99" s="8">
         <v>14896.7</v>
       </c>
       <c r="J99" s="29">
         <v>16825.7</v>
       </c>
       <c r="K99" s="8">
         <v>18770.900000000001</v>
       </c>
       <c r="L99" s="23">
         <v>20730.8</v>
       </c>
       <c r="M99" s="23">
         <v>22729.200000000001</v>
       </c>
     </row>
-    <row r="100" spans="1:13" ht="12.2" customHeight="1">
+    <row r="100" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B100" s="9"/>
       <c r="C100" s="28"/>
       <c r="D100" s="18"/>
       <c r="E100" s="18"/>
       <c r="H100" s="8"/>
       <c r="I100" s="8"/>
       <c r="J100" s="18"/>
       <c r="M100" s="18"/>
     </row>
-    <row r="101" spans="1:13" ht="27" customHeight="1">
+    <row r="101" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B101" s="27">
         <v>59.4</v>
       </c>
       <c r="C101" s="28">
         <v>116.6</v>
       </c>
       <c r="D101" s="28">
         <v>175</v>
       </c>
       <c r="E101" s="28">
         <v>233.1</v>
       </c>
       <c r="F101" s="30">
         <v>290.60000000000002</v>
       </c>
       <c r="G101" s="8">
         <v>347.7</v>
       </c>
       <c r="H101" s="8">
         <v>404.1</v>
       </c>
       <c r="I101" s="8">
         <v>460.7</v>
       </c>
       <c r="J101" s="28">
         <v>517.20000000000005</v>
       </c>
       <c r="K101" s="8">
         <v>573.6</v>
       </c>
       <c r="L101" s="8">
         <v>630</v>
       </c>
       <c r="M101" s="8">
         <v>687.8</v>
       </c>
     </row>
-    <row r="102" spans="1:13" ht="14.25" customHeight="1">
+    <row r="102" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="27">
         <v>155</v>
       </c>
       <c r="C102" s="27">
         <v>325.89999999999998</v>
       </c>
       <c r="D102" s="28">
         <v>498.5</v>
       </c>
       <c r="E102" s="28">
         <v>669.2</v>
       </c>
       <c r="F102" s="30">
         <v>838.8</v>
       </c>
       <c r="G102" s="8">
         <v>1005.4</v>
       </c>
       <c r="H102" s="8">
         <v>1169.2</v>
       </c>
       <c r="I102" s="8">
         <v>1329.3</v>
       </c>
       <c r="J102" s="28">
         <v>1488.3</v>
       </c>
       <c r="K102" s="8">
         <v>1646.5</v>
       </c>
       <c r="L102" s="8">
         <v>1803.1</v>
       </c>
       <c r="M102" s="8">
         <v>1957.2</v>
       </c>
     </row>
-    <row r="103" spans="1:13" ht="15" customHeight="1">
+    <row r="103" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B103" s="27">
         <v>30.9</v>
       </c>
       <c r="C103" s="31">
         <v>60.3</v>
       </c>
       <c r="D103" s="28">
         <v>92.2</v>
       </c>
       <c r="E103" s="28">
         <v>123.1</v>
       </c>
       <c r="F103" s="30">
         <v>149.5</v>
       </c>
       <c r="G103" s="8">
         <v>179.6</v>
       </c>
       <c r="H103" s="8">
         <v>210.5</v>
       </c>
       <c r="I103" s="8">
         <v>240</v>
       </c>
       <c r="J103" s="28">
         <v>270</v>
       </c>
       <c r="K103" s="8">
         <v>307.7</v>
       </c>
       <c r="L103" s="8">
         <v>345.4</v>
       </c>
       <c r="M103" s="8">
         <v>383.6</v>
       </c>
     </row>
-    <row r="104" spans="1:13" ht="12.2" customHeight="1">
+    <row r="104" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B104" s="27">
         <v>983.4</v>
       </c>
       <c r="C104" s="28">
         <v>1977.4</v>
       </c>
       <c r="D104" s="28">
         <v>2959</v>
       </c>
       <c r="E104" s="28">
         <v>3928.2</v>
       </c>
       <c r="F104" s="30">
         <v>4913.8</v>
       </c>
       <c r="G104" s="8">
         <v>5914.8</v>
       </c>
       <c r="H104" s="8">
         <v>6916.6</v>
       </c>
       <c r="I104" s="8">
         <v>7921.3</v>
       </c>
       <c r="J104" s="28">
         <v>8953.4</v>
       </c>
       <c r="K104" s="8">
         <v>10015.1</v>
       </c>
       <c r="L104" s="8">
         <v>11097.5</v>
       </c>
       <c r="M104" s="8">
         <v>12210.3</v>
       </c>
     </row>
-    <row r="105" spans="1:13" ht="45.75" customHeight="1">
+    <row r="105" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B105" s="28">
         <v>307.39999999999998</v>
       </c>
       <c r="C105" s="28">
         <v>624.5</v>
       </c>
       <c r="D105" s="28">
         <v>920.8</v>
       </c>
       <c r="E105" s="28">
         <v>1204.4000000000001</v>
       </c>
       <c r="F105" s="30">
         <v>1489.7</v>
       </c>
       <c r="G105" s="8">
         <v>1776.2</v>
       </c>
       <c r="H105" s="8">
         <v>2064.6</v>
       </c>
       <c r="I105" s="8">
         <v>2350</v>
       </c>
       <c r="J105" s="28">
         <v>2637.6</v>
       </c>
       <c r="K105" s="8">
         <v>2926.4</v>
       </c>
       <c r="L105" s="8">
         <v>3217.4</v>
       </c>
       <c r="M105" s="8">
         <v>3515.7</v>
       </c>
     </row>
-    <row r="106" spans="1:13" ht="24" customHeight="1">
+    <row r="106" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B106" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C106" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D106" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F106" s="33" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="I106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="J106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="K106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="L106" s="19" t="s">
         <v>36</v>
       </c>
       <c r="M106" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="24.75" customHeight="1">
+    <row r="107" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B107" s="28">
         <v>311.7</v>
       </c>
       <c r="C107" s="28">
         <v>621.9</v>
       </c>
       <c r="D107" s="27">
         <v>941.2</v>
       </c>
       <c r="E107" s="28">
         <v>1258.8</v>
       </c>
       <c r="F107" s="30">
         <v>1589.8</v>
       </c>
       <c r="G107" s="8">
         <v>1923.8</v>
       </c>
       <c r="H107" s="8">
         <v>2261.5</v>
       </c>
       <c r="I107" s="8">
         <v>2595.4</v>
       </c>
       <c r="J107" s="32">
         <v>2959.2</v>
       </c>
       <c r="K107" s="8">
         <v>3301.5</v>
       </c>
       <c r="L107" s="23">
         <v>3637.4</v>
       </c>
       <c r="M107" s="23">
         <v>3974.5</v>
       </c>
     </row>
-    <row r="108" spans="1:13" ht="15" customHeight="1">
+    <row r="108" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B108" s="28">
         <v>1295.9000000000001</v>
       </c>
       <c r="C108" s="28">
         <v>2631.4</v>
       </c>
       <c r="D108" s="28">
         <v>3917.9</v>
       </c>
       <c r="E108" s="28">
         <v>5187.8999999999996</v>
       </c>
       <c r="F108" s="8">
         <v>6467</v>
       </c>
       <c r="G108" s="8">
         <v>7766.6</v>
       </c>
       <c r="H108" s="8">
         <v>9062.2999999999993</v>
       </c>
       <c r="I108" s="8">
         <v>10356.799999999999</v>
       </c>
       <c r="J108" s="29">
         <v>11661.8</v>
       </c>
       <c r="K108" s="8">
         <v>13002.8</v>
       </c>
       <c r="L108" s="8">
         <v>14348.8</v>
       </c>
       <c r="M108" s="8">
         <v>15725.7</v>
       </c>
     </row>
-    <row r="109" spans="1:13" ht="12.2" customHeight="1">
+    <row r="109" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B109" s="39"/>
       <c r="C109" s="39"/>
       <c r="D109" s="39"/>
       <c r="E109" s="39"/>
       <c r="F109" s="39"/>
       <c r="G109" s="39"/>
       <c r="H109" s="39"/>
       <c r="I109" s="39"/>
       <c r="J109" s="39"/>
       <c r="K109" s="39"/>
       <c r="L109" s="39"/>
       <c r="M109" s="39"/>
     </row>
-    <row r="110" spans="1:13" ht="24.75" customHeight="1">
+    <row r="110" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B110" s="27">
         <v>239.5</v>
       </c>
       <c r="C110" s="28">
         <v>468</v>
       </c>
       <c r="D110" s="28">
         <v>691.8</v>
       </c>
       <c r="E110" s="28">
         <v>962.3</v>
       </c>
       <c r="F110" s="8">
         <v>1213.5999999999999</v>
       </c>
       <c r="G110" s="28">
         <v>1446.6</v>
       </c>
       <c r="H110" s="8">
         <v>1682.1</v>
       </c>
       <c r="I110" s="8">
         <v>1907.2</v>
       </c>
       <c r="J110" s="9">
         <v>2141</v>
       </c>
       <c r="K110" s="8">
         <v>2411.1999999999998</v>
       </c>
       <c r="L110" s="23">
         <v>2677.6</v>
       </c>
       <c r="M110" s="23">
         <v>2961.8</v>
       </c>
     </row>
-    <row r="111" spans="1:13" ht="12.2" customHeight="1">
+    <row r="111" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B111" s="27">
         <v>128.30000000000001</v>
       </c>
       <c r="C111" s="18">
         <v>245.8</v>
       </c>
       <c r="D111" s="28" t="s">
         <v>48</v>
       </c>
       <c r="E111" s="28">
         <v>495.4</v>
       </c>
       <c r="F111" s="8">
         <v>614.29999999999995</v>
       </c>
       <c r="G111" s="28">
         <v>720</v>
       </c>
       <c r="H111" s="8">
         <v>828.4</v>
       </c>
       <c r="I111" s="8">
         <v>934.3</v>
       </c>
       <c r="J111" s="9">
         <v>1047.5999999999999</v>
       </c>
       <c r="K111" s="8">
         <v>1169.4000000000001</v>
       </c>
       <c r="L111" s="19">
         <v>1303.0999999999999</v>
       </c>
       <c r="M111" s="23">
         <v>1477.8</v>
       </c>
     </row>
-    <row r="112" spans="1:13" ht="12.2" customHeight="1">
+    <row r="112" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="28">
         <v>2018.2</v>
       </c>
       <c r="C112" s="28">
         <v>4016.7</v>
       </c>
       <c r="D112" s="28">
         <v>5990.7</v>
       </c>
       <c r="E112" s="28">
         <v>7963.3</v>
       </c>
       <c r="F112" s="8">
         <v>9972.7000000000007</v>
       </c>
       <c r="G112" s="8">
         <v>12021</v>
       </c>
       <c r="H112" s="8">
         <v>14110.2</v>
       </c>
       <c r="I112" s="8">
         <v>16214.3</v>
       </c>
       <c r="J112" s="9">
         <v>18348.400000000001</v>
       </c>
       <c r="K112" s="8">
         <v>20501.5</v>
       </c>
       <c r="L112" s="23">
         <v>22656.2</v>
       </c>
       <c r="M112" s="23">
         <v>24863.1</v>
       </c>
     </row>
-    <row r="113" spans="1:13" ht="12.2" customHeight="1">
+    <row r="113" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B113" s="9"/>
       <c r="C113" s="28"/>
       <c r="D113" s="18"/>
       <c r="F113" s="8"/>
       <c r="H113" s="8"/>
       <c r="J113" s="9"/>
       <c r="M113" s="18"/>
     </row>
-    <row r="114" spans="1:13" ht="24" customHeight="1">
+    <row r="114" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="27">
         <v>55.8</v>
       </c>
       <c r="C114" s="28">
         <v>109.7</v>
       </c>
       <c r="D114" s="28">
         <v>165.7</v>
       </c>
       <c r="E114" s="28">
         <v>220.8</v>
       </c>
       <c r="F114" s="30">
         <v>276.3</v>
       </c>
       <c r="G114" s="8">
         <v>331.9</v>
       </c>
       <c r="H114" s="8">
         <v>387.4</v>
       </c>
       <c r="I114" s="8">
         <v>441.4</v>
       </c>
       <c r="J114" s="34">
         <v>496.4</v>
       </c>
       <c r="K114" s="8">
         <v>551</v>
       </c>
       <c r="L114" s="8">
         <v>601.5</v>
       </c>
       <c r="M114" s="8">
         <v>652.29999999999995</v>
       </c>
     </row>
-    <row r="115" spans="1:13" ht="21.75" customHeight="1">
+    <row r="115" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="27">
         <v>154.9</v>
       </c>
       <c r="C115" s="27">
         <v>308.5</v>
       </c>
       <c r="D115" s="28">
         <v>461.4</v>
       </c>
       <c r="E115" s="28">
         <v>613</v>
       </c>
       <c r="F115" s="30">
         <v>762.3</v>
       </c>
       <c r="G115" s="8">
         <v>910.2</v>
       </c>
       <c r="H115" s="8">
         <v>1054.5</v>
       </c>
       <c r="I115" s="8">
         <v>1197.5</v>
       </c>
       <c r="J115" s="34">
         <v>1339.7</v>
       </c>
       <c r="K115" s="8">
         <v>1480</v>
       </c>
       <c r="L115" s="8">
         <v>1618.8</v>
       </c>
       <c r="M115" s="8">
         <v>1759</v>
       </c>
     </row>
-    <row r="116" spans="1:13" ht="26.25" customHeight="1">
+    <row r="116" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B116" s="27">
         <v>38.799999999999997</v>
       </c>
       <c r="C116" s="31">
         <v>77.5</v>
       </c>
       <c r="D116" s="28">
         <v>115.2</v>
       </c>
       <c r="E116" s="28">
         <v>150.5</v>
       </c>
       <c r="F116" s="30">
         <v>188.2</v>
       </c>
       <c r="G116" s="8">
         <v>228.3</v>
       </c>
       <c r="H116" s="8">
         <v>268.3</v>
       </c>
       <c r="I116" s="8">
         <v>333.5</v>
       </c>
       <c r="J116" s="34">
         <v>398.9</v>
       </c>
       <c r="K116" s="8">
         <v>462</v>
       </c>
       <c r="L116" s="8">
         <v>526.1</v>
       </c>
       <c r="M116" s="8">
         <v>590.20000000000005</v>
       </c>
     </row>
-    <row r="117" spans="1:13" ht="13.5" customHeight="1">
+    <row r="117" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B117" s="27">
         <v>1120</v>
       </c>
       <c r="C117" s="28">
         <v>2238.6</v>
       </c>
       <c r="D117" s="28">
         <v>3328.9</v>
       </c>
       <c r="E117" s="28">
         <v>4404.3999999999996</v>
       </c>
       <c r="F117" s="30">
         <v>5519.2</v>
       </c>
       <c r="G117" s="8">
         <v>6660</v>
       </c>
       <c r="H117" s="8">
         <v>7822.4</v>
       </c>
       <c r="I117" s="8">
         <v>8987.2000000000007</v>
       </c>
       <c r="J117" s="34">
         <v>10160.299999999999</v>
       </c>
       <c r="K117" s="8">
         <v>11363.8</v>
       </c>
       <c r="L117" s="8">
         <v>12593.5</v>
       </c>
       <c r="M117" s="8">
         <v>13854.2</v>
       </c>
     </row>
-    <row r="118" spans="1:13" ht="46.5" customHeight="1">
+    <row r="118" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B118" s="28">
         <v>304.7</v>
       </c>
       <c r="C118" s="28">
         <v>597.9</v>
       </c>
       <c r="D118" s="28">
         <v>895.2</v>
       </c>
       <c r="E118" s="28">
         <v>1205.9000000000001</v>
       </c>
       <c r="F118" s="30">
         <v>1511.8</v>
       </c>
       <c r="G118" s="8">
         <v>1820.7</v>
       </c>
       <c r="H118" s="8">
         <v>2134.3000000000002</v>
       </c>
       <c r="I118" s="8">
         <v>2433.8000000000002</v>
       </c>
       <c r="J118" s="34">
         <v>2751.3</v>
       </c>
       <c r="K118" s="8">
         <v>3071.1</v>
       </c>
       <c r="L118" s="8">
         <v>3380</v>
       </c>
       <c r="M118" s="8">
         <v>3690</v>
       </c>
     </row>
-    <row r="119" spans="1:13" ht="23.25" customHeight="1">
+    <row r="119" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B119" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C119" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D119" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E119" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F119" s="33" t="s">
         <v>36</v>
       </c>
       <c r="G119" s="33" t="s">
         <v>36</v>
       </c>
       <c r="H119" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I119" s="19" t="s">
         <v>36</v>
       </c>
       <c r="J119" s="23" t="s">
         <v>36</v>
       </c>
       <c r="K119" s="19" t="s">
         <v>49</v>
       </c>
       <c r="L119" s="19" t="s">
         <v>49</v>
       </c>
       <c r="M119" s="19"/>
     </row>
-    <row r="120" spans="1:13" ht="23.25" customHeight="1">
+    <row r="120" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B120" s="28">
         <v>344</v>
       </c>
       <c r="C120" s="28">
         <v>684.6</v>
       </c>
       <c r="D120" s="27">
         <v>1024.3</v>
       </c>
       <c r="E120" s="28">
         <v>1368.7</v>
       </c>
       <c r="F120" s="30">
         <v>1714.9</v>
       </c>
       <c r="G120" s="8">
         <v>2070.1</v>
       </c>
       <c r="H120" s="8">
         <v>2443.3000000000002</v>
       </c>
       <c r="I120" s="8">
         <v>2820.8</v>
       </c>
       <c r="J120" s="23">
         <v>3201.8</v>
       </c>
       <c r="K120" s="8">
         <v>3573.5</v>
       </c>
       <c r="L120" s="23">
         <v>3936.2</v>
       </c>
       <c r="M120" s="23">
         <v>4317.3999999999996</v>
       </c>
     </row>
-    <row r="121" spans="1:13" ht="26.25" customHeight="1">
+    <row r="121" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B121" s="28">
         <v>1395.2</v>
       </c>
       <c r="C121" s="28">
         <v>2780.7</v>
       </c>
       <c r="D121" s="28">
         <v>4139.7</v>
       </c>
       <c r="E121" s="28">
         <v>5526.5</v>
       </c>
       <c r="F121" s="8">
         <v>6904</v>
       </c>
       <c r="G121" s="8">
         <v>8294</v>
       </c>
       <c r="H121" s="8">
         <v>9724</v>
       </c>
       <c r="I121" s="8">
         <v>11139.8</v>
       </c>
       <c r="J121" s="9">
         <v>12564.7</v>
       </c>
       <c r="K121" s="8">
         <v>14005</v>
       </c>
       <c r="L121" s="8">
         <v>15445.3</v>
       </c>
       <c r="M121" s="8">
         <v>16917.599999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="12.2" customHeight="1">
+    <row r="122" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B122" s="39"/>
       <c r="C122" s="39"/>
       <c r="D122" s="39"/>
       <c r="E122" s="39"/>
       <c r="F122" s="39"/>
       <c r="G122" s="39"/>
       <c r="H122" s="39"/>
       <c r="I122" s="39"/>
       <c r="J122" s="39"/>
       <c r="K122" s="39"/>
       <c r="L122" s="39"/>
       <c r="M122" s="39"/>
     </row>
-    <row r="123" spans="1:13" ht="24.75" customHeight="1">
+    <row r="123" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="27">
         <v>210.2</v>
       </c>
       <c r="C123" s="28">
         <v>443.7</v>
       </c>
       <c r="D123" s="28">
         <v>753.7</v>
       </c>
       <c r="E123" s="28">
         <v>1014.6</v>
       </c>
       <c r="F123" s="8">
         <v>1248.0999999999999</v>
       </c>
       <c r="G123" s="28">
         <v>1458.3</v>
       </c>
       <c r="H123" s="8">
         <v>1691.884</v>
       </c>
       <c r="I123" s="8">
         <v>1917.6051</v>
       </c>
       <c r="J123" s="28">
         <v>2141.0038999999997</v>
       </c>
       <c r="K123" s="28">
         <v>2372.4002</v>
       </c>
       <c r="L123" s="28">
         <v>2615.2865000000002</v>
       </c>
       <c r="M123" s="23">
         <v>2879.2395999999999</v>
       </c>
     </row>
-    <row r="124" spans="1:13" ht="12.2" customHeight="1">
+    <row r="124" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="27">
         <v>129.19999999999999</v>
       </c>
       <c r="C124" s="18">
         <v>264.2</v>
       </c>
       <c r="D124" s="28">
         <v>441.2</v>
       </c>
       <c r="E124" s="28">
         <v>591.6</v>
       </c>
       <c r="F124" s="8">
         <v>732.3</v>
       </c>
       <c r="G124" s="28">
         <v>838.1</v>
       </c>
       <c r="H124" s="8">
         <v>958.38800000000003</v>
       </c>
       <c r="I124" s="8">
         <v>1073.7349999999999</v>
       </c>
       <c r="J124" s="28">
         <v>1197.9829999999999</v>
       </c>
       <c r="K124" s="28">
         <v>1323.6568</v>
       </c>
       <c r="L124" s="28">
         <v>1462.2492999999999</v>
       </c>
       <c r="M124" s="23">
         <v>1615.4463000000001</v>
       </c>
     </row>
-    <row r="125" spans="1:13" ht="12.2" customHeight="1">
+    <row r="125" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B125" s="28">
         <v>2192.1999999999998</v>
       </c>
       <c r="C125" s="28">
         <v>4383.8</v>
       </c>
       <c r="D125" s="28">
         <v>6647.8</v>
       </c>
       <c r="E125" s="28">
         <v>8984.2999999999993</v>
       </c>
       <c r="F125" s="8">
         <v>11321.5</v>
       </c>
       <c r="G125" s="8">
         <v>13666.5</v>
       </c>
       <c r="H125" s="8">
         <v>16012.982900000001</v>
       </c>
       <c r="I125" s="8">
         <v>18358.661</v>
       </c>
       <c r="J125" s="28">
         <v>20721.649000000001</v>
       </c>
       <c r="K125" s="28">
         <v>23126.997899999998</v>
       </c>
       <c r="L125" s="28">
         <v>25519.643</v>
       </c>
       <c r="M125" s="23">
         <v>27974.4938</v>
       </c>
     </row>
-    <row r="126" spans="1:13" ht="12.2" customHeight="1">
+    <row r="126" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B126" s="9"/>
       <c r="C126" s="28"/>
       <c r="D126" s="18"/>
       <c r="F126" s="8"/>
       <c r="H126" s="8"/>
       <c r="I126" s="8"/>
       <c r="J126" s="9"/>
       <c r="K126" s="9"/>
       <c r="L126" s="9"/>
       <c r="M126" s="18"/>
     </row>
-    <row r="127" spans="1:13" ht="24" customHeight="1">
+    <row r="127" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B127" s="27">
         <v>51.1</v>
       </c>
       <c r="C127" s="28">
         <v>101.2</v>
       </c>
       <c r="D127" s="28">
         <v>151.6</v>
       </c>
       <c r="E127" s="28">
         <v>202.3</v>
       </c>
       <c r="F127" s="30">
         <v>253.1</v>
       </c>
       <c r="G127" s="8">
         <v>302.5</v>
       </c>
       <c r="H127" s="8">
         <v>352.06540000000001</v>
       </c>
       <c r="I127" s="8">
         <v>402.58909999999997</v>
       </c>
       <c r="J127" s="34">
         <v>453.28309999999999</v>
       </c>
       <c r="K127" s="34">
         <v>504.26940000000002</v>
       </c>
       <c r="L127" s="34">
         <v>556.70209999999997</v>
       </c>
       <c r="M127" s="8">
         <v>607.76499999999999</v>
       </c>
     </row>
-    <row r="128" spans="1:13" ht="21.75" customHeight="1">
+    <row r="128" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B128" s="27">
         <v>136.80000000000001</v>
       </c>
       <c r="C128" s="27">
         <v>271.39999999999998</v>
       </c>
       <c r="D128" s="28">
         <v>405.7</v>
       </c>
       <c r="E128" s="28">
         <v>541.4</v>
       </c>
       <c r="F128" s="30">
         <v>676</v>
       </c>
       <c r="G128" s="8">
         <v>809.8</v>
       </c>
       <c r="H128" s="8">
         <v>942.35569999999996</v>
       </c>
       <c r="I128" s="8">
         <v>1072.9443999999999</v>
       </c>
       <c r="J128" s="34">
         <v>1201.6581999999999</v>
       </c>
       <c r="K128" s="34">
         <v>1327.9359999999999</v>
       </c>
       <c r="L128" s="34">
         <v>1453.2891000000002</v>
       </c>
       <c r="M128" s="8">
         <v>1577.7463</v>
       </c>
     </row>
-    <row r="129" spans="1:13" ht="26.25" customHeight="1">
+    <row r="129" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B129" s="27">
         <v>63.7</v>
       </c>
       <c r="C129" s="31">
         <v>105.3</v>
       </c>
       <c r="D129" s="28">
         <v>145.1</v>
       </c>
       <c r="E129" s="28">
         <v>185.4</v>
       </c>
       <c r="F129" s="30">
         <v>224.9</v>
       </c>
       <c r="G129" s="8">
         <v>265.3</v>
       </c>
       <c r="H129" s="8">
         <v>306.2679</v>
       </c>
       <c r="I129" s="8">
         <v>348.4126</v>
       </c>
       <c r="J129" s="34">
         <v>391.35520000000002</v>
       </c>
       <c r="K129" s="34">
         <v>433.59340000000003</v>
       </c>
       <c r="L129" s="34">
         <v>476.64100000000002</v>
       </c>
       <c r="M129" s="8">
         <v>520.4316</v>
       </c>
     </row>
-    <row r="130" spans="1:13" ht="13.5" customHeight="1">
+    <row r="130" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="27">
         <v>1252.0999999999999</v>
       </c>
       <c r="C130" s="28">
         <v>2527.8000000000002</v>
       </c>
       <c r="D130" s="28">
         <v>3899.7</v>
       </c>
       <c r="E130" s="28">
         <v>5328.5</v>
       </c>
       <c r="F130" s="30">
         <v>6746.7</v>
       </c>
       <c r="G130" s="8">
         <v>8172.6</v>
       </c>
       <c r="H130" s="8">
         <v>9616.1126000000004</v>
       </c>
       <c r="I130" s="8">
         <v>11061.0663</v>
       </c>
       <c r="J130" s="34">
         <v>12526.406000000001</v>
       </c>
       <c r="K130" s="34">
         <v>14028.1774</v>
       </c>
       <c r="L130" s="34">
         <v>15530.404699999999</v>
       </c>
       <c r="M130" s="8">
         <v>17063.805100000001</v>
       </c>
     </row>
-    <row r="131" spans="1:13" ht="46.5" customHeight="1">
+    <row r="131" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="28">
         <v>315.60000000000002</v>
       </c>
       <c r="C131" s="28">
         <v>632.29999999999995</v>
       </c>
       <c r="D131" s="28">
         <v>954.7</v>
       </c>
       <c r="E131" s="28">
         <v>1280</v>
       </c>
       <c r="F131" s="30">
         <v>1620</v>
       </c>
       <c r="G131" s="8">
         <v>1929.8</v>
       </c>
       <c r="H131" s="8">
         <v>2242.4304999999999</v>
       </c>
       <c r="I131" s="8">
         <v>2555.6428999999998</v>
       </c>
       <c r="J131" s="34">
         <v>2867.6460000000002</v>
       </c>
       <c r="K131" s="34">
         <v>3184.6696000000002</v>
       </c>
       <c r="L131" s="34">
         <v>3491.3267999999998</v>
       </c>
       <c r="M131" s="8">
         <v>3813.7525000000001</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="23.25" customHeight="1">
+    <row r="132" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B132" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C132" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D132" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E132" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F132" s="33" t="s">
         <v>36</v>
       </c>
       <c r="G132" s="33" t="s">
         <v>36</v>
       </c>
       <c r="H132" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I132" s="33" t="s">
         <v>36</v>
       </c>
       <c r="J132" s="23" t="s">
         <v>36</v>
       </c>
       <c r="K132" s="23" t="s">
         <v>36</v>
       </c>
       <c r="L132" s="23" t="s">
         <v>36</v>
       </c>
       <c r="M132" s="19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="133" spans="1:13" ht="35.25" customHeight="1">
+    <row r="133" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="28">
         <v>372.9</v>
       </c>
       <c r="C133" s="28">
         <v>745.8</v>
       </c>
       <c r="D133" s="27">
         <v>1091.0999999999999</v>
       </c>
       <c r="E133" s="28">
         <v>1446.7</v>
       </c>
       <c r="F133" s="30">
         <v>1800.7</v>
       </c>
       <c r="G133" s="8">
         <v>2186.6</v>
       </c>
       <c r="H133" s="8">
         <v>2553.7507999999998</v>
       </c>
       <c r="I133" s="8">
         <v>2918.0057000000002</v>
       </c>
       <c r="J133" s="23">
         <v>3281.3004999999998</v>
       </c>
       <c r="K133" s="23">
         <v>3648.3521000000001</v>
       </c>
       <c r="L133" s="23">
         <v>4011.2792999999997</v>
       </c>
       <c r="M133" s="23">
         <v>4390.9933000000001</v>
       </c>
     </row>
-    <row r="134" spans="1:13" ht="26.25" customHeight="1">
+    <row r="134" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B134" s="28">
         <v>1469.6</v>
       </c>
       <c r="C134" s="28">
         <v>2944</v>
       </c>
       <c r="D134" s="28">
         <v>4510.7</v>
       </c>
       <c r="E134" s="28">
         <v>6134.7</v>
       </c>
       <c r="F134" s="8">
         <v>7762.3</v>
       </c>
       <c r="G134" s="8">
         <v>9362.9</v>
       </c>
       <c r="H134" s="8">
         <v>10985.2752</v>
       </c>
       <c r="I134" s="8">
         <v>12608.047500000001</v>
       </c>
       <c r="J134" s="9">
         <v>14249.8428</v>
       </c>
       <c r="K134" s="9">
         <v>15925.1669</v>
       </c>
       <c r="L134" s="9">
         <v>17581.569800000001</v>
       </c>
       <c r="M134" s="8">
         <v>19282.782199999998</v>
       </c>
     </row>
-    <row r="135" spans="1:13" ht="15" customHeight="1">
+    <row r="135" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B135" s="39"/>
       <c r="C135" s="39"/>
       <c r="D135" s="39"/>
       <c r="E135" s="39"/>
       <c r="F135" s="39"/>
       <c r="G135" s="39"/>
       <c r="H135" s="39"/>
       <c r="I135" s="39"/>
       <c r="J135" s="39"/>
       <c r="K135" s="39"/>
       <c r="L135" s="39"/>
       <c r="M135" s="39"/>
     </row>
-    <row r="136" spans="1:13" ht="24.75" customHeight="1">
+    <row r="136" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B136" s="27">
         <v>230.4384</v>
       </c>
       <c r="C136" s="28">
         <v>425.79930000000002</v>
       </c>
       <c r="D136" s="28">
         <v>676.8954</v>
       </c>
       <c r="E136" s="28">
         <v>907.01900000000001</v>
       </c>
       <c r="F136" s="28">
         <v>1143.1334999999999</v>
       </c>
       <c r="G136" s="28">
         <v>1373.2764</v>
       </c>
       <c r="H136" s="8">
         <v>1594.9211</v>
       </c>
       <c r="I136" s="28">
         <v>1817.6105</v>
       </c>
-      <c r="J136" s="28"/>
+      <c r="J136" s="28">
+        <v>2063.1333999999997</v>
+      </c>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
       <c r="M136" s="23"/>
     </row>
-    <row r="137" spans="1:13" ht="12.2" customHeight="1">
+    <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B137" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C137" s="18">
         <v>249.3</v>
       </c>
       <c r="D137" s="28">
         <v>384.4</v>
       </c>
       <c r="E137" s="28">
         <v>519.86</v>
       </c>
       <c r="F137" s="28">
         <v>662.77099999999996</v>
       </c>
       <c r="G137" s="28">
         <v>796.03359999999998</v>
       </c>
       <c r="H137" s="8">
         <v>926.22880000000009</v>
       </c>
       <c r="I137" s="28">
         <v>1050.9918</v>
       </c>
-      <c r="J137" s="28"/>
+      <c r="J137" s="28">
+        <v>1198.2648000000002</v>
+      </c>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
       <c r="M137" s="23"/>
     </row>
-    <row r="138" spans="1:13" ht="12.2" customHeight="1">
+    <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B138" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C138" s="28">
         <v>4527.7194</v>
       </c>
       <c r="D138" s="28">
         <v>6826.3845999999994</v>
       </c>
       <c r="E138" s="28">
         <v>9182.9651999999987</v>
       </c>
       <c r="F138" s="28">
         <v>11552.784599999999</v>
       </c>
       <c r="G138" s="28">
         <v>13925.329300000001</v>
       </c>
       <c r="H138" s="8">
         <v>16324.242699999999</v>
       </c>
       <c r="I138" s="28">
         <v>18709.422300000002</v>
       </c>
-      <c r="J138" s="28"/>
+      <c r="J138" s="28">
+        <v>21128.014999999999</v>
+      </c>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
       <c r="M138" s="23"/>
     </row>
-    <row r="139" spans="1:13" ht="12.2" customHeight="1">
+    <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B139" s="9"/>
       <c r="C139" s="28"/>
       <c r="D139" s="18"/>
       <c r="H139" s="8"/>
       <c r="I139" s="8"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
       <c r="L139" s="9"/>
       <c r="M139" s="18"/>
     </row>
-    <row r="140" spans="1:13" ht="24" customHeight="1">
+    <row r="140" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="27">
         <v>51.035400000000003</v>
       </c>
       <c r="C140" s="28">
         <v>102.2</v>
       </c>
       <c r="D140" s="28">
         <v>153.67420000000001</v>
       </c>
       <c r="E140" s="28">
         <v>205.08529999999999</v>
       </c>
       <c r="F140" s="28">
         <v>256.26350000000002</v>
       </c>
       <c r="G140" s="28">
         <v>306.5788</v>
       </c>
       <c r="H140" s="8">
         <v>356.75540000000001</v>
       </c>
       <c r="I140" s="8">
         <v>407.00709999999998</v>
       </c>
-      <c r="J140" s="34"/>
+      <c r="J140" s="34">
+        <v>457.27390000000003</v>
+      </c>
       <c r="K140" s="34"/>
       <c r="L140" s="34"/>
       <c r="M140" s="8"/>
     </row>
-    <row r="141" spans="1:13" ht="21.75" customHeight="1">
+    <row r="141" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="27">
         <v>123.9023</v>
       </c>
       <c r="C141" s="27">
         <v>245.9</v>
       </c>
       <c r="D141" s="28">
         <v>367.25940000000003</v>
       </c>
       <c r="E141" s="28">
         <v>487.70890000000003</v>
       </c>
       <c r="F141" s="28">
         <v>607.15890000000002</v>
       </c>
       <c r="G141" s="28">
         <v>725.06399999999996</v>
       </c>
       <c r="H141" s="8">
         <v>842.04519999999991</v>
       </c>
       <c r="I141" s="8">
         <v>958.13720000000001</v>
       </c>
-      <c r="J141" s="34"/>
+      <c r="J141" s="34">
+        <v>1073.6396999999999</v>
+      </c>
       <c r="K141" s="34"/>
       <c r="L141" s="34"/>
       <c r="M141" s="8"/>
     </row>
-    <row r="142" spans="1:13" ht="26.25" customHeight="1">
+    <row r="142" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B142" s="27">
         <v>44.772199999999998</v>
       </c>
       <c r="C142" s="31">
         <v>90.6</v>
       </c>
       <c r="D142" s="28">
         <v>135.90439999999998</v>
       </c>
       <c r="E142" s="28">
         <v>178.97070000000002</v>
       </c>
       <c r="F142" s="28">
         <v>233.79679999999999</v>
       </c>
       <c r="G142" s="28">
         <v>287.04240000000004</v>
       </c>
       <c r="H142" s="8">
         <v>343.42179999999996</v>
       </c>
       <c r="I142" s="8">
         <v>399.84949999999998</v>
       </c>
-      <c r="J142" s="34"/>
+      <c r="J142" s="34">
+        <v>450.81259999999997</v>
+      </c>
       <c r="K142" s="34"/>
       <c r="L142" s="34"/>
       <c r="M142" s="8"/>
     </row>
-    <row r="143" spans="1:13" ht="13.5" customHeight="1">
+    <row r="143" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="27">
         <v>1339.356</v>
       </c>
       <c r="C143" s="28">
         <v>2699.4</v>
       </c>
       <c r="D143" s="28">
         <v>4075.3181</v>
       </c>
       <c r="E143" s="28">
         <v>5445.9207000000006</v>
       </c>
       <c r="F143" s="28">
         <v>6817.5497000000005</v>
       </c>
       <c r="G143" s="28">
         <v>8209.8300999999992</v>
       </c>
       <c r="H143" s="8">
         <v>9613.1785999999993</v>
       </c>
       <c r="I143" s="8">
         <v>11013.92</v>
       </c>
-      <c r="J143" s="34"/>
+      <c r="J143" s="34">
+        <v>12439.387699999999</v>
+      </c>
       <c r="K143" s="34"/>
       <c r="L143" s="34"/>
       <c r="M143" s="8"/>
     </row>
-    <row r="144" spans="1:13" ht="46.5" customHeight="1">
+    <row r="144" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B144" s="28">
         <v>336.44329999999997</v>
       </c>
       <c r="C144" s="28">
         <v>637.29999999999995</v>
       </c>
       <c r="D144" s="28">
         <v>952.60209999999995</v>
       </c>
       <c r="E144" s="28">
         <v>1267.2946999999999</v>
       </c>
       <c r="F144" s="28">
         <v>1586.4259</v>
       </c>
       <c r="G144" s="28">
         <v>1911.6075000000001</v>
       </c>
       <c r="H144" s="8">
         <v>2233.6932000000002</v>
       </c>
       <c r="I144" s="8">
         <v>2557.1224999999999</v>
       </c>
-      <c r="J144" s="34"/>
+      <c r="J144" s="34">
+        <v>2890.9692999999997</v>
+      </c>
       <c r="K144" s="34"/>
       <c r="L144" s="34"/>
       <c r="M144" s="8"/>
     </row>
-    <row r="145" spans="1:13" ht="23.25" customHeight="1">
+    <row r="145" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="G145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="H145" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I145" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="J145" s="23"/>
+      <c r="J145" s="23" t="s">
+        <v>36</v>
+      </c>
       <c r="K145" s="23"/>
       <c r="L145" s="23"/>
       <c r="M145" s="19"/>
     </row>
-    <row r="146" spans="1:13" ht="35.25" customHeight="1">
+    <row r="146" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="28">
         <v>376.43959999999998</v>
       </c>
       <c r="C146" s="28">
         <v>752.3</v>
       </c>
       <c r="D146" s="27">
         <v>1141.6263999999999</v>
       </c>
       <c r="E146" s="28">
         <v>1597.9848999999999</v>
       </c>
       <c r="F146" s="28">
         <v>2051.5898000000002</v>
       </c>
       <c r="G146" s="28">
         <v>2485.2064999999998</v>
       </c>
       <c r="H146" s="8">
         <v>2935.1484999999998</v>
       </c>
       <c r="I146" s="8">
         <v>3373.386</v>
       </c>
-      <c r="J146" s="23"/>
+      <c r="J146" s="23">
+        <v>3815.9317999999998</v>
+      </c>
       <c r="K146" s="23"/>
       <c r="L146" s="23"/>
       <c r="M146" s="23"/>
     </row>
-    <row r="147" spans="1:13" ht="26.25" customHeight="1">
+    <row r="147" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B147" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C147" s="27">
         <v>3025.0192999999999</v>
       </c>
       <c r="D147" s="28">
         <v>4534.6806999999999</v>
       </c>
       <c r="E147" s="28">
         <v>6043.3297000000002</v>
       </c>
       <c r="F147" s="28">
         <v>7560.3570999999993</v>
       </c>
       <c r="G147" s="28">
         <v>9103.5879999999997</v>
       </c>
       <c r="H147" s="8">
         <v>10645.848699999999</v>
       </c>
       <c r="I147" s="28">
         <v>12191.9146</v>
       </c>
-      <c r="J147" s="9"/>
+      <c r="J147" s="28">
+        <v>13764.1397</v>
+      </c>
       <c r="K147" s="9"/>
       <c r="L147" s="9"/>
       <c r="M147" s="8"/>
     </row>
-    <row r="148" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1">
+    <row r="148" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B148" s="36"/>
       <c r="C148" s="36"/>
       <c r="D148" s="36"/>
       <c r="E148" s="36"/>
       <c r="F148" s="36"/>
       <c r="G148" s="36"/>
       <c r="H148" s="36"/>
       <c r="I148" s="36"/>
       <c r="J148" s="36"/>
       <c r="K148" s="36"/>
       <c r="L148" s="36"/>
       <c r="M148" s="36"/>
     </row>
-    <row r="149" spans="1:13" s="37" customFormat="1" ht="15" customHeight="1">
+    <row r="149" spans="1:13" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="38" t="s">
         <v>45</v>
       </c>
       <c r="B149" s="36"/>
       <c r="C149" s="36"/>
       <c r="D149" s="36"/>
       <c r="E149" s="36"/>
       <c r="F149" s="36"/>
       <c r="G149" s="36"/>
       <c r="H149" s="36"/>
       <c r="I149" s="36"/>
       <c r="J149" s="36"/>
       <c r="K149" s="36"/>
       <c r="L149" s="36"/>
       <c r="M149" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A135:M135"/>
     <mergeCell ref="A122:M122"/>
     <mergeCell ref="A109:M109"/>
     <mergeCell ref="A96:M96"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
@@ -6080,53 +6104,56 @@
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A43:M43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6135,85 +6162,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0A6642-38A3-442A-9CC6-5A5A17846505}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F4182C-FE35-4853-916B-08827D356BEA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F462C494-CD64-41E4-8627-0FDA95B16DDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F4182C-FE35-4853-916B-08827D356BEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0A6642-38A3-442A-9CC6-5A5A17846505}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>период</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>