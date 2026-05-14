--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13425" yWindow="-150" windowWidth="15645" windowHeight="11640"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="52">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -704,52 +704,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N149"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A121" workbookViewId="0">
-      <selection activeCell="P146" sqref="P146"/>
+    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
+      <selection activeCell="K153" sqref="K153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
@@ -5649,296 +5649,318 @@
       <c r="C135" s="39"/>
       <c r="D135" s="39"/>
       <c r="E135" s="39"/>
       <c r="F135" s="39"/>
       <c r="G135" s="39"/>
       <c r="H135" s="39"/>
       <c r="I135" s="39"/>
       <c r="J135" s="39"/>
       <c r="K135" s="39"/>
       <c r="L135" s="39"/>
       <c r="M135" s="39"/>
     </row>
     <row r="136" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B136" s="27">
         <v>230.4384</v>
       </c>
       <c r="C136" s="28">
         <v>425.79930000000002</v>
       </c>
       <c r="D136" s="28">
         <v>676.8954</v>
       </c>
-      <c r="E136" s="28"/>
+      <c r="E136" s="28">
+        <v>907.01900000000001</v>
+      </c>
       <c r="F136" s="8"/>
       <c r="G136" s="28"/>
       <c r="H136" s="8"/>
       <c r="I136" s="8"/>
       <c r="J136" s="28"/>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
       <c r="M136" s="23"/>
     </row>
     <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B137" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C137" s="18">
         <v>249.3</v>
       </c>
       <c r="D137" s="28">
         <v>384.4</v>
       </c>
-      <c r="E137" s="28"/>
+      <c r="E137" s="28">
+        <v>519.86</v>
+      </c>
       <c r="F137" s="8"/>
       <c r="G137" s="28"/>
       <c r="H137" s="8"/>
       <c r="I137" s="8"/>
       <c r="J137" s="28"/>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
       <c r="M137" s="23"/>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B138" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C138" s="28">
         <v>4527.7194</v>
       </c>
       <c r="D138" s="28">
         <v>6826.3845999999994</v>
       </c>
-      <c r="E138" s="28"/>
+      <c r="E138" s="28">
+        <v>9182.9651999999987</v>
+      </c>
       <c r="F138" s="8"/>
       <c r="G138" s="8"/>
       <c r="H138" s="8"/>
       <c r="I138" s="8"/>
       <c r="J138" s="28"/>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
       <c r="M138" s="23"/>
     </row>
     <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B139" s="9"/>
       <c r="C139" s="28"/>
       <c r="D139" s="18"/>
       <c r="F139" s="8"/>
       <c r="H139" s="8"/>
       <c r="I139" s="8"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
       <c r="L139" s="9"/>
       <c r="M139" s="18"/>
     </row>
     <row r="140" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="27">
         <v>51.035400000000003</v>
       </c>
       <c r="C140" s="28">
         <v>102.2</v>
       </c>
       <c r="D140" s="28">
         <v>153.67420000000001</v>
       </c>
-      <c r="E140" s="28"/>
+      <c r="E140" s="28">
+        <v>205.08529999999999</v>
+      </c>
       <c r="F140" s="30"/>
       <c r="G140" s="8"/>
       <c r="H140" s="8"/>
       <c r="I140" s="8"/>
       <c r="J140" s="34"/>
       <c r="K140" s="34"/>
       <c r="L140" s="34"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="27">
         <v>123.9023</v>
       </c>
       <c r="C141" s="27">
         <v>245.9</v>
       </c>
       <c r="D141" s="28">
         <v>367.25940000000003</v>
       </c>
-      <c r="E141" s="28"/>
+      <c r="E141" s="28">
+        <v>487.70890000000003</v>
+      </c>
       <c r="F141" s="30"/>
       <c r="G141" s="8"/>
       <c r="H141" s="8"/>
       <c r="I141" s="8"/>
       <c r="J141" s="34"/>
       <c r="K141" s="34"/>
       <c r="L141" s="34"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B142" s="27">
         <v>44.772199999999998</v>
       </c>
       <c r="C142" s="31">
         <v>90.6</v>
       </c>
       <c r="D142" s="28">
         <v>135.90439999999998</v>
       </c>
-      <c r="E142" s="28"/>
+      <c r="E142" s="28">
+        <v>178.97070000000002</v>
+      </c>
       <c r="F142" s="30"/>
       <c r="G142" s="8"/>
       <c r="H142" s="8"/>
       <c r="I142" s="8"/>
       <c r="J142" s="34"/>
       <c r="K142" s="34"/>
       <c r="L142" s="34"/>
       <c r="M142" s="8"/>
     </row>
     <row r="143" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="27">
         <v>1339.356</v>
       </c>
       <c r="C143" s="28">
         <v>2699.4</v>
       </c>
       <c r="D143" s="28">
         <v>4075.3181</v>
       </c>
-      <c r="E143" s="28"/>
+      <c r="E143" s="28">
+        <v>5445.9207000000006</v>
+      </c>
       <c r="F143" s="30"/>
       <c r="G143" s="8"/>
       <c r="H143" s="8"/>
       <c r="I143" s="8"/>
       <c r="J143" s="34"/>
       <c r="K143" s="34"/>
       <c r="L143" s="34"/>
       <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B144" s="28">
         <v>336.44329999999997</v>
       </c>
       <c r="C144" s="28">
         <v>637.29999999999995</v>
       </c>
       <c r="D144" s="28">
         <v>952.60209999999995</v>
       </c>
-      <c r="E144" s="28"/>
+      <c r="E144" s="28">
+        <v>1267.2946999999999</v>
+      </c>
       <c r="F144" s="30"/>
       <c r="G144" s="8"/>
       <c r="H144" s="8"/>
       <c r="I144" s="8"/>
       <c r="J144" s="34"/>
       <c r="K144" s="34"/>
       <c r="L144" s="34"/>
       <c r="M144" s="8"/>
     </row>
     <row r="145" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="E145" s="19"/>
+      <c r="E145" s="19" t="s">
+        <v>36</v>
+      </c>
       <c r="F145" s="33"/>
       <c r="G145" s="33"/>
       <c r="H145" s="33"/>
       <c r="I145" s="33"/>
       <c r="J145" s="23"/>
       <c r="K145" s="23"/>
       <c r="L145" s="23"/>
       <c r="M145" s="19"/>
     </row>
     <row r="146" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="28">
         <v>376.43959999999998</v>
       </c>
       <c r="C146" s="28">
         <v>752.3</v>
       </c>
       <c r="D146" s="27">
         <v>1141.6263999999999</v>
       </c>
-      <c r="E146" s="28"/>
+      <c r="E146" s="28">
+        <v>1597.9848999999999</v>
+      </c>
       <c r="F146" s="30"/>
       <c r="G146" s="8"/>
       <c r="H146" s="8"/>
       <c r="I146" s="8"/>
       <c r="J146" s="23"/>
       <c r="K146" s="23"/>
       <c r="L146" s="23"/>
       <c r="M146" s="23"/>
     </row>
     <row r="147" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B147" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C147" s="27">
         <v>3025.0192999999999</v>
       </c>
       <c r="D147" s="28">
         <v>4534.6806999999999</v>
       </c>
-      <c r="E147" s="28"/>
+      <c r="E147" s="28">
+        <v>6043.3297000000002</v>
+      </c>
       <c r="F147" s="8"/>
       <c r="G147" s="8"/>
       <c r="H147" s="8"/>
       <c r="I147" s="8"/>
       <c r="J147" s="9"/>
       <c r="K147" s="9"/>
       <c r="L147" s="9"/>
       <c r="M147" s="8"/>
     </row>
     <row r="148" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B148" s="36"/>
       <c r="C148" s="36"/>
       <c r="D148" s="36"/>
       <c r="E148" s="36"/>
       <c r="F148" s="36"/>
       <c r="G148" s="36"/>
       <c r="H148" s="36"/>
       <c r="I148" s="36"/>
       <c r="J148" s="36"/>
       <c r="K148" s="36"/>
       <c r="L148" s="36"/>
       <c r="M148" s="36"/>
@@ -5973,53 +5995,56 @@
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A43:M43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6028,85 +6053,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0A6642-38A3-442A-9CC6-5A5A17846505}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F4182C-FE35-4853-916B-08827D356BEA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F462C494-CD64-41E4-8627-0FDA95B16DDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F4182C-FE35-4853-916B-08827D356BEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0A6642-38A3-442A-9CC6-5A5A17846505}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>период</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>