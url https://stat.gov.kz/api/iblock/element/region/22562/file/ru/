--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13425" yWindow="-150" windowWidth="15645" windowHeight="11640"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="52">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -705,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N149"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
-      <selection activeCell="K153" sqref="K153"/>
+      <selection activeCell="H153" sqref="H153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
@@ -5652,316 +5652,337 @@
       <c r="F135" s="39"/>
       <c r="G135" s="39"/>
       <c r="H135" s="39"/>
       <c r="I135" s="39"/>
       <c r="J135" s="39"/>
       <c r="K135" s="39"/>
       <c r="L135" s="39"/>
       <c r="M135" s="39"/>
     </row>
     <row r="136" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B136" s="27">
         <v>230.4384</v>
       </c>
       <c r="C136" s="28">
         <v>425.79930000000002</v>
       </c>
       <c r="D136" s="28">
         <v>676.8954</v>
       </c>
       <c r="E136" s="28">
         <v>907.01900000000001</v>
       </c>
-      <c r="F136" s="8"/>
+      <c r="F136" s="28">
+        <v>1143.1334999999999</v>
+      </c>
       <c r="G136" s="28"/>
       <c r="H136" s="8"/>
       <c r="I136" s="8"/>
       <c r="J136" s="28"/>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
       <c r="M136" s="23"/>
     </row>
     <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B137" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C137" s="18">
         <v>249.3</v>
       </c>
       <c r="D137" s="28">
         <v>384.4</v>
       </c>
       <c r="E137" s="28">
         <v>519.86</v>
       </c>
-      <c r="F137" s="8"/>
+      <c r="F137" s="28">
+        <v>662.77099999999996</v>
+      </c>
       <c r="G137" s="28"/>
       <c r="H137" s="8"/>
       <c r="I137" s="8"/>
       <c r="J137" s="28"/>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
       <c r="M137" s="23"/>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B138" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C138" s="28">
         <v>4527.7194</v>
       </c>
       <c r="D138" s="28">
         <v>6826.3845999999994</v>
       </c>
       <c r="E138" s="28">
         <v>9182.9651999999987</v>
       </c>
-      <c r="F138" s="8"/>
+      <c r="F138" s="28">
+        <v>11552.784599999999</v>
+      </c>
       <c r="G138" s="8"/>
       <c r="H138" s="8"/>
       <c r="I138" s="8"/>
       <c r="J138" s="28"/>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
       <c r="M138" s="23"/>
     </row>
     <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B139" s="9"/>
       <c r="C139" s="28"/>
       <c r="D139" s="18"/>
-      <c r="F139" s="8"/>
       <c r="H139" s="8"/>
       <c r="I139" s="8"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
       <c r="L139" s="9"/>
       <c r="M139" s="18"/>
     </row>
     <row r="140" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="27">
         <v>51.035400000000003</v>
       </c>
       <c r="C140" s="28">
         <v>102.2</v>
       </c>
       <c r="D140" s="28">
         <v>153.67420000000001</v>
       </c>
       <c r="E140" s="28">
         <v>205.08529999999999</v>
       </c>
-      <c r="F140" s="30"/>
+      <c r="F140" s="28">
+        <v>256.26350000000002</v>
+      </c>
       <c r="G140" s="8"/>
       <c r="H140" s="8"/>
       <c r="I140" s="8"/>
       <c r="J140" s="34"/>
       <c r="K140" s="34"/>
       <c r="L140" s="34"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="27">
         <v>123.9023</v>
       </c>
       <c r="C141" s="27">
         <v>245.9</v>
       </c>
       <c r="D141" s="28">
         <v>367.25940000000003</v>
       </c>
       <c r="E141" s="28">
         <v>487.70890000000003</v>
       </c>
-      <c r="F141" s="30"/>
+      <c r="F141" s="28">
+        <v>607.15890000000002</v>
+      </c>
       <c r="G141" s="8"/>
       <c r="H141" s="8"/>
       <c r="I141" s="8"/>
       <c r="J141" s="34"/>
       <c r="K141" s="34"/>
       <c r="L141" s="34"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B142" s="27">
         <v>44.772199999999998</v>
       </c>
       <c r="C142" s="31">
         <v>90.6</v>
       </c>
       <c r="D142" s="28">
         <v>135.90439999999998</v>
       </c>
       <c r="E142" s="28">
         <v>178.97070000000002</v>
       </c>
-      <c r="F142" s="30"/>
+      <c r="F142" s="28">
+        <v>233.79679999999999</v>
+      </c>
       <c r="G142" s="8"/>
       <c r="H142" s="8"/>
       <c r="I142" s="8"/>
       <c r="J142" s="34"/>
       <c r="K142" s="34"/>
       <c r="L142" s="34"/>
       <c r="M142" s="8"/>
     </row>
     <row r="143" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="27">
         <v>1339.356</v>
       </c>
       <c r="C143" s="28">
         <v>2699.4</v>
       </c>
       <c r="D143" s="28">
         <v>4075.3181</v>
       </c>
       <c r="E143" s="28">
         <v>5445.9207000000006</v>
       </c>
-      <c r="F143" s="30"/>
+      <c r="F143" s="28">
+        <v>6817.5497000000005</v>
+      </c>
       <c r="G143" s="8"/>
       <c r="H143" s="8"/>
       <c r="I143" s="8"/>
       <c r="J143" s="34"/>
       <c r="K143" s="34"/>
       <c r="L143" s="34"/>
       <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B144" s="28">
         <v>336.44329999999997</v>
       </c>
       <c r="C144" s="28">
         <v>637.29999999999995</v>
       </c>
       <c r="D144" s="28">
         <v>952.60209999999995</v>
       </c>
       <c r="E144" s="28">
         <v>1267.2946999999999</v>
       </c>
-      <c r="F144" s="30"/>
+      <c r="F144" s="28">
+        <v>1586.4259</v>
+      </c>
       <c r="G144" s="8"/>
       <c r="H144" s="8"/>
       <c r="I144" s="8"/>
       <c r="J144" s="34"/>
       <c r="K144" s="34"/>
       <c r="L144" s="34"/>
       <c r="M144" s="8"/>
     </row>
     <row r="145" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="F145" s="33"/>
+      <c r="F145" s="19" t="s">
+        <v>36</v>
+      </c>
       <c r="G145" s="33"/>
       <c r="H145" s="33"/>
       <c r="I145" s="33"/>
       <c r="J145" s="23"/>
       <c r="K145" s="23"/>
       <c r="L145" s="23"/>
       <c r="M145" s="19"/>
     </row>
     <row r="146" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="28">
         <v>376.43959999999998</v>
       </c>
       <c r="C146" s="28">
         <v>752.3</v>
       </c>
       <c r="D146" s="27">
         <v>1141.6263999999999</v>
       </c>
       <c r="E146" s="28">
         <v>1597.9848999999999</v>
       </c>
-      <c r="F146" s="30"/>
+      <c r="F146" s="28">
+        <v>2051.5898000000002</v>
+      </c>
       <c r="G146" s="8"/>
       <c r="H146" s="8"/>
       <c r="I146" s="8"/>
       <c r="J146" s="23"/>
       <c r="K146" s="23"/>
       <c r="L146" s="23"/>
       <c r="M146" s="23"/>
     </row>
     <row r="147" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B147" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C147" s="27">
         <v>3025.0192999999999</v>
       </c>
       <c r="D147" s="28">
         <v>4534.6806999999999</v>
       </c>
       <c r="E147" s="28">
         <v>6043.3297000000002</v>
       </c>
-      <c r="F147" s="8"/>
+      <c r="F147" s="28">
+        <v>7560.3570999999993</v>
+      </c>
       <c r="G147" s="8"/>
       <c r="H147" s="8"/>
       <c r="I147" s="8"/>
       <c r="J147" s="9"/>
       <c r="K147" s="9"/>
       <c r="L147" s="9"/>
       <c r="M147" s="8"/>
     </row>
     <row r="148" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B148" s="36"/>
       <c r="C148" s="36"/>
       <c r="D148" s="36"/>
       <c r="E148" s="36"/>
       <c r="F148" s="36"/>
       <c r="G148" s="36"/>
       <c r="H148" s="36"/>
       <c r="I148" s="36"/>
       <c r="J148" s="36"/>
       <c r="K148" s="36"/>
       <c r="L148" s="36"/>
       <c r="M148" s="36"/>
     </row>
@@ -5995,56 +6016,53 @@
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A43:M43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6053,82 +6071,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F4182C-FE35-4853-916B-08827D356BEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0A6642-38A3-442A-9CC6-5A5A17846505}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F462C494-CD64-41E4-8627-0FDA95B16DDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0A6642-38A3-442A-9CC6-5A5A17846505}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F4182C-FE35-4853-916B-08827D356BEA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>период</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>