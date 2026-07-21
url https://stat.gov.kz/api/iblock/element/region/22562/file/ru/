--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13425" yWindow="-150" windowWidth="15645" windowHeight="11640"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="52">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -704,52 +704,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N149"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
-      <selection activeCell="H153" sqref="H153"/>
+    <sheetView tabSelected="1" topLeftCell="A127" workbookViewId="0">
+      <selection activeCell="G136" sqref="G136:G147"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
@@ -5655,335 +5655,357 @@
       <c r="I135" s="39"/>
       <c r="J135" s="39"/>
       <c r="K135" s="39"/>
       <c r="L135" s="39"/>
       <c r="M135" s="39"/>
     </row>
     <row r="136" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B136" s="27">
         <v>230.4384</v>
       </c>
       <c r="C136" s="28">
         <v>425.79930000000002</v>
       </c>
       <c r="D136" s="28">
         <v>676.8954</v>
       </c>
       <c r="E136" s="28">
         <v>907.01900000000001</v>
       </c>
       <c r="F136" s="28">
         <v>1143.1334999999999</v>
       </c>
-      <c r="G136" s="28"/>
+      <c r="G136" s="28">
+        <v>1373.2764</v>
+      </c>
       <c r="H136" s="8"/>
       <c r="I136" s="8"/>
       <c r="J136" s="28"/>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
       <c r="M136" s="23"/>
     </row>
     <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B137" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C137" s="18">
         <v>249.3</v>
       </c>
       <c r="D137" s="28">
         <v>384.4</v>
       </c>
       <c r="E137" s="28">
         <v>519.86</v>
       </c>
       <c r="F137" s="28">
         <v>662.77099999999996</v>
       </c>
-      <c r="G137" s="28"/>
+      <c r="G137" s="28">
+        <v>796.03359999999998</v>
+      </c>
       <c r="H137" s="8"/>
       <c r="I137" s="8"/>
       <c r="J137" s="28"/>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
       <c r="M137" s="23"/>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B138" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C138" s="28">
         <v>4527.7194</v>
       </c>
       <c r="D138" s="28">
         <v>6826.3845999999994</v>
       </c>
       <c r="E138" s="28">
         <v>9182.9651999999987</v>
       </c>
       <c r="F138" s="28">
         <v>11552.784599999999</v>
       </c>
-      <c r="G138" s="8"/>
+      <c r="G138" s="28">
+        <v>13925.329300000001</v>
+      </c>
       <c r="H138" s="8"/>
       <c r="I138" s="8"/>
       <c r="J138" s="28"/>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
       <c r="M138" s="23"/>
     </row>
     <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B139" s="9"/>
       <c r="C139" s="28"/>
       <c r="D139" s="18"/>
       <c r="H139" s="8"/>
       <c r="I139" s="8"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
       <c r="L139" s="9"/>
       <c r="M139" s="18"/>
     </row>
     <row r="140" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="27">
         <v>51.035400000000003</v>
       </c>
       <c r="C140" s="28">
         <v>102.2</v>
       </c>
       <c r="D140" s="28">
         <v>153.67420000000001</v>
       </c>
       <c r="E140" s="28">
         <v>205.08529999999999</v>
       </c>
       <c r="F140" s="28">
         <v>256.26350000000002</v>
       </c>
-      <c r="G140" s="8"/>
+      <c r="G140" s="28">
+        <v>306.5788</v>
+      </c>
       <c r="H140" s="8"/>
       <c r="I140" s="8"/>
       <c r="J140" s="34"/>
       <c r="K140" s="34"/>
       <c r="L140" s="34"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="27">
         <v>123.9023</v>
       </c>
       <c r="C141" s="27">
         <v>245.9</v>
       </c>
       <c r="D141" s="28">
         <v>367.25940000000003</v>
       </c>
       <c r="E141" s="28">
         <v>487.70890000000003</v>
       </c>
       <c r="F141" s="28">
         <v>607.15890000000002</v>
       </c>
-      <c r="G141" s="8"/>
+      <c r="G141" s="28">
+        <v>725.06399999999996</v>
+      </c>
       <c r="H141" s="8"/>
       <c r="I141" s="8"/>
       <c r="J141" s="34"/>
       <c r="K141" s="34"/>
       <c r="L141" s="34"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B142" s="27">
         <v>44.772199999999998</v>
       </c>
       <c r="C142" s="31">
         <v>90.6</v>
       </c>
       <c r="D142" s="28">
         <v>135.90439999999998</v>
       </c>
       <c r="E142" s="28">
         <v>178.97070000000002</v>
       </c>
       <c r="F142" s="28">
         <v>233.79679999999999</v>
       </c>
-      <c r="G142" s="8"/>
+      <c r="G142" s="28">
+        <v>287.04240000000004</v>
+      </c>
       <c r="H142" s="8"/>
       <c r="I142" s="8"/>
       <c r="J142" s="34"/>
       <c r="K142" s="34"/>
       <c r="L142" s="34"/>
       <c r="M142" s="8"/>
     </row>
     <row r="143" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="27">
         <v>1339.356</v>
       </c>
       <c r="C143" s="28">
         <v>2699.4</v>
       </c>
       <c r="D143" s="28">
         <v>4075.3181</v>
       </c>
       <c r="E143" s="28">
         <v>5445.9207000000006</v>
       </c>
       <c r="F143" s="28">
         <v>6817.5497000000005</v>
       </c>
-      <c r="G143" s="8"/>
+      <c r="G143" s="28">
+        <v>8209.8300999999992</v>
+      </c>
       <c r="H143" s="8"/>
       <c r="I143" s="8"/>
       <c r="J143" s="34"/>
       <c r="K143" s="34"/>
       <c r="L143" s="34"/>
       <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B144" s="28">
         <v>336.44329999999997</v>
       </c>
       <c r="C144" s="28">
         <v>637.29999999999995</v>
       </c>
       <c r="D144" s="28">
         <v>952.60209999999995</v>
       </c>
       <c r="E144" s="28">
         <v>1267.2946999999999</v>
       </c>
       <c r="F144" s="28">
         <v>1586.4259</v>
       </c>
-      <c r="G144" s="8"/>
+      <c r="G144" s="28">
+        <v>1911.6075000000001</v>
+      </c>
       <c r="H144" s="8"/>
       <c r="I144" s="8"/>
       <c r="J144" s="34"/>
       <c r="K144" s="34"/>
       <c r="L144" s="34"/>
       <c r="M144" s="8"/>
     </row>
     <row r="145" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F145" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="G145" s="33"/>
+      <c r="G145" s="19" t="s">
+        <v>36</v>
+      </c>
       <c r="H145" s="33"/>
       <c r="I145" s="33"/>
       <c r="J145" s="23"/>
       <c r="K145" s="23"/>
       <c r="L145" s="23"/>
       <c r="M145" s="19"/>
     </row>
     <row r="146" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="28">
         <v>376.43959999999998</v>
       </c>
       <c r="C146" s="28">
         <v>752.3</v>
       </c>
       <c r="D146" s="27">
         <v>1141.6263999999999</v>
       </c>
       <c r="E146" s="28">
         <v>1597.9848999999999</v>
       </c>
       <c r="F146" s="28">
         <v>2051.5898000000002</v>
       </c>
-      <c r="G146" s="8"/>
+      <c r="G146" s="28">
+        <v>2485.2064999999998</v>
+      </c>
       <c r="H146" s="8"/>
       <c r="I146" s="8"/>
       <c r="J146" s="23"/>
       <c r="K146" s="23"/>
       <c r="L146" s="23"/>
       <c r="M146" s="23"/>
     </row>
     <row r="147" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B147" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C147" s="27">
         <v>3025.0192999999999</v>
       </c>
       <c r="D147" s="28">
         <v>4534.6806999999999</v>
       </c>
       <c r="E147" s="28">
         <v>6043.3297000000002</v>
       </c>
       <c r="F147" s="28">
         <v>7560.3570999999993</v>
       </c>
-      <c r="G147" s="8"/>
+      <c r="G147" s="28">
+        <v>9103.5879999999997</v>
+      </c>
       <c r="H147" s="8"/>
       <c r="I147" s="8"/>
       <c r="J147" s="9"/>
       <c r="K147" s="9"/>
       <c r="L147" s="9"/>
       <c r="M147" s="8"/>
     </row>
     <row r="148" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B148" s="36"/>
       <c r="C148" s="36"/>
       <c r="D148" s="36"/>
       <c r="E148" s="36"/>
       <c r="F148" s="36"/>
       <c r="G148" s="36"/>
       <c r="H148" s="36"/>
       <c r="I148" s="36"/>
       <c r="J148" s="36"/>
       <c r="K148" s="36"/>
       <c r="L148" s="36"/>
       <c r="M148" s="36"/>
     </row>
     <row r="149" spans="1:13" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">