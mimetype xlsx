--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13425" yWindow="-150" windowWidth="15645" windowHeight="11640"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="52">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -704,52 +704,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N149"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A127" workbookViewId="0">
-      <selection activeCell="G136" sqref="G136:G147"/>
+    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
+      <selection activeCell="A146" sqref="A146:XFD146"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
@@ -5658,355 +5658,377 @@
       <c r="L135" s="39"/>
       <c r="M135" s="39"/>
     </row>
     <row r="136" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B136" s="27">
         <v>230.4384</v>
       </c>
       <c r="C136" s="28">
         <v>425.79930000000002</v>
       </c>
       <c r="D136" s="28">
         <v>676.8954</v>
       </c>
       <c r="E136" s="28">
         <v>907.01900000000001</v>
       </c>
       <c r="F136" s="28">
         <v>1143.1334999999999</v>
       </c>
       <c r="G136" s="28">
         <v>1373.2764</v>
       </c>
-      <c r="H136" s="8"/>
+      <c r="H136" s="8">
+        <v>1594.9211</v>
+      </c>
       <c r="I136" s="8"/>
       <c r="J136" s="28"/>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
       <c r="M136" s="23"/>
     </row>
     <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B137" s="27">
         <v>133.52500000000001</v>
       </c>
       <c r="C137" s="18">
         <v>249.3</v>
       </c>
       <c r="D137" s="28">
         <v>384.4</v>
       </c>
       <c r="E137" s="28">
         <v>519.86</v>
       </c>
       <c r="F137" s="28">
         <v>662.77099999999996</v>
       </c>
       <c r="G137" s="28">
         <v>796.03359999999998</v>
       </c>
-      <c r="H137" s="8"/>
+      <c r="H137" s="8">
+        <v>926.22880000000009</v>
+      </c>
       <c r="I137" s="8"/>
       <c r="J137" s="28"/>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
       <c r="M137" s="23"/>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B138" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C138" s="28">
         <v>4527.7194</v>
       </c>
       <c r="D138" s="28">
         <v>6826.3845999999994</v>
       </c>
       <c r="E138" s="28">
         <v>9182.9651999999987</v>
       </c>
       <c r="F138" s="28">
         <v>11552.784599999999</v>
       </c>
       <c r="G138" s="28">
         <v>13925.329300000001</v>
       </c>
-      <c r="H138" s="8"/>
+      <c r="H138" s="8">
+        <v>16324.242699999999</v>
+      </c>
       <c r="I138" s="8"/>
       <c r="J138" s="28"/>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
       <c r="M138" s="23"/>
     </row>
     <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B139" s="9"/>
       <c r="C139" s="28"/>
       <c r="D139" s="18"/>
       <c r="H139" s="8"/>
       <c r="I139" s="8"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
       <c r="L139" s="9"/>
       <c r="M139" s="18"/>
     </row>
     <row r="140" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="27">
         <v>51.035400000000003</v>
       </c>
       <c r="C140" s="28">
         <v>102.2</v>
       </c>
       <c r="D140" s="28">
         <v>153.67420000000001</v>
       </c>
       <c r="E140" s="28">
         <v>205.08529999999999</v>
       </c>
       <c r="F140" s="28">
         <v>256.26350000000002</v>
       </c>
       <c r="G140" s="28">
         <v>306.5788</v>
       </c>
-      <c r="H140" s="8"/>
+      <c r="H140" s="8">
+        <v>356.75540000000001</v>
+      </c>
       <c r="I140" s="8"/>
       <c r="J140" s="34"/>
       <c r="K140" s="34"/>
       <c r="L140" s="34"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="27">
         <v>123.9023</v>
       </c>
       <c r="C141" s="27">
         <v>245.9</v>
       </c>
       <c r="D141" s="28">
         <v>367.25940000000003</v>
       </c>
       <c r="E141" s="28">
         <v>487.70890000000003</v>
       </c>
       <c r="F141" s="28">
         <v>607.15890000000002</v>
       </c>
       <c r="G141" s="28">
         <v>725.06399999999996</v>
       </c>
-      <c r="H141" s="8"/>
+      <c r="H141" s="8">
+        <v>842.04519999999991</v>
+      </c>
       <c r="I141" s="8"/>
       <c r="J141" s="34"/>
       <c r="K141" s="34"/>
       <c r="L141" s="34"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B142" s="27">
         <v>44.772199999999998</v>
       </c>
       <c r="C142" s="31">
         <v>90.6</v>
       </c>
       <c r="D142" s="28">
         <v>135.90439999999998</v>
       </c>
       <c r="E142" s="28">
         <v>178.97070000000002</v>
       </c>
       <c r="F142" s="28">
         <v>233.79679999999999</v>
       </c>
       <c r="G142" s="28">
         <v>287.04240000000004</v>
       </c>
-      <c r="H142" s="8"/>
+      <c r="H142" s="8">
+        <v>343.42179999999996</v>
+      </c>
       <c r="I142" s="8"/>
       <c r="J142" s="34"/>
       <c r="K142" s="34"/>
       <c r="L142" s="34"/>
       <c r="M142" s="8"/>
     </row>
     <row r="143" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="27">
         <v>1339.356</v>
       </c>
       <c r="C143" s="28">
         <v>2699.4</v>
       </c>
       <c r="D143" s="28">
         <v>4075.3181</v>
       </c>
       <c r="E143" s="28">
         <v>5445.9207000000006</v>
       </c>
       <c r="F143" s="28">
         <v>6817.5497000000005</v>
       </c>
       <c r="G143" s="28">
         <v>8209.8300999999992</v>
       </c>
-      <c r="H143" s="8"/>
+      <c r="H143" s="8">
+        <v>9613.1785999999993</v>
+      </c>
       <c r="I143" s="8"/>
       <c r="J143" s="34"/>
       <c r="K143" s="34"/>
       <c r="L143" s="34"/>
       <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B144" s="28">
         <v>336.44329999999997</v>
       </c>
       <c r="C144" s="28">
         <v>637.29999999999995</v>
       </c>
       <c r="D144" s="28">
         <v>952.60209999999995</v>
       </c>
       <c r="E144" s="28">
         <v>1267.2946999999999</v>
       </c>
       <c r="F144" s="28">
         <v>1586.4259</v>
       </c>
       <c r="G144" s="28">
         <v>1911.6075000000001</v>
       </c>
-      <c r="H144" s="8"/>
+      <c r="H144" s="8">
+        <v>2233.6932000000002</v>
+      </c>
       <c r="I144" s="8"/>
       <c r="J144" s="34"/>
       <c r="K144" s="34"/>
       <c r="L144" s="34"/>
       <c r="M144" s="8"/>
     </row>
     <row r="145" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D145" s="32" t="s">
         <v>36</v>
       </c>
       <c r="E145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="F145" s="19" t="s">
         <v>36</v>
       </c>
       <c r="G145" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="H145" s="33"/>
+      <c r="H145" s="33" t="s">
+        <v>36</v>
+      </c>
       <c r="I145" s="33"/>
       <c r="J145" s="23"/>
       <c r="K145" s="23"/>
       <c r="L145" s="23"/>
       <c r="M145" s="19"/>
     </row>
     <row r="146" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="28">
         <v>376.43959999999998</v>
       </c>
       <c r="C146" s="28">
         <v>752.3</v>
       </c>
       <c r="D146" s="27">
         <v>1141.6263999999999</v>
       </c>
       <c r="E146" s="28">
         <v>1597.9848999999999</v>
       </c>
       <c r="F146" s="28">
         <v>2051.5898000000002</v>
       </c>
       <c r="G146" s="28">
         <v>2485.2064999999998</v>
       </c>
-      <c r="H146" s="8"/>
+      <c r="H146" s="8">
+        <v>2935.1484999999998</v>
+      </c>
       <c r="I146" s="8"/>
       <c r="J146" s="23"/>
       <c r="K146" s="23"/>
       <c r="L146" s="23"/>
       <c r="M146" s="23"/>
     </row>
     <row r="147" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B147" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C147" s="27">
         <v>3025.0192999999999</v>
       </c>
       <c r="D147" s="28">
         <v>4534.6806999999999</v>
       </c>
       <c r="E147" s="28">
         <v>6043.3297000000002</v>
       </c>
       <c r="F147" s="28">
         <v>7560.3570999999993</v>
       </c>
       <c r="G147" s="28">
         <v>9103.5879999999997</v>
       </c>
-      <c r="H147" s="8"/>
+      <c r="H147" s="8">
+        <v>10645.848699999999</v>
+      </c>
       <c r="I147" s="8"/>
       <c r="J147" s="9"/>
       <c r="K147" s="9"/>
       <c r="L147" s="9"/>
       <c r="M147" s="8"/>
     </row>
     <row r="148" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B148" s="36"/>
       <c r="C148" s="36"/>
       <c r="D148" s="36"/>
       <c r="E148" s="36"/>
       <c r="F148" s="36"/>
       <c r="G148" s="36"/>
       <c r="H148" s="36"/>
       <c r="I148" s="36"/>
       <c r="J148" s="36"/>
       <c r="K148" s="36"/>
       <c r="L148" s="36"/>
       <c r="M148" s="36"/>
     </row>
     <row r="149" spans="1:13" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="38" t="s">