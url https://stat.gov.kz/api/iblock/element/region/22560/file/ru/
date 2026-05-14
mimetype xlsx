--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -636,67 +636,67 @@
     <xf numFmtId="164" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Плохой" xfId="18" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="19" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="20" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="21" builtinId="24" customBuiltin="1"/>
@@ -988,85 +988,85 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N87"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="H63" sqref="H63"/>
+    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
+      <selection activeCell="E58" sqref="E58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="36.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>4</v>
@@ -1081,65 +1081,65 @@
         <v>3</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="29"/>
-[...10 lines deleted...]
-      <c r="M4" s="30"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
     </row>
     <row r="5" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="8">
         <v>98</v>
       </c>
       <c r="C5" s="9">
         <v>183.7</v>
       </c>
       <c r="D5" s="10">
         <v>271.8</v>
       </c>
       <c r="E5" s="10">
         <v>360.6</v>
       </c>
       <c r="F5" s="10">
         <v>468.3</v>
       </c>
       <c r="G5" s="10">
         <v>577.20000000000005</v>
       </c>
       <c r="H5" s="10">
         <v>689.7</v>
@@ -1262,65 +1262,65 @@
         <v>5184.6000000000004</v>
       </c>
       <c r="G8" s="10">
         <v>6227.6</v>
       </c>
       <c r="H8" s="10">
         <v>7247.7</v>
       </c>
       <c r="I8" s="13">
         <v>8276.9</v>
       </c>
       <c r="J8" s="9">
         <v>9311.7000000000007</v>
       </c>
       <c r="K8" s="13">
         <v>10315.1</v>
       </c>
       <c r="L8" s="13">
         <v>11319.3</v>
       </c>
       <c r="M8" s="10">
         <v>12339.2</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="33" t="s">
+      <c r="A9" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="33"/>
-[...10 lines deleted...]
-      <c r="M9" s="33"/>
+      <c r="B9" s="30"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="14">
         <v>89.4</v>
       </c>
       <c r="C10" s="14">
         <v>182.1</v>
       </c>
       <c r="D10" s="14">
         <v>277.2</v>
       </c>
       <c r="E10" s="14">
         <v>372.8</v>
       </c>
       <c r="F10" s="14">
         <v>483.6</v>
       </c>
       <c r="G10" s="13">
         <v>596.5</v>
       </c>
       <c r="H10" s="13">
         <v>709.8</v>
@@ -1443,65 +1443,65 @@
         <v>5052.6000000000004</v>
       </c>
       <c r="G13" s="13">
         <v>6055</v>
       </c>
       <c r="H13" s="13">
         <v>7049.4</v>
       </c>
       <c r="I13" s="13">
         <v>8043.5</v>
       </c>
       <c r="J13" s="13">
         <v>9042.1</v>
       </c>
       <c r="K13" s="13">
         <v>10047.4</v>
       </c>
       <c r="L13" s="13">
         <v>11051.3</v>
       </c>
       <c r="M13" s="13">
         <v>12058.9</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="33" t="s">
+      <c r="A14" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="33"/>
-[...10 lines deleted...]
-      <c r="M14" s="33"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="14">
         <v>83.2</v>
       </c>
       <c r="C15" s="14">
         <v>196.2</v>
       </c>
       <c r="D15" s="14">
         <v>307.89999999999998</v>
       </c>
       <c r="E15" s="14">
         <v>419.3</v>
       </c>
       <c r="F15" s="8">
         <v>542</v>
       </c>
       <c r="G15" s="13">
         <v>665.1</v>
       </c>
       <c r="H15" s="15">
         <v>779.7</v>
@@ -1624,65 +1624,65 @@
         <v>5105.1000000000004</v>
       </c>
       <c r="G18" s="13">
         <v>6132.1</v>
       </c>
       <c r="H18" s="15">
         <v>7159.6</v>
       </c>
       <c r="I18" s="13">
         <v>8186.1</v>
       </c>
       <c r="J18" s="13">
         <v>9228.2000000000007</v>
       </c>
       <c r="K18" s="13">
         <v>10264.9</v>
       </c>
       <c r="L18" s="13">
         <v>11296.2</v>
       </c>
       <c r="M18" s="13">
         <v>12328.1</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="33" t="s">
+      <c r="A19" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="33"/>
-[...10 lines deleted...]
-      <c r="M19" s="33"/>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="30"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="30"/>
+      <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="9">
         <v>109.1</v>
       </c>
       <c r="C20" s="14">
         <v>232.9</v>
       </c>
       <c r="D20" s="14">
         <v>358.5</v>
       </c>
       <c r="E20" s="14">
         <v>490.3</v>
       </c>
       <c r="F20" s="8">
         <v>626.79999999999995</v>
       </c>
       <c r="G20" s="12">
         <v>758.4</v>
       </c>
       <c r="H20" s="15">
         <v>889.1</v>
@@ -1805,65 +1805,65 @@
         <v>5860.4</v>
       </c>
       <c r="G23" s="12">
         <v>7084.2</v>
       </c>
       <c r="H23" s="15">
         <v>8296.5</v>
       </c>
       <c r="I23" s="13">
         <v>9509.2999999999993</v>
       </c>
       <c r="J23" s="13">
         <v>10716.7</v>
       </c>
       <c r="K23" s="13">
         <v>11924.3</v>
       </c>
       <c r="L23" s="17">
         <v>13161.6</v>
       </c>
       <c r="M23" s="13">
         <v>14477.4</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="33" t="s">
+      <c r="A24" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="33"/>
-[...10 lines deleted...]
-      <c r="M24" s="33"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="9">
         <v>113.1</v>
       </c>
       <c r="C25" s="16">
         <v>248</v>
       </c>
       <c r="D25" s="14">
         <v>370.7</v>
       </c>
       <c r="E25" s="14">
         <v>478.2</v>
       </c>
       <c r="F25" s="8">
         <v>595.79999999999995</v>
       </c>
       <c r="G25" s="12">
         <v>719.5</v>
       </c>
       <c r="H25" s="15">
         <v>844.8</v>
@@ -1986,65 +1986,65 @@
         <v>6286.3</v>
       </c>
       <c r="G28" s="12">
         <v>7569.8</v>
       </c>
       <c r="H28" s="15">
         <v>8866</v>
       </c>
       <c r="I28" s="13">
         <v>10154.5</v>
       </c>
       <c r="J28" s="13">
         <v>11457.4</v>
       </c>
       <c r="K28" s="13">
         <v>12780.4</v>
       </c>
       <c r="L28" s="17">
         <v>14118.5</v>
       </c>
       <c r="M28" s="13">
         <v>15471.7</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="28"/>
-[...10 lines deleted...]
-      <c r="M29" s="28"/>
+      <c r="B29" s="31"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
     </row>
     <row r="30" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="9">
         <v>144.19999999999999</v>
       </c>
       <c r="C30" s="9">
         <v>317.2</v>
       </c>
       <c r="D30" s="12">
         <v>495.1</v>
       </c>
       <c r="E30" s="9">
         <v>691.8</v>
       </c>
       <c r="F30" s="9">
         <v>854.6</v>
       </c>
       <c r="G30" s="9">
         <v>1027.5999999999999</v>
       </c>
       <c r="H30" s="9">
         <v>1178.9000000000001</v>
@@ -2167,65 +2167,65 @@
         <v>6815.8</v>
       </c>
       <c r="G33" s="9">
         <v>8199.5</v>
       </c>
       <c r="H33" s="9">
         <v>9585.1</v>
       </c>
       <c r="I33" s="9">
         <v>10981.2</v>
       </c>
       <c r="J33" s="9">
         <v>12365.8</v>
       </c>
       <c r="K33" s="9">
         <v>13757.2</v>
       </c>
       <c r="L33" s="9">
         <v>15154.5</v>
       </c>
       <c r="M33" s="9">
         <v>16556.599999999999</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="28"/>
-[...10 lines deleted...]
-      <c r="M34" s="28"/>
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:14" ht="36" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="9">
         <v>155.30000000000001</v>
       </c>
       <c r="C35" s="9">
         <v>362.1</v>
       </c>
       <c r="D35" s="12">
         <v>578</v>
       </c>
       <c r="E35" s="9">
         <v>785</v>
       </c>
       <c r="F35" s="9">
         <v>984.5</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="9">
         <v>1280.9000000000001</v>
@@ -2348,65 +2348,65 @@
         <v>6515.9</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="9">
         <v>8414.4</v>
       </c>
       <c r="I38" s="9">
         <v>9634.6</v>
       </c>
       <c r="J38" s="9">
         <v>10867.9</v>
       </c>
       <c r="K38" s="9">
         <v>12122.8</v>
       </c>
       <c r="L38" s="9">
         <v>13411</v>
       </c>
       <c r="M38" s="9">
         <v>14734</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A39" s="28" t="s">
+      <c r="A39" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="28"/>
-[...10 lines deleted...]
-      <c r="M39" s="28"/>
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="31"/>
     </row>
     <row r="40" spans="1:14" ht="36" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="21">
         <v>245.4</v>
       </c>
       <c r="C40" s="22">
         <v>499.5</v>
       </c>
       <c r="D40" s="22">
         <v>764.9</v>
       </c>
       <c r="E40" s="22">
         <v>1025.5</v>
       </c>
       <c r="F40" s="9">
         <v>1297.7</v>
       </c>
       <c r="G40" s="22">
         <v>1543.6</v>
       </c>
       <c r="H40" s="9">
         <v>1777.6</v>
@@ -2531,65 +2531,65 @@
         <v>6467</v>
       </c>
       <c r="G43" s="9">
         <v>7766.6</v>
       </c>
       <c r="H43" s="9">
         <v>9062.2999999999993</v>
       </c>
       <c r="I43" s="9">
         <v>10356.799999999999</v>
       </c>
       <c r="J43" s="22">
         <v>11661.8</v>
       </c>
       <c r="K43" s="9">
         <v>13002.8</v>
       </c>
       <c r="L43" s="9">
         <v>14348.8</v>
       </c>
       <c r="M43" s="9">
         <v>15725.7</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A44" s="28" t="s">
+      <c r="A44" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="B44" s="28"/>
-[...10 lines deleted...]
-      <c r="M44" s="28"/>
+      <c r="B44" s="31"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="31"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
     </row>
     <row r="45" spans="1:14" ht="36" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="21">
         <v>239.5</v>
       </c>
       <c r="C45" s="22">
         <v>468</v>
       </c>
       <c r="D45" s="22">
         <v>691.8</v>
       </c>
       <c r="E45" s="22">
         <v>962.3</v>
       </c>
       <c r="F45" s="9">
         <v>1213.5999999999999</v>
       </c>
       <c r="G45" s="22">
         <v>1446.6</v>
       </c>
       <c r="H45" s="9">
         <v>1682.1</v>
@@ -2712,65 +2712,65 @@
         <v>6904</v>
       </c>
       <c r="G48" s="9">
         <v>8294</v>
       </c>
       <c r="H48" s="9">
         <v>9724</v>
       </c>
       <c r="I48" s="9">
         <v>11139.8</v>
       </c>
       <c r="J48" s="9">
         <v>12564.7</v>
       </c>
       <c r="K48" s="9">
         <v>14005.1</v>
       </c>
       <c r="L48" s="9">
         <v>15445.3</v>
       </c>
       <c r="M48" s="9">
         <v>16917.599999999999</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A49" s="28" t="s">
+      <c r="A49" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="B49" s="28"/>
-[...10 lines deleted...]
-      <c r="M49" s="28"/>
+      <c r="B49" s="31"/>
+      <c r="C49" s="31"/>
+      <c r="D49" s="31"/>
+      <c r="E49" s="31"/>
+      <c r="F49" s="31"/>
+      <c r="G49" s="31"/>
+      <c r="H49" s="31"/>
+      <c r="I49" s="31"/>
+      <c r="J49" s="31"/>
+      <c r="K49" s="31"/>
+      <c r="L49" s="31"/>
+      <c r="M49" s="31"/>
     </row>
     <row r="50" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A50" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="21">
         <v>210.2</v>
       </c>
       <c r="C50" s="22">
         <v>443.7</v>
       </c>
       <c r="D50" s="22">
         <v>753.7</v>
       </c>
       <c r="E50" s="22">
         <v>1014.6</v>
       </c>
       <c r="F50" s="9">
         <v>1248.0999999999999</v>
       </c>
       <c r="G50" s="22">
         <v>1458.3</v>
       </c>
       <c r="H50" s="22">
         <v>1691.884</v>
@@ -2893,149 +2893,157 @@
         <v>7762.3</v>
       </c>
       <c r="G53" s="9">
         <v>9362.9</v>
       </c>
       <c r="H53" s="22">
         <v>10985.2752</v>
       </c>
       <c r="I53" s="22">
         <v>12608.047500000001</v>
       </c>
       <c r="J53" s="22">
         <v>14249.8428</v>
       </c>
       <c r="K53" s="22">
         <v>15925.1669</v>
       </c>
       <c r="L53" s="22">
         <v>17581.569800000001</v>
       </c>
       <c r="M53" s="9">
         <v>19282.782199999998</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A54" s="28" t="s">
+      <c r="A54" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B54" s="28"/>
-[...10 lines deleted...]
-      <c r="M54" s="28"/>
+      <c r="B54" s="31"/>
+      <c r="C54" s="31"/>
+      <c r="D54" s="31"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="31"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
     </row>
     <row r="55" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="21">
         <v>230.4384</v>
       </c>
       <c r="C55" s="21">
         <v>425.79930000000002</v>
       </c>
       <c r="D55" s="22">
         <v>676.8954</v>
       </c>
-      <c r="E55" s="22"/>
+      <c r="E55" s="22">
+        <v>907.01900000000001</v>
+      </c>
       <c r="F55" s="9"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="19"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="21">
         <v>133.52500000000001</v>
       </c>
       <c r="C56" s="21">
         <v>249.3</v>
       </c>
       <c r="D56" s="22">
         <v>384.4</v>
       </c>
-      <c r="E56" s="22"/>
+      <c r="E56" s="22">
+        <v>519.86</v>
+      </c>
       <c r="F56" s="9"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="19"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="22">
         <v>2271.9487999999997</v>
       </c>
       <c r="C57" s="22">
         <v>4527.7194</v>
       </c>
       <c r="D57" s="22">
         <v>6826.3845999999994</v>
       </c>
-      <c r="E57" s="22"/>
+      <c r="E57" s="22">
+        <v>9182.9651999999987</v>
+      </c>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="19"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="22">
         <v>1523.0383999999999</v>
       </c>
       <c r="C58" s="21">
         <v>3025.0192999999999</v>
       </c>
       <c r="D58" s="22">
         <v>4534.6806999999999</v>
       </c>
-      <c r="E58" s="22"/>
+      <c r="E58" s="22">
+        <v>6043.3297000000002</v>
+      </c>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
@@ -3442,173 +3450,173 @@
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
       <c r="M86" s="2"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="2"/>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
       <c r="D87" s="2"/>
       <c r="E87" s="2"/>
       <c r="F87" s="2"/>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A54:M54"/>
+    <mergeCell ref="A49:M49"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A39:M39"/>
+    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A19:M19"/>
-    <mergeCell ref="A54:M54"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED004D1D-D5EE-4395-A0AE-F0A0E6007D0D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED004D1D-D5EE-4395-A0AE-F0A0E6007D0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>период</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>