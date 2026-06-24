--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -989,61 +989,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N87"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="E58" sqref="E58"/>
+      <selection activeCell="F55" sqref="F55:F58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
-    <col min="6" max="6" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="9" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -2925,126 +2925,134 @@
       <c r="F54" s="31"/>
       <c r="G54" s="31"/>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
     </row>
     <row r="55" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="21">
         <v>230.4384</v>
       </c>
       <c r="C55" s="21">
         <v>425.79930000000002</v>
       </c>
       <c r="D55" s="22">
         <v>676.8954</v>
       </c>
       <c r="E55" s="22">
         <v>907.01900000000001</v>
       </c>
-      <c r="F55" s="9"/>
+      <c r="F55" s="22">
+        <v>1143.1334999999999</v>
+      </c>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="19"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="21">
         <v>133.52500000000001</v>
       </c>
       <c r="C56" s="21">
         <v>249.3</v>
       </c>
       <c r="D56" s="22">
         <v>384.4</v>
       </c>
       <c r="E56" s="22">
         <v>519.86</v>
       </c>
-      <c r="F56" s="9"/>
+      <c r="F56" s="22">
+        <v>662.77099999999996</v>
+      </c>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="19"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="22">
         <v>2271.9487999999997</v>
       </c>
       <c r="C57" s="22">
         <v>4527.7194</v>
       </c>
       <c r="D57" s="22">
         <v>6826.3845999999994</v>
       </c>
       <c r="E57" s="22">
         <v>9182.9651999999987</v>
       </c>
-      <c r="F57" s="9"/>
+      <c r="F57" s="22">
+        <v>11552.784599999999</v>
+      </c>
       <c r="G57" s="9"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="19"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="22">
         <v>1523.0383999999999</v>
       </c>
       <c r="C58" s="21">
         <v>3025.0192999999999</v>
       </c>
       <c r="D58" s="22">
         <v>4534.6806999999999</v>
       </c>
       <c r="E58" s="22">
         <v>6043.3297000000002</v>
       </c>
-      <c r="F58" s="9"/>
+      <c r="F58" s="22">
+        <v>7560.3570999999993</v>
+      </c>
       <c r="G58" s="9"/>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
     </row>