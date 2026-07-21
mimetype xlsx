--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -989,51 +989,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N87"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="F55" sqref="F55:F58"/>
+      <selection activeCell="G55" sqref="G55:G58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="9" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
@@ -2928,132 +2928,140 @@
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
     </row>
     <row r="55" spans="1:13" ht="36" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="21">
         <v>230.4384</v>
       </c>
       <c r="C55" s="21">
         <v>425.79930000000002</v>
       </c>
       <c r="D55" s="22">
         <v>676.8954</v>
       </c>
       <c r="E55" s="22">
         <v>907.01900000000001</v>
       </c>
       <c r="F55" s="22">
         <v>1143.1334999999999</v>
       </c>
-      <c r="G55" s="22"/>
+      <c r="G55" s="22">
+        <v>1373.2764</v>
+      </c>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="19"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="21">
         <v>133.52500000000001</v>
       </c>
       <c r="C56" s="21">
         <v>249.3</v>
       </c>
       <c r="D56" s="22">
         <v>384.4</v>
       </c>
       <c r="E56" s="22">
         <v>519.86</v>
       </c>
       <c r="F56" s="22">
         <v>662.77099999999996</v>
       </c>
-      <c r="G56" s="22"/>
+      <c r="G56" s="22">
+        <v>796.03359999999998</v>
+      </c>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="19"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="22">
         <v>2271.9487999999997</v>
       </c>
       <c r="C57" s="22">
         <v>4527.7194</v>
       </c>
       <c r="D57" s="22">
         <v>6826.3845999999994</v>
       </c>
       <c r="E57" s="22">
         <v>9182.9651999999987</v>
       </c>
       <c r="F57" s="22">
         <v>11552.784599999999</v>
       </c>
-      <c r="G57" s="9"/>
+      <c r="G57" s="22">
+        <v>13925.329300000001</v>
+      </c>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="19"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="22">
         <v>1523.0383999999999</v>
       </c>
       <c r="C58" s="21">
         <v>3025.0192999999999</v>
       </c>
       <c r="D58" s="22">
         <v>4534.6806999999999</v>
       </c>
       <c r="E58" s="22">
         <v>6043.3297000000002</v>
       </c>
       <c r="F58" s="22">
         <v>7560.3570999999993</v>
       </c>
-      <c r="G58" s="9"/>
+      <c r="G58" s="22">
+        <v>9103.5879999999997</v>
+      </c>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">