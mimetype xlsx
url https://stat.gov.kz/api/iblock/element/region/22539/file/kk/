--- v0 (2026-05-30)
+++ v1 (2026-06-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="555" windowWidth="11790" windowHeight="8355"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="30">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Өскемен қаласы</t>
   </si>
   <si>
     <t>Риддер қаласы</t>
   </si>
   <si>
     <t>Глубокое ауданы</t>
   </si>
   <si>
     <t>Зайсан ауданы</t>
   </si>
   <si>
     <t>Алтай ауданы</t>
   </si>
   <si>
     <t>Күршім ауданы</t>
@@ -111,51 +111,51 @@
   </si>
   <si>
     <t>Құс саны</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> бас</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="191" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -311,68 +311,68 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="191" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
@@ -659,51 +659,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY26" sqref="AY26"/>
+      <selection pane="topRight" activeCell="BD23" sqref="BD23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="12" width="9.140625" style="1"/>
     <col min="13" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.28515625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55">
       <c r="B2" s="18" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
@@ -1089,51 +1089,53 @@
       </c>
       <c r="AO6" s="14">
         <v>3913422</v>
       </c>
       <c r="AP6" s="15">
         <v>3813432</v>
       </c>
       <c r="AQ6" s="8">
         <v>3510416</v>
       </c>
       <c r="AR6" s="8">
         <v>3341546</v>
       </c>
       <c r="AS6" s="8">
         <v>3956425</v>
       </c>
       <c r="AT6" s="8">
         <v>3856907</v>
       </c>
       <c r="AU6" s="8">
         <v>3896840</v>
       </c>
       <c r="AV6" s="8">
         <v>3866052</v>
       </c>
-      <c r="AW6" s="14"/>
+      <c r="AW6" s="8">
+        <v>3955430</v>
+      </c>
       <c r="AX6" s="14"/>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="14"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="15"/>
       <c r="BC6" s="8"/>
     </row>
     <row r="7" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>30643</v>
       </c>
       <c r="C7" s="8">
         <v>90143</v>
       </c>
       <c r="D7" s="8">
         <v>77040</v>
       </c>
       <c r="E7" s="8">
         <v>77040</v>
       </c>
       <c r="F7" s="8">
         <v>65262</v>
@@ -1242,51 +1244,53 @@
       </c>
       <c r="AO7" s="14">
         <v>5048</v>
       </c>
       <c r="AP7" s="15">
         <v>4998</v>
       </c>
       <c r="AQ7" s="8">
         <v>4848</v>
       </c>
       <c r="AR7" s="8">
         <v>4575</v>
       </c>
       <c r="AS7" s="8">
         <v>4575</v>
       </c>
       <c r="AT7" s="8">
         <v>4575</v>
       </c>
       <c r="AU7" s="8">
         <v>4565</v>
       </c>
       <c r="AV7" s="8">
         <v>4551</v>
       </c>
-      <c r="AW7" s="14"/>
+      <c r="AW7" s="8">
+        <v>4539</v>
+      </c>
       <c r="AX7" s="14"/>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="14"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="15"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>17771</v>
       </c>
       <c r="C8" s="8">
         <v>17181</v>
       </c>
       <c r="D8" s="8">
         <v>17031</v>
       </c>
       <c r="E8" s="8">
         <v>16765</v>
       </c>
       <c r="F8" s="8">
         <v>16536</v>
@@ -1395,51 +1399,53 @@
       </c>
       <c r="AO8" s="14">
         <v>17701</v>
       </c>
       <c r="AP8" s="15">
         <v>17538</v>
       </c>
       <c r="AQ8" s="8">
         <v>17967</v>
       </c>
       <c r="AR8" s="8">
         <v>18029</v>
       </c>
       <c r="AS8" s="8">
         <v>18029</v>
       </c>
       <c r="AT8" s="8">
         <v>18009</v>
       </c>
       <c r="AU8" s="8">
         <v>17867</v>
       </c>
       <c r="AV8" s="8">
         <v>17967</v>
       </c>
-      <c r="AW8" s="14"/>
+      <c r="AW8" s="8">
+        <v>17967</v>
+      </c>
       <c r="AX8" s="14"/>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="14"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="15"/>
       <c r="BC8" s="8"/>
     </row>
     <row r="9" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>148921</v>
       </c>
       <c r="C9" s="8">
         <v>148214</v>
       </c>
       <c r="D9" s="8">
         <v>157010</v>
       </c>
       <c r="E9" s="8">
         <v>151714</v>
       </c>
       <c r="F9" s="8">
         <v>161550</v>
@@ -1548,51 +1554,53 @@
       </c>
       <c r="AO9" s="14">
         <v>102340</v>
       </c>
       <c r="AP9" s="15">
         <v>94692</v>
       </c>
       <c r="AQ9" s="8">
         <v>91467</v>
       </c>
       <c r="AR9" s="8">
         <v>90175</v>
       </c>
       <c r="AS9" s="8">
         <v>89561</v>
       </c>
       <c r="AT9" s="8">
         <v>89102</v>
       </c>
       <c r="AU9" s="8">
         <v>94901</v>
       </c>
       <c r="AV9" s="8">
         <v>88990</v>
       </c>
-      <c r="AW9" s="14"/>
+      <c r="AW9" s="8">
+        <v>99545</v>
+      </c>
       <c r="AX9" s="14"/>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="14"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="15"/>
       <c r="BC9" s="8"/>
     </row>
     <row r="10" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>73146</v>
       </c>
       <c r="C10" s="8">
         <v>73146</v>
       </c>
       <c r="D10" s="8">
         <v>73146</v>
       </c>
       <c r="E10" s="8">
         <v>70546</v>
       </c>
       <c r="F10" s="8">
         <v>66896</v>
@@ -1701,51 +1709,53 @@
       </c>
       <c r="AO10" s="14">
         <v>16827</v>
       </c>
       <c r="AP10" s="15">
         <v>16827</v>
       </c>
       <c r="AQ10" s="8">
         <v>16827</v>
       </c>
       <c r="AR10" s="8">
         <v>19552</v>
       </c>
       <c r="AS10" s="8">
         <v>19552</v>
       </c>
       <c r="AT10" s="8">
         <v>19552</v>
       </c>
       <c r="AU10" s="8">
         <v>19552</v>
       </c>
       <c r="AV10" s="8">
         <v>19552</v>
       </c>
-      <c r="AW10" s="14"/>
+      <c r="AW10" s="8">
+        <v>19552</v>
+      </c>
       <c r="AX10" s="14"/>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="14"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="15"/>
       <c r="BC10" s="8"/>
     </row>
     <row r="11" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>123019</v>
       </c>
       <c r="C11" s="8">
         <v>122858</v>
       </c>
       <c r="D11" s="8">
         <v>116834</v>
       </c>
       <c r="E11" s="8">
         <v>100097</v>
       </c>
       <c r="F11" s="8">
         <v>96410</v>
@@ -1854,51 +1864,53 @@
       </c>
       <c r="AO11" s="14">
         <v>63510</v>
       </c>
       <c r="AP11" s="15">
         <v>62614</v>
       </c>
       <c r="AQ11" s="8">
         <v>61711</v>
       </c>
       <c r="AR11" s="8">
         <v>65300</v>
       </c>
       <c r="AS11" s="8">
         <v>65160</v>
       </c>
       <c r="AT11" s="8">
         <v>64854</v>
       </c>
       <c r="AU11" s="8">
         <v>63837</v>
       </c>
       <c r="AV11" s="8">
         <v>62090</v>
       </c>
-      <c r="AW11" s="14"/>
+      <c r="AW11" s="8">
+        <v>61477</v>
+      </c>
       <c r="AX11" s="14"/>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="14"/>
       <c r="BA11" s="14"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="8"/>
     </row>
     <row r="12" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>52973</v>
       </c>
       <c r="C12" s="8">
         <v>52973</v>
       </c>
       <c r="D12" s="8">
         <v>52973</v>
       </c>
       <c r="E12" s="8">
         <v>52973</v>
       </c>
       <c r="F12" s="8">
         <v>52973</v>
@@ -2007,51 +2019,53 @@
       </c>
       <c r="AO12" s="14">
         <v>48769</v>
       </c>
       <c r="AP12" s="15">
         <v>56269</v>
       </c>
       <c r="AQ12" s="8">
         <v>54808</v>
       </c>
       <c r="AR12" s="8">
         <v>18007</v>
       </c>
       <c r="AS12" s="8">
         <v>18007</v>
       </c>
       <c r="AT12" s="8">
         <v>14518</v>
       </c>
       <c r="AU12" s="8">
         <v>11822</v>
       </c>
       <c r="AV12" s="8">
         <v>15618</v>
       </c>
-      <c r="AW12" s="14"/>
+      <c r="AW12" s="8">
+        <v>12972</v>
+      </c>
       <c r="AX12" s="14"/>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="14"/>
       <c r="BA12" s="14"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="8"/>
     </row>
     <row r="13" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>75118</v>
       </c>
       <c r="C13" s="8">
         <v>75118</v>
       </c>
       <c r="D13" s="8">
         <v>75118</v>
       </c>
       <c r="E13" s="8">
         <v>75118</v>
       </c>
       <c r="F13" s="8">
         <v>75118</v>
@@ -2160,51 +2174,53 @@
       </c>
       <c r="AO13" s="14">
         <v>7201</v>
       </c>
       <c r="AP13" s="15">
         <v>7201</v>
       </c>
       <c r="AQ13" s="8">
         <v>7201</v>
       </c>
       <c r="AR13" s="8">
         <v>7388</v>
       </c>
       <c r="AS13" s="8">
         <v>7388</v>
       </c>
       <c r="AT13" s="8">
         <v>7388</v>
       </c>
       <c r="AU13" s="8">
         <v>7388</v>
       </c>
       <c r="AV13" s="8">
         <v>7388</v>
       </c>
-      <c r="AW13" s="14"/>
+      <c r="AW13" s="8">
+        <v>7388</v>
+      </c>
       <c r="AX13" s="14"/>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="14"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="15"/>
       <c r="BC13" s="8"/>
     </row>
     <row r="14" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>28</v>
@@ -2313,51 +2329,53 @@
       </c>
       <c r="AO14" s="14">
         <v>18652</v>
       </c>
       <c r="AP14" s="15">
         <v>18652</v>
       </c>
       <c r="AQ14" s="8">
         <v>18041</v>
       </c>
       <c r="AR14" s="8">
         <v>14613</v>
       </c>
       <c r="AS14" s="8">
         <v>14613</v>
       </c>
       <c r="AT14" s="8">
         <v>14613</v>
       </c>
       <c r="AU14" s="8">
         <v>14613</v>
       </c>
       <c r="AV14" s="8">
         <v>14613</v>
       </c>
-      <c r="AW14" s="14"/>
+      <c r="AW14" s="8">
+        <v>14613</v>
+      </c>
       <c r="AX14" s="14"/>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="14"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="15"/>
       <c r="BC14" s="8"/>
     </row>
     <row r="15" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="8">
         <v>34609</v>
       </c>
       <c r="C15" s="8">
         <v>34609</v>
       </c>
       <c r="D15" s="8">
         <v>34609</v>
       </c>
       <c r="E15" s="8">
         <v>34609</v>
       </c>
       <c r="F15" s="8">
         <v>34609</v>
@@ -2466,51 +2484,53 @@
       </c>
       <c r="AO15" s="14">
         <v>24750</v>
       </c>
       <c r="AP15" s="15">
         <v>24750</v>
       </c>
       <c r="AQ15" s="8">
         <v>24750</v>
       </c>
       <c r="AR15" s="8">
         <v>24037</v>
       </c>
       <c r="AS15" s="8">
         <v>24037</v>
       </c>
       <c r="AT15" s="8">
         <v>24037</v>
       </c>
       <c r="AU15" s="8">
         <v>24037</v>
       </c>
       <c r="AV15" s="8">
         <v>24037</v>
       </c>
-      <c r="AW15" s="14"/>
+      <c r="AW15" s="8">
+        <v>24037</v>
+      </c>
       <c r="AX15" s="14"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="14"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="8"/>
     </row>
     <row r="16" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="8">
         <v>14067</v>
       </c>
       <c r="C16" s="8">
         <v>14067</v>
       </c>
       <c r="D16" s="8">
         <v>14067</v>
       </c>
       <c r="E16" s="8">
         <v>14067</v>
       </c>
       <c r="F16" s="8">
         <v>14067</v>
@@ -2619,51 +2639,53 @@
       </c>
       <c r="AO16" s="14">
         <v>3442</v>
       </c>
       <c r="AP16" s="15">
         <v>3442</v>
       </c>
       <c r="AQ16" s="8">
         <v>3442</v>
       </c>
       <c r="AR16" s="8">
         <v>2254</v>
       </c>
       <c r="AS16" s="8">
         <v>2254</v>
       </c>
       <c r="AT16" s="8">
         <v>2254</v>
       </c>
       <c r="AU16" s="8">
         <v>2254</v>
       </c>
       <c r="AV16" s="8">
         <v>2254</v>
       </c>
-      <c r="AW16" s="14"/>
+      <c r="AW16" s="8">
+        <v>2254</v>
+      </c>
       <c r="AX16" s="14"/>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="14"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="15"/>
       <c r="BC16" s="8"/>
     </row>
     <row r="17" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="8">
         <v>1678765</v>
       </c>
       <c r="C17" s="8">
         <v>2023633</v>
       </c>
       <c r="D17" s="8">
         <v>3032356</v>
       </c>
       <c r="E17" s="8">
         <v>3559432</v>
       </c>
       <c r="F17" s="8">
         <v>3647336</v>
@@ -2772,51 +2794,53 @@
       </c>
       <c r="AO17" s="14">
         <v>3536715</v>
       </c>
       <c r="AP17" s="15">
         <v>3432982</v>
       </c>
       <c r="AQ17" s="8">
         <v>3135887</v>
       </c>
       <c r="AR17" s="8">
         <v>3011262</v>
       </c>
       <c r="AS17" s="8">
         <v>3626895</v>
       </c>
       <c r="AT17" s="8">
         <v>3531651</v>
       </c>
       <c r="AU17" s="8">
         <v>3569650</v>
       </c>
       <c r="AV17" s="8">
         <v>3542638</v>
       </c>
-      <c r="AW17" s="14"/>
+      <c r="AW17" s="8">
+        <v>3624732</v>
+      </c>
       <c r="AX17" s="14"/>
       <c r="AY17" s="14"/>
       <c r="AZ17" s="14"/>
       <c r="BA17" s="14"/>
       <c r="BB17" s="15"/>
       <c r="BC17" s="8"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>28</v>
@@ -2925,51 +2949,53 @@
       </c>
       <c r="AO18" s="14">
         <v>16458</v>
       </c>
       <c r="AP18" s="15">
         <v>16458</v>
       </c>
       <c r="AQ18" s="8">
         <v>16458</v>
       </c>
       <c r="AR18" s="8">
         <v>15183</v>
       </c>
       <c r="AS18" s="8">
         <v>15183</v>
       </c>
       <c r="AT18" s="8">
         <v>15183</v>
       </c>
       <c r="AU18" s="8">
         <v>15183</v>
       </c>
       <c r="AV18" s="8">
         <v>15183</v>
       </c>
-      <c r="AW18" s="14"/>
+      <c r="AW18" s="8">
+        <v>15183</v>
+      </c>
       <c r="AX18" s="14"/>
       <c r="AY18" s="14"/>
       <c r="AZ18" s="14"/>
       <c r="BA18" s="14"/>
       <c r="BB18" s="15"/>
       <c r="BC18" s="8"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="8">
         <v>83633</v>
       </c>
       <c r="C19" s="8">
         <v>82433</v>
       </c>
       <c r="D19" s="8">
         <v>82433</v>
       </c>
       <c r="E19" s="8">
         <v>82433</v>
       </c>
       <c r="F19" s="8">
         <v>75933</v>
@@ -3078,51 +3104,53 @@
       </c>
       <c r="AO19" s="14">
         <v>52009</v>
       </c>
       <c r="AP19" s="15">
         <v>57009</v>
       </c>
       <c r="AQ19" s="8">
         <v>57009</v>
       </c>
       <c r="AR19" s="8">
         <v>51171</v>
       </c>
       <c r="AS19" s="8">
         <v>51171</v>
       </c>
       <c r="AT19" s="8">
         <v>51171</v>
       </c>
       <c r="AU19" s="8">
         <v>51171</v>
       </c>
       <c r="AV19" s="8">
         <v>51171</v>
       </c>
-      <c r="AW19" s="14"/>
+      <c r="AW19" s="8">
+        <v>51171</v>
+      </c>
       <c r="AX19" s="14"/>
       <c r="AY19" s="14"/>
       <c r="AZ19" s="14"/>
       <c r="BA19" s="14"/>
       <c r="BB19" s="15"/>
       <c r="BC19" s="8"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="11"/>
       <c r="B20" s="13"/>
     </row>
     <row r="21" spans="1:55" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>