--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -659,51 +659,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BD23" sqref="BD23"/>
+      <selection pane="topRight" activeCell="BC26" sqref="BC26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="12" width="9.140625" style="1"/>
     <col min="13" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.28515625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55">
       <c r="B2" s="18" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
@@ -1092,51 +1092,53 @@
       </c>
       <c r="AP6" s="15">
         <v>3813432</v>
       </c>
       <c r="AQ6" s="8">
         <v>3510416</v>
       </c>
       <c r="AR6" s="8">
         <v>3341546</v>
       </c>
       <c r="AS6" s="8">
         <v>3956425</v>
       </c>
       <c r="AT6" s="8">
         <v>3856907</v>
       </c>
       <c r="AU6" s="8">
         <v>3896840</v>
       </c>
       <c r="AV6" s="8">
         <v>3866052</v>
       </c>
       <c r="AW6" s="8">
         <v>3955430</v>
       </c>
-      <c r="AX6" s="14"/>
+      <c r="AX6" s="8">
+        <v>3863840</v>
+      </c>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="14"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="15"/>
       <c r="BC6" s="8"/>
     </row>
     <row r="7" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>30643</v>
       </c>
       <c r="C7" s="8">
         <v>90143</v>
       </c>
       <c r="D7" s="8">
         <v>77040</v>
       </c>
       <c r="E7" s="8">
         <v>77040</v>
       </c>
       <c r="F7" s="8">
         <v>65262</v>
       </c>
@@ -1247,51 +1249,53 @@
       </c>
       <c r="AP7" s="15">
         <v>4998</v>
       </c>
       <c r="AQ7" s="8">
         <v>4848</v>
       </c>
       <c r="AR7" s="8">
         <v>4575</v>
       </c>
       <c r="AS7" s="8">
         <v>4575</v>
       </c>
       <c r="AT7" s="8">
         <v>4575</v>
       </c>
       <c r="AU7" s="8">
         <v>4565</v>
       </c>
       <c r="AV7" s="8">
         <v>4551</v>
       </c>
       <c r="AW7" s="8">
         <v>4539</v>
       </c>
-      <c r="AX7" s="14"/>
+      <c r="AX7" s="8">
+        <v>5195</v>
+      </c>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="14"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="15"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>17771</v>
       </c>
       <c r="C8" s="8">
         <v>17181</v>
       </c>
       <c r="D8" s="8">
         <v>17031</v>
       </c>
       <c r="E8" s="8">
         <v>16765</v>
       </c>
       <c r="F8" s="8">
         <v>16536</v>
       </c>
@@ -1402,51 +1406,53 @@
       </c>
       <c r="AP8" s="15">
         <v>17538</v>
       </c>
       <c r="AQ8" s="8">
         <v>17967</v>
       </c>
       <c r="AR8" s="8">
         <v>18029</v>
       </c>
       <c r="AS8" s="8">
         <v>18029</v>
       </c>
       <c r="AT8" s="8">
         <v>18009</v>
       </c>
       <c r="AU8" s="8">
         <v>17867</v>
       </c>
       <c r="AV8" s="8">
         <v>17967</v>
       </c>
       <c r="AW8" s="8">
         <v>17967</v>
       </c>
-      <c r="AX8" s="14"/>
+      <c r="AX8" s="8">
+        <v>18050</v>
+      </c>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="14"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="15"/>
       <c r="BC8" s="8"/>
     </row>
     <row r="9" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>148921</v>
       </c>
       <c r="C9" s="8">
         <v>148214</v>
       </c>
       <c r="D9" s="8">
         <v>157010</v>
       </c>
       <c r="E9" s="8">
         <v>151714</v>
       </c>
       <c r="F9" s="8">
         <v>161550</v>
       </c>
@@ -1557,51 +1563,53 @@
       </c>
       <c r="AP9" s="15">
         <v>94692</v>
       </c>
       <c r="AQ9" s="8">
         <v>91467</v>
       </c>
       <c r="AR9" s="8">
         <v>90175</v>
       </c>
       <c r="AS9" s="8">
         <v>89561</v>
       </c>
       <c r="AT9" s="8">
         <v>89102</v>
       </c>
       <c r="AU9" s="8">
         <v>94901</v>
       </c>
       <c r="AV9" s="8">
         <v>88990</v>
       </c>
       <c r="AW9" s="8">
         <v>99545</v>
       </c>
-      <c r="AX9" s="14"/>
+      <c r="AX9" s="8">
+        <v>90412</v>
+      </c>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="14"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="15"/>
       <c r="BC9" s="8"/>
     </row>
     <row r="10" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>73146</v>
       </c>
       <c r="C10" s="8">
         <v>73146</v>
       </c>
       <c r="D10" s="8">
         <v>73146</v>
       </c>
       <c r="E10" s="8">
         <v>70546</v>
       </c>
       <c r="F10" s="8">
         <v>66896</v>
       </c>
@@ -1712,51 +1720,53 @@
       </c>
       <c r="AP10" s="15">
         <v>16827</v>
       </c>
       <c r="AQ10" s="8">
         <v>16827</v>
       </c>
       <c r="AR10" s="8">
         <v>19552</v>
       </c>
       <c r="AS10" s="8">
         <v>19552</v>
       </c>
       <c r="AT10" s="8">
         <v>19552</v>
       </c>
       <c r="AU10" s="8">
         <v>19552</v>
       </c>
       <c r="AV10" s="8">
         <v>19552</v>
       </c>
       <c r="AW10" s="8">
         <v>19552</v>
       </c>
-      <c r="AX10" s="14"/>
+      <c r="AX10" s="8">
+        <v>17112</v>
+      </c>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="14"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="15"/>
       <c r="BC10" s="8"/>
     </row>
     <row r="11" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>123019</v>
       </c>
       <c r="C11" s="8">
         <v>122858</v>
       </c>
       <c r="D11" s="8">
         <v>116834</v>
       </c>
       <c r="E11" s="8">
         <v>100097</v>
       </c>
       <c r="F11" s="8">
         <v>96410</v>
       </c>
@@ -1867,51 +1877,53 @@
       </c>
       <c r="AP11" s="15">
         <v>62614</v>
       </c>
       <c r="AQ11" s="8">
         <v>61711</v>
       </c>
       <c r="AR11" s="8">
         <v>65300</v>
       </c>
       <c r="AS11" s="8">
         <v>65160</v>
       </c>
       <c r="AT11" s="8">
         <v>64854</v>
       </c>
       <c r="AU11" s="8">
         <v>63837</v>
       </c>
       <c r="AV11" s="8">
         <v>62090</v>
       </c>
       <c r="AW11" s="8">
         <v>61477</v>
       </c>
-      <c r="AX11" s="14"/>
+      <c r="AX11" s="8">
+        <v>72614</v>
+      </c>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="14"/>
       <c r="BA11" s="14"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="8"/>
     </row>
     <row r="12" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>52973</v>
       </c>
       <c r="C12" s="8">
         <v>52973</v>
       </c>
       <c r="D12" s="8">
         <v>52973</v>
       </c>
       <c r="E12" s="8">
         <v>52973</v>
       </c>
       <c r="F12" s="8">
         <v>52973</v>
       </c>
@@ -2022,51 +2034,53 @@
       </c>
       <c r="AP12" s="15">
         <v>56269</v>
       </c>
       <c r="AQ12" s="8">
         <v>54808</v>
       </c>
       <c r="AR12" s="8">
         <v>18007</v>
       </c>
       <c r="AS12" s="8">
         <v>18007</v>
       </c>
       <c r="AT12" s="8">
         <v>14518</v>
       </c>
       <c r="AU12" s="8">
         <v>11822</v>
       </c>
       <c r="AV12" s="8">
         <v>15618</v>
       </c>
       <c r="AW12" s="8">
         <v>12972</v>
       </c>
-      <c r="AX12" s="14"/>
+      <c r="AX12" s="8">
+        <v>13254</v>
+      </c>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="14"/>
       <c r="BA12" s="14"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="8"/>
     </row>
     <row r="13" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>75118</v>
       </c>
       <c r="C13" s="8">
         <v>75118</v>
       </c>
       <c r="D13" s="8">
         <v>75118</v>
       </c>
       <c r="E13" s="8">
         <v>75118</v>
       </c>
       <c r="F13" s="8">
         <v>75118</v>
       </c>
@@ -2177,51 +2191,53 @@
       </c>
       <c r="AP13" s="15">
         <v>7201</v>
       </c>
       <c r="AQ13" s="8">
         <v>7201</v>
       </c>
       <c r="AR13" s="8">
         <v>7388</v>
       </c>
       <c r="AS13" s="8">
         <v>7388</v>
       </c>
       <c r="AT13" s="8">
         <v>7388</v>
       </c>
       <c r="AU13" s="8">
         <v>7388</v>
       </c>
       <c r="AV13" s="8">
         <v>7388</v>
       </c>
       <c r="AW13" s="8">
         <v>7388</v>
       </c>
-      <c r="AX13" s="14"/>
+      <c r="AX13" s="8">
+        <v>7563</v>
+      </c>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="14"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="15"/>
       <c r="BC13" s="8"/>
     </row>
     <row r="14" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>28</v>
       </c>
@@ -2332,51 +2348,53 @@
       </c>
       <c r="AP14" s="15">
         <v>18652</v>
       </c>
       <c r="AQ14" s="8">
         <v>18041</v>
       </c>
       <c r="AR14" s="8">
         <v>14613</v>
       </c>
       <c r="AS14" s="8">
         <v>14613</v>
       </c>
       <c r="AT14" s="8">
         <v>14613</v>
       </c>
       <c r="AU14" s="8">
         <v>14613</v>
       </c>
       <c r="AV14" s="8">
         <v>14613</v>
       </c>
       <c r="AW14" s="8">
         <v>14613</v>
       </c>
-      <c r="AX14" s="14"/>
+      <c r="AX14" s="8">
+        <v>14457</v>
+      </c>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="14"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="15"/>
       <c r="BC14" s="8"/>
     </row>
     <row r="15" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="8">
         <v>34609</v>
       </c>
       <c r="C15" s="8">
         <v>34609</v>
       </c>
       <c r="D15" s="8">
         <v>34609</v>
       </c>
       <c r="E15" s="8">
         <v>34609</v>
       </c>
       <c r="F15" s="8">
         <v>34609</v>
       </c>
@@ -2487,51 +2505,53 @@
       </c>
       <c r="AP15" s="15">
         <v>24750</v>
       </c>
       <c r="AQ15" s="8">
         <v>24750</v>
       </c>
       <c r="AR15" s="8">
         <v>24037</v>
       </c>
       <c r="AS15" s="8">
         <v>24037</v>
       </c>
       <c r="AT15" s="8">
         <v>24037</v>
       </c>
       <c r="AU15" s="8">
         <v>24037</v>
       </c>
       <c r="AV15" s="8">
         <v>24037</v>
       </c>
       <c r="AW15" s="8">
         <v>24037</v>
       </c>
-      <c r="AX15" s="14"/>
+      <c r="AX15" s="8">
+        <v>31885</v>
+      </c>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="14"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="8"/>
     </row>
     <row r="16" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="8">
         <v>14067</v>
       </c>
       <c r="C16" s="8">
         <v>14067</v>
       </c>
       <c r="D16" s="8">
         <v>14067</v>
       </c>
       <c r="E16" s="8">
         <v>14067</v>
       </c>
       <c r="F16" s="8">
         <v>14067</v>
       </c>
@@ -2642,51 +2662,53 @@
       </c>
       <c r="AP16" s="15">
         <v>3442</v>
       </c>
       <c r="AQ16" s="8">
         <v>3442</v>
       </c>
       <c r="AR16" s="8">
         <v>2254</v>
       </c>
       <c r="AS16" s="8">
         <v>2254</v>
       </c>
       <c r="AT16" s="8">
         <v>2254</v>
       </c>
       <c r="AU16" s="8">
         <v>2254</v>
       </c>
       <c r="AV16" s="8">
         <v>2254</v>
       </c>
       <c r="AW16" s="8">
         <v>2254</v>
       </c>
-      <c r="AX16" s="14"/>
+      <c r="AX16" s="8">
+        <v>2778</v>
+      </c>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="14"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="15"/>
       <c r="BC16" s="8"/>
     </row>
     <row r="17" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="8">
         <v>1678765</v>
       </c>
       <c r="C17" s="8">
         <v>2023633</v>
       </c>
       <c r="D17" s="8">
         <v>3032356</v>
       </c>
       <c r="E17" s="8">
         <v>3559432</v>
       </c>
       <c r="F17" s="8">
         <v>3647336</v>
       </c>
@@ -2797,51 +2819,53 @@
       </c>
       <c r="AP17" s="15">
         <v>3432982</v>
       </c>
       <c r="AQ17" s="8">
         <v>3135887</v>
       </c>
       <c r="AR17" s="8">
         <v>3011262</v>
       </c>
       <c r="AS17" s="8">
         <v>3626895</v>
       </c>
       <c r="AT17" s="8">
         <v>3531651</v>
       </c>
       <c r="AU17" s="8">
         <v>3569650</v>
       </c>
       <c r="AV17" s="8">
         <v>3542638</v>
       </c>
       <c r="AW17" s="8">
         <v>3624732</v>
       </c>
-      <c r="AX17" s="14"/>
+      <c r="AX17" s="8">
+        <v>3514925</v>
+      </c>
       <c r="AY17" s="14"/>
       <c r="AZ17" s="14"/>
       <c r="BA17" s="14"/>
       <c r="BB17" s="15"/>
       <c r="BC17" s="8"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>28</v>
       </c>
@@ -2952,51 +2976,53 @@
       </c>
       <c r="AP18" s="15">
         <v>16458</v>
       </c>
       <c r="AQ18" s="8">
         <v>16458</v>
       </c>
       <c r="AR18" s="8">
         <v>15183</v>
       </c>
       <c r="AS18" s="8">
         <v>15183</v>
       </c>
       <c r="AT18" s="8">
         <v>15183</v>
       </c>
       <c r="AU18" s="8">
         <v>15183</v>
       </c>
       <c r="AV18" s="8">
         <v>15183</v>
       </c>
       <c r="AW18" s="8">
         <v>15183</v>
       </c>
-      <c r="AX18" s="14"/>
+      <c r="AX18" s="8">
+        <v>17002</v>
+      </c>
       <c r="AY18" s="14"/>
       <c r="AZ18" s="14"/>
       <c r="BA18" s="14"/>
       <c r="BB18" s="15"/>
       <c r="BC18" s="8"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="8">
         <v>83633</v>
       </c>
       <c r="C19" s="8">
         <v>82433</v>
       </c>
       <c r="D19" s="8">
         <v>82433</v>
       </c>
       <c r="E19" s="8">
         <v>82433</v>
       </c>
       <c r="F19" s="8">
         <v>75933</v>
       </c>
@@ -3107,51 +3133,53 @@
       </c>
       <c r="AP19" s="15">
         <v>57009</v>
       </c>
       <c r="AQ19" s="8">
         <v>57009</v>
       </c>
       <c r="AR19" s="8">
         <v>51171</v>
       </c>
       <c r="AS19" s="8">
         <v>51171</v>
       </c>
       <c r="AT19" s="8">
         <v>51171</v>
       </c>
       <c r="AU19" s="8">
         <v>51171</v>
       </c>
       <c r="AV19" s="8">
         <v>51171</v>
       </c>
       <c r="AW19" s="8">
         <v>51171</v>
       </c>
-      <c r="AX19" s="14"/>
+      <c r="AX19" s="8">
+        <v>58593</v>
+      </c>
       <c r="AY19" s="14"/>
       <c r="AZ19" s="14"/>
       <c r="BA19" s="14"/>
       <c r="BB19" s="15"/>
       <c r="BC19" s="8"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="11"/>
       <c r="B20" s="13"/>
     </row>
     <row r="21" spans="1:55" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>