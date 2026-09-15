--- v2 (2026-07-14)
+++ v3 (2026-09-15)
@@ -659,51 +659,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BC26" sqref="BC26"/>
+      <selection pane="topRight" activeCell="BC25" sqref="BC25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="12" width="9.140625" style="1"/>
     <col min="13" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.28515625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55">
       <c r="B2" s="18" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
@@ -1095,52 +1095,56 @@
       </c>
       <c r="AQ6" s="8">
         <v>3510416</v>
       </c>
       <c r="AR6" s="8">
         <v>3341546</v>
       </c>
       <c r="AS6" s="8">
         <v>3956425</v>
       </c>
       <c r="AT6" s="8">
         <v>3856907</v>
       </c>
       <c r="AU6" s="8">
         <v>3896840</v>
       </c>
       <c r="AV6" s="8">
         <v>3866052</v>
       </c>
       <c r="AW6" s="8">
         <v>3955430</v>
       </c>
       <c r="AX6" s="8">
         <v>3863840</v>
       </c>
-      <c r="AY6" s="14"/>
-      <c r="AZ6" s="14"/>
+      <c r="AY6" s="8">
+        <v>3677084</v>
+      </c>
+      <c r="AZ6" s="8">
+        <v>3703910</v>
+      </c>
       <c r="BA6" s="14"/>
       <c r="BB6" s="15"/>
       <c r="BC6" s="8"/>
     </row>
     <row r="7" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>30643</v>
       </c>
       <c r="C7" s="8">
         <v>90143</v>
       </c>
       <c r="D7" s="8">
         <v>77040</v>
       </c>
       <c r="E7" s="8">
         <v>77040</v>
       </c>
       <c r="F7" s="8">
         <v>65262</v>
       </c>
       <c r="G7" s="8">
         <v>30978</v>
@@ -1252,52 +1256,56 @@
       </c>
       <c r="AQ7" s="8">
         <v>4848</v>
       </c>
       <c r="AR7" s="8">
         <v>4575</v>
       </c>
       <c r="AS7" s="8">
         <v>4575</v>
       </c>
       <c r="AT7" s="8">
         <v>4575</v>
       </c>
       <c r="AU7" s="8">
         <v>4565</v>
       </c>
       <c r="AV7" s="8">
         <v>4551</v>
       </c>
       <c r="AW7" s="8">
         <v>4539</v>
       </c>
       <c r="AX7" s="8">
         <v>5195</v>
       </c>
-      <c r="AY7" s="14"/>
-      <c r="AZ7" s="14"/>
+      <c r="AY7" s="8">
+        <v>5165</v>
+      </c>
+      <c r="AZ7" s="8">
+        <v>5125</v>
+      </c>
       <c r="BA7" s="14"/>
       <c r="BB7" s="15"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>17771</v>
       </c>
       <c r="C8" s="8">
         <v>17181</v>
       </c>
       <c r="D8" s="8">
         <v>17031</v>
       </c>
       <c r="E8" s="8">
         <v>16765</v>
       </c>
       <c r="F8" s="8">
         <v>16536</v>
       </c>
       <c r="G8" s="8">
         <v>16035</v>
@@ -1409,52 +1417,56 @@
       </c>
       <c r="AQ8" s="8">
         <v>17967</v>
       </c>
       <c r="AR8" s="8">
         <v>18029</v>
       </c>
       <c r="AS8" s="8">
         <v>18029</v>
       </c>
       <c r="AT8" s="8">
         <v>18009</v>
       </c>
       <c r="AU8" s="8">
         <v>17867</v>
       </c>
       <c r="AV8" s="8">
         <v>17967</v>
       </c>
       <c r="AW8" s="8">
         <v>17967</v>
       </c>
       <c r="AX8" s="8">
         <v>18050</v>
       </c>
-      <c r="AY8" s="14"/>
-      <c r="AZ8" s="14"/>
+      <c r="AY8" s="8">
+        <v>17615</v>
+      </c>
+      <c r="AZ8" s="8">
+        <v>17967</v>
+      </c>
       <c r="BA8" s="14"/>
       <c r="BB8" s="15"/>
       <c r="BC8" s="8"/>
     </row>
     <row r="9" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>148921</v>
       </c>
       <c r="C9" s="8">
         <v>148214</v>
       </c>
       <c r="D9" s="8">
         <v>157010</v>
       </c>
       <c r="E9" s="8">
         <v>151714</v>
       </c>
       <c r="F9" s="8">
         <v>161550</v>
       </c>
       <c r="G9" s="8">
         <v>155645</v>
@@ -1566,52 +1578,56 @@
       </c>
       <c r="AQ9" s="8">
         <v>91467</v>
       </c>
       <c r="AR9" s="8">
         <v>90175</v>
       </c>
       <c r="AS9" s="8">
         <v>89561</v>
       </c>
       <c r="AT9" s="8">
         <v>89102</v>
       </c>
       <c r="AU9" s="8">
         <v>94901</v>
       </c>
       <c r="AV9" s="8">
         <v>88990</v>
       </c>
       <c r="AW9" s="8">
         <v>99545</v>
       </c>
       <c r="AX9" s="8">
         <v>90412</v>
       </c>
-      <c r="AY9" s="14"/>
-      <c r="AZ9" s="14"/>
+      <c r="AY9" s="8">
+        <v>89814</v>
+      </c>
+      <c r="AZ9" s="8">
+        <v>88860</v>
+      </c>
       <c r="BA9" s="14"/>
       <c r="BB9" s="15"/>
       <c r="BC9" s="8"/>
     </row>
     <row r="10" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>73146</v>
       </c>
       <c r="C10" s="8">
         <v>73146</v>
       </c>
       <c r="D10" s="8">
         <v>73146</v>
       </c>
       <c r="E10" s="8">
         <v>70546</v>
       </c>
       <c r="F10" s="8">
         <v>66896</v>
       </c>
       <c r="G10" s="8">
         <v>64396</v>
@@ -1723,52 +1739,56 @@
       </c>
       <c r="AQ10" s="8">
         <v>16827</v>
       </c>
       <c r="AR10" s="8">
         <v>19552</v>
       </c>
       <c r="AS10" s="8">
         <v>19552</v>
       </c>
       <c r="AT10" s="8">
         <v>19552</v>
       </c>
       <c r="AU10" s="8">
         <v>19552</v>
       </c>
       <c r="AV10" s="8">
         <v>19552</v>
       </c>
       <c r="AW10" s="8">
         <v>19552</v>
       </c>
       <c r="AX10" s="8">
         <v>17112</v>
       </c>
-      <c r="AY10" s="14"/>
-      <c r="AZ10" s="14"/>
+      <c r="AY10" s="8">
+        <v>17102</v>
+      </c>
+      <c r="AZ10" s="8">
+        <v>17102</v>
+      </c>
       <c r="BA10" s="14"/>
       <c r="BB10" s="15"/>
       <c r="BC10" s="8"/>
     </row>
     <row r="11" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>123019</v>
       </c>
       <c r="C11" s="8">
         <v>122858</v>
       </c>
       <c r="D11" s="8">
         <v>116834</v>
       </c>
       <c r="E11" s="8">
         <v>100097</v>
       </c>
       <c r="F11" s="8">
         <v>96410</v>
       </c>
       <c r="G11" s="8">
         <v>93946</v>
@@ -1880,52 +1900,56 @@
       </c>
       <c r="AQ11" s="8">
         <v>61711</v>
       </c>
       <c r="AR11" s="8">
         <v>65300</v>
       </c>
       <c r="AS11" s="8">
         <v>65160</v>
       </c>
       <c r="AT11" s="8">
         <v>64854</v>
       </c>
       <c r="AU11" s="8">
         <v>63837</v>
       </c>
       <c r="AV11" s="8">
         <v>62090</v>
       </c>
       <c r="AW11" s="8">
         <v>61477</v>
       </c>
       <c r="AX11" s="8">
         <v>72614</v>
       </c>
-      <c r="AY11" s="14"/>
-      <c r="AZ11" s="14"/>
+      <c r="AY11" s="8">
+        <v>72392</v>
+      </c>
+      <c r="AZ11" s="8">
+        <v>69278</v>
+      </c>
       <c r="BA11" s="14"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="8"/>
     </row>
     <row r="12" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>52973</v>
       </c>
       <c r="C12" s="8">
         <v>52973</v>
       </c>
       <c r="D12" s="8">
         <v>52973</v>
       </c>
       <c r="E12" s="8">
         <v>52973</v>
       </c>
       <c r="F12" s="8">
         <v>52973</v>
       </c>
       <c r="G12" s="8">
         <v>51053</v>
@@ -2037,52 +2061,56 @@
       </c>
       <c r="AQ12" s="8">
         <v>54808</v>
       </c>
       <c r="AR12" s="8">
         <v>18007</v>
       </c>
       <c r="AS12" s="8">
         <v>18007</v>
       </c>
       <c r="AT12" s="8">
         <v>14518</v>
       </c>
       <c r="AU12" s="8">
         <v>11822</v>
       </c>
       <c r="AV12" s="8">
         <v>15618</v>
       </c>
       <c r="AW12" s="8">
         <v>12972</v>
       </c>
       <c r="AX12" s="8">
         <v>13254</v>
       </c>
-      <c r="AY12" s="14"/>
-      <c r="AZ12" s="14"/>
+      <c r="AY12" s="8">
+        <v>13204</v>
+      </c>
+      <c r="AZ12" s="8">
+        <v>12894</v>
+      </c>
       <c r="BA12" s="14"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="8"/>
     </row>
     <row r="13" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>75118</v>
       </c>
       <c r="C13" s="8">
         <v>75118</v>
       </c>
       <c r="D13" s="8">
         <v>75118</v>
       </c>
       <c r="E13" s="8">
         <v>75118</v>
       </c>
       <c r="F13" s="8">
         <v>75118</v>
       </c>
       <c r="G13" s="8">
         <v>75118</v>
@@ -2194,52 +2222,56 @@
       </c>
       <c r="AQ13" s="8">
         <v>7201</v>
       </c>
       <c r="AR13" s="8">
         <v>7388</v>
       </c>
       <c r="AS13" s="8">
         <v>7388</v>
       </c>
       <c r="AT13" s="8">
         <v>7388</v>
       </c>
       <c r="AU13" s="8">
         <v>7388</v>
       </c>
       <c r="AV13" s="8">
         <v>7388</v>
       </c>
       <c r="AW13" s="8">
         <v>7388</v>
       </c>
       <c r="AX13" s="8">
         <v>7563</v>
       </c>
-      <c r="AY13" s="14"/>
-      <c r="AZ13" s="14"/>
+      <c r="AY13" s="8">
+        <v>7563</v>
+      </c>
+      <c r="AZ13" s="8">
+        <v>7563</v>
+      </c>
       <c r="BA13" s="14"/>
       <c r="BB13" s="15"/>
       <c r="BC13" s="8"/>
     </row>
     <row r="14" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>28</v>
@@ -2351,52 +2383,56 @@
       </c>
       <c r="AQ14" s="8">
         <v>18041</v>
       </c>
       <c r="AR14" s="8">
         <v>14613</v>
       </c>
       <c r="AS14" s="8">
         <v>14613</v>
       </c>
       <c r="AT14" s="8">
         <v>14613</v>
       </c>
       <c r="AU14" s="8">
         <v>14613</v>
       </c>
       <c r="AV14" s="8">
         <v>14613</v>
       </c>
       <c r="AW14" s="8">
         <v>14613</v>
       </c>
       <c r="AX14" s="8">
         <v>14457</v>
       </c>
-      <c r="AY14" s="14"/>
-      <c r="AZ14" s="14"/>
+      <c r="AY14" s="8">
+        <v>14457</v>
+      </c>
+      <c r="AZ14" s="8">
+        <v>14457</v>
+      </c>
       <c r="BA14" s="14"/>
       <c r="BB14" s="15"/>
       <c r="BC14" s="8"/>
     </row>
     <row r="15" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="8">
         <v>34609</v>
       </c>
       <c r="C15" s="8">
         <v>34609</v>
       </c>
       <c r="D15" s="8">
         <v>34609</v>
       </c>
       <c r="E15" s="8">
         <v>34609</v>
       </c>
       <c r="F15" s="8">
         <v>34609</v>
       </c>
       <c r="G15" s="8">
         <v>34609</v>
@@ -2508,52 +2544,56 @@
       </c>
       <c r="AQ15" s="8">
         <v>24750</v>
       </c>
       <c r="AR15" s="8">
         <v>24037</v>
       </c>
       <c r="AS15" s="8">
         <v>24037</v>
       </c>
       <c r="AT15" s="8">
         <v>24037</v>
       </c>
       <c r="AU15" s="8">
         <v>24037</v>
       </c>
       <c r="AV15" s="8">
         <v>24037</v>
       </c>
       <c r="AW15" s="8">
         <v>24037</v>
       </c>
       <c r="AX15" s="8">
         <v>31885</v>
       </c>
-      <c r="AY15" s="14"/>
-      <c r="AZ15" s="14"/>
+      <c r="AY15" s="8">
+        <v>31872</v>
+      </c>
+      <c r="AZ15" s="8">
+        <v>31872</v>
+      </c>
       <c r="BA15" s="14"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="8"/>
     </row>
     <row r="16" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="8">
         <v>14067</v>
       </c>
       <c r="C16" s="8">
         <v>14067</v>
       </c>
       <c r="D16" s="8">
         <v>14067</v>
       </c>
       <c r="E16" s="8">
         <v>14067</v>
       </c>
       <c r="F16" s="8">
         <v>14067</v>
       </c>
       <c r="G16" s="8">
         <v>14067</v>
@@ -2665,52 +2705,56 @@
       </c>
       <c r="AQ16" s="8">
         <v>3442</v>
       </c>
       <c r="AR16" s="8">
         <v>2254</v>
       </c>
       <c r="AS16" s="8">
         <v>2254</v>
       </c>
       <c r="AT16" s="8">
         <v>2254</v>
       </c>
       <c r="AU16" s="8">
         <v>2254</v>
       </c>
       <c r="AV16" s="8">
         <v>2254</v>
       </c>
       <c r="AW16" s="8">
         <v>2254</v>
       </c>
       <c r="AX16" s="8">
         <v>2778</v>
       </c>
-      <c r="AY16" s="14"/>
-      <c r="AZ16" s="14"/>
+      <c r="AY16" s="8">
+        <v>2778</v>
+      </c>
+      <c r="AZ16" s="8">
+        <v>2778</v>
+      </c>
       <c r="BA16" s="14"/>
       <c r="BB16" s="15"/>
       <c r="BC16" s="8"/>
     </row>
     <row r="17" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="8">
         <v>1678765</v>
       </c>
       <c r="C17" s="8">
         <v>2023633</v>
       </c>
       <c r="D17" s="8">
         <v>3032356</v>
       </c>
       <c r="E17" s="8">
         <v>3559432</v>
       </c>
       <c r="F17" s="8">
         <v>3647336</v>
       </c>
       <c r="G17" s="8">
         <v>3392036</v>
@@ -2822,52 +2866,56 @@
       </c>
       <c r="AQ17" s="8">
         <v>3135887</v>
       </c>
       <c r="AR17" s="8">
         <v>3011262</v>
       </c>
       <c r="AS17" s="8">
         <v>3626895</v>
       </c>
       <c r="AT17" s="8">
         <v>3531651</v>
       </c>
       <c r="AU17" s="8">
         <v>3569650</v>
       </c>
       <c r="AV17" s="8">
         <v>3542638</v>
       </c>
       <c r="AW17" s="8">
         <v>3624732</v>
       </c>
       <c r="AX17" s="8">
         <v>3514925</v>
       </c>
-      <c r="AY17" s="14"/>
-      <c r="AZ17" s="14"/>
+      <c r="AY17" s="8">
+        <v>3329537</v>
+      </c>
+      <c r="AZ17" s="8">
+        <v>3360429</v>
+      </c>
       <c r="BA17" s="14"/>
       <c r="BB17" s="15"/>
       <c r="BC17" s="8"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>28</v>
@@ -2979,52 +3027,56 @@
       </c>
       <c r="AQ18" s="8">
         <v>16458</v>
       </c>
       <c r="AR18" s="8">
         <v>15183</v>
       </c>
       <c r="AS18" s="8">
         <v>15183</v>
       </c>
       <c r="AT18" s="8">
         <v>15183</v>
       </c>
       <c r="AU18" s="8">
         <v>15183</v>
       </c>
       <c r="AV18" s="8">
         <v>15183</v>
       </c>
       <c r="AW18" s="8">
         <v>15183</v>
       </c>
       <c r="AX18" s="8">
         <v>17002</v>
       </c>
-      <c r="AY18" s="14"/>
-      <c r="AZ18" s="14"/>
+      <c r="AY18" s="8">
+        <v>16992</v>
+      </c>
+      <c r="AZ18" s="8">
+        <v>16992</v>
+      </c>
       <c r="BA18" s="14"/>
       <c r="BB18" s="15"/>
       <c r="BC18" s="8"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="8">
         <v>83633</v>
       </c>
       <c r="C19" s="8">
         <v>82433</v>
       </c>
       <c r="D19" s="8">
         <v>82433</v>
       </c>
       <c r="E19" s="8">
         <v>82433</v>
       </c>
       <c r="F19" s="8">
         <v>75933</v>
       </c>
       <c r="G19" s="8">
         <v>73533</v>
@@ -3136,52 +3188,56 @@
       </c>
       <c r="AQ19" s="8">
         <v>57009</v>
       </c>
       <c r="AR19" s="8">
         <v>51171</v>
       </c>
       <c r="AS19" s="8">
         <v>51171</v>
       </c>
       <c r="AT19" s="8">
         <v>51171</v>
       </c>
       <c r="AU19" s="8">
         <v>51171</v>
       </c>
       <c r="AV19" s="8">
         <v>51171</v>
       </c>
       <c r="AW19" s="8">
         <v>51171</v>
       </c>
       <c r="AX19" s="8">
         <v>58593</v>
       </c>
-      <c r="AY19" s="14"/>
-      <c r="AZ19" s="14"/>
+      <c r="AY19" s="8">
+        <v>58593</v>
+      </c>
+      <c r="AZ19" s="8">
+        <v>58593</v>
+      </c>
       <c r="BA19" s="14"/>
       <c r="BB19" s="15"/>
       <c r="BC19" s="8"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="11"/>
       <c r="B20" s="13"/>
     </row>
     <row r="21" spans="1:55" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>