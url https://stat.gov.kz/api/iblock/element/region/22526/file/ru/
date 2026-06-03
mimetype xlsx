--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7260" yWindow="-15" windowWidth="20775" windowHeight="15840"/>
+    <workbookView xWindow="4125" yWindow="180" windowWidth="22875" windowHeight="12165"/>
   </bookViews>
   <sheets>
     <sheet name="Основн.показат.по видам трансп" sheetId="23" r:id="rId1"/>
     <sheet name="Осн.показатели" sheetId="25" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="52">
   <si>
     <t>млн. человек</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t xml:space="preserve"> млн. тонн</t>
   </si>
   <si>
     <t>железнодорожным</t>
   </si>
   <si>
     <t>трубопроводным</t>
   </si>
   <si>
     <t>Грузооборот всех видов транспорта</t>
   </si>
   <si>
     <t>железнодорожного</t>
   </si>
   <si>
     <t>трубопроводного</t>
   </si>
   <si>
@@ -394,50 +394,56 @@
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  За 2010-2021гг.  данные пересчитаны с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки пассажиров на автомобильном транспорте.  
  С 2022г. и далее  данные сформированы с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки пассажиров на автомобильном транспорте. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">* За 1990-2009гг. данные сформированы с учетом оценки объемов работы, выполненной индивидуальными предпринимателями, занимающимися коммерческими перевозками. 
  За 2010-2021гг. данные пересчитаны с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки пассажиров на автомобильном транспорте.  
  С 2022г. и далее данные сформированы с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки пассажиров на автомобильном транспорте. </t>
   </si>
   <si>
     <t>Дата опубликования: 30.05.2025</t>
   </si>
   <si>
     <t>Дата следующего опубликования: 29.05.2026</t>
   </si>
+  <si>
+    <t>Дата опубликования: 01.06.2026</t>
+  </si>
+  <si>
+    <t>Дата следующего опубликования: 31.05.2027</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.00000"/>
     <numFmt numFmtId="169" formatCode="#,##0.000"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -603,51 +609,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
@@ -761,77 +767,101 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -1134,58 +1164,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:IB52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection activeCell="A3" sqref="A3:O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="7" customWidth="1"/>
     <col min="2" max="15" width="9.28515625" style="7" customWidth="1"/>
-    <col min="16" max="16" width="11.42578125" style="7" customWidth="1"/>
+    <col min="16" max="16" width="9.5703125" style="7" customWidth="1"/>
     <col min="17" max="248" width="9.140625" style="7"/>
     <col min="249" max="249" width="26.7109375" style="7" customWidth="1"/>
     <col min="250" max="251" width="9" style="7" customWidth="1"/>
     <col min="252" max="252" width="8.7109375" style="7" customWidth="1"/>
     <col min="253" max="253" width="8.5703125" style="7" customWidth="1"/>
     <col min="254" max="254" width="9" style="7" customWidth="1"/>
     <col min="255" max="255" width="8.85546875" style="7" customWidth="1"/>
     <col min="256" max="256" width="8.7109375" style="7" customWidth="1"/>
     <col min="257" max="257" width="8.5703125" style="7" customWidth="1"/>
     <col min="258" max="258" width="8.7109375" style="7" customWidth="1"/>
     <col min="259" max="259" width="8.85546875" style="7" customWidth="1"/>
     <col min="260" max="260" width="8.5703125" style="7" customWidth="1"/>
     <col min="261" max="261" width="9" style="7" customWidth="1"/>
     <col min="262" max="262" width="8.7109375" style="7" customWidth="1"/>
     <col min="263" max="266" width="8.5703125" style="7" customWidth="1"/>
     <col min="267" max="267" width="10.7109375" style="7" customWidth="1"/>
     <col min="268" max="504" width="9.140625" style="7"/>
     <col min="505" max="505" width="26.7109375" style="7" customWidth="1"/>
     <col min="506" max="507" width="9" style="7" customWidth="1"/>
     <col min="508" max="508" width="8.7109375" style="7" customWidth="1"/>
     <col min="509" max="509" width="8.5703125" style="7" customWidth="1"/>
     <col min="510" max="510" width="9" style="7" customWidth="1"/>
     <col min="511" max="511" width="8.85546875" style="7" customWidth="1"/>
     <col min="512" max="512" width="8.7109375" style="7" customWidth="1"/>
     <col min="513" max="513" width="8.5703125" style="7" customWidth="1"/>
@@ -2155,209 +2185,216 @@
     <col min="15877" max="15877" width="9" style="7" customWidth="1"/>
     <col min="15878" max="15878" width="8.7109375" style="7" customWidth="1"/>
     <col min="15879" max="15882" width="8.5703125" style="7" customWidth="1"/>
     <col min="15883" max="15883" width="10.7109375" style="7" customWidth="1"/>
     <col min="15884" max="16120" width="9.140625" style="7"/>
     <col min="16121" max="16121" width="26.7109375" style="7" customWidth="1"/>
     <col min="16122" max="16123" width="9" style="7" customWidth="1"/>
     <col min="16124" max="16124" width="8.7109375" style="7" customWidth="1"/>
     <col min="16125" max="16125" width="8.5703125" style="7" customWidth="1"/>
     <col min="16126" max="16126" width="9" style="7" customWidth="1"/>
     <col min="16127" max="16127" width="8.85546875" style="7" customWidth="1"/>
     <col min="16128" max="16128" width="8.7109375" style="7" customWidth="1"/>
     <col min="16129" max="16129" width="8.5703125" style="7" customWidth="1"/>
     <col min="16130" max="16130" width="8.7109375" style="7" customWidth="1"/>
     <col min="16131" max="16131" width="8.85546875" style="7" customWidth="1"/>
     <col min="16132" max="16132" width="8.5703125" style="7" customWidth="1"/>
     <col min="16133" max="16133" width="9" style="7" customWidth="1"/>
     <col min="16134" max="16134" width="8.7109375" style="7" customWidth="1"/>
     <col min="16135" max="16138" width="8.5703125" style="7" customWidth="1"/>
     <col min="16139" max="16139" width="10.7109375" style="7" customWidth="1"/>
     <col min="16140" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:236" s="12" customFormat="1">
       <c r="O1" s="26" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2" spans="1:236" s="12" customFormat="1">
       <c r="O2" s="26" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:236" ht="12.75">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="75"/>
-[...12 lines deleted...]
-      <c r="O3" s="75"/>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83"/>
+      <c r="O3" s="83"/>
     </row>
     <row r="5" spans="1:236" ht="12.75">
-      <c r="A5" s="76" t="s">
+      <c r="A5" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="76"/>
-[...12 lines deleted...]
-      <c r="O5" s="76"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="84"/>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84"/>
+      <c r="J5" s="84"/>
+      <c r="K5" s="84"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="84"/>
     </row>
     <row r="6" spans="1:236" ht="9.75" customHeight="1">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="O6" s="59"/>
-      <c r="P6" s="59" t="s">
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:236">
       <c r="A7" s="2"/>
       <c r="B7" s="4">
         <v>2010</v>
       </c>
       <c r="C7" s="4">
         <v>2011</v>
       </c>
       <c r="D7" s="4">
         <v>2012</v>
       </c>
       <c r="E7" s="4">
         <v>2013</v>
       </c>
       <c r="F7" s="4">
         <v>2014</v>
       </c>
       <c r="G7" s="4">
         <v>2015</v>
       </c>
       <c r="H7" s="4">
         <v>2016</v>
       </c>
       <c r="I7" s="4">
         <v>2017</v>
       </c>
       <c r="J7" s="4">
         <v>2018</v>
       </c>
       <c r="K7" s="4">
         <v>2019</v>
       </c>
       <c r="L7" s="4">
         <v>2020</v>
       </c>
       <c r="M7" s="4">
         <v>2021</v>
       </c>
       <c r="N7" s="4">
         <v>2022</v>
       </c>
       <c r="O7" s="17">
         <v>2023</v>
       </c>
       <c r="P7" s="17">
         <v>2024</v>
       </c>
+      <c r="Q7" s="17">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:236">
       <c r="A8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="34">
         <v>48.9</v>
       </c>
       <c r="C8" s="34">
         <v>45.5</v>
       </c>
       <c r="D8" s="34">
         <v>45.3</v>
       </c>
       <c r="E8" s="34">
         <v>52.6</v>
       </c>
       <c r="F8" s="34">
         <v>62</v>
       </c>
       <c r="G8" s="34">
         <v>48.7</v>
       </c>
       <c r="H8" s="34">
         <v>61.4</v>
       </c>
       <c r="I8" s="34">
         <v>75.8</v>
       </c>
       <c r="J8" s="34">
         <v>67.599999999999994</v>
       </c>
       <c r="K8" s="34">
         <v>82.7</v>
       </c>
       <c r="L8" s="34">
         <v>77.3</v>
       </c>
       <c r="M8" s="34">
         <v>77.7</v>
       </c>
       <c r="N8" s="34">
         <v>89.3</v>
       </c>
       <c r="O8" s="33">
         <v>85.7</v>
       </c>
       <c r="P8" s="60">
         <v>87.8</v>
+      </c>
+      <c r="Q8" s="71">
+        <v>108.9</v>
       </c>
     </row>
     <row r="9" spans="1:236">
       <c r="A9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="14"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
     </row>
     <row r="10" spans="1:236">
       <c r="A10" s="10" t="s">
         <v>3</v>
@@ -2385,220 +2422,231 @@
       </c>
       <c r="I10" s="34">
         <v>39.5</v>
       </c>
       <c r="J10" s="34">
         <v>40.6</v>
       </c>
       <c r="K10" s="34">
         <v>41</v>
       </c>
       <c r="L10" s="34">
         <v>40.299999999999997</v>
       </c>
       <c r="M10" s="34">
         <v>33.9</v>
       </c>
       <c r="N10" s="34">
         <v>33.9</v>
       </c>
       <c r="O10" s="33">
         <v>35.4</v>
       </c>
       <c r="P10" s="60">
         <v>42.6</v>
       </c>
-      <c r="Q10" s="61"/>
+      <c r="Q10" s="71">
+        <v>39.4</v>
+      </c>
     </row>
     <row r="11" spans="1:236" ht="11.25" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="45">
         <v>18.5</v>
       </c>
       <c r="C11" s="45">
         <v>13.8</v>
       </c>
       <c r="D11" s="45">
         <v>12.3</v>
       </c>
       <c r="E11" s="45">
         <v>18.399999999999999</v>
       </c>
       <c r="F11" s="45">
         <v>21.2</v>
       </c>
       <c r="G11" s="45">
         <v>11.8</v>
       </c>
       <c r="H11" s="45">
         <v>16.3</v>
       </c>
       <c r="I11" s="45">
         <v>24.9</v>
       </c>
       <c r="J11" s="45">
         <v>23</v>
       </c>
       <c r="K11" s="45">
         <v>26.7</v>
       </c>
       <c r="L11" s="45">
         <v>17.5</v>
       </c>
       <c r="M11" s="45">
         <v>23.5</v>
       </c>
       <c r="N11" s="45">
         <v>45.4</v>
       </c>
       <c r="O11" s="46">
         <v>40</v>
       </c>
       <c r="P11" s="60">
         <v>34.5</v>
       </c>
+      <c r="Q11" s="71">
+        <v>52.2</v>
+      </c>
     </row>
     <row r="12" spans="1:236">
       <c r="A12" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="51">
         <v>7.9353010029099176</v>
       </c>
       <c r="C12" s="51">
         <v>8.2007678461025684</v>
       </c>
       <c r="D12" s="51">
         <v>7.9267636156339529</v>
       </c>
       <c r="E12" s="51">
         <v>8.8943630129176565</v>
       </c>
       <c r="F12" s="51">
         <v>7.0948079489999847</v>
       </c>
       <c r="G12" s="51">
         <v>7.432030279487539</v>
       </c>
       <c r="H12" s="51">
         <v>9.7780776949953889</v>
       </c>
       <c r="I12" s="51">
         <v>11.403230727397307</v>
       </c>
       <c r="J12" s="51">
         <v>4.0363816482262278</v>
       </c>
       <c r="K12" s="51">
         <v>14.992547372557022</v>
       </c>
       <c r="L12" s="51">
         <v>19.456128821306621</v>
       </c>
       <c r="M12" s="51">
         <v>20.282488717505121</v>
       </c>
       <c r="N12" s="51">
         <v>10.023949674482132</v>
       </c>
       <c r="O12" s="52">
         <v>10.262</v>
       </c>
       <c r="P12" s="60">
         <v>10.8</v>
       </c>
+      <c r="Q12" s="71">
+        <v>17.3</v>
+      </c>
     </row>
     <row r="13" spans="1:236">
       <c r="A13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="L13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="M13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="N13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="O13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="P13" s="39" t="s">
         <v>41</v>
       </c>
+      <c r="Q13" s="72">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:236" s="42" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A14" s="74" t="s">
+      <c r="A14" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="74"/>
-[...12 lines deleted...]
-      <c r="O14" s="74"/>
+      <c r="B14" s="82"/>
+      <c r="C14" s="82"/>
+      <c r="D14" s="82"/>
+      <c r="E14" s="82"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="82"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="82"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="82"/>
+      <c r="N14" s="82"/>
+      <c r="O14" s="82"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="24"/>
       <c r="S14" s="24"/>
       <c r="T14" s="24"/>
       <c r="U14" s="24"/>
       <c r="V14" s="24"/>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="24"/>
       <c r="Z14" s="24"/>
       <c r="AA14" s="24"/>
       <c r="AB14" s="24"/>
       <c r="AC14" s="24"/>
       <c r="AD14" s="24"/>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="24"/>
       <c r="AJ14" s="24"/>
       <c r="AK14" s="24"/>
       <c r="AL14" s="24"/>
       <c r="AM14" s="24"/>
       <c r="AN14" s="24"/>
@@ -2795,422 +2843,441 @@
       <c r="HW14" s="24"/>
       <c r="HX14" s="24"/>
       <c r="HY14" s="24"/>
       <c r="HZ14" s="24"/>
       <c r="IA14" s="24"/>
       <c r="IB14" s="24"/>
     </row>
     <row r="15" spans="1:236" ht="13.5" customHeight="1">
       <c r="A15" s="23"/>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="40"/>
       <c r="M15" s="40"/>
       <c r="N15" s="40"/>
       <c r="O15" s="40"/>
     </row>
     <row r="16" spans="1:236" ht="12.75" customHeight="1">
-      <c r="A16" s="77" t="s">
+      <c r="A16" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="77"/>
-[...12 lines deleted...]
-      <c r="O16" s="77"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="85"/>
+      <c r="D16" s="85"/>
+      <c r="E16" s="85"/>
+      <c r="F16" s="85"/>
+      <c r="G16" s="85"/>
+      <c r="H16" s="85"/>
+      <c r="I16" s="85"/>
+      <c r="J16" s="85"/>
+      <c r="K16" s="85"/>
+      <c r="L16" s="85"/>
+      <c r="M16" s="85"/>
+      <c r="N16" s="85"/>
+      <c r="O16" s="85"/>
     </row>
     <row r="17" spans="1:236" ht="15.75" customHeight="1">
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
-      <c r="P17" s="58" t="s">
+      <c r="P17" s="58"/>
+      <c r="Q17" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="Q17" s="20"/>
     </row>
     <row r="18" spans="1:236">
       <c r="A18" s="2"/>
       <c r="B18" s="4">
         <v>2010</v>
       </c>
       <c r="C18" s="4">
         <v>2011</v>
       </c>
       <c r="D18" s="4">
         <v>2012</v>
       </c>
       <c r="E18" s="4">
         <v>2013</v>
       </c>
       <c r="F18" s="4">
         <v>2014</v>
       </c>
       <c r="G18" s="4">
         <v>2015</v>
       </c>
       <c r="H18" s="4">
         <v>2016</v>
       </c>
       <c r="I18" s="4">
         <v>2017</v>
       </c>
       <c r="J18" s="4">
         <v>2018</v>
       </c>
       <c r="K18" s="4">
         <v>2019</v>
       </c>
       <c r="L18" s="3">
         <v>2020</v>
       </c>
       <c r="M18" s="3">
         <v>2021</v>
       </c>
       <c r="N18" s="4">
         <v>2022</v>
       </c>
       <c r="O18" s="17">
         <v>2023</v>
       </c>
       <c r="P18" s="17">
         <v>2024</v>
       </c>
+      <c r="Q18" s="17">
+        <v>2025</v>
+      </c>
     </row>
     <row r="19" spans="1:236">
       <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="34">
         <v>22.3</v>
       </c>
       <c r="C19" s="34">
         <v>23.3</v>
       </c>
       <c r="D19" s="34">
         <v>24.9</v>
       </c>
       <c r="E19" s="34">
         <v>26</v>
       </c>
       <c r="F19" s="34">
         <v>29.3</v>
       </c>
       <c r="G19" s="34">
         <v>28.4</v>
       </c>
       <c r="H19" s="34">
         <v>31.5</v>
       </c>
       <c r="I19" s="34">
         <v>34.799999999999997</v>
       </c>
       <c r="J19" s="34">
         <v>32.200000000000003</v>
       </c>
       <c r="K19" s="34">
         <v>37.1</v>
       </c>
       <c r="L19" s="34">
         <v>41.3</v>
       </c>
       <c r="M19" s="34">
         <v>37.299999999999997</v>
       </c>
       <c r="N19" s="34">
         <v>35.1</v>
       </c>
       <c r="O19" s="33">
         <v>39</v>
       </c>
       <c r="P19" s="60">
         <v>40.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:236">
+      <c r="Q19" s="71">
+        <v>37.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:236" ht="12">
       <c r="A20" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
+      <c r="Q20" s="73"/>
     </row>
     <row r="21" spans="1:236">
       <c r="A21" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="34">
         <v>18</v>
       </c>
       <c r="C21" s="34">
         <v>18.7</v>
       </c>
       <c r="D21" s="34">
         <v>20.100000000000001</v>
       </c>
       <c r="E21" s="34">
         <v>20</v>
       </c>
       <c r="F21" s="34">
         <v>24.2</v>
       </c>
       <c r="G21" s="34">
         <v>23.1</v>
       </c>
       <c r="H21" s="34">
         <v>24.9</v>
       </c>
       <c r="I21" s="34">
         <v>27.2</v>
       </c>
       <c r="J21" s="34">
         <v>28.9</v>
       </c>
       <c r="K21" s="34">
         <v>29.6</v>
       </c>
       <c r="L21" s="34">
         <v>29.9</v>
       </c>
       <c r="M21" s="34">
         <v>24.6</v>
       </c>
       <c r="N21" s="34">
         <v>27.5</v>
       </c>
       <c r="O21" s="33">
         <v>30.1</v>
       </c>
       <c r="P21" s="60">
         <v>31.9</v>
       </c>
+      <c r="Q21" s="71">
+        <v>28</v>
+      </c>
     </row>
     <row r="22" spans="1:236">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="45">
         <v>0.7</v>
       </c>
       <c r="C22" s="45">
         <v>0.7</v>
       </c>
       <c r="D22" s="45">
         <v>0.8</v>
       </c>
       <c r="E22" s="45">
         <v>1.5</v>
       </c>
       <c r="F22" s="45">
         <v>1.5</v>
       </c>
       <c r="G22" s="45">
         <v>1.4</v>
       </c>
       <c r="H22" s="45">
         <v>1.6</v>
       </c>
       <c r="I22" s="45">
         <v>1.9</v>
       </c>
       <c r="J22" s="45">
         <v>1.4</v>
       </c>
       <c r="K22" s="45">
         <v>1.5</v>
       </c>
       <c r="L22" s="45">
         <v>1.3</v>
       </c>
       <c r="M22" s="45">
         <v>2</v>
       </c>
       <c r="N22" s="45">
         <v>1.9</v>
       </c>
       <c r="O22" s="46">
         <v>3.1</v>
       </c>
       <c r="P22" s="60">
         <v>2.7</v>
       </c>
+      <c r="Q22" s="71">
+        <v>3.1</v>
+      </c>
     </row>
     <row r="23" spans="1:236">
       <c r="A23" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="51">
         <v>3.6485888795949553</v>
       </c>
       <c r="C23" s="51">
         <v>3.8555991873889979</v>
       </c>
       <c r="D23" s="51">
         <v>3.9557648560751</v>
       </c>
       <c r="E23" s="51">
         <v>4.5270656561275846</v>
       </c>
       <c r="F23" s="51">
         <v>3.5666205190097049</v>
       </c>
       <c r="G23" s="51">
         <v>3.890015184187221</v>
       </c>
       <c r="H23" s="51">
         <v>5.0429347105240749</v>
       </c>
       <c r="I23" s="51">
         <v>5.678493059966117</v>
       </c>
       <c r="J23" s="51">
         <v>1.9189853790467064</v>
       </c>
       <c r="K23" s="51">
         <v>5.9950050523577199</v>
       </c>
       <c r="L23" s="51">
         <v>10.060428370589575</v>
       </c>
       <c r="M23" s="51">
         <v>10.713483918961986</v>
       </c>
       <c r="N23" s="51">
         <v>5.7229482704302299</v>
       </c>
       <c r="O23" s="52">
         <v>5.7568000000000001</v>
       </c>
       <c r="P23" s="60">
         <v>5.9</v>
       </c>
+      <c r="Q23" s="71">
+        <v>6.4</v>
+      </c>
     </row>
     <row r="24" spans="1:236">
       <c r="A24" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="J24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="K24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="L24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="M24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="O24" s="39" t="s">
         <v>41</v>
       </c>
       <c r="P24" s="39" t="s">
         <v>41</v>
       </c>
+      <c r="Q24" s="72">
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:236" s="42" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A25" s="74" t="s">
+      <c r="A25" s="82" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="74"/>
-[...12 lines deleted...]
-      <c r="O25" s="74"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="82"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="82"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
+      <c r="N25" s="82"/>
+      <c r="O25" s="82"/>
       <c r="P25" s="24"/>
       <c r="Q25" s="24"/>
       <c r="R25" s="24"/>
       <c r="S25" s="24"/>
       <c r="T25" s="24"/>
       <c r="U25" s="24"/>
       <c r="V25" s="24"/>
       <c r="W25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="24"/>
       <c r="AB25" s="24"/>
       <c r="AC25" s="24"/>
       <c r="AD25" s="24"/>
       <c r="AE25" s="24"/>
       <c r="AF25" s="24"/>
       <c r="AG25" s="24"/>
       <c r="AH25" s="24"/>
       <c r="AI25" s="24"/>
       <c r="AJ25" s="24"/>
       <c r="AK25" s="24"/>
       <c r="AL25" s="24"/>
       <c r="AM25" s="24"/>
       <c r="AN25" s="24"/>
@@ -3407,351 +3474,367 @@
       <c r="HW25" s="24"/>
       <c r="HX25" s="24"/>
       <c r="HY25" s="24"/>
       <c r="HZ25" s="24"/>
       <c r="IA25" s="24"/>
       <c r="IB25" s="24"/>
     </row>
     <row r="26" spans="1:236" ht="11.25" customHeight="1">
       <c r="A26" s="23"/>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="41"/>
       <c r="J26" s="41"/>
       <c r="K26" s="41"/>
       <c r="L26" s="41"/>
       <c r="M26" s="41"/>
       <c r="N26" s="41"/>
       <c r="O26" s="41"/>
     </row>
     <row r="27" spans="1:236" ht="12.75" customHeight="1">
-      <c r="A27" s="76" t="s">
+      <c r="A27" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="76"/>
-[...14 lines deleted...]
-    <row r="28" spans="1:236" ht="12" customHeight="1">
+      <c r="B27" s="84"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="84"/>
+      <c r="N27" s="84"/>
+      <c r="O27" s="84"/>
+    </row>
+    <row r="28" spans="1:236" ht="19.5" customHeight="1">
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
-      <c r="P28" s="58" t="s">
+      <c r="P28" s="58"/>
+      <c r="Q28" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="Q28" s="20"/>
     </row>
     <row r="29" spans="1:236">
       <c r="A29" s="2"/>
       <c r="B29" s="4">
         <v>2010</v>
       </c>
       <c r="C29" s="4">
         <v>2011</v>
       </c>
       <c r="D29" s="4">
         <v>2012</v>
       </c>
       <c r="E29" s="4">
         <v>2013</v>
       </c>
       <c r="F29" s="4">
         <v>2014</v>
       </c>
       <c r="G29" s="4">
         <v>2015</v>
       </c>
       <c r="H29" s="4">
         <v>2016</v>
       </c>
       <c r="I29" s="4">
         <v>2017</v>
       </c>
       <c r="J29" s="4">
         <v>2018</v>
       </c>
       <c r="K29" s="4">
         <v>2019</v>
       </c>
       <c r="L29" s="3">
         <v>2020</v>
       </c>
       <c r="M29" s="3">
         <v>2021</v>
       </c>
       <c r="N29" s="4">
         <v>2022</v>
       </c>
       <c r="O29" s="17">
         <v>2023</v>
       </c>
-      <c r="P29" s="63">
+      <c r="P29" s="62">
         <v>2024</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>2025</v>
       </c>
     </row>
     <row r="30" spans="1:236">
       <c r="A30" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="34">
         <v>181.5</v>
       </c>
       <c r="C30" s="34">
         <v>173.9</v>
       </c>
       <c r="D30" s="34">
         <v>175.8</v>
       </c>
       <c r="E30" s="34">
         <v>170.5</v>
       </c>
       <c r="F30" s="34">
         <v>166.5</v>
       </c>
       <c r="G30" s="34">
         <v>159</v>
       </c>
       <c r="H30" s="34">
         <v>148.69999999999999</v>
       </c>
       <c r="I30" s="34">
         <v>146.4</v>
       </c>
       <c r="J30" s="34">
         <v>150.1</v>
       </c>
       <c r="K30" s="34">
         <v>146.6</v>
       </c>
       <c r="L30" s="34">
         <v>107.5</v>
       </c>
       <c r="M30" s="34">
         <v>126.5</v>
       </c>
       <c r="N30" s="34">
         <v>127.7</v>
       </c>
       <c r="O30" s="34">
         <v>117.4</v>
       </c>
-      <c r="P30" s="65">
+      <c r="P30" s="64">
         <v>121.4</v>
+      </c>
+      <c r="Q30" s="60">
+        <v>137.4</v>
       </c>
     </row>
     <row r="31" spans="1:236" ht="12">
       <c r="A31" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="9"/>
       <c r="O31" s="9"/>
-      <c r="P31" s="64"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="74"/>
     </row>
     <row r="32" spans="1:236">
       <c r="A32" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="34">
         <v>1.6</v>
       </c>
       <c r="C32" s="34">
         <v>1.6</v>
       </c>
       <c r="D32" s="34">
         <v>2</v>
       </c>
       <c r="E32" s="34">
         <v>2.4</v>
       </c>
       <c r="F32" s="34">
         <v>2</v>
       </c>
       <c r="G32" s="34">
         <v>2</v>
       </c>
       <c r="H32" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="I32" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="J32" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="K32" s="34">
         <v>1.4</v>
       </c>
       <c r="L32" s="34">
         <v>0.8</v>
       </c>
       <c r="M32" s="34">
         <v>1</v>
       </c>
       <c r="N32" s="34">
         <v>1.3</v>
       </c>
       <c r="O32" s="34">
         <v>1.2</v>
       </c>
       <c r="P32" s="45">
         <v>1.4</v>
       </c>
+      <c r="Q32" s="60">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="33" spans="1:236">
       <c r="A33" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9">
         <v>154.84663497275355</v>
       </c>
       <c r="C33" s="9">
         <v>148.95745293815179</v>
       </c>
       <c r="D33" s="9">
         <v>150.54411314174857</v>
       </c>
       <c r="E33" s="9">
         <v>153.82369687879296</v>
       </c>
       <c r="F33" s="9">
         <v>148.71489157960627</v>
       </c>
       <c r="G33" s="9">
         <v>141.74751229767114</v>
       </c>
       <c r="H33" s="9">
         <v>132.06326460345443</v>
       </c>
       <c r="I33" s="9">
         <v>131.11801486603207</v>
       </c>
       <c r="J33" s="9">
         <v>136.46370929652326</v>
       </c>
       <c r="K33" s="9">
         <v>132.59210088579411</v>
       </c>
       <c r="L33" s="9">
         <v>95.66304190119132</v>
       </c>
       <c r="M33" s="9">
         <v>114.09113087410353</v>
       </c>
       <c r="N33" s="9">
         <v>115.31029685569935</v>
       </c>
       <c r="O33" s="11">
         <v>113.65428</v>
       </c>
       <c r="P33" s="45">
         <v>116.5</v>
       </c>
+      <c r="Q33" s="60">
+        <v>135.6</v>
+      </c>
     </row>
     <row r="34" spans="1:236">
       <c r="A34" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="11">
         <v>4.9056032147616566</v>
       </c>
       <c r="C34" s="11">
         <v>5.6693278546801604</v>
       </c>
       <c r="D34" s="11">
         <v>5.511222518398486</v>
       </c>
       <c r="E34" s="11">
         <v>4.7279536964859368</v>
       </c>
       <c r="F34" s="11">
         <v>6.3058515187662882</v>
       </c>
       <c r="G34" s="11">
         <v>5.7285400123257224</v>
       </c>
       <c r="H34" s="11">
         <v>4.5938504593776361</v>
       </c>
       <c r="I34" s="11">
         <v>3.2399528245958304</v>
       </c>
       <c r="J34" s="11">
         <v>2.692583665233093</v>
       </c>
       <c r="K34" s="11">
         <v>2.7500284903580479</v>
       </c>
       <c r="L34" s="11">
         <v>1.651942641388233</v>
       </c>
       <c r="M34" s="11">
         <v>1.9462691316263669</v>
       </c>
       <c r="N34" s="11">
         <v>1.695716469927284</v>
       </c>
       <c r="O34" s="11">
         <v>1.7290300000000001</v>
       </c>
-      <c r="P34" s="66">
+      <c r="P34" s="65">
         <v>3.3</v>
+      </c>
+      <c r="Q34" s="60">
+        <v>6.3</v>
       </c>
     </row>
     <row r="35" spans="1:236">
       <c r="A35" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="11">
         <v>0.4</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="H35" s="11" t="s">
@@ -3759,170 +3842,178 @@
       </c>
       <c r="I35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="J35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="K35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="L35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="M35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="N35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="O35" s="11" t="s">
         <v>41</v>
       </c>
       <c r="P35" s="11" t="s">
         <v>41</v>
       </c>
+      <c r="Q35" s="11" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="36" spans="1:236">
       <c r="A36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="14">
         <v>19.7</v>
       </c>
       <c r="C36" s="14">
         <v>17.600000000000001</v>
       </c>
       <c r="D36" s="14">
         <v>17.7</v>
       </c>
       <c r="E36" s="14">
         <v>9.5</v>
       </c>
       <c r="F36" s="14">
         <v>9.5</v>
       </c>
       <c r="G36" s="14">
         <v>9.5</v>
       </c>
       <c r="H36" s="14">
         <v>9.6999999999999993</v>
       </c>
       <c r="I36" s="14" t="s">
         <v>42</v>
       </c>
       <c r="J36" s="14" t="s">
         <v>42</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>42</v>
       </c>
       <c r="L36" s="11" t="s">
         <v>42</v>
       </c>
       <c r="M36" s="11" t="s">
         <v>42</v>
       </c>
       <c r="N36" s="11" t="s">
         <v>42</v>
       </c>
       <c r="O36" s="11">
         <v>0.7</v>
       </c>
       <c r="P36" s="11" t="s">
         <v>41</v>
       </c>
+      <c r="Q36" s="11">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="37" spans="1:236">
       <c r="A37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="55">
         <v>2.3E-2</v>
       </c>
       <c r="C37" s="55">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D37" s="56">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="E37" s="56">
         <v>1.9E-2</v>
       </c>
       <c r="F37" s="56">
         <v>0.02</v>
       </c>
       <c r="G37" s="56">
         <v>2.3E-2</v>
       </c>
       <c r="H37" s="57">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="I37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="J37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="K37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="L37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="M37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="N37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="O37" s="57">
         <v>9.6000000000000002E-2</v>
       </c>
-      <c r="P37" s="68">
+      <c r="P37" s="66">
         <v>0.13500000000000001</v>
       </c>
-      <c r="Q37" s="67"/>
+      <c r="Q37" s="66">
+        <v>0.16500000000000001</v>
+      </c>
     </row>
     <row r="38" spans="1:236" s="42" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A38" s="74" t="s">
+      <c r="A38" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="B38" s="74"/>
-[...12 lines deleted...]
-      <c r="O38" s="74"/>
+      <c r="B38" s="82"/>
+      <c r="C38" s="82"/>
+      <c r="D38" s="82"/>
+      <c r="E38" s="82"/>
+      <c r="F38" s="82"/>
+      <c r="G38" s="82"/>
+      <c r="H38" s="82"/>
+      <c r="I38" s="82"/>
+      <c r="J38" s="82"/>
+      <c r="K38" s="82"/>
+      <c r="L38" s="82"/>
+      <c r="M38" s="82"/>
+      <c r="N38" s="82"/>
+      <c r="O38" s="82"/>
       <c r="P38" s="24"/>
       <c r="Q38" s="24"/>
       <c r="R38" s="24"/>
       <c r="S38" s="24"/>
       <c r="T38" s="24"/>
       <c r="U38" s="24"/>
       <c r="V38" s="24"/>
       <c r="W38" s="24"/>
       <c r="X38" s="24"/>
       <c r="Y38" s="24"/>
       <c r="Z38" s="24"/>
       <c r="AA38" s="24"/>
       <c r="AB38" s="24"/>
       <c r="AC38" s="24"/>
       <c r="AD38" s="24"/>
       <c r="AE38" s="24"/>
       <c r="AF38" s="24"/>
       <c r="AG38" s="24"/>
       <c r="AH38" s="24"/>
       <c r="AI38" s="24"/>
       <c r="AJ38" s="24"/>
       <c r="AK38" s="24"/>
       <c r="AL38" s="24"/>
       <c r="AM38" s="24"/>
       <c r="AN38" s="24"/>
@@ -4115,523 +4206,547 @@
       <c r="HS38" s="24"/>
       <c r="HT38" s="24"/>
       <c r="HU38" s="24"/>
       <c r="HV38" s="24"/>
       <c r="HW38" s="24"/>
       <c r="HX38" s="24"/>
       <c r="HY38" s="24"/>
       <c r="HZ38" s="24"/>
       <c r="IA38" s="24"/>
       <c r="IB38" s="24"/>
     </row>
     <row r="39" spans="1:236">
       <c r="A39" s="23"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
     <row r="40" spans="1:236" ht="12.75" customHeight="1">
-      <c r="A40" s="76" t="s">
+      <c r="A40" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B40" s="76"/>
-[...12 lines deleted...]
-      <c r="O40" s="76"/>
+      <c r="B40" s="84"/>
+      <c r="C40" s="84"/>
+      <c r="D40" s="84"/>
+      <c r="E40" s="84"/>
+      <c r="F40" s="84"/>
+      <c r="G40" s="84"/>
+      <c r="H40" s="84"/>
+      <c r="I40" s="84"/>
+      <c r="J40" s="84"/>
+      <c r="K40" s="84"/>
+      <c r="L40" s="84"/>
+      <c r="M40" s="84"/>
+      <c r="N40" s="84"/>
+      <c r="O40" s="84"/>
     </row>
     <row r="41" spans="1:236" ht="11.25" customHeight="1">
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
-      <c r="P41" s="59" t="s">
+      <c r="P41" s="59"/>
+      <c r="Q41" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="Q41" s="22"/>
     </row>
     <row r="42" spans="1:236">
       <c r="A42" s="2"/>
       <c r="B42" s="6">
         <v>2010</v>
       </c>
       <c r="C42" s="6">
         <v>2011</v>
       </c>
       <c r="D42" s="6">
         <v>2012</v>
       </c>
       <c r="E42" s="6">
         <v>2013</v>
       </c>
       <c r="F42" s="6">
         <v>2014</v>
       </c>
       <c r="G42" s="6">
         <v>2015</v>
       </c>
       <c r="H42" s="6">
         <v>2016</v>
       </c>
       <c r="I42" s="6">
         <v>2017</v>
       </c>
       <c r="J42" s="6">
         <v>2018</v>
       </c>
       <c r="K42" s="6">
         <v>2019</v>
       </c>
       <c r="L42" s="6">
         <v>2020</v>
       </c>
       <c r="M42" s="6">
         <v>2021</v>
       </c>
       <c r="N42" s="4">
         <v>2022</v>
       </c>
       <c r="O42" s="17">
         <v>2023</v>
       </c>
       <c r="P42" s="17">
         <v>2024</v>
       </c>
+      <c r="Q42" s="17">
+        <v>2025</v>
+      </c>
     </row>
     <row r="43" spans="1:236">
       <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="34">
         <v>3441.4614010345408</v>
       </c>
       <c r="C43" s="34">
         <v>3680.6971772680408</v>
       </c>
       <c r="D43" s="34">
         <v>4015.7918703125074</v>
       </c>
       <c r="E43" s="34">
         <v>4316.0724409051327</v>
       </c>
       <c r="F43" s="34">
         <v>4283.6702136824788</v>
       </c>
       <c r="G43" s="34">
         <v>4037.8418264546976</v>
       </c>
       <c r="H43" s="34">
         <v>4290.7485590169945</v>
       </c>
       <c r="I43" s="34">
         <v>4118.6603362395872</v>
       </c>
       <c r="J43" s="34">
         <v>4074.9401897724265</v>
       </c>
       <c r="K43" s="34">
         <v>3667.8815617903097</v>
       </c>
       <c r="L43" s="34">
         <v>2101.2857976398195</v>
       </c>
       <c r="M43" s="34">
         <v>2613.4699092545393</v>
       </c>
       <c r="N43" s="34">
         <v>2822.1869244160002</v>
       </c>
       <c r="O43" s="33">
         <v>2697</v>
       </c>
       <c r="P43" s="45">
         <v>2815</v>
       </c>
-      <c r="Q43" s="61"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:236">
+      <c r="Q43" s="79">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="44" spans="1:236" ht="12">
       <c r="A44" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="21"/>
       <c r="M44" s="11"/>
       <c r="N44" s="11"/>
       <c r="O44" s="11"/>
       <c r="P44" s="11"/>
+      <c r="Q44" s="75"/>
     </row>
     <row r="45" spans="1:236">
       <c r="A45" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="34">
         <v>1301.7190822012317</v>
       </c>
       <c r="C45" s="34">
         <v>1319.198656515342</v>
       </c>
       <c r="D45" s="34">
         <v>1597.9309196180709</v>
       </c>
       <c r="E45" s="34">
         <v>1739.6020654287925</v>
       </c>
       <c r="F45" s="34">
         <v>1602.6056700359979</v>
       </c>
       <c r="G45" s="34">
         <v>1458.4762212509779</v>
       </c>
       <c r="H45" s="34">
         <v>1848.4249798964281</v>
       </c>
       <c r="I45" s="34">
         <v>1844.1688368076477</v>
       </c>
       <c r="J45" s="34">
         <v>1730.2731128174289</v>
       </c>
       <c r="K45" s="34">
         <v>1384.4157133048582</v>
       </c>
       <c r="L45" s="34">
         <v>636.37293942819952</v>
       </c>
       <c r="M45" s="34">
         <v>786.20784741239856</v>
       </c>
       <c r="N45" s="34">
         <v>1121.9236311862699</v>
       </c>
       <c r="O45" s="33">
         <v>1057.8</v>
       </c>
       <c r="P45" s="45">
         <v>1133.7</v>
       </c>
+      <c r="Q45" s="79">
+        <v>893.2</v>
+      </c>
     </row>
     <row r="46" spans="1:236">
       <c r="A46" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="47">
         <v>2003.3050190929234</v>
       </c>
       <c r="C46" s="47">
         <v>2228.4096740198493</v>
       </c>
       <c r="D46" s="47">
         <v>2287.022772168661</v>
       </c>
       <c r="E46" s="47">
         <v>2448.8665218200172</v>
       </c>
       <c r="F46" s="47">
         <v>2522.4972253253559</v>
       </c>
       <c r="G46" s="47">
         <v>2417.8301415084038</v>
       </c>
       <c r="H46" s="47">
         <v>2290.0422366863122</v>
       </c>
       <c r="I46" s="47">
         <v>2140.1639189505931</v>
       </c>
       <c r="J46" s="47">
         <v>2222.2059505573243</v>
       </c>
       <c r="K46" s="47">
         <v>2135.7153721686609</v>
       </c>
       <c r="L46" s="47">
         <v>1354.3302947019949</v>
       </c>
       <c r="M46" s="47">
         <v>1584.9417937711758</v>
       </c>
       <c r="N46" s="47">
         <v>1518.8407887191149</v>
       </c>
       <c r="O46" s="48">
         <v>1485.5</v>
       </c>
       <c r="P46" s="49">
         <v>1483</v>
       </c>
+      <c r="Q46" s="79">
+        <v>2408.3000000000002</v>
+      </c>
     </row>
     <row r="47" spans="1:236">
       <c r="A47" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="45">
         <v>60.809820104890036</v>
       </c>
       <c r="C47" s="45">
         <v>65.309285714154342</v>
       </c>
       <c r="D47" s="45">
         <v>61.015226732270506</v>
       </c>
       <c r="E47" s="45">
         <v>69.026500756750593</v>
       </c>
       <c r="F47" s="45">
         <v>99.055255469600397</v>
       </c>
       <c r="G47" s="45">
         <v>97.636510879175418</v>
       </c>
       <c r="H47" s="45">
         <v>85.742942726677853</v>
       </c>
       <c r="I47" s="45">
         <v>60.080266671768001</v>
       </c>
       <c r="J47" s="45">
         <v>52.826223174911817</v>
       </c>
       <c r="K47" s="45">
         <v>59.251826732270509</v>
       </c>
       <c r="L47" s="45">
         <v>37.369955709124547</v>
       </c>
       <c r="M47" s="45">
         <v>44.037968070964723</v>
       </c>
       <c r="N47" s="45">
         <v>43.78510451061539</v>
       </c>
       <c r="O47" s="46">
         <v>42.9</v>
       </c>
       <c r="P47" s="49">
         <v>50.4</v>
       </c>
+      <c r="Q47" s="80">
+        <v>89.7</v>
+      </c>
     </row>
     <row r="48" spans="1:236">
       <c r="A48" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="45">
         <v>1.76</v>
       </c>
       <c r="C48" s="45" t="s">
         <v>41</v>
       </c>
       <c r="D48" s="45" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="F48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="G48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="H48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="I48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="J48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="K48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="L48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="M48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="N48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="O48" s="49" t="s">
         <v>41</v>
       </c>
       <c r="P48" s="49" t="s">
         <v>41</v>
       </c>
+      <c r="Q48" s="80" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="49" spans="1:236">
       <c r="A49" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="47">
         <v>39.42</v>
       </c>
       <c r="C49" s="47">
         <v>35.25</v>
       </c>
       <c r="D49" s="47">
         <v>34.979999999999997</v>
       </c>
       <c r="E49" s="50">
         <v>18.989999999999998</v>
       </c>
       <c r="F49" s="50">
         <v>19</v>
       </c>
       <c r="G49" s="50">
         <v>19.2</v>
       </c>
       <c r="H49" s="50">
         <v>19.3</v>
       </c>
       <c r="I49" s="45" t="s">
         <v>42</v>
       </c>
       <c r="J49" s="45" t="s">
         <v>42</v>
       </c>
       <c r="K49" s="45" t="s">
         <v>42</v>
       </c>
       <c r="L49" s="45" t="s">
         <v>42</v>
       </c>
       <c r="M49" s="45" t="s">
         <v>42</v>
       </c>
       <c r="N49" s="49" t="s">
         <v>42</v>
       </c>
       <c r="O49" s="49">
         <v>1.4</v>
       </c>
       <c r="P49" s="49" t="s">
         <v>41</v>
       </c>
+      <c r="Q49" s="80">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="50" spans="1:236">
       <c r="A50" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="53">
         <v>34.427479635495729</v>
       </c>
       <c r="C50" s="53">
         <v>32.504561018695426</v>
       </c>
       <c r="D50" s="53">
         <v>34.797951793505057</v>
       </c>
       <c r="E50" s="53">
         <v>39.602352899572821</v>
       </c>
       <c r="F50" s="53">
         <v>40.537062851525128</v>
       </c>
       <c r="G50" s="53">
         <v>44.698952816140782</v>
       </c>
       <c r="H50" s="19">
         <v>47.268399707576677</v>
       </c>
       <c r="I50" s="19">
         <v>54.847313809578786</v>
       </c>
       <c r="J50" s="19">
         <v>52.080903222761592</v>
       </c>
       <c r="K50" s="19">
         <v>68.863649584519663</v>
       </c>
       <c r="L50" s="19">
         <v>54.601607800500574</v>
       </c>
       <c r="M50" s="19">
         <v>179.51689999999999</v>
       </c>
       <c r="N50" s="19">
         <v>119.1553</v>
       </c>
       <c r="O50" s="54">
         <v>109.4</v>
       </c>
-      <c r="P50" s="62">
+      <c r="P50" s="61">
         <v>147.9</v>
       </c>
+      <c r="Q50" s="81">
+        <v>229.5</v>
+      </c>
     </row>
     <row r="51" spans="1:236" s="42" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A51" s="74" t="s">
+      <c r="A51" s="82" t="s">
         <v>47</v>
       </c>
-      <c r="B51" s="74"/>
-[...12 lines deleted...]
-      <c r="O51" s="74"/>
+      <c r="B51" s="82"/>
+      <c r="C51" s="82"/>
+      <c r="D51" s="82"/>
+      <c r="E51" s="82"/>
+      <c r="F51" s="82"/>
+      <c r="G51" s="82"/>
+      <c r="H51" s="82"/>
+      <c r="I51" s="82"/>
+      <c r="J51" s="82"/>
+      <c r="K51" s="82"/>
+      <c r="L51" s="82"/>
+      <c r="M51" s="82"/>
+      <c r="N51" s="82"/>
+      <c r="O51" s="82"/>
       <c r="P51" s="24"/>
       <c r="Q51" s="24"/>
       <c r="R51" s="24"/>
       <c r="S51" s="24"/>
       <c r="T51" s="24"/>
       <c r="U51" s="24"/>
       <c r="V51" s="24"/>
       <c r="W51" s="24"/>
       <c r="X51" s="24"/>
       <c r="Y51" s="24"/>
       <c r="Z51" s="24"/>
       <c r="AA51" s="24"/>
       <c r="AB51" s="24"/>
       <c r="AC51" s="24"/>
       <c r="AD51" s="24"/>
       <c r="AE51" s="24"/>
       <c r="AF51" s="24"/>
       <c r="AG51" s="24"/>
       <c r="AH51" s="24"/>
       <c r="AI51" s="24"/>
       <c r="AJ51" s="24"/>
       <c r="AK51" s="24"/>
       <c r="AL51" s="24"/>
       <c r="AM51" s="24"/>
       <c r="AN51" s="24"/>
@@ -4837,51 +4952,51 @@
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A51:O51"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A16:O16"/>
     <mergeCell ref="A27:O27"/>
     <mergeCell ref="A40:O40"/>
     <mergeCell ref="A25:O25"/>
     <mergeCell ref="A38:O38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="Q3" sqref="Q3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="11" width="9" style="24" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="9" style="24" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="24" customWidth="1"/>
     <col min="16" max="24" width="10.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="9.42578125" style="24" bestFit="1" customWidth="1"/>
     <col min="29" max="256" width="9.140625" style="24"/>
     <col min="257" max="257" width="19.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="258" max="266" width="10.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="267" max="267" width="10.28515625" style="24" customWidth="1"/>
     <col min="268" max="268" width="9.42578125" style="24" customWidth="1"/>
     <col min="269" max="271" width="9.28515625" style="24" customWidth="1"/>
     <col min="272" max="280" width="10.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="281" max="284" width="9.42578125" style="24" bestFit="1" customWidth="1"/>
     <col min="285" max="512" width="9.140625" style="24"/>
     <col min="513" max="513" width="19.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="514" max="522" width="10.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="523" max="523" width="10.28515625" style="24" customWidth="1"/>
     <col min="524" max="524" width="9.42578125" style="24" customWidth="1"/>
     <col min="525" max="527" width="9.28515625" style="24" customWidth="1"/>
@@ -5377,918 +5492,945 @@
     <col min="16153" max="16156" width="9.42578125" style="24" bestFit="1" customWidth="1"/>
     <col min="16157" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
       <c r="O1" s="26" t="s">
         <v>48</v>
       </c>
       <c r="W1" s="25"/>
       <c r="X1" s="25"/>
     </row>
     <row r="2" spans="1:28">
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="26" t="s">
         <v>49</v>
       </c>
       <c r="W2" s="25"/>
       <c r="X2" s="25"/>
     </row>
     <row r="3" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="75"/>
-[...12 lines deleted...]
-      <c r="O3" s="75"/>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83"/>
+      <c r="O3" s="83"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
     </row>
     <row r="4" spans="1:28" ht="12.75" customHeight="1">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
       <c r="N4" s="28"/>
       <c r="O4" s="28"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
       <c r="R4" s="28"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
     </row>
     <row r="5" spans="1:28" ht="15" customHeight="1">
-      <c r="A5" s="80" t="s">
+      <c r="A5" s="88" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="80"/>
-[...12 lines deleted...]
-      <c r="O5" s="80"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="88"/>
+      <c r="O5" s="88"/>
       <c r="P5" s="27"/>
       <c r="Q5" s="27"/>
       <c r="R5" s="27"/>
       <c r="S5" s="27"/>
       <c r="T5" s="27"/>
       <c r="U5" s="27"/>
       <c r="V5" s="27"/>
       <c r="W5" s="27"/>
       <c r="X5" s="27"/>
       <c r="Y5" s="27"/>
       <c r="Z5" s="27"/>
       <c r="AA5" s="27"/>
       <c r="AB5" s="27"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" s="28"/>
       <c r="B6" s="28"/>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="28"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
-      <c r="P6" s="29" t="s">
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" s="30"/>
       <c r="B7" s="31">
         <v>2010</v>
       </c>
       <c r="C7" s="31">
         <v>2011</v>
       </c>
       <c r="D7" s="31">
         <v>2012</v>
       </c>
       <c r="E7" s="31">
         <v>2013</v>
       </c>
       <c r="F7" s="31">
         <v>2014</v>
       </c>
       <c r="G7" s="31">
         <v>2015</v>
       </c>
       <c r="H7" s="31">
         <v>2016</v>
       </c>
       <c r="I7" s="31">
         <v>2017</v>
       </c>
       <c r="J7" s="31">
         <v>2018</v>
       </c>
       <c r="K7" s="31">
         <v>2019</v>
       </c>
       <c r="L7" s="31">
         <v>2020</v>
       </c>
       <c r="M7" s="31">
         <v>2021</v>
       </c>
       <c r="N7" s="31">
         <v>2022</v>
       </c>
       <c r="O7" s="32">
         <v>2023</v>
       </c>
       <c r="P7" s="32">
         <v>2024</v>
       </c>
+      <c r="Q7" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:28" ht="22.5">
       <c r="A8" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="34">
         <v>48984.161183209006</v>
       </c>
       <c r="C8" s="34">
         <v>45471.974369649935</v>
       </c>
       <c r="D8" s="34">
         <v>45274.983779202128</v>
       </c>
       <c r="E8" s="34">
         <v>52616.678652324175</v>
       </c>
       <c r="F8" s="34">
         <v>62003.569754625125</v>
       </c>
       <c r="G8" s="34">
         <v>48770.734307533792</v>
       </c>
       <c r="H8" s="34">
         <v>61385.78113671927</v>
       </c>
       <c r="I8" s="34">
         <v>75785.218604059934</v>
       </c>
       <c r="J8" s="34">
         <v>67596.216951621725</v>
       </c>
       <c r="K8" s="34">
         <v>82690.274588417029</v>
       </c>
       <c r="L8" s="34">
         <v>77256.635284483986</v>
       </c>
       <c r="M8" s="34">
         <v>77655.589890321295</v>
       </c>
       <c r="N8" s="34">
         <v>89361.399727326847</v>
       </c>
       <c r="O8" s="33">
         <v>85686.3</v>
       </c>
-      <c r="P8" s="71">
+      <c r="P8" s="69">
         <v>87837.7</v>
       </c>
+      <c r="Q8" s="76">
+        <v>108890.7</v>
+      </c>
     </row>
     <row r="9" spans="1:28" ht="51" customHeight="1">
-      <c r="A9" s="81" t="s">
+      <c r="A9" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="81"/>
-[...12 lines deleted...]
-      <c r="O9" s="81"/>
+      <c r="B9" s="89"/>
+      <c r="C9" s="89"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="89"/>
+      <c r="F9" s="89"/>
+      <c r="G9" s="89"/>
+      <c r="H9" s="89"/>
+      <c r="I9" s="89"/>
+      <c r="J9" s="89"/>
+      <c r="K9" s="89"/>
+      <c r="L9" s="89"/>
+      <c r="M9" s="89"/>
+      <c r="N9" s="89"/>
+      <c r="O9" s="89"/>
     </row>
     <row r="10" spans="1:28" ht="24" customHeight="1">
-      <c r="A10" s="78" t="s">
+      <c r="A10" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="78"/>
-[...12 lines deleted...]
-      <c r="O10" s="78"/>
+      <c r="B10" s="86"/>
+      <c r="C10" s="86"/>
+      <c r="D10" s="86"/>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
+      <c r="I10" s="86"/>
+      <c r="J10" s="86"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="86"/>
+      <c r="M10" s="86"/>
+      <c r="N10" s="86"/>
+      <c r="O10" s="86"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="43"/>
       <c r="B11" s="43"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
       <c r="H11" s="43"/>
       <c r="I11" s="43"/>
       <c r="J11" s="43"/>
       <c r="K11" s="43"/>
       <c r="L11" s="43"/>
       <c r="M11" s="43"/>
       <c r="N11" s="43"/>
       <c r="O11" s="43"/>
     </row>
     <row r="12" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A12" s="79" t="s">
+      <c r="A12" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="79"/>
-[...12 lines deleted...]
-      <c r="O12" s="79"/>
+      <c r="B12" s="87"/>
+      <c r="C12" s="87"/>
+      <c r="D12" s="87"/>
+      <c r="E12" s="87"/>
+      <c r="F12" s="87"/>
+      <c r="G12" s="87"/>
+      <c r="H12" s="87"/>
+      <c r="I12" s="87"/>
+      <c r="J12" s="87"/>
+      <c r="K12" s="87"/>
+      <c r="L12" s="87"/>
+      <c r="M12" s="87"/>
+      <c r="N12" s="87"/>
+      <c r="O12" s="87"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="36"/>
       <c r="R12" s="36"/>
       <c r="S12" s="36"/>
       <c r="T12" s="36"/>
       <c r="U12" s="36"/>
       <c r="V12" s="36"/>
       <c r="W12" s="36"/>
       <c r="X12" s="36"/>
       <c r="Y12" s="36"/>
       <c r="Z12" s="36"/>
       <c r="AA12" s="36"/>
       <c r="AB12" s="36"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" s="28"/>
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
       <c r="E13" s="28"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
-      <c r="P13" s="29" t="s">
+      <c r="P13" s="29"/>
+      <c r="Q13" s="29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" s="30"/>
       <c r="B14" s="31">
         <v>2010</v>
       </c>
       <c r="C14" s="31">
         <v>2011</v>
       </c>
       <c r="D14" s="31">
         <v>2012</v>
       </c>
       <c r="E14" s="31">
         <v>2013</v>
       </c>
       <c r="F14" s="31">
         <v>2014</v>
       </c>
       <c r="G14" s="31">
         <v>2015</v>
       </c>
       <c r="H14" s="31">
         <v>2016</v>
       </c>
       <c r="I14" s="31">
         <v>2017</v>
       </c>
       <c r="J14" s="31">
         <v>2018</v>
       </c>
       <c r="K14" s="31">
         <v>2019</v>
       </c>
       <c r="L14" s="31">
         <v>2020</v>
       </c>
       <c r="M14" s="31">
         <v>2021</v>
       </c>
       <c r="N14" s="31">
         <v>2022</v>
       </c>
       <c r="O14" s="32">
         <v>2023</v>
       </c>
       <c r="P14" s="32">
         <v>2024</v>
       </c>
+      <c r="Q14" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="15" spans="1:28" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="34">
         <v>22285.849566565605</v>
       </c>
       <c r="C15" s="34">
         <v>23299.637227502477</v>
       </c>
       <c r="D15" s="34">
         <v>24865.370220750214</v>
       </c>
       <c r="E15" s="34">
         <v>26012.279685725924</v>
       </c>
       <c r="F15" s="34">
         <v>29305.6596392545</v>
       </c>
       <c r="G15" s="34">
         <v>28361.199186992311</v>
       </c>
       <c r="H15" s="34">
         <v>31451.126864950009</v>
       </c>
       <c r="I15" s="34">
         <v>34784.077340020929</v>
       </c>
       <c r="J15" s="34">
         <v>32210.772524352964</v>
       </c>
       <c r="K15" s="34">
         <v>37086.467821554164</v>
       </c>
       <c r="L15" s="34">
         <v>41275.640010847274</v>
       </c>
       <c r="M15" s="34">
         <v>37259.073495985096</v>
       </c>
       <c r="N15" s="34">
         <v>35146.023714400762</v>
       </c>
       <c r="O15" s="33">
         <v>38955.800000000003</v>
       </c>
-      <c r="P15" s="73">
+      <c r="P15" s="70">
         <v>40511.300000000003</v>
       </c>
+      <c r="Q15" s="76">
+        <v>37608.300000000003</v>
+      </c>
     </row>
     <row r="16" spans="1:28" ht="48" customHeight="1">
-      <c r="A16" s="81" t="s">
+      <c r="A16" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="81"/>
-[...12 lines deleted...]
-      <c r="O16" s="81"/>
+      <c r="B16" s="89"/>
+      <c r="C16" s="89"/>
+      <c r="D16" s="89"/>
+      <c r="E16" s="89"/>
+      <c r="F16" s="89"/>
+      <c r="G16" s="89"/>
+      <c r="H16" s="89"/>
+      <c r="I16" s="89"/>
+      <c r="J16" s="89"/>
+      <c r="K16" s="89"/>
+      <c r="L16" s="89"/>
+      <c r="M16" s="89"/>
+      <c r="N16" s="89"/>
+      <c r="O16" s="89"/>
     </row>
     <row r="17" spans="1:28" ht="24.75" customHeight="1">
-      <c r="A17" s="78" t="s">
+      <c r="A17" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="78"/>
-[...12 lines deleted...]
-      <c r="O17" s="78"/>
+      <c r="B17" s="86"/>
+      <c r="C17" s="86"/>
+      <c r="D17" s="86"/>
+      <c r="E17" s="86"/>
+      <c r="F17" s="86"/>
+      <c r="G17" s="86"/>
+      <c r="H17" s="86"/>
+      <c r="I17" s="86"/>
+      <c r="J17" s="86"/>
+      <c r="K17" s="86"/>
+      <c r="L17" s="86"/>
+      <c r="M17" s="86"/>
+      <c r="N17" s="86"/>
+      <c r="O17" s="86"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="43"/>
       <c r="B18" s="43"/>
       <c r="C18" s="43"/>
       <c r="D18" s="43"/>
       <c r="E18" s="43"/>
       <c r="F18" s="43"/>
       <c r="G18" s="43"/>
       <c r="H18" s="43"/>
       <c r="I18" s="43"/>
       <c r="J18" s="43"/>
       <c r="K18" s="43"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
       <c r="N18" s="43"/>
       <c r="O18" s="43"/>
     </row>
     <row r="19" spans="1:28" ht="15">
-      <c r="A19" s="79" t="s">
+      <c r="A19" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="79"/>
-[...12 lines deleted...]
-      <c r="O19" s="79"/>
+      <c r="B19" s="87"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="87"/>
+      <c r="E19" s="87"/>
+      <c r="F19" s="87"/>
+      <c r="G19" s="87"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="87"/>
+      <c r="J19" s="87"/>
+      <c r="K19" s="87"/>
+      <c r="L19" s="87"/>
+      <c r="M19" s="87"/>
+      <c r="N19" s="87"/>
+      <c r="O19" s="87"/>
       <c r="P19" s="36"/>
       <c r="Q19" s="36"/>
       <c r="R19" s="36"/>
       <c r="S19" s="36"/>
       <c r="T19" s="36"/>
       <c r="U19" s="36"/>
       <c r="V19" s="36"/>
       <c r="W19" s="36"/>
       <c r="X19" s="36"/>
       <c r="Y19" s="36"/>
       <c r="Z19" s="36"/>
       <c r="AA19" s="36"/>
       <c r="AB19" s="36"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" s="28"/>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
-      <c r="O20" s="70"/>
-      <c r="P20" s="69" t="s">
+      <c r="O20" s="68"/>
+      <c r="P20" s="67"/>
+      <c r="Q20" s="67" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" s="30"/>
       <c r="B21" s="31">
         <v>2010</v>
       </c>
       <c r="C21" s="31">
         <v>2011</v>
       </c>
       <c r="D21" s="31">
         <v>2012</v>
       </c>
       <c r="E21" s="31">
         <v>2013</v>
       </c>
       <c r="F21" s="31">
         <v>2014</v>
       </c>
       <c r="G21" s="31">
         <v>2015</v>
       </c>
       <c r="H21" s="31">
         <v>2016</v>
       </c>
       <c r="I21" s="31">
         <v>2017</v>
       </c>
       <c r="J21" s="31">
         <v>2018</v>
       </c>
       <c r="K21" s="31">
         <v>2019</v>
       </c>
       <c r="L21" s="31">
         <v>2020</v>
       </c>
       <c r="M21" s="31">
         <v>2021</v>
       </c>
       <c r="N21" s="31">
         <v>2022</v>
       </c>
       <c r="O21" s="32">
         <v>2023</v>
       </c>
       <c r="P21" s="32">
         <v>2024</v>
       </c>
+      <c r="Q21" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="22" spans="1:28" ht="22.5">
       <c r="A22" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="34">
         <v>181449.89668468674</v>
       </c>
       <c r="C22" s="34">
         <v>173899.49834058684</v>
       </c>
       <c r="D22" s="34">
         <v>175769.54082851141</v>
       </c>
       <c r="E22" s="34">
         <v>170487.57786972111</v>
       </c>
       <c r="F22" s="34">
         <v>166500.10412200031</v>
       </c>
       <c r="G22" s="34">
         <v>159005.34296913524</v>
       </c>
       <c r="H22" s="34">
         <v>148697.16467213762</v>
       </c>
       <c r="I22" s="34">
         <v>146389.61534635787</v>
       </c>
       <c r="J22" s="34">
         <v>150118.30412325979</v>
       </c>
       <c r="K22" s="34">
         <v>146622.33530915476</v>
       </c>
       <c r="L22" s="34">
         <v>107474.42325649229</v>
       </c>
       <c r="M22" s="34">
         <v>126525.25164399181</v>
       </c>
       <c r="N22" s="34">
         <v>127653.73571349161</v>
       </c>
       <c r="O22" s="34">
         <v>117443.34</v>
       </c>
-      <c r="P22" s="71">
+      <c r="P22" s="69">
         <v>121368.14</v>
       </c>
+      <c r="Q22" s="77">
+        <v>137445.37</v>
+      </c>
     </row>
     <row r="23" spans="1:28" ht="51" customHeight="1">
-      <c r="A23" s="81" t="s">
+      <c r="A23" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="81"/>
-[...12 lines deleted...]
-      <c r="O23" s="81"/>
+      <c r="B23" s="89"/>
+      <c r="C23" s="89"/>
+      <c r="D23" s="89"/>
+      <c r="E23" s="89"/>
+      <c r="F23" s="89"/>
+      <c r="G23" s="89"/>
+      <c r="H23" s="89"/>
+      <c r="I23" s="89"/>
+      <c r="J23" s="89"/>
+      <c r="K23" s="89"/>
+      <c r="L23" s="89"/>
+      <c r="M23" s="89"/>
+      <c r="N23" s="89"/>
+      <c r="O23" s="89"/>
     </row>
     <row r="24" spans="1:28" ht="24" customHeight="1">
-      <c r="A24" s="78" t="s">
+      <c r="A24" s="86" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="78"/>
-[...12 lines deleted...]
-      <c r="O24" s="78"/>
+      <c r="B24" s="86"/>
+      <c r="C24" s="86"/>
+      <c r="D24" s="86"/>
+      <c r="E24" s="86"/>
+      <c r="F24" s="86"/>
+      <c r="G24" s="86"/>
+      <c r="H24" s="86"/>
+      <c r="I24" s="86"/>
+      <c r="J24" s="86"/>
+      <c r="K24" s="86"/>
+      <c r="L24" s="86"/>
+      <c r="M24" s="86"/>
+      <c r="N24" s="86"/>
+      <c r="O24" s="86"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" s="37"/>
       <c r="B25" s="38"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="38"/>
       <c r="O25" s="38"/>
     </row>
     <row r="26" spans="1:28" ht="15">
-      <c r="A26" s="79" t="s">
+      <c r="A26" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="79"/>
-[...12 lines deleted...]
-      <c r="O26" s="79"/>
+      <c r="B26" s="87"/>
+      <c r="C26" s="87"/>
+      <c r="D26" s="87"/>
+      <c r="E26" s="87"/>
+      <c r="F26" s="87"/>
+      <c r="G26" s="87"/>
+      <c r="H26" s="87"/>
+      <c r="I26" s="87"/>
+      <c r="J26" s="87"/>
+      <c r="K26" s="87"/>
+      <c r="L26" s="87"/>
+      <c r="M26" s="87"/>
+      <c r="N26" s="87"/>
+      <c r="O26" s="87"/>
       <c r="P26" s="36"/>
       <c r="Q26" s="36"/>
       <c r="R26" s="36"/>
       <c r="S26" s="36"/>
       <c r="T26" s="36"/>
       <c r="U26" s="36"/>
       <c r="V26" s="36"/>
       <c r="W26" s="36"/>
       <c r="X26" s="36"/>
       <c r="Y26" s="36"/>
       <c r="Z26" s="36"/>
       <c r="AA26" s="36"/>
       <c r="AB26" s="36"/>
     </row>
     <row r="27" spans="1:28" ht="11.25" customHeight="1">
       <c r="A27" s="28"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
-      <c r="O27" s="70"/>
-      <c r="P27" s="69" t="s">
+      <c r="O27" s="68"/>
+      <c r="P27" s="67"/>
+      <c r="Q27" s="67" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" s="30"/>
       <c r="B28" s="31">
         <v>2010</v>
       </c>
       <c r="C28" s="31">
         <v>2011</v>
       </c>
       <c r="D28" s="31">
         <v>2012</v>
       </c>
       <c r="E28" s="31">
         <v>2013</v>
       </c>
       <c r="F28" s="31">
         <v>2014</v>
       </c>
       <c r="G28" s="31">
         <v>2015</v>
       </c>
       <c r="H28" s="31">
         <v>2016</v>
       </c>
       <c r="I28" s="31">
         <v>2017</v>
       </c>
       <c r="J28" s="31">
         <v>2018</v>
       </c>
       <c r="K28" s="31">
         <v>2019</v>
       </c>
       <c r="L28" s="31">
         <v>2020</v>
       </c>
       <c r="M28" s="31">
         <v>2021</v>
       </c>
       <c r="N28" s="31">
         <v>2022</v>
       </c>
       <c r="O28" s="32">
         <v>2023</v>
       </c>
       <c r="P28" s="32">
         <v>2024</v>
       </c>
+      <c r="Q28" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="29" spans="1:28" ht="22.5">
       <c r="A29" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="34">
         <v>3441.4614010345408</v>
       </c>
       <c r="C29" s="34">
         <v>3680.6971772680408</v>
       </c>
       <c r="D29" s="34">
         <v>4015.7918703125074</v>
       </c>
       <c r="E29" s="34">
         <v>4316.0724409051327</v>
       </c>
       <c r="F29" s="34">
         <v>4283.6702136824788</v>
       </c>
       <c r="G29" s="34">
         <v>4037.8418264546976</v>
       </c>
       <c r="H29" s="34">
         <v>4290.7485590169945</v>
       </c>
       <c r="I29" s="34">
         <v>4118.6603362395872</v>
       </c>
       <c r="J29" s="34">
         <v>4074.9401897724265</v>
       </c>
       <c r="K29" s="34">
         <v>3667.8815617903097</v>
       </c>
       <c r="L29" s="34">
         <v>2101.2857976398195</v>
       </c>
       <c r="M29" s="34">
         <v>2613.4699092545393</v>
       </c>
       <c r="N29" s="34">
         <v>2822.1869244160002</v>
       </c>
       <c r="O29" s="33">
         <v>2697</v>
       </c>
-      <c r="P29" s="71">
+      <c r="P29" s="69">
         <v>2815</v>
       </c>
-      <c r="Q29" s="72"/>
+      <c r="Q29" s="78">
+        <v>3621</v>
+      </c>
     </row>
     <row r="30" spans="1:28" ht="48" customHeight="1">
-      <c r="A30" s="81" t="s">
+      <c r="A30" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B30" s="81"/>
-[...12 lines deleted...]
-      <c r="O30" s="81"/>
+      <c r="B30" s="89"/>
+      <c r="C30" s="89"/>
+      <c r="D30" s="89"/>
+      <c r="E30" s="89"/>
+      <c r="F30" s="89"/>
+      <c r="G30" s="89"/>
+      <c r="H30" s="89"/>
+      <c r="I30" s="89"/>
+      <c r="J30" s="89"/>
+      <c r="K30" s="89"/>
+      <c r="L30" s="89"/>
+      <c r="M30" s="89"/>
+      <c r="N30" s="89"/>
+      <c r="O30" s="89"/>
     </row>
     <row r="31" spans="1:28" ht="24.75" customHeight="1">
-      <c r="A31" s="78" t="s">
+      <c r="A31" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="78"/>
-[...12 lines deleted...]
-      <c r="O31" s="78"/>
+      <c r="B31" s="86"/>
+      <c r="C31" s="86"/>
+      <c r="D31" s="86"/>
+      <c r="E31" s="86"/>
+      <c r="F31" s="86"/>
+      <c r="G31" s="86"/>
+      <c r="H31" s="86"/>
+      <c r="I31" s="86"/>
+      <c r="J31" s="86"/>
+      <c r="K31" s="86"/>
+      <c r="L31" s="86"/>
+      <c r="M31" s="86"/>
+      <c r="N31" s="86"/>
+      <c r="O31" s="86"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A31:O31"/>
     <mergeCell ref="A24:O24"/>
     <mergeCell ref="A19:O19"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="A12:O12"/>
     <mergeCell ref="A16:O16"/>
     <mergeCell ref="A10:O10"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="A23:O23"/>
     <mergeCell ref="A26:O26"/>
     <mergeCell ref="A30:O30"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Основн.показат.по видам трансп</vt:lpstr>
       <vt:lpstr>Осн.показатели</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>