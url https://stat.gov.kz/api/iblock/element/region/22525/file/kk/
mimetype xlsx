--- v0 (2026-05-30)
+++ v1 (2026-06-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="255" yWindow="120" windowWidth="14595" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="30">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Өскемен қаласы</t>
   </si>
   <si>
     <t>Риддер қаласы</t>
   </si>
   <si>
     <t>Глубокое ауданы</t>
   </si>
   <si>
     <t>Зайсан ауданы</t>
   </si>
   <si>
     <t>Алтай ауданы</t>
   </si>
   <si>
     <t>Күршім ауданы</t>
@@ -111,51 +111,51 @@
   </si>
   <si>
     <t>Ірі қара мал саны</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>бас</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="197" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -317,69 +317,69 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
@@ -667,51 +667,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BE26" sqref="BE26"/>
+      <selection pane="topRight" activeCell="BA25" sqref="BA25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55">
       <c r="B2" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
@@ -1132,51 +1132,53 @@
       </c>
       <c r="AO6" s="12">
         <v>416436</v>
       </c>
       <c r="AP6" s="13">
         <v>407237</v>
       </c>
       <c r="AQ6" s="7">
         <v>388780</v>
       </c>
       <c r="AR6" s="7">
         <v>368714</v>
       </c>
       <c r="AS6" s="7">
         <v>368987</v>
       </c>
       <c r="AT6" s="7">
         <v>389159</v>
       </c>
       <c r="AU6" s="7">
         <v>439050</v>
       </c>
       <c r="AV6" s="7">
         <v>502437</v>
       </c>
-      <c r="AW6" s="12"/>
+      <c r="AW6" s="7">
+        <v>518508</v>
+      </c>
       <c r="AX6" s="12"/>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="12"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="13"/>
       <c r="BC6" s="7"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="7">
         <v>7724</v>
       </c>
       <c r="C7" s="7">
         <v>7543</v>
       </c>
       <c r="D7" s="7">
         <v>7543</v>
       </c>
       <c r="E7" s="7">
         <v>7350</v>
       </c>
       <c r="F7" s="7">
         <v>7276</v>
@@ -1285,51 +1287,53 @@
       </c>
       <c r="AO7" s="12">
         <v>3995</v>
       </c>
       <c r="AP7" s="13">
         <v>3831</v>
       </c>
       <c r="AQ7" s="7">
         <v>4111</v>
       </c>
       <c r="AR7" s="7">
         <v>4832</v>
       </c>
       <c r="AS7" s="7">
         <v>4058</v>
       </c>
       <c r="AT7" s="7">
         <v>4092</v>
       </c>
       <c r="AU7" s="7">
         <v>4296</v>
       </c>
       <c r="AV7" s="7">
         <v>4244</v>
       </c>
-      <c r="AW7" s="12"/>
+      <c r="AW7" s="7">
+        <v>3962</v>
+      </c>
       <c r="AX7" s="12"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="12"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="7"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>6755</v>
       </c>
       <c r="C8" s="7">
         <v>6322</v>
       </c>
       <c r="D8" s="7">
         <v>6057</v>
       </c>
       <c r="E8" s="7">
         <v>5996</v>
       </c>
       <c r="F8" s="7">
         <v>5949</v>
@@ -1438,51 +1442,53 @@
       </c>
       <c r="AO8" s="12">
         <v>6753</v>
       </c>
       <c r="AP8" s="13">
         <v>6700</v>
       </c>
       <c r="AQ8" s="7">
         <v>6179</v>
       </c>
       <c r="AR8" s="7">
         <v>5972</v>
       </c>
       <c r="AS8" s="7">
         <v>5589</v>
       </c>
       <c r="AT8" s="7">
         <v>5641</v>
       </c>
       <c r="AU8" s="7">
         <v>6018</v>
       </c>
       <c r="AV8" s="7">
         <v>6640</v>
       </c>
-      <c r="AW8" s="12"/>
+      <c r="AW8" s="7">
+        <v>6930</v>
+      </c>
       <c r="AX8" s="12"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="7"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>22825</v>
       </c>
       <c r="C9" s="7">
         <v>21823</v>
       </c>
       <c r="D9" s="7">
         <v>22076</v>
       </c>
       <c r="E9" s="7">
         <v>22062</v>
       </c>
       <c r="F9" s="7">
         <v>22343</v>
@@ -1591,51 +1597,53 @@
       </c>
       <c r="AO9" s="12">
         <v>15599</v>
       </c>
       <c r="AP9" s="13">
         <v>14548</v>
       </c>
       <c r="AQ9" s="7">
         <v>14579</v>
       </c>
       <c r="AR9" s="7">
         <v>15848</v>
       </c>
       <c r="AS9" s="7">
         <v>16126</v>
       </c>
       <c r="AT9" s="7">
         <v>15670</v>
       </c>
       <c r="AU9" s="7">
         <v>15595</v>
       </c>
       <c r="AV9" s="7">
         <v>15628</v>
       </c>
-      <c r="AW9" s="12"/>
+      <c r="AW9" s="7">
+        <v>16529</v>
+      </c>
       <c r="AX9" s="12"/>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="12"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="7"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>102453</v>
       </c>
       <c r="C10" s="7">
         <v>100404</v>
       </c>
       <c r="D10" s="7">
         <v>98807</v>
       </c>
       <c r="E10" s="7">
         <v>91014</v>
       </c>
       <c r="F10" s="7">
         <v>87725</v>
@@ -1744,51 +1752,53 @@
       </c>
       <c r="AO10" s="12">
         <v>89634</v>
       </c>
       <c r="AP10" s="13">
         <v>88080</v>
       </c>
       <c r="AQ10" s="7">
         <v>79133</v>
       </c>
       <c r="AR10" s="7">
         <v>72958</v>
       </c>
       <c r="AS10" s="7">
         <v>70007</v>
       </c>
       <c r="AT10" s="7">
         <v>74347</v>
       </c>
       <c r="AU10" s="7">
         <v>81279</v>
       </c>
       <c r="AV10" s="7">
         <v>93998</v>
       </c>
-      <c r="AW10" s="12"/>
+      <c r="AW10" s="7">
+        <v>92592</v>
+      </c>
       <c r="AX10" s="12"/>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="12"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="7"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>20731</v>
       </c>
       <c r="C11" s="7">
         <v>20633</v>
       </c>
       <c r="D11" s="7">
         <v>20072</v>
       </c>
       <c r="E11" s="7">
         <v>18998</v>
       </c>
       <c r="F11" s="7">
         <v>18969</v>
@@ -1897,51 +1907,53 @@
       </c>
       <c r="AO11" s="12">
         <v>12846</v>
       </c>
       <c r="AP11" s="13">
         <v>12767</v>
       </c>
       <c r="AQ11" s="7">
         <v>12451</v>
       </c>
       <c r="AR11" s="7">
         <v>13101</v>
       </c>
       <c r="AS11" s="7">
         <v>13355</v>
       </c>
       <c r="AT11" s="7">
         <v>13540</v>
       </c>
       <c r="AU11" s="7">
         <v>14411</v>
       </c>
       <c r="AV11" s="7">
         <v>15332</v>
       </c>
-      <c r="AW11" s="12"/>
+      <c r="AW11" s="7">
+        <v>15414</v>
+      </c>
       <c r="AX11" s="12"/>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="7"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>86214</v>
       </c>
       <c r="C12" s="7">
         <v>82267</v>
       </c>
       <c r="D12" s="7">
         <v>78506</v>
       </c>
       <c r="E12" s="7">
         <v>73267</v>
       </c>
       <c r="F12" s="7">
         <v>70165</v>
@@ -2050,51 +2062,53 @@
       </c>
       <c r="AO12" s="12">
         <v>38803</v>
       </c>
       <c r="AP12" s="13">
         <v>37207</v>
       </c>
       <c r="AQ12" s="7">
         <v>34811</v>
       </c>
       <c r="AR12" s="7">
         <v>36167</v>
       </c>
       <c r="AS12" s="7">
         <v>35899</v>
       </c>
       <c r="AT12" s="7">
         <v>37934</v>
       </c>
       <c r="AU12" s="7">
         <v>43497</v>
       </c>
       <c r="AV12" s="7">
         <v>51199</v>
       </c>
-      <c r="AW12" s="12"/>
+      <c r="AW12" s="7">
+        <v>53582</v>
+      </c>
       <c r="AX12" s="12"/>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="12"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="7"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>57775</v>
       </c>
       <c r="C13" s="7">
         <v>55683</v>
       </c>
       <c r="D13" s="7">
         <v>54406</v>
       </c>
       <c r="E13" s="7">
         <v>53300</v>
       </c>
       <c r="F13" s="7">
         <v>52325</v>
@@ -2203,51 +2217,53 @@
       </c>
       <c r="AO13" s="12">
         <v>15732</v>
       </c>
       <c r="AP13" s="13">
         <v>15597</v>
       </c>
       <c r="AQ13" s="7">
         <v>14507</v>
       </c>
       <c r="AR13" s="7">
         <v>14185</v>
       </c>
       <c r="AS13" s="7">
         <v>14160</v>
       </c>
       <c r="AT13" s="7">
         <v>14833</v>
       </c>
       <c r="AU13" s="7">
         <v>17446</v>
       </c>
       <c r="AV13" s="7">
         <v>20939</v>
       </c>
-      <c r="AW13" s="12"/>
+      <c r="AW13" s="7">
+        <v>22878</v>
+      </c>
       <c r="AX13" s="12"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="7"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>28</v>
@@ -2356,51 +2372,53 @@
       </c>
       <c r="AO14" s="12">
         <v>27476</v>
       </c>
       <c r="AP14" s="13">
         <v>26345</v>
       </c>
       <c r="AQ14" s="7">
         <v>24735</v>
       </c>
       <c r="AR14" s="7">
         <v>25844</v>
       </c>
       <c r="AS14" s="7">
         <v>25639</v>
       </c>
       <c r="AT14" s="7">
         <v>27371</v>
       </c>
       <c r="AU14" s="7">
         <v>32756</v>
       </c>
       <c r="AV14" s="7">
         <v>36972</v>
       </c>
-      <c r="AW14" s="12"/>
+      <c r="AW14" s="7">
+        <v>40360</v>
+      </c>
       <c r="AX14" s="12"/>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="12"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="7"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7">
         <v>20897</v>
       </c>
       <c r="C15" s="7">
         <v>20541</v>
       </c>
       <c r="D15" s="7">
         <v>19542</v>
       </c>
       <c r="E15" s="7">
         <v>19386</v>
       </c>
       <c r="F15" s="7">
         <v>19329</v>
@@ -2509,51 +2527,53 @@
       </c>
       <c r="AO15" s="12">
         <v>17697</v>
       </c>
       <c r="AP15" s="13">
         <v>17643</v>
       </c>
       <c r="AQ15" s="7">
         <v>16788</v>
       </c>
       <c r="AR15" s="7">
         <v>16606</v>
       </c>
       <c r="AS15" s="7">
         <v>16708</v>
       </c>
       <c r="AT15" s="7">
         <v>16655</v>
       </c>
       <c r="AU15" s="7">
         <v>17621</v>
       </c>
       <c r="AV15" s="7">
         <v>18774</v>
       </c>
-      <c r="AW15" s="12"/>
+      <c r="AW15" s="7">
+        <v>19070</v>
+      </c>
       <c r="AX15" s="12"/>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="12"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="7"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="7">
         <v>108260</v>
       </c>
       <c r="C16" s="7">
         <v>107550</v>
       </c>
       <c r="D16" s="7">
         <v>106601</v>
       </c>
       <c r="E16" s="7">
         <v>103897</v>
       </c>
       <c r="F16" s="7">
         <v>101165</v>
@@ -2662,51 +2682,53 @@
       </c>
       <c r="AO16" s="12">
         <v>90823</v>
       </c>
       <c r="AP16" s="13">
         <v>88419</v>
       </c>
       <c r="AQ16" s="7">
         <v>87541</v>
       </c>
       <c r="AR16" s="7">
         <v>75945</v>
       </c>
       <c r="AS16" s="7">
         <v>76813</v>
       </c>
       <c r="AT16" s="7">
         <v>84156</v>
       </c>
       <c r="AU16" s="7">
         <v>99649</v>
       </c>
       <c r="AV16" s="7">
         <v>124772</v>
       </c>
-      <c r="AW16" s="12"/>
+      <c r="AW16" s="7">
+        <v>129389</v>
+      </c>
       <c r="AX16" s="12"/>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="12"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="7"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="7">
         <v>69923</v>
       </c>
       <c r="C17" s="7">
         <v>68653</v>
       </c>
       <c r="D17" s="7">
         <v>67640</v>
       </c>
       <c r="E17" s="7">
         <v>66084</v>
       </c>
       <c r="F17" s="7">
         <v>64731</v>
@@ -2815,51 +2837,53 @@
       </c>
       <c r="AO17" s="12">
         <v>58476</v>
       </c>
       <c r="AP17" s="13">
         <v>57007</v>
       </c>
       <c r="AQ17" s="7">
         <v>55341</v>
       </c>
       <c r="AR17" s="7">
         <v>50923</v>
       </c>
       <c r="AS17" s="7">
         <v>53626</v>
       </c>
       <c r="AT17" s="7">
         <v>55779</v>
       </c>
       <c r="AU17" s="7">
         <v>63389</v>
       </c>
       <c r="AV17" s="7">
         <v>67083</v>
       </c>
-      <c r="AW17" s="12"/>
+      <c r="AW17" s="7">
+        <v>68809</v>
+      </c>
       <c r="AX17" s="12"/>
       <c r="AY17" s="12"/>
       <c r="AZ17" s="12"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="13"/>
       <c r="BC17" s="7"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>28</v>
@@ -2968,51 +2992,53 @@
       </c>
       <c r="AO18" s="12">
         <v>18910</v>
       </c>
       <c r="AP18" s="13">
         <v>19004</v>
       </c>
       <c r="AQ18" s="7">
         <v>18544</v>
       </c>
       <c r="AR18" s="7">
         <v>16835</v>
       </c>
       <c r="AS18" s="7">
         <v>16897</v>
       </c>
       <c r="AT18" s="7">
         <v>18431</v>
       </c>
       <c r="AU18" s="7">
         <v>22334</v>
       </c>
       <c r="AV18" s="7">
         <v>25555</v>
       </c>
-      <c r="AW18" s="12"/>
+      <c r="AW18" s="7">
+        <v>27293</v>
+      </c>
       <c r="AX18" s="12"/>
       <c r="AY18" s="12"/>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="13"/>
       <c r="BC18" s="7"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="7">
         <v>25936</v>
       </c>
       <c r="C19" s="7">
         <v>23567</v>
       </c>
       <c r="D19" s="7">
         <v>23583</v>
       </c>
       <c r="E19" s="7">
         <v>23422</v>
       </c>
       <c r="F19" s="7">
         <v>23036</v>
@@ -3121,51 +3147,53 @@
       </c>
       <c r="AO19" s="12">
         <v>19692</v>
       </c>
       <c r="AP19" s="13">
         <v>20089</v>
       </c>
       <c r="AQ19" s="7">
         <v>20060</v>
       </c>
       <c r="AR19" s="7">
         <v>19498</v>
       </c>
       <c r="AS19" s="7">
         <v>20110</v>
       </c>
       <c r="AT19" s="7">
         <v>20710</v>
       </c>
       <c r="AU19" s="7">
         <v>20759</v>
       </c>
       <c r="AV19" s="7">
         <v>21301</v>
       </c>
-      <c r="AW19" s="12"/>
+      <c r="AW19" s="7">
+        <v>21700</v>
+      </c>
       <c r="AX19" s="12"/>
       <c r="AY19" s="12"/>
       <c r="AZ19" s="12"/>
       <c r="BA19" s="12"/>
       <c r="BB19" s="13"/>
       <c r="BC19" s="7"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
     <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="T4:AE4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>