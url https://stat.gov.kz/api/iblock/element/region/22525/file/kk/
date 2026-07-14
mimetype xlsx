--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -667,51 +667,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA25" sqref="BA25"/>
+      <selection pane="topRight" activeCell="BF21" sqref="BF21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55">
       <c r="B2" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
@@ -1135,51 +1135,53 @@
       </c>
       <c r="AP6" s="13">
         <v>407237</v>
       </c>
       <c r="AQ6" s="7">
         <v>388780</v>
       </c>
       <c r="AR6" s="7">
         <v>368714</v>
       </c>
       <c r="AS6" s="7">
         <v>368987</v>
       </c>
       <c r="AT6" s="7">
         <v>389159</v>
       </c>
       <c r="AU6" s="7">
         <v>439050</v>
       </c>
       <c r="AV6" s="7">
         <v>502437</v>
       </c>
       <c r="AW6" s="7">
         <v>518508</v>
       </c>
-      <c r="AX6" s="12"/>
+      <c r="AX6" s="7">
+        <v>432965</v>
+      </c>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="12"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="13"/>
       <c r="BC6" s="7"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="7">
         <v>7724</v>
       </c>
       <c r="C7" s="7">
         <v>7543</v>
       </c>
       <c r="D7" s="7">
         <v>7543</v>
       </c>
       <c r="E7" s="7">
         <v>7350</v>
       </c>
       <c r="F7" s="7">
         <v>7276</v>
       </c>
@@ -1290,51 +1292,53 @@
       </c>
       <c r="AP7" s="13">
         <v>3831</v>
       </c>
       <c r="AQ7" s="7">
         <v>4111</v>
       </c>
       <c r="AR7" s="7">
         <v>4832</v>
       </c>
       <c r="AS7" s="7">
         <v>4058</v>
       </c>
       <c r="AT7" s="7">
         <v>4092</v>
       </c>
       <c r="AU7" s="7">
         <v>4296</v>
       </c>
       <c r="AV7" s="7">
         <v>4244</v>
       </c>
       <c r="AW7" s="7">
         <v>3962</v>
       </c>
-      <c r="AX7" s="12"/>
+      <c r="AX7" s="7">
+        <v>4250</v>
+      </c>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="12"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="7"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>6755</v>
       </c>
       <c r="C8" s="7">
         <v>6322</v>
       </c>
       <c r="D8" s="7">
         <v>6057</v>
       </c>
       <c r="E8" s="7">
         <v>5996</v>
       </c>
       <c r="F8" s="7">
         <v>5949</v>
       </c>
@@ -1445,51 +1449,53 @@
       </c>
       <c r="AP8" s="13">
         <v>6700</v>
       </c>
       <c r="AQ8" s="7">
         <v>6179</v>
       </c>
       <c r="AR8" s="7">
         <v>5972</v>
       </c>
       <c r="AS8" s="7">
         <v>5589</v>
       </c>
       <c r="AT8" s="7">
         <v>5641</v>
       </c>
       <c r="AU8" s="7">
         <v>6018</v>
       </c>
       <c r="AV8" s="7">
         <v>6640</v>
       </c>
       <c r="AW8" s="7">
         <v>6930</v>
       </c>
-      <c r="AX8" s="12"/>
+      <c r="AX8" s="7">
+        <v>5843</v>
+      </c>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="7"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>22825</v>
       </c>
       <c r="C9" s="7">
         <v>21823</v>
       </c>
       <c r="D9" s="7">
         <v>22076</v>
       </c>
       <c r="E9" s="7">
         <v>22062</v>
       </c>
       <c r="F9" s="7">
         <v>22343</v>
       </c>
@@ -1600,51 +1606,53 @@
       </c>
       <c r="AP9" s="13">
         <v>14548</v>
       </c>
       <c r="AQ9" s="7">
         <v>14579</v>
       </c>
       <c r="AR9" s="7">
         <v>15848</v>
       </c>
       <c r="AS9" s="7">
         <v>16126</v>
       </c>
       <c r="AT9" s="7">
         <v>15670</v>
       </c>
       <c r="AU9" s="7">
         <v>15595</v>
       </c>
       <c r="AV9" s="7">
         <v>15628</v>
       </c>
       <c r="AW9" s="7">
         <v>16529</v>
       </c>
-      <c r="AX9" s="12"/>
+      <c r="AX9" s="7">
+        <v>16496</v>
+      </c>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="12"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="7"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>102453</v>
       </c>
       <c r="C10" s="7">
         <v>100404</v>
       </c>
       <c r="D10" s="7">
         <v>98807</v>
       </c>
       <c r="E10" s="7">
         <v>91014</v>
       </c>
       <c r="F10" s="7">
         <v>87725</v>
       </c>
@@ -1755,51 +1763,53 @@
       </c>
       <c r="AP10" s="13">
         <v>88080</v>
       </c>
       <c r="AQ10" s="7">
         <v>79133</v>
       </c>
       <c r="AR10" s="7">
         <v>72958</v>
       </c>
       <c r="AS10" s="7">
         <v>70007</v>
       </c>
       <c r="AT10" s="7">
         <v>74347</v>
       </c>
       <c r="AU10" s="7">
         <v>81279</v>
       </c>
       <c r="AV10" s="7">
         <v>93998</v>
       </c>
       <c r="AW10" s="7">
         <v>92592</v>
       </c>
-      <c r="AX10" s="12"/>
+      <c r="AX10" s="7">
+        <v>86911</v>
+      </c>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="12"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="7"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>20731</v>
       </c>
       <c r="C11" s="7">
         <v>20633</v>
       </c>
       <c r="D11" s="7">
         <v>20072</v>
       </c>
       <c r="E11" s="7">
         <v>18998</v>
       </c>
       <c r="F11" s="7">
         <v>18969</v>
       </c>
@@ -1910,51 +1920,53 @@
       </c>
       <c r="AP11" s="13">
         <v>12767</v>
       </c>
       <c r="AQ11" s="7">
         <v>12451</v>
       </c>
       <c r="AR11" s="7">
         <v>13101</v>
       </c>
       <c r="AS11" s="7">
         <v>13355</v>
       </c>
       <c r="AT11" s="7">
         <v>13540</v>
       </c>
       <c r="AU11" s="7">
         <v>14411</v>
       </c>
       <c r="AV11" s="7">
         <v>15332</v>
       </c>
       <c r="AW11" s="7">
         <v>15414</v>
       </c>
-      <c r="AX11" s="12"/>
+      <c r="AX11" s="7">
+        <v>15041</v>
+      </c>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="7"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>86214</v>
       </c>
       <c r="C12" s="7">
         <v>82267</v>
       </c>
       <c r="D12" s="7">
         <v>78506</v>
       </c>
       <c r="E12" s="7">
         <v>73267</v>
       </c>
       <c r="F12" s="7">
         <v>70165</v>
       </c>
@@ -2065,51 +2077,53 @@
       </c>
       <c r="AP12" s="13">
         <v>37207</v>
       </c>
       <c r="AQ12" s="7">
         <v>34811</v>
       </c>
       <c r="AR12" s="7">
         <v>36167</v>
       </c>
       <c r="AS12" s="7">
         <v>35899</v>
       </c>
       <c r="AT12" s="7">
         <v>37934</v>
       </c>
       <c r="AU12" s="7">
         <v>43497</v>
       </c>
       <c r="AV12" s="7">
         <v>51199</v>
       </c>
       <c r="AW12" s="7">
         <v>53582</v>
       </c>
-      <c r="AX12" s="12"/>
+      <c r="AX12" s="7">
+        <v>47638</v>
+      </c>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="12"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="7"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>57775</v>
       </c>
       <c r="C13" s="7">
         <v>55683</v>
       </c>
       <c r="D13" s="7">
         <v>54406</v>
       </c>
       <c r="E13" s="7">
         <v>53300</v>
       </c>
       <c r="F13" s="7">
         <v>52325</v>
       </c>
@@ -2220,51 +2234,53 @@
       </c>
       <c r="AP13" s="13">
         <v>15597</v>
       </c>
       <c r="AQ13" s="7">
         <v>14507</v>
       </c>
       <c r="AR13" s="7">
         <v>14185</v>
       </c>
       <c r="AS13" s="7">
         <v>14160</v>
       </c>
       <c r="AT13" s="7">
         <v>14833</v>
       </c>
       <c r="AU13" s="7">
         <v>17446</v>
       </c>
       <c r="AV13" s="7">
         <v>20939</v>
       </c>
       <c r="AW13" s="7">
         <v>22878</v>
       </c>
-      <c r="AX13" s="12"/>
+      <c r="AX13" s="7">
+        <v>16306</v>
+      </c>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="7"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>28</v>
       </c>
@@ -2375,51 +2391,53 @@
       </c>
       <c r="AP14" s="13">
         <v>26345</v>
       </c>
       <c r="AQ14" s="7">
         <v>24735</v>
       </c>
       <c r="AR14" s="7">
         <v>25844</v>
       </c>
       <c r="AS14" s="7">
         <v>25639</v>
       </c>
       <c r="AT14" s="7">
         <v>27371</v>
       </c>
       <c r="AU14" s="7">
         <v>32756</v>
       </c>
       <c r="AV14" s="7">
         <v>36972</v>
       </c>
       <c r="AW14" s="7">
         <v>40360</v>
       </c>
-      <c r="AX14" s="12"/>
+      <c r="AX14" s="7">
+        <v>32180</v>
+      </c>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="12"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="7"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7">
         <v>20897</v>
       </c>
       <c r="C15" s="7">
         <v>20541</v>
       </c>
       <c r="D15" s="7">
         <v>19542</v>
       </c>
       <c r="E15" s="7">
         <v>19386</v>
       </c>
       <c r="F15" s="7">
         <v>19329</v>
       </c>
@@ -2530,51 +2548,53 @@
       </c>
       <c r="AP15" s="13">
         <v>17643</v>
       </c>
       <c r="AQ15" s="7">
         <v>16788</v>
       </c>
       <c r="AR15" s="7">
         <v>16606</v>
       </c>
       <c r="AS15" s="7">
         <v>16708</v>
       </c>
       <c r="AT15" s="7">
         <v>16655</v>
       </c>
       <c r="AU15" s="7">
         <v>17621</v>
       </c>
       <c r="AV15" s="7">
         <v>18774</v>
       </c>
       <c r="AW15" s="7">
         <v>19070</v>
       </c>
-      <c r="AX15" s="12"/>
+      <c r="AX15" s="7">
+        <v>18670</v>
+      </c>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="12"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="7"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="7">
         <v>108260</v>
       </c>
       <c r="C16" s="7">
         <v>107550</v>
       </c>
       <c r="D16" s="7">
         <v>106601</v>
       </c>
       <c r="E16" s="7">
         <v>103897</v>
       </c>
       <c r="F16" s="7">
         <v>101165</v>
       </c>
@@ -2685,51 +2705,53 @@
       </c>
       <c r="AP16" s="13">
         <v>88419</v>
       </c>
       <c r="AQ16" s="7">
         <v>87541</v>
       </c>
       <c r="AR16" s="7">
         <v>75945</v>
       </c>
       <c r="AS16" s="7">
         <v>76813</v>
       </c>
       <c r="AT16" s="7">
         <v>84156</v>
       </c>
       <c r="AU16" s="7">
         <v>99649</v>
       </c>
       <c r="AV16" s="7">
         <v>124772</v>
       </c>
       <c r="AW16" s="7">
         <v>129389</v>
       </c>
-      <c r="AX16" s="12"/>
+      <c r="AX16" s="7">
+        <v>91231</v>
+      </c>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="12"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="7"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="7">
         <v>69923</v>
       </c>
       <c r="C17" s="7">
         <v>68653</v>
       </c>
       <c r="D17" s="7">
         <v>67640</v>
       </c>
       <c r="E17" s="7">
         <v>66084</v>
       </c>
       <c r="F17" s="7">
         <v>64731</v>
       </c>
@@ -2840,51 +2862,53 @@
       </c>
       <c r="AP17" s="13">
         <v>57007</v>
       </c>
       <c r="AQ17" s="7">
         <v>55341</v>
       </c>
       <c r="AR17" s="7">
         <v>50923</v>
       </c>
       <c r="AS17" s="7">
         <v>53626</v>
       </c>
       <c r="AT17" s="7">
         <v>55779</v>
       </c>
       <c r="AU17" s="7">
         <v>63389</v>
       </c>
       <c r="AV17" s="7">
         <v>67083</v>
       </c>
       <c r="AW17" s="7">
         <v>68809</v>
       </c>
-      <c r="AX17" s="12"/>
+      <c r="AX17" s="7">
+        <v>59028</v>
+      </c>
       <c r="AY17" s="12"/>
       <c r="AZ17" s="12"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="13"/>
       <c r="BC17" s="7"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>28</v>
       </c>
@@ -2995,51 +3019,53 @@
       </c>
       <c r="AP18" s="13">
         <v>19004</v>
       </c>
       <c r="AQ18" s="7">
         <v>18544</v>
       </c>
       <c r="AR18" s="7">
         <v>16835</v>
       </c>
       <c r="AS18" s="7">
         <v>16897</v>
       </c>
       <c r="AT18" s="7">
         <v>18431</v>
       </c>
       <c r="AU18" s="7">
         <v>22334</v>
       </c>
       <c r="AV18" s="7">
         <v>25555</v>
       </c>
       <c r="AW18" s="7">
         <v>27293</v>
       </c>
-      <c r="AX18" s="12"/>
+      <c r="AX18" s="7">
+        <v>19102</v>
+      </c>
       <c r="AY18" s="12"/>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="13"/>
       <c r="BC18" s="7"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="7">
         <v>25936</v>
       </c>
       <c r="C19" s="7">
         <v>23567</v>
       </c>
       <c r="D19" s="7">
         <v>23583</v>
       </c>
       <c r="E19" s="7">
         <v>23422</v>
       </c>
       <c r="F19" s="7">
         <v>23036</v>
       </c>
@@ -3150,51 +3176,53 @@
       </c>
       <c r="AP19" s="13">
         <v>20089</v>
       </c>
       <c r="AQ19" s="7">
         <v>20060</v>
       </c>
       <c r="AR19" s="7">
         <v>19498</v>
       </c>
       <c r="AS19" s="7">
         <v>20110</v>
       </c>
       <c r="AT19" s="7">
         <v>20710</v>
       </c>
       <c r="AU19" s="7">
         <v>20759</v>
       </c>
       <c r="AV19" s="7">
         <v>21301</v>
       </c>
       <c r="AW19" s="7">
         <v>21700</v>
       </c>
-      <c r="AX19" s="12"/>
+      <c r="AX19" s="7">
+        <v>20269</v>
+      </c>
       <c r="AY19" s="12"/>
       <c r="AZ19" s="12"/>
       <c r="BA19" s="12"/>
       <c r="BB19" s="13"/>
       <c r="BC19" s="7"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
     <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="T4:AE4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 