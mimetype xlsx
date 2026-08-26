--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -667,51 +667,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BF21" sqref="BF21"/>
+      <selection pane="topRight" activeCell="BI20" sqref="BI20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55">
       <c r="B2" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
@@ -1138,51 +1138,53 @@
       </c>
       <c r="AQ6" s="7">
         <v>388780</v>
       </c>
       <c r="AR6" s="7">
         <v>368714</v>
       </c>
       <c r="AS6" s="7">
         <v>368987</v>
       </c>
       <c r="AT6" s="7">
         <v>389159</v>
       </c>
       <c r="AU6" s="7">
         <v>439050</v>
       </c>
       <c r="AV6" s="7">
         <v>502437</v>
       </c>
       <c r="AW6" s="7">
         <v>518508</v>
       </c>
       <c r="AX6" s="7">
         <v>432965</v>
       </c>
-      <c r="AY6" s="12"/>
+      <c r="AY6" s="7">
+        <v>426456</v>
+      </c>
       <c r="AZ6" s="12"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="13"/>
       <c r="BC6" s="7"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="7">
         <v>7724</v>
       </c>
       <c r="C7" s="7">
         <v>7543</v>
       </c>
       <c r="D7" s="7">
         <v>7543</v>
       </c>
       <c r="E7" s="7">
         <v>7350</v>
       </c>
       <c r="F7" s="7">
         <v>7276</v>
       </c>
       <c r="G7" s="7">
@@ -1295,51 +1297,53 @@
       </c>
       <c r="AQ7" s="7">
         <v>4111</v>
       </c>
       <c r="AR7" s="7">
         <v>4832</v>
       </c>
       <c r="AS7" s="7">
         <v>4058</v>
       </c>
       <c r="AT7" s="7">
         <v>4092</v>
       </c>
       <c r="AU7" s="7">
         <v>4296</v>
       </c>
       <c r="AV7" s="7">
         <v>4244</v>
       </c>
       <c r="AW7" s="7">
         <v>3962</v>
       </c>
       <c r="AX7" s="7">
         <v>4250</v>
       </c>
-      <c r="AY7" s="12"/>
+      <c r="AY7" s="7">
+        <v>4071</v>
+      </c>
       <c r="AZ7" s="12"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="7"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>6755</v>
       </c>
       <c r="C8" s="7">
         <v>6322</v>
       </c>
       <c r="D8" s="7">
         <v>6057</v>
       </c>
       <c r="E8" s="7">
         <v>5996</v>
       </c>
       <c r="F8" s="7">
         <v>5949</v>
       </c>
       <c r="G8" s="7">
@@ -1452,51 +1456,53 @@
       </c>
       <c r="AQ8" s="7">
         <v>6179</v>
       </c>
       <c r="AR8" s="7">
         <v>5972</v>
       </c>
       <c r="AS8" s="7">
         <v>5589</v>
       </c>
       <c r="AT8" s="7">
         <v>5641</v>
       </c>
       <c r="AU8" s="7">
         <v>6018</v>
       </c>
       <c r="AV8" s="7">
         <v>6640</v>
       </c>
       <c r="AW8" s="7">
         <v>6930</v>
       </c>
       <c r="AX8" s="7">
         <v>5843</v>
       </c>
-      <c r="AY8" s="12"/>
+      <c r="AY8" s="7">
+        <v>5362</v>
+      </c>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="7"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>22825</v>
       </c>
       <c r="C9" s="7">
         <v>21823</v>
       </c>
       <c r="D9" s="7">
         <v>22076</v>
       </c>
       <c r="E9" s="7">
         <v>22062</v>
       </c>
       <c r="F9" s="7">
         <v>22343</v>
       </c>
       <c r="G9" s="7">
@@ -1609,51 +1615,53 @@
       </c>
       <c r="AQ9" s="7">
         <v>14579</v>
       </c>
       <c r="AR9" s="7">
         <v>15848</v>
       </c>
       <c r="AS9" s="7">
         <v>16126</v>
       </c>
       <c r="AT9" s="7">
         <v>15670</v>
       </c>
       <c r="AU9" s="7">
         <v>15595</v>
       </c>
       <c r="AV9" s="7">
         <v>15628</v>
       </c>
       <c r="AW9" s="7">
         <v>16529</v>
       </c>
       <c r="AX9" s="7">
         <v>16496</v>
       </c>
-      <c r="AY9" s="12"/>
+      <c r="AY9" s="7">
+        <v>15811</v>
+      </c>
       <c r="AZ9" s="12"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="7"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>102453</v>
       </c>
       <c r="C10" s="7">
         <v>100404</v>
       </c>
       <c r="D10" s="7">
         <v>98807</v>
       </c>
       <c r="E10" s="7">
         <v>91014</v>
       </c>
       <c r="F10" s="7">
         <v>87725</v>
       </c>
       <c r="G10" s="7">
@@ -1766,51 +1774,53 @@
       </c>
       <c r="AQ10" s="7">
         <v>79133</v>
       </c>
       <c r="AR10" s="7">
         <v>72958</v>
       </c>
       <c r="AS10" s="7">
         <v>70007</v>
       </c>
       <c r="AT10" s="7">
         <v>74347</v>
       </c>
       <c r="AU10" s="7">
         <v>81279</v>
       </c>
       <c r="AV10" s="7">
         <v>93998</v>
       </c>
       <c r="AW10" s="7">
         <v>92592</v>
       </c>
       <c r="AX10" s="7">
         <v>86911</v>
       </c>
-      <c r="AY10" s="12"/>
+      <c r="AY10" s="7">
+        <v>85505</v>
+      </c>
       <c r="AZ10" s="12"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="7"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>20731</v>
       </c>
       <c r="C11" s="7">
         <v>20633</v>
       </c>
       <c r="D11" s="7">
         <v>20072</v>
       </c>
       <c r="E11" s="7">
         <v>18998</v>
       </c>
       <c r="F11" s="7">
         <v>18969</v>
       </c>
       <c r="G11" s="7">
@@ -1923,51 +1933,53 @@
       </c>
       <c r="AQ11" s="7">
         <v>12451</v>
       </c>
       <c r="AR11" s="7">
         <v>13101</v>
       </c>
       <c r="AS11" s="7">
         <v>13355</v>
       </c>
       <c r="AT11" s="7">
         <v>13540</v>
       </c>
       <c r="AU11" s="7">
         <v>14411</v>
       </c>
       <c r="AV11" s="7">
         <v>15332</v>
       </c>
       <c r="AW11" s="7">
         <v>15414</v>
       </c>
       <c r="AX11" s="7">
         <v>15041</v>
       </c>
-      <c r="AY11" s="12"/>
+      <c r="AY11" s="7">
+        <v>15155</v>
+      </c>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="7"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>86214</v>
       </c>
       <c r="C12" s="7">
         <v>82267</v>
       </c>
       <c r="D12" s="7">
         <v>78506</v>
       </c>
       <c r="E12" s="7">
         <v>73267</v>
       </c>
       <c r="F12" s="7">
         <v>70165</v>
       </c>
       <c r="G12" s="7">
@@ -2080,51 +2092,53 @@
       </c>
       <c r="AQ12" s="7">
         <v>34811</v>
       </c>
       <c r="AR12" s="7">
         <v>36167</v>
       </c>
       <c r="AS12" s="7">
         <v>35899</v>
       </c>
       <c r="AT12" s="7">
         <v>37934</v>
       </c>
       <c r="AU12" s="7">
         <v>43497</v>
       </c>
       <c r="AV12" s="7">
         <v>51199</v>
       </c>
       <c r="AW12" s="7">
         <v>53582</v>
       </c>
       <c r="AX12" s="7">
         <v>47638</v>
       </c>
-      <c r="AY12" s="12"/>
+      <c r="AY12" s="7">
+        <v>45445</v>
+      </c>
       <c r="AZ12" s="12"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="7"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>57775</v>
       </c>
       <c r="C13" s="7">
         <v>55683</v>
       </c>
       <c r="D13" s="7">
         <v>54406</v>
       </c>
       <c r="E13" s="7">
         <v>53300</v>
       </c>
       <c r="F13" s="7">
         <v>52325</v>
       </c>
       <c r="G13" s="7">
@@ -2237,51 +2251,53 @@
       </c>
       <c r="AQ13" s="7">
         <v>14507</v>
       </c>
       <c r="AR13" s="7">
         <v>14185</v>
       </c>
       <c r="AS13" s="7">
         <v>14160</v>
       </c>
       <c r="AT13" s="7">
         <v>14833</v>
       </c>
       <c r="AU13" s="7">
         <v>17446</v>
       </c>
       <c r="AV13" s="7">
         <v>20939</v>
       </c>
       <c r="AW13" s="7">
         <v>22878</v>
       </c>
       <c r="AX13" s="7">
         <v>16306</v>
       </c>
-      <c r="AY13" s="12"/>
+      <c r="AY13" s="7">
+        <v>15337</v>
+      </c>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="7"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="7" t="s">
@@ -2394,51 +2410,53 @@
       </c>
       <c r="AQ14" s="7">
         <v>24735</v>
       </c>
       <c r="AR14" s="7">
         <v>25844</v>
       </c>
       <c r="AS14" s="7">
         <v>25639</v>
       </c>
       <c r="AT14" s="7">
         <v>27371</v>
       </c>
       <c r="AU14" s="7">
         <v>32756</v>
       </c>
       <c r="AV14" s="7">
         <v>36972</v>
       </c>
       <c r="AW14" s="7">
         <v>40360</v>
       </c>
       <c r="AX14" s="7">
         <v>32180</v>
       </c>
-      <c r="AY14" s="12"/>
+      <c r="AY14" s="7">
+        <v>30938</v>
+      </c>
       <c r="AZ14" s="12"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="7"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7">
         <v>20897</v>
       </c>
       <c r="C15" s="7">
         <v>20541</v>
       </c>
       <c r="D15" s="7">
         <v>19542</v>
       </c>
       <c r="E15" s="7">
         <v>19386</v>
       </c>
       <c r="F15" s="7">
         <v>19329</v>
       </c>
       <c r="G15" s="7">
@@ -2551,51 +2569,53 @@
       </c>
       <c r="AQ15" s="7">
         <v>16788</v>
       </c>
       <c r="AR15" s="7">
         <v>16606</v>
       </c>
       <c r="AS15" s="7">
         <v>16708</v>
       </c>
       <c r="AT15" s="7">
         <v>16655</v>
       </c>
       <c r="AU15" s="7">
         <v>17621</v>
       </c>
       <c r="AV15" s="7">
         <v>18774</v>
       </c>
       <c r="AW15" s="7">
         <v>19070</v>
       </c>
       <c r="AX15" s="7">
         <v>18670</v>
       </c>
-      <c r="AY15" s="12"/>
+      <c r="AY15" s="7">
+        <v>18065</v>
+      </c>
       <c r="AZ15" s="12"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="7"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="7">
         <v>108260</v>
       </c>
       <c r="C16" s="7">
         <v>107550</v>
       </c>
       <c r="D16" s="7">
         <v>106601</v>
       </c>
       <c r="E16" s="7">
         <v>103897</v>
       </c>
       <c r="F16" s="7">
         <v>101165</v>
       </c>
       <c r="G16" s="7">
@@ -2708,51 +2728,53 @@
       </c>
       <c r="AQ16" s="7">
         <v>87541</v>
       </c>
       <c r="AR16" s="7">
         <v>75945</v>
       </c>
       <c r="AS16" s="7">
         <v>76813</v>
       </c>
       <c r="AT16" s="7">
         <v>84156</v>
       </c>
       <c r="AU16" s="7">
         <v>99649</v>
       </c>
       <c r="AV16" s="7">
         <v>124772</v>
       </c>
       <c r="AW16" s="7">
         <v>129389</v>
       </c>
       <c r="AX16" s="7">
         <v>91231</v>
       </c>
-      <c r="AY16" s="12"/>
+      <c r="AY16" s="7">
+        <v>90328</v>
+      </c>
       <c r="AZ16" s="12"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="7"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="7">
         <v>69923</v>
       </c>
       <c r="C17" s="7">
         <v>68653</v>
       </c>
       <c r="D17" s="7">
         <v>67640</v>
       </c>
       <c r="E17" s="7">
         <v>66084</v>
       </c>
       <c r="F17" s="7">
         <v>64731</v>
       </c>
       <c r="G17" s="7">
@@ -2865,51 +2887,53 @@
       </c>
       <c r="AQ17" s="7">
         <v>55341</v>
       </c>
       <c r="AR17" s="7">
         <v>50923</v>
       </c>
       <c r="AS17" s="7">
         <v>53626</v>
       </c>
       <c r="AT17" s="7">
         <v>55779</v>
       </c>
       <c r="AU17" s="7">
         <v>63389</v>
       </c>
       <c r="AV17" s="7">
         <v>67083</v>
       </c>
       <c r="AW17" s="7">
         <v>68809</v>
       </c>
       <c r="AX17" s="7">
         <v>59028</v>
       </c>
-      <c r="AY17" s="12"/>
+      <c r="AY17" s="7">
+        <v>61875</v>
+      </c>
       <c r="AZ17" s="12"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="13"/>
       <c r="BC17" s="7"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="7" t="s">
@@ -3022,51 +3046,53 @@
       </c>
       <c r="AQ18" s="7">
         <v>18544</v>
       </c>
       <c r="AR18" s="7">
         <v>16835</v>
       </c>
       <c r="AS18" s="7">
         <v>16897</v>
       </c>
       <c r="AT18" s="7">
         <v>18431</v>
       </c>
       <c r="AU18" s="7">
         <v>22334</v>
       </c>
       <c r="AV18" s="7">
         <v>25555</v>
       </c>
       <c r="AW18" s="7">
         <v>27293</v>
       </c>
       <c r="AX18" s="7">
         <v>19102</v>
       </c>
-      <c r="AY18" s="12"/>
+      <c r="AY18" s="7">
+        <v>18671</v>
+      </c>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="13"/>
       <c r="BC18" s="7"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="7">
         <v>25936</v>
       </c>
       <c r="C19" s="7">
         <v>23567</v>
       </c>
       <c r="D19" s="7">
         <v>23583</v>
       </c>
       <c r="E19" s="7">
         <v>23422</v>
       </c>
       <c r="F19" s="7">
         <v>23036</v>
       </c>
       <c r="G19" s="7">
@@ -3179,51 +3205,53 @@
       </c>
       <c r="AQ19" s="7">
         <v>20060</v>
       </c>
       <c r="AR19" s="7">
         <v>19498</v>
       </c>
       <c r="AS19" s="7">
         <v>20110</v>
       </c>
       <c r="AT19" s="7">
         <v>20710</v>
       </c>
       <c r="AU19" s="7">
         <v>20759</v>
       </c>
       <c r="AV19" s="7">
         <v>21301</v>
       </c>
       <c r="AW19" s="7">
         <v>21700</v>
       </c>
       <c r="AX19" s="7">
         <v>20269</v>
       </c>
-      <c r="AY19" s="12"/>
+      <c r="AY19" s="7">
+        <v>19893</v>
+      </c>
       <c r="AZ19" s="12"/>
       <c r="BA19" s="12"/>
       <c r="BB19" s="13"/>
       <c r="BC19" s="7"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
     <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="T4:AE4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>