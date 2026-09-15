--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -667,51 +667,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BI20" sqref="BI20"/>
+      <selection pane="topRight" activeCell="BE26" sqref="BE26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55">
       <c r="B2" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
@@ -1141,51 +1141,53 @@
       </c>
       <c r="AR6" s="7">
         <v>368714</v>
       </c>
       <c r="AS6" s="7">
         <v>368987</v>
       </c>
       <c r="AT6" s="7">
         <v>389159</v>
       </c>
       <c r="AU6" s="7">
         <v>439050</v>
       </c>
       <c r="AV6" s="7">
         <v>502437</v>
       </c>
       <c r="AW6" s="7">
         <v>518508</v>
       </c>
       <c r="AX6" s="7">
         <v>432965</v>
       </c>
       <c r="AY6" s="7">
         <v>426456</v>
       </c>
-      <c r="AZ6" s="12"/>
+      <c r="AZ6" s="7">
+        <v>421402</v>
+      </c>
       <c r="BA6" s="12"/>
       <c r="BB6" s="13"/>
       <c r="BC6" s="7"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="7">
         <v>7724</v>
       </c>
       <c r="C7" s="7">
         <v>7543</v>
       </c>
       <c r="D7" s="7">
         <v>7543</v>
       </c>
       <c r="E7" s="7">
         <v>7350</v>
       </c>
       <c r="F7" s="7">
         <v>7276</v>
       </c>
       <c r="G7" s="7">
         <v>6835</v>
@@ -1300,51 +1302,53 @@
       </c>
       <c r="AR7" s="7">
         <v>4832</v>
       </c>
       <c r="AS7" s="7">
         <v>4058</v>
       </c>
       <c r="AT7" s="7">
         <v>4092</v>
       </c>
       <c r="AU7" s="7">
         <v>4296</v>
       </c>
       <c r="AV7" s="7">
         <v>4244</v>
       </c>
       <c r="AW7" s="7">
         <v>3962</v>
       </c>
       <c r="AX7" s="7">
         <v>4250</v>
       </c>
       <c r="AY7" s="7">
         <v>4071</v>
       </c>
-      <c r="AZ7" s="12"/>
+      <c r="AZ7" s="7">
+        <v>4021</v>
+      </c>
       <c r="BA7" s="12"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="7"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>6755</v>
       </c>
       <c r="C8" s="7">
         <v>6322</v>
       </c>
       <c r="D8" s="7">
         <v>6057</v>
       </c>
       <c r="E8" s="7">
         <v>5996</v>
       </c>
       <c r="F8" s="7">
         <v>5949</v>
       </c>
       <c r="G8" s="7">
         <v>5792</v>
@@ -1459,51 +1463,53 @@
       </c>
       <c r="AR8" s="7">
         <v>5972</v>
       </c>
       <c r="AS8" s="7">
         <v>5589</v>
       </c>
       <c r="AT8" s="7">
         <v>5641</v>
       </c>
       <c r="AU8" s="7">
         <v>6018</v>
       </c>
       <c r="AV8" s="7">
         <v>6640</v>
       </c>
       <c r="AW8" s="7">
         <v>6930</v>
       </c>
       <c r="AX8" s="7">
         <v>5843</v>
       </c>
       <c r="AY8" s="7">
         <v>5362</v>
       </c>
-      <c r="AZ8" s="12"/>
+      <c r="AZ8" s="7">
+        <v>5374</v>
+      </c>
       <c r="BA8" s="12"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="7"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>22825</v>
       </c>
       <c r="C9" s="7">
         <v>21823</v>
       </c>
       <c r="D9" s="7">
         <v>22076</v>
       </c>
       <c r="E9" s="7">
         <v>22062</v>
       </c>
       <c r="F9" s="7">
         <v>22343</v>
       </c>
       <c r="G9" s="7">
         <v>22496</v>
@@ -1618,51 +1624,53 @@
       </c>
       <c r="AR9" s="7">
         <v>15848</v>
       </c>
       <c r="AS9" s="7">
         <v>16126</v>
       </c>
       <c r="AT9" s="7">
         <v>15670</v>
       </c>
       <c r="AU9" s="7">
         <v>15595</v>
       </c>
       <c r="AV9" s="7">
         <v>15628</v>
       </c>
       <c r="AW9" s="7">
         <v>16529</v>
       </c>
       <c r="AX9" s="7">
         <v>16496</v>
       </c>
       <c r="AY9" s="7">
         <v>15811</v>
       </c>
-      <c r="AZ9" s="12"/>
+      <c r="AZ9" s="7">
+        <v>15672</v>
+      </c>
       <c r="BA9" s="12"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="7"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>102453</v>
       </c>
       <c r="C10" s="7">
         <v>100404</v>
       </c>
       <c r="D10" s="7">
         <v>98807</v>
       </c>
       <c r="E10" s="7">
         <v>91014</v>
       </c>
       <c r="F10" s="7">
         <v>87725</v>
       </c>
       <c r="G10" s="7">
         <v>84601</v>
@@ -1777,51 +1785,53 @@
       </c>
       <c r="AR10" s="7">
         <v>72958</v>
       </c>
       <c r="AS10" s="7">
         <v>70007</v>
       </c>
       <c r="AT10" s="7">
         <v>74347</v>
       </c>
       <c r="AU10" s="7">
         <v>81279</v>
       </c>
       <c r="AV10" s="7">
         <v>93998</v>
       </c>
       <c r="AW10" s="7">
         <v>92592</v>
       </c>
       <c r="AX10" s="7">
         <v>86911</v>
       </c>
       <c r="AY10" s="7">
         <v>85505</v>
       </c>
-      <c r="AZ10" s="12"/>
+      <c r="AZ10" s="7">
+        <v>84458</v>
+      </c>
       <c r="BA10" s="12"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="7"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>20731</v>
       </c>
       <c r="C11" s="7">
         <v>20633</v>
       </c>
       <c r="D11" s="7">
         <v>20072</v>
       </c>
       <c r="E11" s="7">
         <v>18998</v>
       </c>
       <c r="F11" s="7">
         <v>18969</v>
       </c>
       <c r="G11" s="7">
         <v>18752</v>
@@ -1936,51 +1946,53 @@
       </c>
       <c r="AR11" s="7">
         <v>13101</v>
       </c>
       <c r="AS11" s="7">
         <v>13355</v>
       </c>
       <c r="AT11" s="7">
         <v>13540</v>
       </c>
       <c r="AU11" s="7">
         <v>14411</v>
       </c>
       <c r="AV11" s="7">
         <v>15332</v>
       </c>
       <c r="AW11" s="7">
         <v>15414</v>
       </c>
       <c r="AX11" s="7">
         <v>15041</v>
       </c>
       <c r="AY11" s="7">
         <v>15155</v>
       </c>
-      <c r="AZ11" s="12"/>
+      <c r="AZ11" s="7">
+        <v>15111</v>
+      </c>
       <c r="BA11" s="12"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="7"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>86214</v>
       </c>
       <c r="C12" s="7">
         <v>82267</v>
       </c>
       <c r="D12" s="7">
         <v>78506</v>
       </c>
       <c r="E12" s="7">
         <v>73267</v>
       </c>
       <c r="F12" s="7">
         <v>70165</v>
       </c>
       <c r="G12" s="7">
         <v>65699</v>
@@ -2095,51 +2107,53 @@
       </c>
       <c r="AR12" s="7">
         <v>36167</v>
       </c>
       <c r="AS12" s="7">
         <v>35899</v>
       </c>
       <c r="AT12" s="7">
         <v>37934</v>
       </c>
       <c r="AU12" s="7">
         <v>43497</v>
       </c>
       <c r="AV12" s="7">
         <v>51199</v>
       </c>
       <c r="AW12" s="7">
         <v>53582</v>
       </c>
       <c r="AX12" s="7">
         <v>47638</v>
       </c>
       <c r="AY12" s="7">
         <v>45445</v>
       </c>
-      <c r="AZ12" s="12"/>
+      <c r="AZ12" s="7">
+        <v>43026</v>
+      </c>
       <c r="BA12" s="12"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="7"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>57775</v>
       </c>
       <c r="C13" s="7">
         <v>55683</v>
       </c>
       <c r="D13" s="7">
         <v>54406</v>
       </c>
       <c r="E13" s="7">
         <v>53300</v>
       </c>
       <c r="F13" s="7">
         <v>52325</v>
       </c>
       <c r="G13" s="7">
         <v>50307</v>
@@ -2254,51 +2268,53 @@
       </c>
       <c r="AR13" s="7">
         <v>14185</v>
       </c>
       <c r="AS13" s="7">
         <v>14160</v>
       </c>
       <c r="AT13" s="7">
         <v>14833</v>
       </c>
       <c r="AU13" s="7">
         <v>17446</v>
       </c>
       <c r="AV13" s="7">
         <v>20939</v>
       </c>
       <c r="AW13" s="7">
         <v>22878</v>
       </c>
       <c r="AX13" s="7">
         <v>16306</v>
       </c>
       <c r="AY13" s="7">
         <v>15337</v>
       </c>
-      <c r="AZ13" s="12"/>
+      <c r="AZ13" s="7">
+        <v>15258</v>
+      </c>
       <c r="BA13" s="12"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="7"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>28</v>
@@ -2413,51 +2429,53 @@
       </c>
       <c r="AR14" s="7">
         <v>25844</v>
       </c>
       <c r="AS14" s="7">
         <v>25639</v>
       </c>
       <c r="AT14" s="7">
         <v>27371</v>
       </c>
       <c r="AU14" s="7">
         <v>32756</v>
       </c>
       <c r="AV14" s="7">
         <v>36972</v>
       </c>
       <c r="AW14" s="7">
         <v>40360</v>
       </c>
       <c r="AX14" s="7">
         <v>32180</v>
       </c>
       <c r="AY14" s="7">
         <v>30938</v>
       </c>
-      <c r="AZ14" s="12"/>
+      <c r="AZ14" s="7">
+        <v>29568</v>
+      </c>
       <c r="BA14" s="12"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="7"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7">
         <v>20897</v>
       </c>
       <c r="C15" s="7">
         <v>20541</v>
       </c>
       <c r="D15" s="7">
         <v>19542</v>
       </c>
       <c r="E15" s="7">
         <v>19386</v>
       </c>
       <c r="F15" s="7">
         <v>19329</v>
       </c>
       <c r="G15" s="7">
         <v>18218</v>
@@ -2572,51 +2590,53 @@
       </c>
       <c r="AR15" s="7">
         <v>16606</v>
       </c>
       <c r="AS15" s="7">
         <v>16708</v>
       </c>
       <c r="AT15" s="7">
         <v>16655</v>
       </c>
       <c r="AU15" s="7">
         <v>17621</v>
       </c>
       <c r="AV15" s="7">
         <v>18774</v>
       </c>
       <c r="AW15" s="7">
         <v>19070</v>
       </c>
       <c r="AX15" s="7">
         <v>18670</v>
       </c>
       <c r="AY15" s="7">
         <v>18065</v>
       </c>
-      <c r="AZ15" s="12"/>
+      <c r="AZ15" s="7">
+        <v>17354</v>
+      </c>
       <c r="BA15" s="12"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="7"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="7">
         <v>108260</v>
       </c>
       <c r="C16" s="7">
         <v>107550</v>
       </c>
       <c r="D16" s="7">
         <v>106601</v>
       </c>
       <c r="E16" s="7">
         <v>103897</v>
       </c>
       <c r="F16" s="7">
         <v>101165</v>
       </c>
       <c r="G16" s="7">
         <v>97456</v>
@@ -2731,51 +2751,53 @@
       </c>
       <c r="AR16" s="7">
         <v>75945</v>
       </c>
       <c r="AS16" s="7">
         <v>76813</v>
       </c>
       <c r="AT16" s="7">
         <v>84156</v>
       </c>
       <c r="AU16" s="7">
         <v>99649</v>
       </c>
       <c r="AV16" s="7">
         <v>124772</v>
       </c>
       <c r="AW16" s="7">
         <v>129389</v>
       </c>
       <c r="AX16" s="7">
         <v>91231</v>
       </c>
       <c r="AY16" s="7">
         <v>90328</v>
       </c>
-      <c r="AZ16" s="12"/>
+      <c r="AZ16" s="7">
+        <v>89056</v>
+      </c>
       <c r="BA16" s="12"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="7"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="7">
         <v>69923</v>
       </c>
       <c r="C17" s="7">
         <v>68653</v>
       </c>
       <c r="D17" s="7">
         <v>67640</v>
       </c>
       <c r="E17" s="7">
         <v>66084</v>
       </c>
       <c r="F17" s="7">
         <v>64731</v>
       </c>
       <c r="G17" s="7">
         <v>62687</v>
@@ -2890,51 +2912,53 @@
       </c>
       <c r="AR17" s="7">
         <v>50923</v>
       </c>
       <c r="AS17" s="7">
         <v>53626</v>
       </c>
       <c r="AT17" s="7">
         <v>55779</v>
       </c>
       <c r="AU17" s="7">
         <v>63389</v>
       </c>
       <c r="AV17" s="7">
         <v>67083</v>
       </c>
       <c r="AW17" s="7">
         <v>68809</v>
       </c>
       <c r="AX17" s="7">
         <v>59028</v>
       </c>
       <c r="AY17" s="7">
         <v>61875</v>
       </c>
-      <c r="AZ17" s="12"/>
+      <c r="AZ17" s="7">
+        <v>61233</v>
+      </c>
       <c r="BA17" s="12"/>
       <c r="BB17" s="13"/>
       <c r="BC17" s="7"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>28</v>
@@ -3049,51 +3073,53 @@
       </c>
       <c r="AR18" s="7">
         <v>16835</v>
       </c>
       <c r="AS18" s="7">
         <v>16897</v>
       </c>
       <c r="AT18" s="7">
         <v>18431</v>
       </c>
       <c r="AU18" s="7">
         <v>22334</v>
       </c>
       <c r="AV18" s="7">
         <v>25555</v>
       </c>
       <c r="AW18" s="7">
         <v>27293</v>
       </c>
       <c r="AX18" s="7">
         <v>19102</v>
       </c>
       <c r="AY18" s="7">
         <v>18671</v>
       </c>
-      <c r="AZ18" s="12"/>
+      <c r="AZ18" s="7">
+        <v>19248</v>
+      </c>
       <c r="BA18" s="12"/>
       <c r="BB18" s="13"/>
       <c r="BC18" s="7"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="7">
         <v>25936</v>
       </c>
       <c r="C19" s="7">
         <v>23567</v>
       </c>
       <c r="D19" s="7">
         <v>23583</v>
       </c>
       <c r="E19" s="7">
         <v>23422</v>
       </c>
       <c r="F19" s="7">
         <v>23036</v>
       </c>
       <c r="G19" s="7">
         <v>22784</v>
@@ -3208,51 +3234,53 @@
       </c>
       <c r="AR19" s="7">
         <v>19498</v>
       </c>
       <c r="AS19" s="7">
         <v>20110</v>
       </c>
       <c r="AT19" s="7">
         <v>20710</v>
       </c>
       <c r="AU19" s="7">
         <v>20759</v>
       </c>
       <c r="AV19" s="7">
         <v>21301</v>
       </c>
       <c r="AW19" s="7">
         <v>21700</v>
       </c>
       <c r="AX19" s="7">
         <v>20269</v>
       </c>
       <c r="AY19" s="7">
         <v>19893</v>
       </c>
-      <c r="AZ19" s="12"/>
+      <c r="AZ19" s="7">
+        <v>22023</v>
+      </c>
       <c r="BA19" s="12"/>
       <c r="BB19" s="13"/>
       <c r="BC19" s="7"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
     <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="T4:AE4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">