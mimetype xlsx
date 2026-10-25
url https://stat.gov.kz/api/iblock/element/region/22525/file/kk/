--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -667,51 +667,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BE26" sqref="BE26"/>
+      <selection pane="topRight" activeCell="BJ18" sqref="BJ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55">
       <c r="B2" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
@@ -1144,51 +1144,53 @@
       </c>
       <c r="AS6" s="7">
         <v>368987</v>
       </c>
       <c r="AT6" s="7">
         <v>389159</v>
       </c>
       <c r="AU6" s="7">
         <v>439050</v>
       </c>
       <c r="AV6" s="7">
         <v>502437</v>
       </c>
       <c r="AW6" s="7">
         <v>518508</v>
       </c>
       <c r="AX6" s="7">
         <v>432965</v>
       </c>
       <c r="AY6" s="7">
         <v>426456</v>
       </c>
       <c r="AZ6" s="7">
         <v>421402</v>
       </c>
-      <c r="BA6" s="12"/>
+      <c r="BA6" s="7">
+        <v>407495</v>
+      </c>
       <c r="BB6" s="13"/>
       <c r="BC6" s="7"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="7">
         <v>7724</v>
       </c>
       <c r="C7" s="7">
         <v>7543</v>
       </c>
       <c r="D7" s="7">
         <v>7543</v>
       </c>
       <c r="E7" s="7">
         <v>7350</v>
       </c>
       <c r="F7" s="7">
         <v>7276</v>
       </c>
       <c r="G7" s="7">
         <v>6835</v>
       </c>
@@ -1305,51 +1307,53 @@
       </c>
       <c r="AS7" s="7">
         <v>4058</v>
       </c>
       <c r="AT7" s="7">
         <v>4092</v>
       </c>
       <c r="AU7" s="7">
         <v>4296</v>
       </c>
       <c r="AV7" s="7">
         <v>4244</v>
       </c>
       <c r="AW7" s="7">
         <v>3962</v>
       </c>
       <c r="AX7" s="7">
         <v>4250</v>
       </c>
       <c r="AY7" s="7">
         <v>4071</v>
       </c>
       <c r="AZ7" s="7">
         <v>4021</v>
       </c>
-      <c r="BA7" s="12"/>
+      <c r="BA7" s="7">
+        <v>3910</v>
+      </c>
       <c r="BB7" s="13"/>
       <c r="BC7" s="7"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>6755</v>
       </c>
       <c r="C8" s="7">
         <v>6322</v>
       </c>
       <c r="D8" s="7">
         <v>6057</v>
       </c>
       <c r="E8" s="7">
         <v>5996</v>
       </c>
       <c r="F8" s="7">
         <v>5949</v>
       </c>
       <c r="G8" s="7">
         <v>5792</v>
       </c>
@@ -1466,51 +1470,53 @@
       </c>
       <c r="AS8" s="7">
         <v>5589</v>
       </c>
       <c r="AT8" s="7">
         <v>5641</v>
       </c>
       <c r="AU8" s="7">
         <v>6018</v>
       </c>
       <c r="AV8" s="7">
         <v>6640</v>
       </c>
       <c r="AW8" s="7">
         <v>6930</v>
       </c>
       <c r="AX8" s="7">
         <v>5843</v>
       </c>
       <c r="AY8" s="7">
         <v>5362</v>
       </c>
       <c r="AZ8" s="7">
         <v>5374</v>
       </c>
-      <c r="BA8" s="12"/>
+      <c r="BA8" s="7">
+        <v>5235</v>
+      </c>
       <c r="BB8" s="13"/>
       <c r="BC8" s="7"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>22825</v>
       </c>
       <c r="C9" s="7">
         <v>21823</v>
       </c>
       <c r="D9" s="7">
         <v>22076</v>
       </c>
       <c r="E9" s="7">
         <v>22062</v>
       </c>
       <c r="F9" s="7">
         <v>22343</v>
       </c>
       <c r="G9" s="7">
         <v>22496</v>
       </c>
@@ -1627,51 +1633,53 @@
       </c>
       <c r="AS9" s="7">
         <v>16126</v>
       </c>
       <c r="AT9" s="7">
         <v>15670</v>
       </c>
       <c r="AU9" s="7">
         <v>15595</v>
       </c>
       <c r="AV9" s="7">
         <v>15628</v>
       </c>
       <c r="AW9" s="7">
         <v>16529</v>
       </c>
       <c r="AX9" s="7">
         <v>16496</v>
       </c>
       <c r="AY9" s="7">
         <v>15811</v>
       </c>
       <c r="AZ9" s="7">
         <v>15672</v>
       </c>
-      <c r="BA9" s="12"/>
+      <c r="BA9" s="7">
+        <v>15567</v>
+      </c>
       <c r="BB9" s="13"/>
       <c r="BC9" s="7"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>102453</v>
       </c>
       <c r="C10" s="7">
         <v>100404</v>
       </c>
       <c r="D10" s="7">
         <v>98807</v>
       </c>
       <c r="E10" s="7">
         <v>91014</v>
       </c>
       <c r="F10" s="7">
         <v>87725</v>
       </c>
       <c r="G10" s="7">
         <v>84601</v>
       </c>
@@ -1788,51 +1796,53 @@
       </c>
       <c r="AS10" s="7">
         <v>70007</v>
       </c>
       <c r="AT10" s="7">
         <v>74347</v>
       </c>
       <c r="AU10" s="7">
         <v>81279</v>
       </c>
       <c r="AV10" s="7">
         <v>93998</v>
       </c>
       <c r="AW10" s="7">
         <v>92592</v>
       </c>
       <c r="AX10" s="7">
         <v>86911</v>
       </c>
       <c r="AY10" s="7">
         <v>85505</v>
       </c>
       <c r="AZ10" s="7">
         <v>84458</v>
       </c>
-      <c r="BA10" s="12"/>
+      <c r="BA10" s="7">
+        <v>79977</v>
+      </c>
       <c r="BB10" s="13"/>
       <c r="BC10" s="7"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>20731</v>
       </c>
       <c r="C11" s="7">
         <v>20633</v>
       </c>
       <c r="D11" s="7">
         <v>20072</v>
       </c>
       <c r="E11" s="7">
         <v>18998</v>
       </c>
       <c r="F11" s="7">
         <v>18969</v>
       </c>
       <c r="G11" s="7">
         <v>18752</v>
       </c>
@@ -1949,51 +1959,53 @@
       </c>
       <c r="AS11" s="7">
         <v>13355</v>
       </c>
       <c r="AT11" s="7">
         <v>13540</v>
       </c>
       <c r="AU11" s="7">
         <v>14411</v>
       </c>
       <c r="AV11" s="7">
         <v>15332</v>
       </c>
       <c r="AW11" s="7">
         <v>15414</v>
       </c>
       <c r="AX11" s="7">
         <v>15041</v>
       </c>
       <c r="AY11" s="7">
         <v>15155</v>
       </c>
       <c r="AZ11" s="7">
         <v>15111</v>
       </c>
-      <c r="BA11" s="12"/>
+      <c r="BA11" s="7">
+        <v>14798</v>
+      </c>
       <c r="BB11" s="13"/>
       <c r="BC11" s="7"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>86214</v>
       </c>
       <c r="C12" s="7">
         <v>82267</v>
       </c>
       <c r="D12" s="7">
         <v>78506</v>
       </c>
       <c r="E12" s="7">
         <v>73267</v>
       </c>
       <c r="F12" s="7">
         <v>70165</v>
       </c>
       <c r="G12" s="7">
         <v>65699</v>
       </c>
@@ -2110,51 +2122,53 @@
       </c>
       <c r="AS12" s="7">
         <v>35899</v>
       </c>
       <c r="AT12" s="7">
         <v>37934</v>
       </c>
       <c r="AU12" s="7">
         <v>43497</v>
       </c>
       <c r="AV12" s="7">
         <v>51199</v>
       </c>
       <c r="AW12" s="7">
         <v>53582</v>
       </c>
       <c r="AX12" s="7">
         <v>47638</v>
       </c>
       <c r="AY12" s="7">
         <v>45445</v>
       </c>
       <c r="AZ12" s="7">
         <v>43026</v>
       </c>
-      <c r="BA12" s="12"/>
+      <c r="BA12" s="7">
+        <v>39998</v>
+      </c>
       <c r="BB12" s="13"/>
       <c r="BC12" s="7"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>57775</v>
       </c>
       <c r="C13" s="7">
         <v>55683</v>
       </c>
       <c r="D13" s="7">
         <v>54406</v>
       </c>
       <c r="E13" s="7">
         <v>53300</v>
       </c>
       <c r="F13" s="7">
         <v>52325</v>
       </c>
       <c r="G13" s="7">
         <v>50307</v>
       </c>
@@ -2271,51 +2285,53 @@
       </c>
       <c r="AS13" s="7">
         <v>14160</v>
       </c>
       <c r="AT13" s="7">
         <v>14833</v>
       </c>
       <c r="AU13" s="7">
         <v>17446</v>
       </c>
       <c r="AV13" s="7">
         <v>20939</v>
       </c>
       <c r="AW13" s="7">
         <v>22878</v>
       </c>
       <c r="AX13" s="7">
         <v>16306</v>
       </c>
       <c r="AY13" s="7">
         <v>15337</v>
       </c>
       <c r="AZ13" s="7">
         <v>15258</v>
       </c>
-      <c r="BA13" s="12"/>
+      <c r="BA13" s="7">
+        <v>15410</v>
+      </c>
       <c r="BB13" s="13"/>
       <c r="BC13" s="7"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>28</v>
       </c>
@@ -2432,51 +2448,53 @@
       </c>
       <c r="AS14" s="7">
         <v>25639</v>
       </c>
       <c r="AT14" s="7">
         <v>27371</v>
       </c>
       <c r="AU14" s="7">
         <v>32756</v>
       </c>
       <c r="AV14" s="7">
         <v>36972</v>
       </c>
       <c r="AW14" s="7">
         <v>40360</v>
       </c>
       <c r="AX14" s="7">
         <v>32180</v>
       </c>
       <c r="AY14" s="7">
         <v>30938</v>
       </c>
       <c r="AZ14" s="7">
         <v>29568</v>
       </c>
-      <c r="BA14" s="12"/>
+      <c r="BA14" s="7">
+        <v>27751</v>
+      </c>
       <c r="BB14" s="13"/>
       <c r="BC14" s="7"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7">
         <v>20897</v>
       </c>
       <c r="C15" s="7">
         <v>20541</v>
       </c>
       <c r="D15" s="7">
         <v>19542</v>
       </c>
       <c r="E15" s="7">
         <v>19386</v>
       </c>
       <c r="F15" s="7">
         <v>19329</v>
       </c>
       <c r="G15" s="7">
         <v>18218</v>
       </c>
@@ -2593,51 +2611,53 @@
       </c>
       <c r="AS15" s="7">
         <v>16708</v>
       </c>
       <c r="AT15" s="7">
         <v>16655</v>
       </c>
       <c r="AU15" s="7">
         <v>17621</v>
       </c>
       <c r="AV15" s="7">
         <v>18774</v>
       </c>
       <c r="AW15" s="7">
         <v>19070</v>
       </c>
       <c r="AX15" s="7">
         <v>18670</v>
       </c>
       <c r="AY15" s="7">
         <v>18065</v>
       </c>
       <c r="AZ15" s="7">
         <v>17354</v>
       </c>
-      <c r="BA15" s="12"/>
+      <c r="BA15" s="7">
+        <v>17238</v>
+      </c>
       <c r="BB15" s="13"/>
       <c r="BC15" s="7"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="7">
         <v>108260</v>
       </c>
       <c r="C16" s="7">
         <v>107550</v>
       </c>
       <c r="D16" s="7">
         <v>106601</v>
       </c>
       <c r="E16" s="7">
         <v>103897</v>
       </c>
       <c r="F16" s="7">
         <v>101165</v>
       </c>
       <c r="G16" s="7">
         <v>97456</v>
       </c>
@@ -2754,51 +2774,53 @@
       </c>
       <c r="AS16" s="7">
         <v>76813</v>
       </c>
       <c r="AT16" s="7">
         <v>84156</v>
       </c>
       <c r="AU16" s="7">
         <v>99649</v>
       </c>
       <c r="AV16" s="7">
         <v>124772</v>
       </c>
       <c r="AW16" s="7">
         <v>129389</v>
       </c>
       <c r="AX16" s="7">
         <v>91231</v>
       </c>
       <c r="AY16" s="7">
         <v>90328</v>
       </c>
       <c r="AZ16" s="7">
         <v>89056</v>
       </c>
-      <c r="BA16" s="12"/>
+      <c r="BA16" s="7">
+        <v>86794</v>
+      </c>
       <c r="BB16" s="13"/>
       <c r="BC16" s="7"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="7">
         <v>69923</v>
       </c>
       <c r="C17" s="7">
         <v>68653</v>
       </c>
       <c r="D17" s="7">
         <v>67640</v>
       </c>
       <c r="E17" s="7">
         <v>66084</v>
       </c>
       <c r="F17" s="7">
         <v>64731</v>
       </c>
       <c r="G17" s="7">
         <v>62687</v>
       </c>
@@ -2915,51 +2937,53 @@
       </c>
       <c r="AS17" s="7">
         <v>53626</v>
       </c>
       <c r="AT17" s="7">
         <v>55779</v>
       </c>
       <c r="AU17" s="7">
         <v>63389</v>
       </c>
       <c r="AV17" s="7">
         <v>67083</v>
       </c>
       <c r="AW17" s="7">
         <v>68809</v>
       </c>
       <c r="AX17" s="7">
         <v>59028</v>
       </c>
       <c r="AY17" s="7">
         <v>61875</v>
       </c>
       <c r="AZ17" s="7">
         <v>61233</v>
       </c>
-      <c r="BA17" s="12"/>
+      <c r="BA17" s="7">
+        <v>59647</v>
+      </c>
       <c r="BB17" s="13"/>
       <c r="BC17" s="7"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>28</v>
       </c>
@@ -3076,51 +3100,53 @@
       </c>
       <c r="AS18" s="7">
         <v>16897</v>
       </c>
       <c r="AT18" s="7">
         <v>18431</v>
       </c>
       <c r="AU18" s="7">
         <v>22334</v>
       </c>
       <c r="AV18" s="7">
         <v>25555</v>
       </c>
       <c r="AW18" s="7">
         <v>27293</v>
       </c>
       <c r="AX18" s="7">
         <v>19102</v>
       </c>
       <c r="AY18" s="7">
         <v>18671</v>
       </c>
       <c r="AZ18" s="7">
         <v>19248</v>
       </c>
-      <c r="BA18" s="12"/>
+      <c r="BA18" s="7">
+        <v>19114</v>
+      </c>
       <c r="BB18" s="13"/>
       <c r="BC18" s="7"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="7">
         <v>25936</v>
       </c>
       <c r="C19" s="7">
         <v>23567</v>
       </c>
       <c r="D19" s="7">
         <v>23583</v>
       </c>
       <c r="E19" s="7">
         <v>23422</v>
       </c>
       <c r="F19" s="7">
         <v>23036</v>
       </c>
       <c r="G19" s="7">
         <v>22784</v>
       </c>
@@ -3237,51 +3263,53 @@
       </c>
       <c r="AS19" s="7">
         <v>20110</v>
       </c>
       <c r="AT19" s="7">
         <v>20710</v>
       </c>
       <c r="AU19" s="7">
         <v>20759</v>
       </c>
       <c r="AV19" s="7">
         <v>21301</v>
       </c>
       <c r="AW19" s="7">
         <v>21700</v>
       </c>
       <c r="AX19" s="7">
         <v>20269</v>
       </c>
       <c r="AY19" s="7">
         <v>19893</v>
       </c>
       <c r="AZ19" s="7">
         <v>22023</v>
       </c>
-      <c r="BA19" s="12"/>
+      <c r="BA19" s="7">
+        <v>22056</v>
+      </c>
       <c r="BB19" s="13"/>
       <c r="BC19" s="7"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
     <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="T4:AE4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>