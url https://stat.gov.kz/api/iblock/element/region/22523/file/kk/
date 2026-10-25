--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -988,51 +988,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40" style="43" customWidth="1"/>
     <col min="2" max="2" width="106.85546875" style="43" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23"/>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="25">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="27" t="s">
@@ -1123,60 +1123,60 @@
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>48</v>
       </c>
       <c r="M14" s="31"/>
     </row>
     <row r="15" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="31"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="35">
-        <v>46276</v>
+        <v>46308</v>
       </c>
       <c r="M16" s="36"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="35">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="37"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>57</v>
       </c>
@@ -2161,51 +2161,51 @@
         <v>620.79999999999995</v>
       </c>
       <c r="T17" s="8">
         <v>813</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="V1" workbookViewId="0">
-      <selection activeCell="AG27" sqref="AG27"/>
+      <selection activeCell="AJ27" sqref="AJ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="11.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="62" t="s">
         <v>61</v>
       </c>
       <c r="C2" s="62"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
       <c r="L2" s="62"/>
       <c r="M2" s="62"/>
       <c r="N2" s="62"/>
       <c r="O2" s="62"/>
@@ -2477,51 +2477,53 @@
       </c>
       <c r="Z6" s="19">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="19">
         <v>3163.8</v>
       </c>
       <c r="AB6" s="22">
         <v>3561.1</v>
       </c>
       <c r="AC6" s="19">
         <v>4041</v>
       </c>
       <c r="AD6" s="19">
         <v>5086.6000000000004</v>
       </c>
       <c r="AE6" s="19">
         <v>6013.6</v>
       </c>
       <c r="AF6" s="19">
         <v>6289.3</v>
       </c>
       <c r="AG6" s="19">
         <v>6049.8</v>
       </c>
-      <c r="AH6" s="22"/>
+      <c r="AH6" s="19">
+        <v>6189.9</v>
+      </c>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>8.5</v>
       </c>
       <c r="C7" s="19">
         <v>25</v>
       </c>
       <c r="D7" s="19">
         <v>46.9</v>
       </c>
       <c r="E7" s="22">
         <v>38.799999999999997</v>
       </c>
       <c r="F7" s="22">
         <v>48.1</v>
       </c>
       <c r="G7" s="22">
         <v>45.3</v>
@@ -2582,51 +2584,53 @@
       </c>
       <c r="Z7" s="19">
         <v>9.6</v>
       </c>
       <c r="AA7" s="19">
         <v>26.1</v>
       </c>
       <c r="AB7" s="22">
         <v>49.9</v>
       </c>
       <c r="AC7" s="19">
         <v>50.1</v>
       </c>
       <c r="AD7" s="19">
         <v>50.1</v>
       </c>
       <c r="AE7" s="19">
         <v>53.6</v>
       </c>
       <c r="AF7" s="19">
         <v>60.8</v>
       </c>
       <c r="AG7" s="19">
         <v>29.3</v>
       </c>
-      <c r="AH7" s="22"/>
+      <c r="AH7" s="19">
+        <v>26.9</v>
+      </c>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>41.4</v>
       </c>
       <c r="C8" s="19">
         <v>45.2</v>
       </c>
       <c r="D8" s="19">
         <v>145.1</v>
       </c>
       <c r="E8" s="22">
         <v>154.9</v>
       </c>
       <c r="F8" s="22">
         <v>187.2</v>
       </c>
       <c r="G8" s="22">
         <v>261.39999999999998</v>
@@ -2687,51 +2691,53 @@
       </c>
       <c r="Z8" s="19">
         <v>48.7</v>
       </c>
       <c r="AA8" s="19">
         <v>49</v>
       </c>
       <c r="AB8" s="22">
         <v>158.80000000000001</v>
       </c>
       <c r="AC8" s="19">
         <v>171</v>
       </c>
       <c r="AD8" s="19">
         <v>195.3</v>
       </c>
       <c r="AE8" s="19">
         <v>305.2</v>
       </c>
       <c r="AF8" s="19">
         <v>302.89999999999998</v>
       </c>
       <c r="AG8" s="19">
         <v>309.3</v>
       </c>
-      <c r="AH8" s="22"/>
+      <c r="AH8" s="19">
+        <v>246.9</v>
+      </c>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>1278.7</v>
       </c>
       <c r="C9" s="19">
         <v>1222.0999999999999</v>
       </c>
       <c r="D9" s="19">
         <v>1243.0999999999999</v>
       </c>
       <c r="E9" s="22">
         <v>1408.6</v>
       </c>
       <c r="F9" s="22">
         <v>1506.5</v>
       </c>
       <c r="G9" s="22">
         <v>1932.9</v>
@@ -2792,51 +2798,53 @@
       </c>
       <c r="Z9" s="19">
         <v>982.8</v>
       </c>
       <c r="AA9" s="19">
         <v>1045.7</v>
       </c>
       <c r="AB9" s="22">
         <v>1205.3</v>
       </c>
       <c r="AC9" s="19">
         <v>1096.9000000000001</v>
       </c>
       <c r="AD9" s="19">
         <v>1139.5</v>
       </c>
       <c r="AE9" s="19">
         <v>1465.6</v>
       </c>
       <c r="AF9" s="19">
         <v>1277.5999999999999</v>
       </c>
       <c r="AG9" s="19">
         <v>1172.5999999999999</v>
       </c>
-      <c r="AH9" s="22"/>
+      <c r="AH9" s="19">
+        <v>1300.9000000000001</v>
+      </c>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>51.6</v>
       </c>
       <c r="C10" s="19">
         <v>44.7</v>
       </c>
       <c r="D10" s="19">
         <v>90</v>
       </c>
       <c r="E10" s="22">
         <v>152.19999999999999</v>
       </c>
       <c r="F10" s="22">
         <v>212</v>
       </c>
       <c r="G10" s="22">
         <v>238.7</v>
@@ -2897,51 +2905,53 @@
       </c>
       <c r="Z10" s="19">
         <v>44.7</v>
       </c>
       <c r="AA10" s="19">
         <v>47</v>
       </c>
       <c r="AB10" s="22">
         <v>95</v>
       </c>
       <c r="AC10" s="19">
         <v>161.4</v>
       </c>
       <c r="AD10" s="19">
         <v>220</v>
       </c>
       <c r="AE10" s="19">
         <v>270.3</v>
       </c>
       <c r="AF10" s="19">
         <v>201</v>
       </c>
       <c r="AG10" s="19">
         <v>259</v>
       </c>
-      <c r="AH10" s="22"/>
+      <c r="AH10" s="19">
+        <v>270</v>
+      </c>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>627.4</v>
       </c>
       <c r="C11" s="19">
         <v>656.5</v>
       </c>
       <c r="D11" s="19">
         <v>1333.8</v>
       </c>
       <c r="E11" s="22">
         <v>1337.1</v>
       </c>
       <c r="F11" s="22">
         <v>1769.2</v>
       </c>
       <c r="G11" s="22">
         <v>1611.2</v>
@@ -3002,51 +3012,53 @@
       </c>
       <c r="Z11" s="19">
         <v>473.3</v>
       </c>
       <c r="AA11" s="19">
         <v>480.3</v>
       </c>
       <c r="AB11" s="22">
         <v>596</v>
       </c>
       <c r="AC11" s="19">
         <v>771.1</v>
       </c>
       <c r="AD11" s="19">
         <v>1364.3</v>
       </c>
       <c r="AE11" s="19">
         <v>1325.4</v>
       </c>
       <c r="AF11" s="19">
         <v>1502</v>
       </c>
       <c r="AG11" s="19">
         <v>1397</v>
       </c>
-      <c r="AH11" s="22"/>
+      <c r="AH11" s="19">
+        <v>1201</v>
+      </c>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>29.5</v>
       </c>
       <c r="C12" s="19">
         <v>58.4</v>
       </c>
       <c r="D12" s="19">
         <v>61.5</v>
       </c>
       <c r="E12" s="22">
         <v>290.5</v>
       </c>
       <c r="F12" s="22">
         <v>289.60000000000002</v>
       </c>
       <c r="G12" s="22">
         <v>248.1</v>
@@ -3107,51 +3119,53 @@
       </c>
       <c r="Z12" s="19">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="19">
         <v>68.8</v>
       </c>
       <c r="AB12" s="22">
         <v>39.4</v>
       </c>
       <c r="AC12" s="19">
         <v>186.3</v>
       </c>
       <c r="AD12" s="19">
         <v>186.5</v>
       </c>
       <c r="AE12" s="19">
         <v>158</v>
       </c>
       <c r="AF12" s="19">
         <v>172.1</v>
       </c>
       <c r="AG12" s="19">
         <v>172</v>
       </c>
-      <c r="AH12" s="22"/>
+      <c r="AH12" s="19">
+        <v>206.6</v>
+      </c>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>50.7</v>
       </c>
       <c r="C13" s="19">
         <v>41.7</v>
       </c>
       <c r="D13" s="19">
         <v>110.5</v>
       </c>
       <c r="E13" s="22">
         <v>107</v>
       </c>
       <c r="F13" s="22">
         <v>179.6</v>
       </c>
       <c r="G13" s="22">
         <v>187.9</v>
@@ -3212,51 +3226,53 @@
       </c>
       <c r="Z13" s="19">
         <v>36.5</v>
       </c>
       <c r="AA13" s="19">
         <v>65.900000000000006</v>
       </c>
       <c r="AB13" s="22">
         <v>79.400000000000006</v>
       </c>
       <c r="AC13" s="19">
         <v>100</v>
       </c>
       <c r="AD13" s="19">
         <v>138.4</v>
       </c>
       <c r="AE13" s="19">
         <v>120.7</v>
       </c>
       <c r="AF13" s="19">
         <v>73.099999999999994</v>
       </c>
       <c r="AG13" s="19">
         <v>113.3</v>
       </c>
-      <c r="AH13" s="22"/>
+      <c r="AH13" s="19">
+        <v>160.6</v>
+      </c>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="18">
         <v>24.7</v>
       </c>
       <c r="C14" s="19">
         <v>49</v>
       </c>
       <c r="D14" s="19">
         <v>51.2</v>
       </c>
       <c r="E14" s="22">
         <v>244.5</v>
       </c>
       <c r="F14" s="22">
         <v>218.2</v>
       </c>
       <c r="G14" s="22">
         <v>208.3</v>
@@ -3317,51 +3333,53 @@
       </c>
       <c r="Z14" s="19">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="19">
         <v>31.1</v>
       </c>
       <c r="AB14" s="22">
         <v>36.1</v>
       </c>
       <c r="AC14" s="19">
         <v>170.1</v>
       </c>
       <c r="AD14" s="19">
         <v>152.1</v>
       </c>
       <c r="AE14" s="19">
         <v>141</v>
       </c>
       <c r="AF14" s="19">
         <v>151.19999999999999</v>
       </c>
       <c r="AG14" s="19">
         <v>151.19999999999999</v>
       </c>
-      <c r="AH14" s="22"/>
+      <c r="AH14" s="19">
+        <v>181.2</v>
+      </c>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="18">
         <v>260.3</v>
       </c>
       <c r="C15" s="19">
         <v>262.89999999999998</v>
       </c>
       <c r="D15" s="19">
         <v>426.1</v>
       </c>
       <c r="E15" s="22">
         <v>418</v>
       </c>
       <c r="F15" s="22">
         <v>525.1</v>
       </c>
       <c r="G15" s="22">
         <v>525</v>
@@ -3422,51 +3440,53 @@
       </c>
       <c r="Z15" s="19">
         <v>243.7</v>
       </c>
       <c r="AA15" s="19">
         <v>381.3</v>
       </c>
       <c r="AB15" s="22">
         <v>425</v>
       </c>
       <c r="AC15" s="19">
         <v>495.7</v>
       </c>
       <c r="AD15" s="19">
         <v>476.7</v>
       </c>
       <c r="AE15" s="19">
         <v>710</v>
       </c>
       <c r="AF15" s="19">
         <v>682</v>
       </c>
       <c r="AG15" s="19">
         <v>603.79999999999995</v>
       </c>
-      <c r="AH15" s="22"/>
+      <c r="AH15" s="19">
+        <v>551.29999999999995</v>
+      </c>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="18">
         <v>47.6</v>
       </c>
       <c r="C16" s="19">
         <v>27.2</v>
       </c>
       <c r="D16" s="19">
         <v>105.2</v>
       </c>
       <c r="E16" s="22">
         <v>209</v>
       </c>
       <c r="F16" s="22">
         <v>227.4</v>
       </c>
       <c r="G16" s="22">
         <v>68.900000000000006</v>
@@ -3527,51 +3547,53 @@
       </c>
       <c r="Z16" s="19">
         <v>7.4</v>
       </c>
       <c r="AA16" s="19">
         <v>14.2</v>
       </c>
       <c r="AB16" s="22">
         <v>7.4</v>
       </c>
       <c r="AC16" s="19">
         <v>7.4</v>
       </c>
       <c r="AD16" s="19">
         <v>36.9</v>
       </c>
       <c r="AE16" s="19">
         <v>42.3</v>
       </c>
       <c r="AF16" s="19">
         <v>38.4</v>
       </c>
       <c r="AG16" s="19">
         <v>36.5</v>
       </c>
-      <c r="AH16" s="22"/>
+      <c r="AH16" s="19">
+        <v>20.6</v>
+      </c>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="18">
         <v>119.1</v>
       </c>
       <c r="C17" s="19">
         <v>164</v>
       </c>
       <c r="D17" s="19">
         <v>415</v>
       </c>
       <c r="E17" s="22">
         <v>443</v>
       </c>
       <c r="F17" s="22">
         <v>492.5</v>
       </c>
       <c r="G17" s="22">
         <v>667</v>
@@ -3632,51 +3654,53 @@
       </c>
       <c r="Z17" s="19">
         <v>103</v>
       </c>
       <c r="AA17" s="19">
         <v>189.6</v>
       </c>
       <c r="AB17" s="22">
         <v>232.7</v>
       </c>
       <c r="AC17" s="19">
         <v>292.5</v>
       </c>
       <c r="AD17" s="19">
         <v>311</v>
       </c>
       <c r="AE17" s="19">
         <v>237.7</v>
       </c>
       <c r="AF17" s="19">
         <v>670</v>
       </c>
       <c r="AG17" s="19">
         <v>894</v>
       </c>
-      <c r="AH17" s="22"/>
+      <c r="AH17" s="19">
+        <v>750</v>
+      </c>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="18">
         <v>112.8</v>
       </c>
       <c r="C18" s="19">
         <v>96.7</v>
       </c>
       <c r="D18" s="19">
         <v>225.2</v>
       </c>
       <c r="E18" s="22">
         <v>245.1</v>
       </c>
       <c r="F18" s="22">
         <v>362.8</v>
       </c>
       <c r="G18" s="22">
         <v>467</v>
@@ -3737,51 +3761,53 @@
       </c>
       <c r="Z18" s="19">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="19">
         <v>137.19999999999999</v>
       </c>
       <c r="AB18" s="22">
         <v>148.6</v>
       </c>
       <c r="AC18" s="19">
         <v>142.5</v>
       </c>
       <c r="AD18" s="19">
         <v>273</v>
       </c>
       <c r="AE18" s="19">
         <v>304.60000000000002</v>
       </c>
       <c r="AF18" s="19">
         <v>320.39999999999998</v>
       </c>
       <c r="AG18" s="19">
         <v>256.2</v>
       </c>
-      <c r="AH18" s="22"/>
+      <c r="AH18" s="19">
+        <v>386.7</v>
+      </c>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="18">
         <v>424.7</v>
       </c>
       <c r="C19" s="19">
         <v>535</v>
       </c>
       <c r="D19" s="19">
         <v>535</v>
       </c>
       <c r="E19" s="22">
         <v>690.6</v>
       </c>
       <c r="F19" s="22">
         <v>1121</v>
       </c>
       <c r="G19" s="22">
         <v>943.9</v>
@@ -3842,51 +3868,53 @@
       </c>
       <c r="Z19" s="19">
         <v>243</v>
       </c>
       <c r="AA19" s="19">
         <v>627.6</v>
       </c>
       <c r="AB19" s="22">
         <v>487.5</v>
       </c>
       <c r="AC19" s="19">
         <v>396</v>
       </c>
       <c r="AD19" s="19">
         <v>542.79999999999995</v>
       </c>
       <c r="AE19" s="19">
         <v>879.2</v>
       </c>
       <c r="AF19" s="19">
         <v>837.8</v>
       </c>
       <c r="AG19" s="19">
         <v>655.6</v>
       </c>
-      <c r="AH19" s="22"/>
+      <c r="AH19" s="19">
+        <v>887.2</v>
+      </c>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="11" customFormat="1" ht="11.25"/>
     <row r="21" spans="1:37" s="11" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>