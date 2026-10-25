--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -654,97 +654,97 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1018,51 +1018,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="41" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="41" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23"/>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="25">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="27" t="s">
@@ -1153,60 +1153,60 @@
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>48</v>
       </c>
       <c r="M14" s="32"/>
     </row>
     <row r="15" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="36">
-        <v>46276</v>
+        <v>46308</v>
       </c>
       <c r="M16" s="37"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="36">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="M17" s="38"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="37"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>55</v>
       </c>
@@ -1315,105 +1315,105 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:T17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="H6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2:T2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="10.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" ht="18.75">
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="C2" s="54"/>
-[...16 lines deleted...]
-      <c r="T2" s="54"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
     </row>
     <row r="3" spans="1:20" ht="13.5" thickBot="1">
       <c r="T3" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="2" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
-      <c r="B4" s="55" t="s">
+      <c r="A4" s="52"/>
+      <c r="B4" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="55"/>
-[...5 lines deleted...]
-      <c r="I4" s="57">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="58">
         <v>2023</v>
       </c>
-      <c r="J4" s="57"/>
-[...9 lines deleted...]
-      <c r="T4" s="59"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="60"/>
     </row>
     <row r="5" spans="1:20" ht="25.9" customHeight="1">
-      <c r="A5" s="52"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -2191,157 +2191,157 @@
         <v>3541.2</v>
       </c>
       <c r="T17" s="8">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="V1" workbookViewId="0">
-      <selection activeCell="AI29" sqref="AI29"/>
+      <selection activeCell="AK26" sqref="AK26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="10.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
-      <c r="B2" s="63" t="s">
+      <c r="B2" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="C2" s="63"/>
-[...33 lines deleted...]
-      <c r="AK2" s="63"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
     </row>
     <row r="3" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
       <c r="M3" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y3" s="12" t="s">
         <v>25</v>
       </c>
       <c r="AK3" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="13" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A4" s="64"/>
-      <c r="B4" s="60">
+      <c r="A4" s="65"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37" s="12" customFormat="1" ht="25.9" customHeight="1">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -2504,54 +2504,56 @@
       </c>
       <c r="Y6" s="19">
         <v>25209.200000000001</v>
       </c>
       <c r="Z6" s="22">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="22">
         <v>14157.9</v>
       </c>
       <c r="AB6" s="22">
         <v>18722.599999999999</v>
       </c>
       <c r="AC6" s="19">
         <v>22559.5</v>
       </c>
       <c r="AD6" s="19">
         <v>25324.2</v>
       </c>
       <c r="AE6" s="19">
         <v>32131.4</v>
       </c>
       <c r="AF6" s="19">
         <v>29393.7</v>
       </c>
-      <c r="AG6" s="66">
+      <c r="AG6" s="51">
         <v>27183.5</v>
       </c>
-      <c r="AH6" s="22"/>
+      <c r="AH6" s="19">
+        <v>21048.400000000001</v>
+      </c>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="19">
         <v>130.19999999999999</v>
       </c>
       <c r="D7" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>301.60000000000002</v>
       </c>
       <c r="F7" s="22">
         <v>423.6</v>
       </c>
       <c r="G7" s="22">
         <v>275.5</v>
@@ -2609,54 +2611,56 @@
       </c>
       <c r="Y7" s="19">
         <v>188.6</v>
       </c>
       <c r="Z7" s="22">
         <v>97.2</v>
       </c>
       <c r="AA7" s="22">
         <v>116.2</v>
       </c>
       <c r="AB7" s="22">
         <v>167.6</v>
       </c>
       <c r="AC7" s="19">
         <v>174.8</v>
       </c>
       <c r="AD7" s="19">
         <v>240</v>
       </c>
       <c r="AE7" s="19">
         <v>234</v>
       </c>
       <c r="AF7" s="19">
         <v>329.5</v>
       </c>
-      <c r="AG7" s="66">
+      <c r="AG7" s="51">
         <v>294.10000000000002</v>
       </c>
-      <c r="AH7" s="22"/>
+      <c r="AH7" s="19">
+        <v>320</v>
+      </c>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="19">
         <v>303.3</v>
       </c>
       <c r="C8" s="19">
         <v>266.7</v>
       </c>
       <c r="D8" s="19">
         <v>354.8</v>
       </c>
       <c r="E8" s="22">
         <v>376.7</v>
       </c>
       <c r="F8" s="22">
         <v>620.20000000000005</v>
       </c>
       <c r="G8" s="22">
         <v>447.2</v>
@@ -2714,54 +2718,56 @@
       </c>
       <c r="Y8" s="19">
         <v>278.89999999999998</v>
       </c>
       <c r="Z8" s="22">
         <v>283.7</v>
       </c>
       <c r="AA8" s="22">
         <v>193.5</v>
       </c>
       <c r="AB8" s="22">
         <v>308.60000000000002</v>
       </c>
       <c r="AC8" s="19">
         <v>421.8</v>
       </c>
       <c r="AD8" s="19">
         <v>614.5</v>
       </c>
       <c r="AE8" s="19">
         <v>539.20000000000005</v>
       </c>
       <c r="AF8" s="19">
         <v>416.7</v>
       </c>
-      <c r="AG8" s="66">
+      <c r="AG8" s="51">
         <v>327.9</v>
       </c>
-      <c r="AH8" s="22"/>
+      <c r="AH8" s="19">
+        <v>472</v>
+      </c>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="19">
         <v>2871.5</v>
       </c>
       <c r="C9" s="19">
         <v>2918.1</v>
       </c>
       <c r="D9" s="19">
         <v>3308.3</v>
       </c>
       <c r="E9" s="22">
         <v>3930.7</v>
       </c>
       <c r="F9" s="22">
         <v>3602.4</v>
       </c>
       <c r="G9" s="22">
         <v>4309.7</v>
@@ -2819,54 +2825,56 @@
       </c>
       <c r="Y9" s="19">
         <v>4225.5</v>
       </c>
       <c r="Z9" s="22">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="22">
         <v>2614.6</v>
       </c>
       <c r="AB9" s="22">
         <v>3503.8</v>
       </c>
       <c r="AC9" s="19">
         <v>3901.5</v>
       </c>
       <c r="AD9" s="19">
         <v>3995</v>
       </c>
       <c r="AE9" s="19">
         <v>4939.8</v>
       </c>
       <c r="AF9" s="19">
         <v>4996.1000000000004</v>
       </c>
-      <c r="AG9" s="66">
+      <c r="AG9" s="51">
         <v>4526.2</v>
       </c>
-      <c r="AH9" s="22"/>
+      <c r="AH9" s="19">
+        <v>3962.6</v>
+      </c>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="19">
         <v>1837.3</v>
       </c>
       <c r="C10" s="19">
         <v>2627.9</v>
       </c>
       <c r="D10" s="19">
         <v>3852.5</v>
       </c>
       <c r="E10" s="22">
         <v>4490.8</v>
       </c>
       <c r="F10" s="22">
         <v>4553.8</v>
       </c>
       <c r="G10" s="22">
         <v>1614.6</v>
@@ -2924,54 +2932,56 @@
       </c>
       <c r="Y10" s="19">
         <v>2877.5</v>
       </c>
       <c r="Z10" s="22">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="22">
         <v>857.9</v>
       </c>
       <c r="AB10" s="22">
         <v>1252.2</v>
       </c>
       <c r="AC10" s="19">
         <v>1456.6</v>
       </c>
       <c r="AD10" s="19">
         <v>1457.4</v>
       </c>
       <c r="AE10" s="19">
         <v>1829.4</v>
       </c>
       <c r="AF10" s="19">
         <v>2205.3000000000002</v>
       </c>
-      <c r="AG10" s="66">
+      <c r="AG10" s="51">
         <v>1492.1</v>
       </c>
-      <c r="AH10" s="22"/>
+      <c r="AH10" s="19">
+        <v>1407.1</v>
+      </c>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="19">
         <v>1308.2</v>
       </c>
       <c r="C11" s="19">
         <v>1342.6</v>
       </c>
       <c r="D11" s="19">
         <v>1713.6</v>
       </c>
       <c r="E11" s="22">
         <v>1589.7</v>
       </c>
       <c r="F11" s="22">
         <v>2030.7</v>
       </c>
       <c r="G11" s="22">
         <v>1376.5</v>
@@ -3029,54 +3039,56 @@
       </c>
       <c r="Y11" s="19">
         <v>1307.5</v>
       </c>
       <c r="Z11" s="22">
         <v>803.6</v>
       </c>
       <c r="AA11" s="22">
         <v>824.8</v>
       </c>
       <c r="AB11" s="22">
         <v>1301</v>
       </c>
       <c r="AC11" s="19">
         <v>1235</v>
       </c>
       <c r="AD11" s="19">
         <v>1764.3</v>
       </c>
       <c r="AE11" s="19">
         <v>2141</v>
       </c>
       <c r="AF11" s="19">
         <v>2048</v>
       </c>
-      <c r="AG11" s="66">
+      <c r="AG11" s="51">
         <v>1917.8</v>
       </c>
-      <c r="AH11" s="22"/>
+      <c r="AH11" s="19">
+        <v>1613</v>
+      </c>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="19">
         <v>1608.9</v>
       </c>
       <c r="C12" s="19">
         <v>1654.3</v>
       </c>
       <c r="D12" s="19">
         <v>2147.8000000000002</v>
       </c>
       <c r="E12" s="22">
         <v>3929.8</v>
       </c>
       <c r="F12" s="22">
         <v>5037.3</v>
       </c>
       <c r="G12" s="22">
         <v>2053.4</v>
@@ -3134,54 +3146,56 @@
       </c>
       <c r="Y12" s="19">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z12" s="22">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="22">
         <v>511.3</v>
       </c>
       <c r="AB12" s="22">
         <v>762.5</v>
       </c>
       <c r="AC12" s="19">
         <v>2011.4</v>
       </c>
       <c r="AD12" s="19">
         <v>1515</v>
       </c>
       <c r="AE12" s="19">
         <v>2514.1999999999998</v>
       </c>
       <c r="AF12" s="19">
         <v>3187.9</v>
       </c>
-      <c r="AG12" s="66">
+      <c r="AG12" s="51">
         <v>1940.1</v>
       </c>
-      <c r="AH12" s="22"/>
+      <c r="AH12" s="19">
+        <v>1782.8</v>
+      </c>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="19">
         <v>876.3</v>
       </c>
       <c r="C13" s="19">
         <v>1050.7</v>
       </c>
       <c r="D13" s="19">
         <v>1360.8</v>
       </c>
       <c r="E13" s="22">
         <v>1494.1</v>
       </c>
       <c r="F13" s="22">
         <v>1466.4</v>
       </c>
       <c r="G13" s="22">
         <v>1260.3</v>
@@ -3239,54 +3253,56 @@
       </c>
       <c r="Y13" s="19">
         <v>2129</v>
       </c>
       <c r="Z13" s="22">
         <v>602</v>
       </c>
       <c r="AA13" s="22">
         <v>573.1</v>
       </c>
       <c r="AB13" s="22">
         <v>1175</v>
       </c>
       <c r="AC13" s="19">
         <v>1180.5</v>
       </c>
       <c r="AD13" s="19">
         <v>1303.9000000000001</v>
       </c>
       <c r="AE13" s="19">
         <v>2635.7</v>
       </c>
       <c r="AF13" s="19">
         <v>1056.8</v>
       </c>
-      <c r="AG13" s="66">
+      <c r="AG13" s="51">
         <v>1150.5</v>
       </c>
-      <c r="AH13" s="22"/>
+      <c r="AH13" s="19">
+        <v>1070.2</v>
+      </c>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="19">
         <v>1196.5</v>
       </c>
       <c r="C14" s="19">
         <v>1246.7</v>
       </c>
       <c r="D14" s="19">
         <v>2100.6</v>
       </c>
       <c r="E14" s="22">
         <v>2856.5</v>
       </c>
       <c r="F14" s="22">
         <v>4548.8</v>
       </c>
       <c r="G14" s="22">
         <v>1429.4</v>
@@ -3344,54 +3360,56 @@
       </c>
       <c r="Y14" s="19">
         <v>2146.1</v>
       </c>
       <c r="Z14" s="22">
         <v>402.6</v>
       </c>
       <c r="AA14" s="22">
         <v>279</v>
       </c>
       <c r="AB14" s="22">
         <v>494.9</v>
       </c>
       <c r="AC14" s="19">
         <v>642.4</v>
       </c>
       <c r="AD14" s="19">
         <v>1356</v>
       </c>
       <c r="AE14" s="19">
         <v>1928.3</v>
       </c>
       <c r="AF14" s="19">
         <v>2052.3000000000002</v>
       </c>
-      <c r="AG14" s="66">
+      <c r="AG14" s="51">
         <v>1170.5999999999999</v>
       </c>
-      <c r="AH14" s="22"/>
+      <c r="AH14" s="19">
+        <v>996.2</v>
+      </c>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>643</v>
       </c>
       <c r="C15" s="19">
         <v>846.9</v>
       </c>
       <c r="D15" s="19">
         <v>931.6</v>
       </c>
       <c r="E15" s="22">
         <v>1059.2</v>
       </c>
       <c r="F15" s="22">
         <v>1299.5</v>
       </c>
       <c r="G15" s="22">
         <v>1006.4</v>
@@ -3449,54 +3467,56 @@
       </c>
       <c r="Y15" s="19">
         <v>731</v>
       </c>
       <c r="Z15" s="22">
         <v>203.3</v>
       </c>
       <c r="AA15" s="22">
         <v>277.7</v>
       </c>
       <c r="AB15" s="22">
         <v>301.3</v>
       </c>
       <c r="AC15" s="19">
         <v>375.6</v>
       </c>
       <c r="AD15" s="19">
         <v>515.4</v>
       </c>
       <c r="AE15" s="19">
         <v>1238.8</v>
       </c>
       <c r="AF15" s="19">
         <v>648.20000000000005</v>
       </c>
-      <c r="AG15" s="66">
+      <c r="AG15" s="51">
         <v>437</v>
       </c>
-      <c r="AH15" s="22"/>
+      <c r="AH15" s="19">
+        <v>553.70000000000005</v>
+      </c>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="19">
         <v>240.4</v>
       </c>
       <c r="C16" s="19">
         <v>862.6</v>
       </c>
       <c r="D16" s="19">
         <v>4046.7</v>
       </c>
       <c r="E16" s="22">
         <v>6446.5</v>
       </c>
       <c r="F16" s="22">
         <v>5625.2</v>
       </c>
       <c r="G16" s="22">
         <v>3527.2</v>
@@ -3554,54 +3574,56 @@
       </c>
       <c r="Y16" s="19">
         <v>1062</v>
       </c>
       <c r="Z16" s="22">
         <v>233.2</v>
       </c>
       <c r="AA16" s="22">
         <v>817.6</v>
       </c>
       <c r="AB16" s="22">
         <v>1254.3</v>
       </c>
       <c r="AC16" s="19">
         <v>1949.7</v>
       </c>
       <c r="AD16" s="19">
         <v>1788.3</v>
       </c>
       <c r="AE16" s="19">
         <v>3614</v>
       </c>
       <c r="AF16" s="19">
         <v>3414</v>
       </c>
-      <c r="AG16" s="66">
+      <c r="AG16" s="51">
         <v>3283.9</v>
       </c>
-      <c r="AH16" s="22"/>
+      <c r="AH16" s="19">
+        <v>2038.3</v>
+      </c>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="19">
         <v>3072.4</v>
       </c>
       <c r="C17" s="19">
         <v>3778.2</v>
       </c>
       <c r="D17" s="19">
         <v>4563.3999999999996</v>
       </c>
       <c r="E17" s="22">
         <v>5197.2</v>
       </c>
       <c r="F17" s="22">
         <v>7758.2</v>
       </c>
       <c r="G17" s="22">
         <v>4044</v>
@@ -3659,54 +3681,56 @@
       </c>
       <c r="Y17" s="19">
         <v>3536</v>
       </c>
       <c r="Z17" s="22">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="22">
         <v>2899</v>
       </c>
       <c r="AB17" s="22">
         <v>3516.9</v>
       </c>
       <c r="AC17" s="19">
         <v>3682.2</v>
       </c>
       <c r="AD17" s="19">
         <v>5440.2</v>
       </c>
       <c r="AE17" s="19">
         <v>4043.3</v>
       </c>
       <c r="AF17" s="19">
         <v>4285.2</v>
       </c>
-      <c r="AG17" s="66">
+      <c r="AG17" s="51">
         <v>5502.8</v>
       </c>
-      <c r="AH17" s="22"/>
+      <c r="AH17" s="19">
+        <v>2189.6</v>
+      </c>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="19">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="19">
         <v>1240.5999999999999</v>
       </c>
       <c r="D18" s="19">
         <v>1555.4</v>
       </c>
       <c r="E18" s="22">
         <v>1685.8</v>
       </c>
       <c r="F18" s="22">
         <v>2077.1</v>
       </c>
       <c r="G18" s="22">
         <v>1149.2</v>
@@ -3764,54 +3788,56 @@
       </c>
       <c r="Y18" s="19">
         <v>1423.9</v>
       </c>
       <c r="Z18" s="22">
         <v>879.3</v>
       </c>
       <c r="AA18" s="22">
         <v>732.4</v>
       </c>
       <c r="AB18" s="22">
         <v>808</v>
       </c>
       <c r="AC18" s="19">
         <v>1110.0999999999999</v>
       </c>
       <c r="AD18" s="19">
         <v>1371.3</v>
       </c>
       <c r="AE18" s="19">
         <v>1676</v>
       </c>
       <c r="AF18" s="19">
         <v>788.7</v>
       </c>
-      <c r="AG18" s="66">
+      <c r="AG18" s="51">
         <v>913.8</v>
       </c>
-      <c r="AH18" s="22"/>
+      <c r="AH18" s="19">
+        <v>984</v>
+      </c>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="19">
         <v>2975.3</v>
       </c>
       <c r="C19" s="19">
         <v>2873</v>
       </c>
       <c r="D19" s="19">
         <v>3231.8</v>
       </c>
       <c r="E19" s="22">
         <v>3483</v>
       </c>
       <c r="F19" s="22">
         <v>4415.2</v>
       </c>
       <c r="G19" s="22">
         <v>4052.7</v>
@@ -3869,54 +3895,56 @@
       </c>
       <c r="Y19" s="19">
         <v>3168</v>
       </c>
       <c r="Z19" s="22">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="22">
         <v>3460.9</v>
       </c>
       <c r="AB19" s="22">
         <v>3876.6</v>
       </c>
       <c r="AC19" s="19">
         <v>4417.8</v>
       </c>
       <c r="AD19" s="19">
         <v>3962.9</v>
       </c>
       <c r="AE19" s="19">
         <v>4797.8999999999996</v>
       </c>
       <c r="AF19" s="19">
         <v>3965.1</v>
       </c>
-      <c r="AG19" s="66">
+      <c r="AG19" s="51">
         <v>4226.7</v>
       </c>
-      <c r="AH19" s="22"/>
+      <c r="AH19" s="19">
+        <v>3659.4</v>
+      </c>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>