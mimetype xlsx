--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -5,51 +5,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="270" windowWidth="25545" windowHeight="15330"/>
+    <workbookView xWindow="735" yWindow="2475" windowWidth="25545" windowHeight="15330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t>Investments in residential construction physical volume indices</t>
   </si>
   <si>
     <t>Atyrau Region</t>
   </si>
   <si>
     <t>Atyrau G.A.</t>
   </si>
   <si>
     <t>Zhylyoi</t>
   </si>
@@ -70,53 +70,53 @@
   </si>
   <si>
     <t>Makhambet</t>
   </si>
   <si>
     <t>2,8р</t>
   </si>
   <si>
     <t>2,1р</t>
   </si>
   <si>
     <t>5,4р</t>
   </si>
   <si>
     <t>2,2р</t>
   </si>
   <si>
     <t>5,3р</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="165" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -228,33925 +228,33928 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="60" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="61" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="62" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="69" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="70" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="71" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="72" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="73" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="74" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="75" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="76" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="77" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="78" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="79" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="80" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="81" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="82" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="83" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="84" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="85" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="86" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="87" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="88" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="89" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="90" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="91" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="92" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="93" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="94" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="95" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="96" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="97" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="98" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="99" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="100" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="101" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="102" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="103" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="104" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="105" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="106" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="107" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="108" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="109" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="110" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="111" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="112" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="113" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="114" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="115" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="116" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="117" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="118" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="119" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="120" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="121" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="122" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="123" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="124" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="125" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="126" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="127" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="128" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="129" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="130" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="131" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="132" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="133" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="134" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="135" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="136" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="137" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="138" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="139" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="140" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="141" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="142" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="143" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="144" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="145" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="146" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="147" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="148" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="149" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="150" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="151" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="152" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="153" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="154" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="155" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="156" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="157" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="158" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="159" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="160" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="161" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="162" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="163" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="164" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="165" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="166" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="167" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="168" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="169" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="170" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="171" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="172" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="173" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="174" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="175" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="176" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="177" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="178" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="179" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="180" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="181" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="182" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="183" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="184" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="185" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="186" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="187" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="188" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="189" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="190" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="191" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="192" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="193" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="194" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="195" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="196" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="197" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="198" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="199" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="200" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="201" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="202" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="203" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="204" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="205" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="206" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="207" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="208" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="209" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="210" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="211" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="212" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="213" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="214" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="215" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="216" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="217" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="218" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="219" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="220" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="221" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="222" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="223" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="224" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="225" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="226" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="227" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="228" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="229" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="230" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="231" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="232" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="233" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="234" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="235" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="236" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="237" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="238" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="239" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="240" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="241" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="242" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="243" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="244" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="245" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="246" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="247" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="248" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="249" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="250" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="251" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="252" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="253" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="254" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="255" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="256" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="257" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="258" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="259" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="260" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="261" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="262" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="263" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="264" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="265" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="266" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="267" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="268" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="269" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="270" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="271" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="272" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="273" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="274" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="275" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="276" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="277" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="278" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="279" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="280" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="281" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="282" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="283" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="284" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="285" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="286" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="287" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="288" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="289" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="290" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="291" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="292" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="293" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="294" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="295" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="296" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="297" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="298" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="299" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="300" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="301" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="302" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="303" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="304" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="305" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="306" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="307" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="308" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="309" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="310" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="311" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="312" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="313" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="314" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="315" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="316" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="317" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="318" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="319" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="320" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="321" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="322" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="323" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="324" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="325" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="326" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="327" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="328" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="329" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="330" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="331" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="332" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="333" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="334" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="335" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="336" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="337" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="338" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="339" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="340" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="341" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="342" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="343" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="344" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="345" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="346" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="347" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="348" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="349" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="350" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="351" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="352" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="353" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="354" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="355" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="356" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="357" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="358" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="359" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="360" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="361" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="362" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="363" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="364" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="365" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="366" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="367" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="368" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="369" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="370" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="371" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="372" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="373" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="374" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="375" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="376" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="377" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="378" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="379" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="380" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="381" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="382" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="383" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="384" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="385" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="386" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="387" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="388" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="389" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="390" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="391" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="392" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="393" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="394" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="395" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="396" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="397" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="398" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="399" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="400" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="401" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="402" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="403" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="404" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="405" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="406" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="407" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="408" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="409" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="410" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="411" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="412" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="413" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="414" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="415" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="416" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="417" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="418" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="419" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="420" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="421" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="422" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="423" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="424" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="425" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="426" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="427" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="428" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="429" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="430" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="431" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="432" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="433" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="434" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="435" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="436" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="437" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="438" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="439" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="440" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="441" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="442" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="443" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="444" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="445" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="446" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="447" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="448" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="449" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="450" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="451" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="452" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="453" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="454" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="455" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="456" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="457" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="458" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="459" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="460" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="461" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="462" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="463" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="464" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="465" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="466" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="467" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="468" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="469" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="470" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="471" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="472" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="473" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="474" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="475" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="476" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="477" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="478" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="479" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="480" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="481" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="482" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="483" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="484" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="485" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="486" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="487" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="488" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="489" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="490" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="491" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="492" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="493" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="494" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="495" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="496" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="497" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="498" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="499" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="500" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="501" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="502" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="503" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="504" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="505" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="506" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="507" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="508" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="509" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="510" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="511" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="512" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="513" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="514" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="515" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="516" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="517" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="518" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="519" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="520" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="521" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="522" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="523" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="524" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="525" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="526" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="527" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="528" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="529" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="530" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="531" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="532" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="533" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="534" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="535" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="536" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="537" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="538" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="539" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="540" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="541" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="542" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="543" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="544" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="545" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="546" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="547" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="548" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="549" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="550" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="551" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="552" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="553" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="554" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="555" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="556" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="557" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="558" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="559" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="560" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="561" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="562" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="563" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="564" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="565" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="566" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>664369</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2382</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="567" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="664369" y="2324100"/>
           <a:ext cx="1271588" cy="9525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="568" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1419225"/>
           <a:ext cx="1166813" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="569" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="570" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="571" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="572" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="573" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="574" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="575" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="576" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="577" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="578" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="579" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="580" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="581" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="582" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="583" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="584" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="585" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="586" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="587" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="588" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="589" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="590" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="591" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="592" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="593" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="594" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="595" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="596" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="597" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="598" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="599" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="600" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="601" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="602" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="603" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="604" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="605" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="606" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="607" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="608" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="609" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="610" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="611" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="612" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="613" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="614" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="615" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="616" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="617" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="618" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="619" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="620" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="621" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="622" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="623" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="624" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="625" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="626" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="627" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="628" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="629" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="630" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="631" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="632" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="633" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="634" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="635" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="636" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="637" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="638" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="639" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="640" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="641" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="642" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="643" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="644" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="645" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="646" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="647" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="648" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="649" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="650" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="651" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="652" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="653" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="654" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="655" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="656" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="657" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="658" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="659" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="660" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="661" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="662" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="663" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="664" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="665" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="666" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="667" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="668" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="669" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="670" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="671" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="672" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="673" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="674" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="675" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="676" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="677" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="678" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="679" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="680" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="681" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="682" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="683" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="684" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="685" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="686" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="687" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="688" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="689" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="690" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="691" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="692" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="693" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="694" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="1152525"/>
           <a:ext cx="1166813" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="695" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="696" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="697" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="698" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="699" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="700" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="701" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="702" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="703" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="704" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="705" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="706" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="707" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="708" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="709" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="710" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="711" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="712" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="713" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="714" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="715" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="716" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="717" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="718" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="719" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="720" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="721" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="747713" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="722" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="723" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="724" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="725" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="726" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="727" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="728" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="729" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="730" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="731" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="732" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="733" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>585788</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="734" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1419225"/>
+          <a:ext cx="1271588" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="735" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="696" name="Text Box 2">
+        <xdr:cNvPr id="736" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="697" name="Text Box 3">
+        <xdr:cNvPr id="737" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="698" name="Text Box 4">
+        <xdr:cNvPr id="738" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="699" name="Text Box 5">
+        <xdr:cNvPr id="739" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="700" name="Text Box 6">
+        <xdr:cNvPr id="740" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90488</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="701" name="Text Box 7">
+        <xdr:cNvPr id="741" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="747713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="702" name="Text Box 1">
+        <xdr:cNvPr id="742" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="703" name="Text Box 2">
+        <xdr:cNvPr id="743" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="704" name="Text Box 3">
+        <xdr:cNvPr id="744" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="705" name="Text Box 4">
+        <xdr:cNvPr id="745" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="706" name="Text Box 5">
+        <xdr:cNvPr id="746" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="707" name="Text Box 6">
+        <xdr:cNvPr id="747" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="708" name="Text Box 7">
+        <xdr:cNvPr id="748" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="709" name="Text Box 1">
+        <xdr:cNvPr id="749" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="710" name="Text Box 2">
+        <xdr:cNvPr id="750" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="711" name="Text Box 3">
+        <xdr:cNvPr id="751" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>585788</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="712" name="Text Box 4">
+        <xdr:cNvPr id="752" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
-            </a:ext>
-[...1798 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1419225"/>
           <a:ext cx="1271588" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
@@ -34424,127 +34427,128 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z9" sqref="Z9"/>
+      <selection activeCell="U15" sqref="U15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="24" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:24" ht="24" customHeight="1">
+      <c r="A1" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="26"/>
-[...17 lines deleted...]
-      <c r="T1" s="27"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="29"/>
     </row>
-    <row r="2" spans="1:23" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="28" t="s">
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="28"/>
-[...20 lines deleted...]
-      <c r="W2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="16"/>
       <c r="B3" s="2">
         <v>2003</v>
       </c>
       <c r="C3" s="2">
         <v>2004</v>
       </c>
       <c r="D3" s="2">
         <v>2005</v>
       </c>
       <c r="E3" s="2">
         <v>2006</v>
       </c>
       <c r="F3" s="2">
         <v>2007</v>
       </c>
       <c r="G3" s="20">
         <v>2008</v>
       </c>
       <c r="H3" s="3">
         <v>2009</v>
       </c>
       <c r="I3" s="3">
         <v>2010</v>
       </c>
@@ -34568,52 +34572,55 @@
       </c>
       <c r="P3" s="4">
         <v>2017</v>
       </c>
       <c r="Q3" s="21">
         <v>2018</v>
       </c>
       <c r="R3" s="5">
         <v>2019</v>
       </c>
       <c r="S3" s="22">
         <v>2020</v>
       </c>
       <c r="T3" s="5">
         <v>2021</v>
       </c>
       <c r="U3" s="5">
         <v>2022</v>
       </c>
       <c r="V3" s="5">
         <v>2023</v>
       </c>
       <c r="W3" s="5">
         <v>2024</v>
       </c>
+      <c r="X3" s="5">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6">
         <v>128.30000000000001</v>
       </c>
       <c r="C4" s="6">
         <v>303.10000000000002</v>
       </c>
       <c r="D4" s="6">
         <v>106.6</v>
       </c>
       <c r="E4" s="6">
         <v>107.9</v>
       </c>
       <c r="F4" s="7">
         <v>95.6</v>
       </c>
       <c r="G4" s="8">
         <v>87.2</v>
       </c>
       <c r="H4" s="9">
         <v>76.599999999999994</v>
       </c>
       <c r="I4" s="23">
@@ -34636,55 +34643,58 @@
       </c>
       <c r="O4" s="12">
         <v>104.9</v>
       </c>
       <c r="P4" s="12">
         <v>124.1</v>
       </c>
       <c r="Q4" s="12">
         <v>105</v>
       </c>
       <c r="R4" s="13">
         <v>154.69999999999999</v>
       </c>
       <c r="S4" s="13">
         <v>75.3</v>
       </c>
       <c r="T4" s="13">
         <v>240.3</v>
       </c>
       <c r="U4" s="13">
         <v>59.3</v>
       </c>
       <c r="V4" s="13">
         <v>124.6</v>
       </c>
-      <c r="W4" s="29">
+      <c r="W4" s="26">
         <v>128.5</v>
       </c>
+      <c r="X4" s="31">
+        <v>71.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="9">
         <v>132.1</v>
       </c>
       <c r="C5" s="9">
         <v>330.2</v>
       </c>
       <c r="D5" s="9">
         <v>103.8</v>
       </c>
       <c r="E5" s="24">
         <v>102.3</v>
       </c>
       <c r="F5" s="24">
         <v>98.5</v>
       </c>
       <c r="G5" s="24">
         <v>81.3</v>
       </c>
       <c r="H5" s="25">
         <v>74.599999999999994</v>
       </c>
       <c r="I5" s="25">
@@ -34707,55 +34717,58 @@
       </c>
       <c r="O5" s="13">
         <v>106.1</v>
       </c>
       <c r="P5" s="13">
         <v>136.9</v>
       </c>
       <c r="Q5" s="13">
         <v>106.1</v>
       </c>
       <c r="R5" s="9">
         <v>159.69999999999999</v>
       </c>
       <c r="S5" s="13">
         <v>74.900000000000006</v>
       </c>
       <c r="T5" s="13">
         <v>237.4</v>
       </c>
       <c r="U5" s="13">
         <v>58.2</v>
       </c>
       <c r="V5" s="13">
         <v>103.8</v>
       </c>
-      <c r="W5" s="30">
+      <c r="W5" s="27">
         <v>140.69999999999999</v>
       </c>
+      <c r="X5" s="13">
+        <v>59.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="9">
         <v>88.6</v>
       </c>
       <c r="C6" s="9">
         <v>221.9</v>
       </c>
       <c r="D6" s="9">
         <v>245.5</v>
       </c>
       <c r="E6" s="24">
         <v>118.9</v>
       </c>
       <c r="F6" s="24">
         <v>106.4</v>
       </c>
       <c r="G6" s="24">
         <v>120.3</v>
       </c>
       <c r="H6" s="25">
         <v>90.2</v>
       </c>
       <c r="I6" s="25">
@@ -34778,55 +34791,58 @@
       </c>
       <c r="O6" s="13">
         <v>117.9</v>
       </c>
       <c r="P6" s="13">
         <v>38.799999999999997</v>
       </c>
       <c r="Q6" s="13">
         <v>90.4</v>
       </c>
       <c r="R6" s="9">
         <v>223.1</v>
       </c>
       <c r="S6" s="13">
         <v>53.2</v>
       </c>
       <c r="T6" s="13">
         <v>70.400000000000006</v>
       </c>
       <c r="U6" s="13">
         <v>90.7</v>
       </c>
       <c r="V6" s="13">
         <v>646</v>
       </c>
-      <c r="W6" s="30">
+      <c r="W6" s="27">
         <v>70</v>
       </c>
+      <c r="X6" s="13">
+        <v>107.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="9">
         <v>128.1</v>
       </c>
       <c r="C7" s="9">
         <v>140.4</v>
       </c>
       <c r="D7" s="9">
         <v>106.1</v>
       </c>
       <c r="E7" s="24">
         <v>118</v>
       </c>
       <c r="F7" s="24">
         <v>104.5</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="25">
         <v>131.6</v>
       </c>
       <c r="I7" s="25">
@@ -34849,55 +34865,58 @@
       </c>
       <c r="O7" s="13">
         <v>95.2</v>
       </c>
       <c r="P7" s="13">
         <v>102.4</v>
       </c>
       <c r="Q7" s="13">
         <v>124.7</v>
       </c>
       <c r="R7" s="9">
         <v>157.4</v>
       </c>
       <c r="S7" s="13">
         <v>83.6</v>
       </c>
       <c r="T7" s="13">
         <v>393.2</v>
       </c>
       <c r="U7" s="13">
         <v>32.1</v>
       </c>
       <c r="V7" s="13">
         <v>145.5</v>
       </c>
-      <c r="W7" s="30">
+      <c r="W7" s="27">
         <v>115.2</v>
       </c>
+      <c r="X7" s="13">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="9">
         <v>174.3</v>
       </c>
       <c r="C8" s="9">
         <v>120.2</v>
       </c>
       <c r="D8" s="9">
         <v>91.1</v>
       </c>
       <c r="E8" s="24">
         <v>113.6</v>
       </c>
       <c r="F8" s="24">
         <v>109.9</v>
       </c>
       <c r="G8" s="24">
         <v>98.3</v>
       </c>
       <c r="H8" s="25">
         <v>73.900000000000006</v>
       </c>
       <c r="I8" s="25">
@@ -34920,55 +34939,58 @@
       </c>
       <c r="O8" s="13">
         <v>102.3</v>
       </c>
       <c r="P8" s="13">
         <v>104.9</v>
       </c>
       <c r="Q8" s="13">
         <v>75.5</v>
       </c>
       <c r="R8" s="9">
         <v>158.19999999999999</v>
       </c>
       <c r="S8" s="13">
         <v>142.19999999999999</v>
       </c>
       <c r="T8" s="13">
         <v>76.7</v>
       </c>
       <c r="U8" s="13">
         <v>20.8</v>
       </c>
       <c r="V8" s="13">
         <v>572.70000000000005</v>
       </c>
-      <c r="W8" s="30">
+      <c r="W8" s="27">
         <v>85.6</v>
       </c>
+      <c r="X8" s="13">
+        <v>194.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>140.30000000000001</v>
       </c>
       <c r="C9" s="12">
         <v>81</v>
       </c>
       <c r="D9" s="9">
         <v>149.1</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="24">
         <v>109.3</v>
       </c>
       <c r="G9" s="24">
         <v>140.19999999999999</v>
       </c>
       <c r="H9" s="25">
         <v>123.1</v>
       </c>
       <c r="I9" s="25">
@@ -34991,55 +35013,58 @@
       </c>
       <c r="O9" s="13">
         <v>44.7</v>
       </c>
       <c r="P9" s="13">
         <v>99.5</v>
       </c>
       <c r="Q9" s="13">
         <v>110.2</v>
       </c>
       <c r="R9" s="9">
         <v>536</v>
       </c>
       <c r="S9" s="13">
         <v>69.3</v>
       </c>
       <c r="T9" s="13">
         <v>51.9</v>
       </c>
       <c r="U9" s="13">
         <v>75</v>
       </c>
       <c r="V9" s="13">
         <v>388.9</v>
       </c>
-      <c r="W9" s="30">
+      <c r="W9" s="27">
         <v>242.8</v>
       </c>
+      <c r="X9" s="13">
+        <v>56.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="9">
         <v>251.2</v>
       </c>
       <c r="C10" s="9">
         <v>175.8</v>
       </c>
       <c r="D10" s="9">
         <v>106.6</v>
       </c>
       <c r="E10" s="24">
         <v>150.80000000000001</v>
       </c>
       <c r="F10" s="24">
         <v>107.4</v>
       </c>
       <c r="G10" s="24">
         <v>107.6</v>
       </c>
       <c r="H10" s="25">
         <v>91.1</v>
       </c>
       <c r="I10" s="25">
@@ -35062,55 +35087,58 @@
       </c>
       <c r="O10" s="13">
         <v>73.3</v>
       </c>
       <c r="P10" s="13">
         <v>111.8</v>
       </c>
       <c r="Q10" s="13">
         <v>78.599999999999994</v>
       </c>
       <c r="R10" s="9">
         <v>97.4</v>
       </c>
       <c r="S10" s="13">
         <v>116.1</v>
       </c>
       <c r="T10" s="13">
         <v>116.8</v>
       </c>
       <c r="U10" s="13">
         <v>118.1</v>
       </c>
       <c r="V10" s="13">
         <v>179.7</v>
       </c>
-      <c r="W10" s="30">
+      <c r="W10" s="27">
         <v>99.5</v>
       </c>
+      <c r="X10" s="13">
+        <v>99.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="9">
         <v>138.19999999999999</v>
       </c>
       <c r="C11" s="9">
         <v>89.3</v>
       </c>
       <c r="D11" s="9">
         <v>243.6</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="24">
         <v>20.5</v>
       </c>
       <c r="G11" s="24">
         <v>60.8</v>
       </c>
       <c r="H11" s="25">
         <v>152.69999999999999</v>
       </c>
       <c r="I11" s="25">
@@ -35133,55 +35161,58 @@
       </c>
       <c r="O11" s="13">
         <v>90.8</v>
       </c>
       <c r="P11" s="13">
         <v>99.1</v>
       </c>
       <c r="Q11" s="13">
         <v>92.1</v>
       </c>
       <c r="R11" s="9">
         <v>204.4</v>
       </c>
       <c r="S11" s="13">
         <v>157.4</v>
       </c>
       <c r="T11" s="13">
         <v>9.1999999999999993</v>
       </c>
       <c r="U11" s="13">
         <v>59.5</v>
       </c>
       <c r="V11" s="13">
         <v>115.4</v>
       </c>
-      <c r="W11" s="30">
+      <c r="W11" s="27">
         <v>227.1</v>
       </c>
+      <c r="X11" s="13">
+        <v>209</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="9">
         <v>210.6</v>
       </c>
       <c r="C12" s="9">
         <v>172.6</v>
       </c>
       <c r="D12" s="9">
         <v>139.69999999999999</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="24">
         <v>102.9</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="25">
         <v>34.200000000000003</v>
       </c>
       <c r="I12" s="25">
@@ -35204,89 +35235,95 @@
       </c>
       <c r="O12" s="13">
         <v>117.1</v>
       </c>
       <c r="P12" s="13">
         <v>132.1</v>
       </c>
       <c r="Q12" s="13">
         <v>127.4</v>
       </c>
       <c r="R12" s="9">
         <v>96.1</v>
       </c>
       <c r="S12" s="13">
         <v>50.1</v>
       </c>
       <c r="T12" s="13">
         <v>118.5</v>
       </c>
       <c r="U12" s="13">
         <v>147.4</v>
       </c>
       <c r="V12" s="13">
         <v>123.2</v>
       </c>
-      <c r="W12" s="30">
+      <c r="W12" s="27">
         <v>91.1</v>
       </c>
+      <c r="X12" s="13">
+        <v>166.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="14"/>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -35295,85 +35332,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBCF32F-60BF-4AC9-93F8-6BF67E144A13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C53B2CD-FB31-4535-B659-F26CABA2484F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26C19112-1808-41A5-8381-822CDEC29069}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C53B2CD-FB31-4535-B659-F26CABA2484F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBCF32F-60BF-4AC9-93F8-6BF67E144A13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>