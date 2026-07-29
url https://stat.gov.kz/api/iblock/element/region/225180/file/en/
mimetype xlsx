--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -5,51 +5,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="270" windowWidth="25545" windowHeight="15330"/>
+    <workbookView xWindow="900" yWindow="90" windowWidth="25545" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t xml:space="preserve">  mln.tenge</t>
   </si>
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>Atyrau Region</t>
   </si>
   <si>
     <t>Atyrau G.A.</t>
   </si>
   <si>
     <t>Zhylyoi</t>
   </si>
@@ -58,88 +58,95 @@
   </si>
   <si>
     <t>Isatay</t>
   </si>
   <si>
     <t>Kurmangazy</t>
   </si>
   <si>
     <t>Kzylkogin</t>
   </si>
   <si>
     <t>Makat</t>
   </si>
   <si>
     <t>Makhambet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -210,51 +217,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -271,61 +278,67 @@
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -34398,133 +34411,135 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="W20" sqref="W20"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="W24" sqref="W24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="12" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="13.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="13.28515625" style="1" customWidth="1"/>
     <col min="22" max="23" width="14" style="1" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="1"/>
+    <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:24" ht="14.25" customHeight="1">
+      <c r="A1" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="26"/>
-[...17 lines deleted...]
-      <c r="T1" s="27"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1">
-      <c r="A2" s="28" t="s">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1">
+      <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="28"/>
-[...20 lines deleted...]
-      <c r="W2" s="28"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="3">
         <v>2007</v>
       </c>
       <c r="G3" s="4">
         <v>2008</v>
       </c>
       <c r="H3" s="5">
         <v>2009</v>
       </c>
       <c r="I3" s="6">
         <v>2010</v>
       </c>
@@ -34548,52 +34563,55 @@
       </c>
       <c r="P3" s="6">
         <v>2017</v>
       </c>
       <c r="Q3" s="7">
         <v>2018</v>
       </c>
       <c r="R3" s="7">
         <v>2019</v>
       </c>
       <c r="S3" s="7">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="7">
         <v>2022</v>
       </c>
       <c r="V3" s="7">
         <v>2023</v>
       </c>
       <c r="W3" s="7">
         <v>2024</v>
       </c>
+      <c r="X3" s="28">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="15">
         <v>338521</v>
       </c>
       <c r="C4" s="15">
         <v>447424</v>
       </c>
       <c r="D4" s="15">
         <v>713681</v>
       </c>
       <c r="E4" s="15">
         <v>727635</v>
       </c>
       <c r="F4" s="16">
         <v>764403</v>
       </c>
       <c r="G4" s="15">
         <v>826373</v>
       </c>
       <c r="H4" s="16">
         <v>1094394</v>
       </c>
       <c r="I4" s="17">
@@ -34616,55 +34634,58 @@
       </c>
       <c r="O4" s="17">
         <v>2036852</v>
       </c>
       <c r="P4" s="19">
         <v>2468570</v>
       </c>
       <c r="Q4" s="17">
         <v>3691401</v>
       </c>
       <c r="R4" s="20">
         <v>4328236</v>
       </c>
       <c r="S4" s="20">
         <v>3178960</v>
       </c>
       <c r="T4" s="20">
         <v>2910114</v>
       </c>
       <c r="U4" s="21">
         <v>3003503</v>
       </c>
       <c r="V4" s="22">
         <v>2934834</v>
       </c>
-      <c r="W4" s="29">
+      <c r="W4" s="26">
         <v>2059586</v>
       </c>
+      <c r="X4" s="32">
+        <v>1849155</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="9">
         <v>164427</v>
       </c>
       <c r="C5" s="9">
         <v>239547</v>
       </c>
       <c r="D5" s="9">
         <v>513862</v>
       </c>
       <c r="E5" s="9">
         <v>541596</v>
       </c>
       <c r="F5" s="9">
         <v>546074</v>
       </c>
       <c r="G5" s="9">
         <v>638718</v>
       </c>
       <c r="H5" s="9">
         <v>990725</v>
       </c>
       <c r="I5" s="9">
@@ -34687,55 +34708,58 @@
       </c>
       <c r="O5" s="9">
         <v>827626</v>
       </c>
       <c r="P5" s="8">
         <v>642991</v>
       </c>
       <c r="Q5" s="9">
         <v>415594</v>
       </c>
       <c r="R5" s="9">
         <v>447720</v>
       </c>
       <c r="S5" s="22">
         <v>611901</v>
       </c>
       <c r="T5" s="11">
         <v>714094</v>
       </c>
       <c r="U5" s="21">
         <v>450626</v>
       </c>
       <c r="V5" s="22">
         <v>450674</v>
       </c>
-      <c r="W5" s="30">
+      <c r="W5" s="27">
         <v>522642</v>
       </c>
+      <c r="X5" s="22">
+        <v>608437</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="9">
         <v>163199</v>
       </c>
       <c r="C6" s="9">
         <v>197312</v>
       </c>
       <c r="D6" s="9">
         <v>191779</v>
       </c>
       <c r="E6" s="9">
         <v>177991</v>
       </c>
       <c r="F6" s="9">
         <v>210319</v>
       </c>
       <c r="G6" s="9">
         <v>161216</v>
       </c>
       <c r="H6" s="9">
         <v>83339</v>
       </c>
       <c r="I6" s="9">
@@ -34758,55 +34782,58 @@
       </c>
       <c r="O6" s="9">
         <v>1099112</v>
       </c>
       <c r="P6" s="8">
         <v>1717698</v>
       </c>
       <c r="Q6" s="9">
         <v>3213372</v>
       </c>
       <c r="R6" s="9">
         <v>3741643</v>
       </c>
       <c r="S6" s="22">
         <v>2467698</v>
       </c>
       <c r="T6" s="11">
         <v>1977220</v>
       </c>
       <c r="U6" s="21">
         <v>2123074</v>
       </c>
       <c r="V6" s="22">
         <v>2001054</v>
       </c>
-      <c r="W6" s="30">
+      <c r="W6" s="27">
         <v>1020622</v>
       </c>
+      <c r="X6" s="22">
+        <v>857052</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="9">
         <v>43</v>
       </c>
       <c r="C7" s="24">
         <v>88</v>
       </c>
       <c r="D7" s="24">
         <v>137</v>
       </c>
       <c r="E7" s="24">
         <v>87</v>
       </c>
       <c r="F7" s="24">
         <v>79</v>
       </c>
       <c r="G7" s="9">
         <v>2389</v>
       </c>
       <c r="H7" s="9">
         <v>2066</v>
       </c>
       <c r="I7" s="9">
@@ -34829,55 +34856,58 @@
       </c>
       <c r="O7" s="9">
         <v>2737</v>
       </c>
       <c r="P7" s="8">
         <v>4303</v>
       </c>
       <c r="Q7" s="9">
         <v>2861</v>
       </c>
       <c r="R7" s="9">
         <v>3627</v>
       </c>
       <c r="S7" s="22">
         <v>7875</v>
       </c>
       <c r="T7" s="11">
         <v>11655</v>
       </c>
       <c r="U7" s="21">
         <v>15088</v>
       </c>
       <c r="V7" s="22">
         <v>20884</v>
       </c>
-      <c r="W7" s="30">
+      <c r="W7" s="27">
         <v>28452</v>
       </c>
+      <c r="X7" s="22">
+        <v>36681</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="9">
         <v>1145</v>
       </c>
       <c r="C8" s="9">
         <v>2208</v>
       </c>
       <c r="D8" s="9">
         <v>2705</v>
       </c>
       <c r="E8" s="9">
         <v>2283</v>
       </c>
       <c r="F8" s="9">
         <v>2024</v>
       </c>
       <c r="G8" s="9">
         <v>5087</v>
       </c>
       <c r="H8" s="9">
         <v>3587</v>
       </c>
       <c r="I8" s="24">
@@ -34900,55 +34930,58 @@
       </c>
       <c r="O8" s="9">
         <v>31341</v>
       </c>
       <c r="P8" s="8">
         <v>26634</v>
       </c>
       <c r="Q8" s="9">
         <v>15897</v>
       </c>
       <c r="R8" s="9">
         <v>37511</v>
       </c>
       <c r="S8" s="22">
         <v>17724</v>
       </c>
       <c r="T8" s="11">
         <v>12471</v>
       </c>
       <c r="U8" s="21">
         <v>16368</v>
       </c>
       <c r="V8" s="22">
         <v>104641</v>
       </c>
-      <c r="W8" s="30">
+      <c r="W8" s="27">
         <v>62491</v>
       </c>
+      <c r="X8" s="22">
+        <v>29344</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>143</v>
       </c>
       <c r="C9" s="24">
         <v>240</v>
       </c>
       <c r="D9" s="24">
         <v>148</v>
       </c>
       <c r="E9" s="24">
         <v>728</v>
       </c>
       <c r="F9" s="24">
         <v>228</v>
       </c>
       <c r="G9" s="9">
         <v>6535</v>
       </c>
       <c r="H9" s="9">
         <v>2780</v>
       </c>
       <c r="I9" s="9">
@@ -34971,55 +35004,58 @@
       </c>
       <c r="O9" s="9">
         <v>36777</v>
       </c>
       <c r="P9" s="8">
         <v>35201</v>
       </c>
       <c r="Q9" s="9">
         <v>9398</v>
       </c>
       <c r="R9" s="9">
         <v>10649</v>
       </c>
       <c r="S9" s="22">
         <v>7096</v>
       </c>
       <c r="T9" s="11">
         <v>5685</v>
       </c>
       <c r="U9" s="21">
         <v>3434</v>
       </c>
       <c r="V9" s="22">
         <v>44981</v>
       </c>
-      <c r="W9" s="30">
+      <c r="W9" s="27">
         <v>28522</v>
       </c>
+      <c r="X9" s="22">
+        <v>33397</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="9">
         <v>9340</v>
       </c>
       <c r="C10" s="9">
         <v>7114</v>
       </c>
       <c r="D10" s="9">
         <v>3265</v>
       </c>
       <c r="E10" s="9">
         <v>3282</v>
       </c>
       <c r="F10" s="9">
         <v>2288</v>
       </c>
       <c r="G10" s="9">
         <v>4380</v>
       </c>
       <c r="H10" s="9">
         <v>4610</v>
       </c>
       <c r="I10" s="9">
@@ -35042,55 +35078,58 @@
       </c>
       <c r="O10" s="9">
         <v>8825</v>
       </c>
       <c r="P10" s="8">
         <v>12332</v>
       </c>
       <c r="Q10" s="9">
         <v>11666</v>
       </c>
       <c r="R10" s="9">
         <v>19417</v>
       </c>
       <c r="S10" s="22">
         <v>24555</v>
       </c>
       <c r="T10" s="11">
         <v>28320</v>
       </c>
       <c r="U10" s="21">
         <v>35335</v>
       </c>
       <c r="V10" s="22">
         <v>53211</v>
       </c>
-      <c r="W10" s="30">
+      <c r="W10" s="27">
         <v>44185</v>
       </c>
+      <c r="X10" s="22">
+        <v>46716</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="9">
         <v>120</v>
       </c>
       <c r="C11" s="24">
         <v>821</v>
       </c>
       <c r="D11" s="24">
         <v>1604</v>
       </c>
       <c r="E11" s="9">
         <v>1469</v>
       </c>
       <c r="F11" s="9">
         <v>3031</v>
       </c>
       <c r="G11" s="9">
         <v>4656</v>
       </c>
       <c r="H11" s="9">
         <v>4838</v>
       </c>
       <c r="I11" s="9">
@@ -35113,55 +35152,58 @@
       </c>
       <c r="O11" s="9">
         <v>10154</v>
       </c>
       <c r="P11" s="8">
         <v>8858</v>
       </c>
       <c r="Q11" s="25">
         <v>9696</v>
       </c>
       <c r="R11" s="9">
         <v>52849</v>
       </c>
       <c r="S11" s="22">
         <v>27422</v>
       </c>
       <c r="T11" s="25">
         <v>122258</v>
       </c>
       <c r="U11" s="21">
         <v>223808</v>
       </c>
       <c r="V11" s="22">
         <v>205069</v>
       </c>
-      <c r="W11" s="30">
+      <c r="W11" s="27">
         <v>306339</v>
       </c>
+      <c r="X11" s="22">
+        <v>187332</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="9">
         <v>104</v>
       </c>
       <c r="C12" s="24">
         <v>94</v>
       </c>
       <c r="D12" s="24">
         <v>181</v>
       </c>
       <c r="E12" s="24">
         <v>199</v>
       </c>
       <c r="F12" s="24">
         <v>360</v>
       </c>
       <c r="G12" s="9">
         <v>3392</v>
       </c>
       <c r="H12" s="9">
         <v>2449</v>
       </c>
       <c r="I12" s="9">
@@ -35184,61 +35226,64 @@
       </c>
       <c r="O12" s="9">
         <v>20280</v>
       </c>
       <c r="P12" s="8">
         <v>20553</v>
       </c>
       <c r="Q12" s="9">
         <v>12917</v>
       </c>
       <c r="R12" s="9">
         <v>14820</v>
       </c>
       <c r="S12" s="22">
         <v>14689</v>
       </c>
       <c r="T12" s="11">
         <v>38411</v>
       </c>
       <c r="U12" s="21">
         <v>135770</v>
       </c>
       <c r="V12" s="22">
         <v>54320</v>
       </c>
-      <c r="W12" s="30">
+      <c r="W12" s="27">
         <v>46333</v>
       </c>
+      <c r="X12" s="22">
+        <v>50196</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.47244094488188981" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>