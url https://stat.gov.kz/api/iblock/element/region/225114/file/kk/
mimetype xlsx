--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -253,51 +253,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -327,67 +327,70 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
     <cellStyle name="Финансовый 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -662,69 +665,70 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="U16" sqref="U16"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="S27" sqref="S27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="6" style="2" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="6.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="2" customWidth="1"/>
     <col min="10" max="14" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="2" customWidth="1"/>
-    <col min="16" max="16" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
-    <col min="17" max="24" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8.42578125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="8.28515625" style="2" customWidth="1"/>
+    <col min="18" max="24" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="19.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="258" max="266" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="267" max="267" width="10.28515625" style="2" customWidth="1"/>
     <col min="268" max="268" width="9.42578125" style="2" customWidth="1"/>
     <col min="269" max="271" width="9.28515625" style="2" customWidth="1"/>
     <col min="272" max="280" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="281" max="284" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="285" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="19.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="514" max="522" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="523" max="523" width="10.28515625" style="2" customWidth="1"/>
     <col min="524" max="524" width="9.42578125" style="2" customWidth="1"/>
     <col min="525" max="527" width="9.28515625" style="2" customWidth="1"/>
     <col min="528" max="536" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="537" max="540" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="541" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="19.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="770" max="778" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="779" max="779" width="10.28515625" style="2" customWidth="1"/>
     <col min="780" max="780" width="9.42578125" style="2" customWidth="1"/>
     <col min="781" max="783" width="9.28515625" style="2" customWidth="1"/>
     <col min="784" max="792" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="793" max="796" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -1206,835 +1210,855 @@
     <col min="16139" max="16139" width="10.28515625" style="2" customWidth="1"/>
     <col min="16140" max="16140" width="9.42578125" style="2" customWidth="1"/>
     <col min="16141" max="16143" width="9.28515625" style="2" customWidth="1"/>
     <col min="16144" max="16152" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="16153" max="16156" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16157" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="23"/>
       <c r="W1" s="22"/>
       <c r="X1" s="22"/>
     </row>
     <row r="2" spans="1:28">
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="23"/>
       <c r="W2" s="22"/>
       <c r="X2" s="22"/>
     </row>
     <row r="3" spans="1:28" ht="24.75" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="35"/>
-[...13 lines deleted...]
-      <c r="P3" s="35"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
       <c r="AA3" s="20"/>
       <c r="AB3" s="20"/>
     </row>
     <row r="4" spans="1:28" ht="12.75" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
       <c r="Z4" s="10"/>
       <c r="AA4" s="10"/>
       <c r="AB4" s="10"/>
     </row>
     <row r="5" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A5" s="36" t="s">
+      <c r="A5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="36"/>
-[...13 lines deleted...]
-      <c r="P5" s="36"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+      <c r="N5" s="32"/>
+      <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
       <c r="Q5" s="20"/>
       <c r="R5" s="20"/>
       <c r="S5" s="20"/>
       <c r="T5" s="20"/>
       <c r="U5" s="20"/>
       <c r="V5" s="20"/>
       <c r="W5" s="20"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="20"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AB5" s="20"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" s="10"/>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="O6" s="16"/>
-      <c r="P6" s="16" t="s">
+      <c r="P6" s="16"/>
+      <c r="Q6" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" s="25"/>
       <c r="B7" s="9">
         <v>2010</v>
       </c>
       <c r="C7" s="9">
         <v>2011</v>
       </c>
       <c r="D7" s="9">
         <v>2012</v>
       </c>
       <c r="E7" s="9">
         <v>2013</v>
       </c>
       <c r="F7" s="9">
         <v>2014</v>
       </c>
       <c r="G7" s="9">
         <v>2015</v>
       </c>
       <c r="H7" s="9">
         <v>2016</v>
       </c>
       <c r="I7" s="9">
         <v>2017</v>
       </c>
       <c r="J7" s="9">
         <v>2018</v>
       </c>
       <c r="K7" s="9">
         <v>2019</v>
       </c>
       <c r="L7" s="9">
         <v>2020</v>
       </c>
       <c r="M7" s="9">
         <v>2021</v>
       </c>
       <c r="N7" s="9">
         <v>2022</v>
       </c>
       <c r="O7" s="9">
         <v>2023</v>
       </c>
       <c r="P7" s="8">
         <v>2024</v>
       </c>
-      <c r="Q7" s="3"/>
+      <c r="Q7" s="8">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="26">
         <v>5541.3824095181571</v>
       </c>
       <c r="C8" s="27">
         <v>5441.1841271138037</v>
       </c>
       <c r="D8" s="26">
         <v>6913.5669518078512</v>
       </c>
       <c r="E8" s="27">
         <v>5591.7193194652909</v>
       </c>
       <c r="F8" s="26">
         <v>9842.2770221743031</v>
       </c>
       <c r="G8" s="27">
         <v>8305.5009027463057</v>
       </c>
       <c r="H8" s="26">
         <v>11721.182094909762</v>
       </c>
       <c r="I8" s="27">
         <v>13825.001754874902</v>
       </c>
       <c r="J8" s="26">
         <v>13681.174765269176</v>
       </c>
       <c r="K8" s="26">
         <v>8910.4941025623357</v>
       </c>
       <c r="L8" s="27">
         <v>11512.78932512141</v>
       </c>
       <c r="M8" s="26">
         <v>13044.019418564554</v>
       </c>
       <c r="N8" s="27">
         <v>9600.5348687495898</v>
       </c>
       <c r="O8" s="28">
         <v>5202.1000000000004</v>
       </c>
       <c r="P8" s="30">
         <v>11320.3</v>
       </c>
-      <c r="Q8" s="3"/>
+      <c r="Q8" s="30">
+        <v>9383.5</v>
+      </c>
     </row>
     <row r="9" spans="1:28" ht="24" customHeight="1">
-      <c r="A9" s="31" t="s">
+      <c r="A9" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="32"/>
-[...12 lines deleted...]
-      <c r="O9" s="32"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+      <c r="O9" s="34"/>
       <c r="P9" s="2"/>
     </row>
     <row r="10" spans="1:28" s="17" customFormat="1">
       <c r="A10" s="19"/>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="18"/>
     </row>
     <row r="11" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A11" s="34" t="s">
+      <c r="A11" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="34"/>
-[...13 lines deleted...]
-      <c r="P11" s="34"/>
+      <c r="B11" s="36"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="36"/>
+      <c r="O11" s="36"/>
+      <c r="P11" s="36"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="12"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
       <c r="AB11" s="11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="O12" s="16"/>
-      <c r="P12" s="16" t="s">
+      <c r="P12" s="16"/>
+      <c r="Q12" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" s="25"/>
       <c r="B13" s="9">
         <v>2010</v>
       </c>
       <c r="C13" s="9">
         <v>2011</v>
       </c>
       <c r="D13" s="9">
         <v>2012</v>
       </c>
       <c r="E13" s="9">
         <v>2013</v>
       </c>
       <c r="F13" s="9">
         <v>2014</v>
       </c>
       <c r="G13" s="9">
         <v>2015</v>
       </c>
       <c r="H13" s="9">
         <v>2016</v>
       </c>
       <c r="I13" s="9">
         <v>2017</v>
       </c>
       <c r="J13" s="9">
         <v>2018</v>
       </c>
       <c r="K13" s="9">
         <v>2019</v>
       </c>
       <c r="L13" s="9">
         <v>2020</v>
       </c>
       <c r="M13" s="9">
         <v>2021</v>
       </c>
       <c r="N13" s="9">
         <v>2022</v>
       </c>
       <c r="O13" s="9">
         <v>2023</v>
       </c>
       <c r="P13" s="8">
         <v>2024</v>
       </c>
-      <c r="Q13" s="3"/>
+      <c r="Q13" s="8">
+        <v>2025</v>
+      </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="26">
         <v>4412.1095496385597</v>
       </c>
       <c r="C14" s="27">
         <v>4351.4468990943815</v>
       </c>
       <c r="D14" s="26">
         <v>5532.9812929309473</v>
       </c>
       <c r="E14" s="27">
         <v>4404.5882501900105</v>
       </c>
       <c r="F14" s="26">
         <v>7069.3052532938209</v>
       </c>
       <c r="G14" s="27">
         <v>6504.758794279127</v>
       </c>
       <c r="H14" s="26">
         <v>8264.387524436981</v>
       </c>
       <c r="I14" s="27">
         <v>9518.4924311862396</v>
       </c>
       <c r="J14" s="26">
         <v>9742.7551861648226</v>
       </c>
       <c r="K14" s="26">
         <v>6432.9324612874088</v>
       </c>
       <c r="L14" s="27">
         <v>8561.5821228264504</v>
       </c>
       <c r="M14" s="26">
         <v>9455.4589597958347</v>
       </c>
       <c r="N14" s="27">
         <v>7774.6609339058796</v>
       </c>
       <c r="O14" s="28">
         <v>4403.2</v>
       </c>
       <c r="P14" s="30">
         <v>9308.7999999999993</v>
       </c>
-      <c r="Q14" s="3"/>
+      <c r="Q14" s="30">
+        <v>8792.741</v>
+      </c>
     </row>
     <row r="15" spans="1:28" ht="25.5" customHeight="1">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="32"/>
-[...12 lines deleted...]
-      <c r="O15" s="32"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="34"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="34"/>
+      <c r="L15" s="34"/>
+      <c r="M15" s="34"/>
+      <c r="N15" s="34"/>
+      <c r="O15" s="34"/>
       <c r="P15" s="2"/>
     </row>
     <row r="16" spans="1:28" ht="11.25" customHeight="1">
       <c r="A16" s="4"/>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
     </row>
     <row r="17" spans="1:28" ht="12.75">
-      <c r="A17" s="34" t="s">
+      <c r="A17" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="34"/>
-[...13 lines deleted...]
-      <c r="P17" s="34"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
+      <c r="N17" s="36"/>
+      <c r="O17" s="36"/>
+      <c r="P17" s="36"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
       <c r="W17" s="11"/>
       <c r="X17" s="11"/>
       <c r="Y17" s="11"/>
       <c r="Z17" s="11"/>
       <c r="AA17" s="11"/>
       <c r="AB17" s="11"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="10"/>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
-      <c r="N18" s="33"/>
-[...1 lines deleted...]
-      <c r="P18" s="29" t="s">
+      <c r="N18" s="35"/>
+      <c r="O18" s="35"/>
+      <c r="P18" s="29"/>
+      <c r="Q18" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" s="25"/>
       <c r="B19" s="9">
         <v>2010</v>
       </c>
       <c r="C19" s="9">
         <v>2011</v>
       </c>
       <c r="D19" s="9">
         <v>2012</v>
       </c>
       <c r="E19" s="9">
         <v>2013</v>
       </c>
       <c r="F19" s="9">
         <v>2014</v>
       </c>
       <c r="G19" s="9">
         <v>2015</v>
       </c>
       <c r="H19" s="9">
         <v>2016</v>
       </c>
       <c r="I19" s="9">
         <v>2017</v>
       </c>
       <c r="J19" s="9">
         <v>2018</v>
       </c>
       <c r="K19" s="9">
         <v>2019</v>
       </c>
       <c r="L19" s="9">
         <v>2020</v>
       </c>
       <c r="M19" s="9">
         <v>2021</v>
       </c>
       <c r="N19" s="9">
         <v>2022</v>
       </c>
       <c r="O19" s="9">
         <v>2023</v>
       </c>
       <c r="P19" s="8">
         <v>2024</v>
       </c>
-      <c r="Q19" s="3"/>
+      <c r="Q19" s="8">
+        <v>2025</v>
+      </c>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="26">
         <v>387.62304790762283</v>
       </c>
       <c r="C20" s="27">
         <v>378.85163619689507</v>
       </c>
       <c r="D20" s="26">
         <v>559.52504879002197</v>
       </c>
       <c r="E20" s="27">
         <v>534.74993518525241</v>
       </c>
       <c r="F20" s="26">
         <v>572.92059088276949</v>
       </c>
       <c r="G20" s="27">
         <v>541.06672218624612</v>
       </c>
       <c r="H20" s="26">
         <v>786.99097372525728</v>
       </c>
       <c r="I20" s="27">
         <v>806.85159607509081</v>
       </c>
       <c r="J20" s="26">
         <v>729.11525252885895</v>
       </c>
       <c r="K20" s="26">
         <v>312.00995227392502</v>
       </c>
       <c r="L20" s="27">
         <v>233.21792332600404</v>
       </c>
       <c r="M20" s="26">
         <v>368.70259182594424</v>
       </c>
       <c r="N20" s="27">
         <v>365.07563165279299</v>
       </c>
       <c r="O20" s="27">
         <v>190.3</v>
       </c>
       <c r="P20" s="25">
         <v>413.8</v>
       </c>
-      <c r="Q20" s="3"/>
+      <c r="Q20" s="37">
+        <v>294.39999999999998</v>
+      </c>
     </row>
     <row r="21" spans="1:28" ht="26.25" customHeight="1">
-      <c r="A21" s="31" t="s">
+      <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="32"/>
-[...12 lines deleted...]
-      <c r="O21" s="32"/>
+      <c r="B21" s="34"/>
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="34"/>
+      <c r="H21" s="34"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="34"/>
+      <c r="M21" s="34"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
       <c r="P21" s="2"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="14"/>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
     </row>
     <row r="23" spans="1:28" ht="12.75">
-      <c r="A23" s="34" t="s">
+      <c r="A23" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="34"/>
-[...13 lines deleted...]
-      <c r="P23" s="34"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="36"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
       <c r="Q23" s="11"/>
       <c r="R23" s="11"/>
       <c r="S23" s="11"/>
       <c r="T23" s="11"/>
       <c r="U23" s="11"/>
       <c r="V23" s="11"/>
       <c r="W23" s="11"/>
       <c r="X23" s="11"/>
       <c r="Y23" s="11"/>
       <c r="Z23" s="11"/>
       <c r="AA23" s="11"/>
       <c r="AB23" s="11"/>
     </row>
     <row r="24" spans="1:28" ht="11.25" customHeight="1">
       <c r="A24" s="10"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
-      <c r="N24" s="33"/>
-[...1 lines deleted...]
-      <c r="P24" s="29" t="s">
+      <c r="N24" s="35"/>
+      <c r="O24" s="35"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" s="25"/>
       <c r="B25" s="9">
         <v>2010</v>
       </c>
       <c r="C25" s="9">
         <v>2011</v>
       </c>
       <c r="D25" s="9">
         <v>2012</v>
       </c>
       <c r="E25" s="9">
         <v>2013</v>
       </c>
       <c r="F25" s="9">
         <v>2014</v>
       </c>
       <c r="G25" s="9">
         <v>2015</v>
       </c>
       <c r="H25" s="9">
         <v>2016</v>
       </c>
       <c r="I25" s="9">
         <v>2017</v>
       </c>
       <c r="J25" s="9">
         <v>2018</v>
       </c>
       <c r="K25" s="9">
         <v>2019</v>
       </c>
       <c r="L25" s="9">
         <v>2020</v>
       </c>
       <c r="M25" s="9">
         <v>2021</v>
       </c>
       <c r="N25" s="9">
         <v>2022</v>
       </c>
       <c r="O25" s="9">
         <v>2023</v>
       </c>
       <c r="P25" s="8">
         <v>2024</v>
       </c>
-      <c r="Q25" s="3"/>
+      <c r="Q25" s="8">
+        <v>2025</v>
+      </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="26">
         <v>320.43669974940485</v>
       </c>
       <c r="C26" s="27">
         <v>306.14958610840034</v>
       </c>
       <c r="D26" s="26">
         <v>440.28931655173312</v>
       </c>
       <c r="E26" s="26">
         <v>384.06549308183202</v>
       </c>
       <c r="F26" s="26">
         <v>468.26428868193233</v>
       </c>
       <c r="G26" s="27">
         <v>410.38505359317332</v>
       </c>
       <c r="H26" s="26">
         <v>614.58009849935627</v>
       </c>
       <c r="I26" s="26">
         <v>645.37818203322024</v>
       </c>
       <c r="J26" s="26">
         <v>583.76352768147683</v>
       </c>
       <c r="K26" s="26">
         <v>300.94490306217591</v>
       </c>
       <c r="L26" s="26">
         <v>181.8258920093609</v>
       </c>
       <c r="M26" s="26">
         <v>302.4706483862085</v>
       </c>
       <c r="N26" s="27">
         <v>317.45455835663199</v>
       </c>
       <c r="O26" s="28">
         <v>162</v>
       </c>
       <c r="P26" s="25">
         <v>346.8</v>
       </c>
-      <c r="Q26" s="3"/>
+      <c r="Q26" s="37">
+        <v>191.2</v>
+      </c>
     </row>
     <row r="27" spans="1:28" ht="23.25" customHeight="1">
-      <c r="A27" s="31" t="s">
+      <c r="A27" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="32"/>
-[...12 lines deleted...]
-      <c r="O27" s="32"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="34"/>
+      <c r="L27" s="34"/>
+      <c r="M27" s="34"/>
+      <c r="N27" s="34"/>
+      <c r="O27" s="34"/>
     </row>
     <row r="28" spans="1:28" s="5" customFormat="1">
       <c r="A28" s="7"/>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="6"/>
       <c r="O28" s="6"/>
       <c r="P28" s="1"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A3:P3"/>