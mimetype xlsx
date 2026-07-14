--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -223,118 +223,127 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -605,54 +614,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:Q18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R15" sqref="R15"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="6" customWidth="1"/>
     <col min="2" max="5" width="6" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="11" width="6.85546875" style="6" customWidth="1"/>
     <col min="12" max="12" width="6" style="6" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" style="6" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="8" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="8" customWidth="1"/>
     <col min="17" max="173" width="9.140625" style="6"/>
     <col min="174" max="174" width="20.5703125" style="6" customWidth="1"/>
     <col min="175" max="175" width="7.85546875" style="6" customWidth="1"/>
     <col min="176" max="176" width="8.5703125" style="6" customWidth="1"/>
     <col min="177" max="179" width="8.28515625" style="6" customWidth="1"/>
     <col min="180" max="180" width="8" style="6" customWidth="1"/>
     <col min="181" max="181" width="7.85546875" style="6" customWidth="1"/>
     <col min="182" max="182" width="8.140625" style="6" customWidth="1"/>
     <col min="183" max="185" width="7.85546875" style="6" customWidth="1"/>
     <col min="186" max="187" width="8" style="6" customWidth="1"/>
     <col min="188" max="188" width="8.140625" style="6" customWidth="1"/>
     <col min="189" max="191" width="7.85546875" style="6" customWidth="1"/>
     <col min="192" max="429" width="9.140625" style="6"/>
@@ -1380,481 +1389,493 @@
     <col min="15791" max="15791" width="7.85546875" style="6" customWidth="1"/>
     <col min="15792" max="15792" width="8.5703125" style="6" customWidth="1"/>
     <col min="15793" max="15795" width="8.28515625" style="6" customWidth="1"/>
     <col min="15796" max="15796" width="8" style="6" customWidth="1"/>
     <col min="15797" max="15797" width="7.85546875" style="6" customWidth="1"/>
     <col min="15798" max="15798" width="8.140625" style="6" customWidth="1"/>
     <col min="15799" max="15801" width="7.85546875" style="6" customWidth="1"/>
     <col min="15802" max="15803" width="8" style="6" customWidth="1"/>
     <col min="15804" max="15804" width="8.140625" style="6" customWidth="1"/>
     <col min="15805" max="15807" width="7.85546875" style="6" customWidth="1"/>
     <col min="15808" max="16045" width="9.140625" style="6"/>
     <col min="16046" max="16046" width="20.5703125" style="6" customWidth="1"/>
     <col min="16047" max="16047" width="7.85546875" style="6" customWidth="1"/>
     <col min="16048" max="16048" width="8.5703125" style="6" customWidth="1"/>
     <col min="16049" max="16051" width="8.28515625" style="6" customWidth="1"/>
     <col min="16052" max="16052" width="8" style="6" customWidth="1"/>
     <col min="16053" max="16053" width="7.85546875" style="6" customWidth="1"/>
     <col min="16054" max="16054" width="8.140625" style="6" customWidth="1"/>
     <col min="16055" max="16057" width="7.85546875" style="6" customWidth="1"/>
     <col min="16058" max="16059" width="8" style="6" customWidth="1"/>
     <col min="16060" max="16060" width="8.140625" style="6" customWidth="1"/>
     <col min="16061" max="16063" width="7.85546875" style="6" customWidth="1"/>
     <col min="16064" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="4"/>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:16" ht="15.75">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:17" ht="15.75">
+      <c r="A3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="25"/>
-[...13 lines deleted...]
-      <c r="P3" s="25"/>
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
     </row>
-    <row r="5" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A5" s="26" t="s">
+    <row r="5" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="26"/>
-[...13 lines deleted...]
-      <c r="P5" s="26"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="28"/>
+      <c r="O5" s="28"/>
+      <c r="P5" s="28"/>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
-      <c r="M6" s="22"/>
-[...2 lines deleted...]
-      <c r="P6" s="16" t="s">
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="Q6" s="16" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" s="17"/>
       <c r="B7" s="1">
         <v>2010</v>
       </c>
       <c r="C7" s="1">
         <v>2011</v>
       </c>
       <c r="D7" s="1">
         <v>2012</v>
       </c>
       <c r="E7" s="1">
         <v>2013</v>
       </c>
       <c r="F7" s="1">
         <v>2014</v>
       </c>
       <c r="G7" s="1">
         <v>2015</v>
       </c>
       <c r="H7" s="1">
         <v>2016</v>
       </c>
       <c r="I7" s="1">
         <v>2017</v>
       </c>
       <c r="J7" s="1">
         <v>2018</v>
       </c>
       <c r="K7" s="1">
         <v>2019</v>
       </c>
       <c r="L7" s="1">
         <v>2020</v>
       </c>
       <c r="M7" s="1">
         <v>2021</v>
       </c>
       <c r="N7" s="1">
         <v>2022</v>
       </c>
       <c r="O7" s="1">
         <v>2023</v>
       </c>
       <c r="P7" s="18">
         <v>2024</v>
       </c>
+      <c r="Q7" s="22">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="19">
         <v>26.54068825652384</v>
       </c>
       <c r="C8" s="19">
         <v>27.315498364518955</v>
       </c>
       <c r="D8" s="19">
         <v>28.929111769051381</v>
       </c>
       <c r="E8" s="19">
         <v>23.916422404580132</v>
       </c>
       <c r="F8" s="19">
         <v>27.730930433157351</v>
       </c>
       <c r="G8" s="19">
         <v>24.576242766804796</v>
       </c>
       <c r="H8" s="19">
         <v>16.06727815756955</v>
       </c>
       <c r="I8" s="19">
         <v>10.694079579106257</v>
       </c>
       <c r="J8" s="19">
         <v>6.5281143320564512</v>
       </c>
       <c r="K8" s="19">
         <v>28.26121239982589</v>
       </c>
       <c r="L8" s="19">
         <v>28.097272141901605</v>
       </c>
       <c r="M8" s="19">
         <v>19.809999999999999</v>
       </c>
       <c r="N8" s="19">
         <v>39.048000000000002</v>
       </c>
       <c r="O8" s="19">
         <v>34.17</v>
       </c>
       <c r="P8" s="14">
-        <v>2.5099999999999998</v>
+        <v>28.2</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>23.03</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="12" customFormat="1" ht="24" customHeight="1">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:17" s="12" customFormat="1" ht="24" customHeight="1">
+      <c r="A9" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="24"/>
-[...12 lines deleted...]
-      <c r="O9" s="24"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
+      <c r="N9" s="26"/>
+      <c r="O9" s="26"/>
     </row>
-    <row r="10" spans="1:16">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:17">
+      <c r="A10" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="23"/>
-[...12 lines deleted...]
-      <c r="O10" s="23"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="25"/>
+      <c r="L10" s="25"/>
+      <c r="M10" s="25"/>
+      <c r="N10" s="25"/>
+      <c r="O10" s="25"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" s="9"/>
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="6"/>
     </row>
-    <row r="12" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A12" s="27" t="s">
+    <row r="12" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A12" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="27"/>
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="O13" s="5"/>
-      <c r="P13" s="5" t="s">
+      <c r="Q13" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" s="20"/>
       <c r="B14" s="1">
         <v>2010</v>
       </c>
       <c r="C14" s="1">
         <v>2011</v>
       </c>
       <c r="D14" s="1">
         <v>2012</v>
       </c>
       <c r="E14" s="1">
         <v>2013</v>
       </c>
       <c r="F14" s="1">
         <v>2014</v>
       </c>
       <c r="G14" s="1">
         <v>2015</v>
       </c>
       <c r="H14" s="1">
         <v>2016</v>
       </c>
       <c r="I14" s="1">
         <v>2017</v>
       </c>
       <c r="J14" s="1">
         <v>2018</v>
       </c>
       <c r="K14" s="1">
         <v>2019</v>
       </c>
       <c r="L14" s="1">
         <v>2020</v>
       </c>
       <c r="M14" s="1">
         <v>2021</v>
       </c>
       <c r="N14" s="1">
         <v>2022</v>
       </c>
       <c r="O14" s="1">
         <v>2023</v>
       </c>
       <c r="P14" s="18">
         <v>2024</v>
       </c>
+      <c r="Q14" s="22">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="19">
         <v>23.549302277745024</v>
       </c>
       <c r="C15" s="19">
         <v>25.126660920000912</v>
       </c>
       <c r="D15" s="19">
         <v>25.856329963986671</v>
       </c>
       <c r="E15" s="19">
         <v>21.372594649734765</v>
       </c>
       <c r="F15" s="19">
         <v>24.390903390598666</v>
       </c>
       <c r="G15" s="19">
         <v>22.417751668961081</v>
       </c>
       <c r="H15" s="19">
         <v>17.482455122888727</v>
       </c>
       <c r="I15" s="19">
         <v>14.079072543361701</v>
       </c>
       <c r="J15" s="19">
         <v>7.093770064460041</v>
       </c>
       <c r="K15" s="19">
         <v>17.920652554302581</v>
       </c>
       <c r="L15" s="19">
         <v>25.752766795265881</v>
       </c>
       <c r="M15" s="19">
         <v>11.7775</v>
       </c>
       <c r="N15" s="19">
         <v>20.8461</v>
       </c>
       <c r="O15" s="21">
         <v>29.6</v>
       </c>
       <c r="P15" s="15">
-        <v>0.7</v>
+        <v>21.681999999999999</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>24.759</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="12" customFormat="1" ht="24" customHeight="1">
-      <c r="A16" s="24" t="s">
+    <row r="16" spans="1:17" s="12" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="24"/>
-[...12 lines deleted...]
-      <c r="O16" s="24"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="26"/>
+      <c r="O16" s="26"/>
     </row>
     <row r="17" spans="1:16">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="23"/>
-[...12 lines deleted...]
-      <c r="O17" s="23"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="25"/>
+      <c r="K17" s="25"/>
+      <c r="L17" s="25"/>
+      <c r="M17" s="25"/>
+      <c r="N17" s="25"/>
+      <c r="O17" s="25"/>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A17:O17"/>
+    <mergeCell ref="A9:O9"/>
+    <mergeCell ref="A16:O16"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="A12:P12"/>
     <mergeCell ref="M6:O6"/>
     <mergeCell ref="A10:O10"/>
-    <mergeCell ref="A17:O17"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:O16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Осн показатели по обл Жетісу </vt:lpstr>
     </vt:vector>