--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -679,51 +679,51 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -753,73 +753,76 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1095,155 +1098,155 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="23" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A44" sqref="A44:M44"/>
+      <selection pane="bottomLeft" activeCell="D53" sqref="D53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="15.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.42578125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" customHeight="1">
-      <c r="I1" s="33"/>
-[...3 lines deleted...]
-      <c r="M1" s="33"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
       <c r="N1" s="15"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1">
-      <c r="I2" s="33"/>
-[...3 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
     </row>
     <row r="3" spans="1:18" ht="19.5" customHeight="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="37"/>
-[...10 lines deleted...]
-      <c r="M3" s="37"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
       <c r="N3" s="17"/>
     </row>
     <row r="4" spans="1:18" ht="15" hidden="1" customHeight="1">
-      <c r="A4" s="35"/>
+      <c r="A4" s="38"/>
       <c r="B4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="20" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:18" ht="33.75" hidden="1">
-      <c r="A5" s="36"/>
+      <c r="A5" s="39"/>
       <c r="B5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="1" t="s">
@@ -1953,199 +1956,199 @@
       </c>
       <c r="G22" s="3">
         <v>407172.67361512646</v>
       </c>
       <c r="H22" s="18">
         <v>448901.28497507016</v>
       </c>
       <c r="I22" s="18">
         <v>509811.84338693239</v>
       </c>
       <c r="J22" s="3">
         <v>598915.39803039469</v>
       </c>
       <c r="K22" s="3">
         <v>671600.96768925362</v>
       </c>
       <c r="L22" s="3">
         <v>737718.26805400895</v>
       </c>
       <c r="M22" s="3">
         <v>810389.3156599846</v>
       </c>
       <c r="N22" s="5"/>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="34"/>
-      <c r="B23" s="34"/>
+      <c r="A23" s="37"/>
+      <c r="B23" s="37"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="28"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="N23" s="5"/>
     </row>
     <row r="24" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A24" s="40" t="s">
+      <c r="A24" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="40"/>
-[...10 lines deleted...]
-      <c r="M24" s="40"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="35"/>
+      <c r="G24" s="35"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="35"/>
     </row>
     <row r="25" spans="1:14" s="6" customFormat="1">
       <c r="A25" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="23">
         <v>102.46179222319714</v>
       </c>
       <c r="C25" s="23">
         <v>105.62178419776107</v>
       </c>
       <c r="D25" s="23">
         <v>106.51631108001405</v>
       </c>
       <c r="E25" s="23">
         <v>108.18502151618894</v>
       </c>
       <c r="F25" s="23">
         <v>106.59887868183151</v>
       </c>
       <c r="G25" s="24">
         <v>105.99195875019159</v>
       </c>
       <c r="H25" s="23">
         <v>106.22643542545249</v>
       </c>
       <c r="I25" s="23">
         <v>107.87834994039893</v>
       </c>
       <c r="J25" s="23">
         <v>108.41595711885918</v>
       </c>
       <c r="K25" s="23">
         <v>108.58421552651716</v>
       </c>
       <c r="L25" s="23">
         <v>108.69153776458325</v>
       </c>
       <c r="M25" s="23">
         <v>106.97162937526326</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="18" customHeight="1">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="40"/>
-[...10 lines deleted...]
-      <c r="M26" s="40"/>
+      <c r="B26" s="35"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="35"/>
+      <c r="H26" s="35"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="35"/>
     </row>
     <row r="27" spans="1:14" s="6" customFormat="1">
       <c r="A27" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="25">
         <v>95.2</v>
       </c>
       <c r="C27" s="25">
         <v>97.8</v>
       </c>
       <c r="D27" s="25">
         <v>100.6</v>
       </c>
       <c r="E27" s="25">
         <v>100.2</v>
       </c>
       <c r="F27" s="25">
         <v>100.9</v>
       </c>
       <c r="G27" s="25">
         <v>101.9</v>
       </c>
       <c r="H27" s="25">
         <v>102.1</v>
       </c>
       <c r="I27" s="25">
         <v>100</v>
       </c>
       <c r="J27" s="25">
         <v>99.6</v>
       </c>
       <c r="K27" s="25">
         <v>100.2</v>
       </c>
       <c r="L27" s="25">
         <v>101.5</v>
       </c>
       <c r="M27" s="25">
         <v>103.5</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="18" customHeight="1">
-      <c r="A28" s="40" t="s">
+      <c r="A28" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="40"/>
-[...10 lines deleted...]
-      <c r="M28" s="40"/>
+      <c r="B28" s="35"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="35"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="35"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="35"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="35"/>
+      <c r="M28" s="35"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="16"/>
       <c r="B29" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="14" t="s">
@@ -2184,65 +2187,65 @@
         <v>91.3</v>
       </c>
       <c r="G30" s="25">
         <v>93</v>
       </c>
       <c r="H30" s="23">
         <v>93.5</v>
       </c>
       <c r="I30" s="26">
         <v>96.2</v>
       </c>
       <c r="J30" s="27">
         <v>96.9</v>
       </c>
       <c r="K30" s="26">
         <v>96</v>
       </c>
       <c r="L30" s="26">
         <v>95.3</v>
       </c>
       <c r="M30" s="26">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="18" customHeight="1">
-      <c r="A31" s="40">
+      <c r="A31" s="35">
         <v>2025</v>
       </c>
-      <c r="B31" s="40"/>
-[...10 lines deleted...]
-      <c r="M31" s="40"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="35"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="35"/>
+      <c r="I31" s="35"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="35"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="16"/>
       <c r="B32" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>55</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>57</v>
       </c>
       <c r="I32" s="14" t="s">
@@ -2296,65 +2299,65 @@
         <v>134.9</v>
       </c>
       <c r="L33" s="26">
         <v>136.6</v>
       </c>
       <c r="M33" s="26">
         <v>137.9</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="29"/>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="3"/>
       <c r="I34" s="31"/>
       <c r="J34" s="32"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:13" ht="18" customHeight="1">
-      <c r="A35" s="40">
+      <c r="A35" s="35">
         <v>2025</v>
       </c>
-      <c r="B35" s="40"/>
-[...10 lines deleted...]
-      <c r="M35" s="40"/>
+      <c r="B35" s="35"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="35"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="16"/>
       <c r="B36" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>55</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="14" t="s">
@@ -2364,211 +2367,213 @@
         <v>31</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>32</v>
       </c>
       <c r="L36" s="14" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="25">
         <v>136.4</v>
       </c>
       <c r="C37" s="25">
         <v>118.5</v>
       </c>
       <c r="D37" s="25">
         <v>125.5</v>
       </c>
-      <c r="E37" s="25"/>
+      <c r="E37" s="41">
+        <v>127.6</v>
+      </c>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="23"/>
       <c r="I37" s="26"/>
       <c r="J37" s="27"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="29"/>
       <c r="B38" s="30"/>
       <c r="C38" s="30"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="3"/>
       <c r="I38" s="31"/>
       <c r="J38" s="32"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B39" s="38"/>
-[...10 lines deleted...]
-      <c r="M39" s="38"/>
+      <c r="B39" s="33"/>
+      <c r="C39" s="33"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="33"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="33"/>
+      <c r="J39" s="33"/>
+      <c r="K39" s="33"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
     </row>
     <row r="40" spans="1:13" ht="34.5" customHeight="1">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="38"/>
-[...10 lines deleted...]
-      <c r="M40" s="38"/>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="33"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="38"/>
-[...10 lines deleted...]
-      <c r="M41" s="38"/>
+      <c r="B41" s="33"/>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="33"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="33"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
     </row>
     <row r="42" spans="1:13" ht="15" customHeight="1">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="38"/>
-[...10 lines deleted...]
-      <c r="M42" s="38"/>
+      <c r="B42" s="33"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="33"/>
+      <c r="G42" s="33"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="33"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
     </row>
     <row r="43" spans="1:13" ht="35.25" customHeight="1">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="38"/>
-[...10 lines deleted...]
-      <c r="M43" s="38"/>
+      <c r="B43" s="33"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
     </row>
     <row r="44" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="38"/>
-[...10 lines deleted...]
-      <c r="M44" s="38"/>
+      <c r="B44" s="33"/>
+      <c r="C44" s="33"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="33"/>
+      <c r="G44" s="33"/>
+      <c r="H44" s="33"/>
+      <c r="I44" s="33"/>
+      <c r="J44" s="33"/>
+      <c r="K44" s="33"/>
+      <c r="L44" s="33"/>
+      <c r="M44" s="33"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="39"/>
-[...11 lines deleted...]
-      <c r="M45" s="39"/>
+      <c r="A45" s="34"/>
+      <c r="B45" s="34"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="I1:M1"/>
+    <mergeCell ref="I2:M2"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A3:M3"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A35:M35"/>
-    <mergeCell ref="I1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PVI(period)</vt:lpstr>
     </vt:vector>