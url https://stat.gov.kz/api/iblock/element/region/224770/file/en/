--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -753,76 +753,76 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1098,155 +1098,155 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="23" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D53" sqref="D53"/>
+      <selection pane="bottomLeft" activeCell="F37" sqref="F37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="15.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.42578125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" customHeight="1">
-      <c r="I1" s="36"/>
-[...3 lines deleted...]
-      <c r="M1" s="36"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
       <c r="N1" s="15"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1">
-      <c r="I2" s="36"/>
-[...3 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
     </row>
     <row r="3" spans="1:18" ht="19.5" customHeight="1">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="40"/>
-[...10 lines deleted...]
-      <c r="M3" s="40"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
       <c r="N3" s="17"/>
     </row>
     <row r="4" spans="1:18" ht="15" hidden="1" customHeight="1">
-      <c r="A4" s="38"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="20" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:18" ht="33.75" hidden="1">
-      <c r="A5" s="39"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="1" t="s">
@@ -1956,199 +1956,199 @@
       </c>
       <c r="G22" s="3">
         <v>407172.67361512646</v>
       </c>
       <c r="H22" s="18">
         <v>448901.28497507016</v>
       </c>
       <c r="I22" s="18">
         <v>509811.84338693239</v>
       </c>
       <c r="J22" s="3">
         <v>598915.39803039469</v>
       </c>
       <c r="K22" s="3">
         <v>671600.96768925362</v>
       </c>
       <c r="L22" s="3">
         <v>737718.26805400895</v>
       </c>
       <c r="M22" s="3">
         <v>810389.3156599846</v>
       </c>
       <c r="N22" s="5"/>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="37"/>
-      <c r="B23" s="37"/>
+      <c r="A23" s="35"/>
+      <c r="B23" s="35"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="28"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="N23" s="5"/>
     </row>
     <row r="24" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A24" s="35" t="s">
+      <c r="A24" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="35"/>
-[...10 lines deleted...]
-      <c r="M24" s="35"/>
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
     </row>
     <row r="25" spans="1:14" s="6" customFormat="1">
       <c r="A25" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="23">
         <v>102.46179222319714</v>
       </c>
       <c r="C25" s="23">
         <v>105.62178419776107</v>
       </c>
       <c r="D25" s="23">
         <v>106.51631108001405</v>
       </c>
       <c r="E25" s="23">
         <v>108.18502151618894</v>
       </c>
       <c r="F25" s="23">
         <v>106.59887868183151</v>
       </c>
       <c r="G25" s="24">
         <v>105.99195875019159</v>
       </c>
       <c r="H25" s="23">
         <v>106.22643542545249</v>
       </c>
       <c r="I25" s="23">
         <v>107.87834994039893</v>
       </c>
       <c r="J25" s="23">
         <v>108.41595711885918</v>
       </c>
       <c r="K25" s="23">
         <v>108.58421552651716</v>
       </c>
       <c r="L25" s="23">
         <v>108.69153776458325</v>
       </c>
       <c r="M25" s="23">
         <v>106.97162937526326</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="18" customHeight="1">
-      <c r="A26" s="35" t="s">
+      <c r="A26" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="35"/>
-[...10 lines deleted...]
-      <c r="M26" s="35"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="41"/>
+      <c r="M26" s="41"/>
     </row>
     <row r="27" spans="1:14" s="6" customFormat="1">
       <c r="A27" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="25">
         <v>95.2</v>
       </c>
       <c r="C27" s="25">
         <v>97.8</v>
       </c>
       <c r="D27" s="25">
         <v>100.6</v>
       </c>
       <c r="E27" s="25">
         <v>100.2</v>
       </c>
       <c r="F27" s="25">
         <v>100.9</v>
       </c>
       <c r="G27" s="25">
         <v>101.9</v>
       </c>
       <c r="H27" s="25">
         <v>102.1</v>
       </c>
       <c r="I27" s="25">
         <v>100</v>
       </c>
       <c r="J27" s="25">
         <v>99.6</v>
       </c>
       <c r="K27" s="25">
         <v>100.2</v>
       </c>
       <c r="L27" s="25">
         <v>101.5</v>
       </c>
       <c r="M27" s="25">
         <v>103.5</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="18" customHeight="1">
-      <c r="A28" s="35" t="s">
+      <c r="A28" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="35"/>
-[...10 lines deleted...]
-      <c r="M28" s="35"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="16"/>
       <c r="B29" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="14" t="s">
@@ -2187,65 +2187,65 @@
         <v>91.3</v>
       </c>
       <c r="G30" s="25">
         <v>93</v>
       </c>
       <c r="H30" s="23">
         <v>93.5</v>
       </c>
       <c r="I30" s="26">
         <v>96.2</v>
       </c>
       <c r="J30" s="27">
         <v>96.9</v>
       </c>
       <c r="K30" s="26">
         <v>96</v>
       </c>
       <c r="L30" s="26">
         <v>95.3</v>
       </c>
       <c r="M30" s="26">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="18" customHeight="1">
-      <c r="A31" s="35">
+      <c r="A31" s="41">
         <v>2025</v>
       </c>
-      <c r="B31" s="35"/>
-[...10 lines deleted...]
-      <c r="M31" s="35"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="16"/>
       <c r="B32" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>55</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>57</v>
       </c>
       <c r="I32" s="14" t="s">
@@ -2299,65 +2299,65 @@
         <v>134.9</v>
       </c>
       <c r="L33" s="26">
         <v>136.6</v>
       </c>
       <c r="M33" s="26">
         <v>137.9</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="29"/>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="3"/>
       <c r="I34" s="31"/>
       <c r="J34" s="32"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:13" ht="18" customHeight="1">
-      <c r="A35" s="35">
+      <c r="A35" s="41">
         <v>2025</v>
       </c>
-      <c r="B35" s="35"/>
-[...10 lines deleted...]
-      <c r="M35" s="35"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="41"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="16"/>
       <c r="B36" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>55</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="14" t="s">
@@ -2367,213 +2367,215 @@
         <v>31</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>32</v>
       </c>
       <c r="L36" s="14" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="25">
         <v>136.4</v>
       </c>
       <c r="C37" s="25">
         <v>118.5</v>
       </c>
       <c r="D37" s="25">
         <v>125.5</v>
       </c>
-      <c r="E37" s="41">
+      <c r="E37" s="27">
         <v>127.6</v>
       </c>
-      <c r="F37" s="25"/>
+      <c r="F37" s="33">
+        <v>123.4</v>
+      </c>
       <c r="G37" s="25"/>
       <c r="H37" s="23"/>
       <c r="I37" s="26"/>
       <c r="J37" s="27"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="29"/>
       <c r="B38" s="30"/>
       <c r="C38" s="30"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="3"/>
       <c r="I38" s="31"/>
       <c r="J38" s="32"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A39" s="33" t="s">
+      <c r="A39" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B39" s="33"/>
-[...10 lines deleted...]
-      <c r="M39" s="33"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+      <c r="K39" s="39"/>
+      <c r="L39" s="39"/>
+      <c r="M39" s="39"/>
     </row>
     <row r="40" spans="1:13" ht="34.5" customHeight="1">
-      <c r="A40" s="33" t="s">
+      <c r="A40" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="33"/>
-[...10 lines deleted...]
-      <c r="M40" s="33"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="39"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
+      <c r="I40" s="39"/>
+      <c r="J40" s="39"/>
+      <c r="K40" s="39"/>
+      <c r="L40" s="39"/>
+      <c r="M40" s="39"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A41" s="33" t="s">
+      <c r="A41" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="33"/>
-[...10 lines deleted...]
-      <c r="M41" s="33"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="39"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="39"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="39"/>
+      <c r="H41" s="39"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="39"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="39"/>
+      <c r="M41" s="39"/>
     </row>
     <row r="42" spans="1:13" ht="15" customHeight="1">
-      <c r="A42" s="33" t="s">
+      <c r="A42" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="33"/>
-[...10 lines deleted...]
-      <c r="M42" s="33"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39"/>
     </row>
     <row r="43" spans="1:13" ht="35.25" customHeight="1">
-      <c r="A43" s="33" t="s">
+      <c r="A43" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="33"/>
-[...10 lines deleted...]
-      <c r="M43" s="33"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="39"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="39"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="39"/>
+      <c r="M43" s="39"/>
     </row>
     <row r="44" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A44" s="33" t="s">
+      <c r="A44" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="33"/>
-[...10 lines deleted...]
-      <c r="M44" s="33"/>
+      <c r="B44" s="39"/>
+      <c r="C44" s="39"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
+      <c r="I44" s="39"/>
+      <c r="J44" s="39"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="39"/>
+      <c r="M44" s="39"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="34"/>
-[...11 lines deleted...]
-      <c r="M45" s="34"/>
+      <c r="A45" s="40"/>
+      <c r="B45" s="40"/>
+      <c r="C45" s="40"/>
+      <c r="D45" s="40"/>
+      <c r="E45" s="40"/>
+      <c r="F45" s="40"/>
+      <c r="G45" s="40"/>
+      <c r="H45" s="40"/>
+      <c r="I45" s="40"/>
+      <c r="J45" s="40"/>
+      <c r="K45" s="40"/>
+      <c r="L45" s="40"/>
+      <c r="M45" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="I1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:M3"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A35:M35"/>
+    <mergeCell ref="I1:M1"/>
+    <mergeCell ref="I2:M2"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PVI(period)</vt:lpstr>
     </vt:vector>