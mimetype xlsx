--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -756,73 +756,73 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1098,155 +1098,155 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="23" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F37" sqref="F37"/>
+      <selection pane="bottomLeft" activeCell="A44" sqref="A44:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="15.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.42578125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" customHeight="1">
-      <c r="I1" s="34"/>
-[...3 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
       <c r="N1" s="15"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1">
-      <c r="I2" s="34"/>
-[...3 lines deleted...]
-      <c r="M2" s="34"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
     </row>
     <row r="3" spans="1:18" ht="19.5" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="38"/>
-[...10 lines deleted...]
-      <c r="M3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
       <c r="N3" s="17"/>
     </row>
     <row r="4" spans="1:18" ht="15" hidden="1" customHeight="1">
-      <c r="A4" s="36"/>
+      <c r="A4" s="39"/>
       <c r="B4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="20" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:18" ht="33.75" hidden="1">
-      <c r="A5" s="37"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="1" t="s">
@@ -1956,199 +1956,199 @@
       </c>
       <c r="G22" s="3">
         <v>407172.67361512646</v>
       </c>
       <c r="H22" s="18">
         <v>448901.28497507016</v>
       </c>
       <c r="I22" s="18">
         <v>509811.84338693239</v>
       </c>
       <c r="J22" s="3">
         <v>598915.39803039469</v>
       </c>
       <c r="K22" s="3">
         <v>671600.96768925362</v>
       </c>
       <c r="L22" s="3">
         <v>737718.26805400895</v>
       </c>
       <c r="M22" s="3">
         <v>810389.3156599846</v>
       </c>
       <c r="N22" s="5"/>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="35"/>
-      <c r="B23" s="35"/>
+      <c r="A23" s="38"/>
+      <c r="B23" s="38"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="28"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="N23" s="5"/>
     </row>
     <row r="24" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="41"/>
-[...10 lines deleted...]
-      <c r="M24" s="41"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:14" s="6" customFormat="1">
       <c r="A25" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="23">
         <v>102.46179222319714</v>
       </c>
       <c r="C25" s="23">
         <v>105.62178419776107</v>
       </c>
       <c r="D25" s="23">
         <v>106.51631108001405</v>
       </c>
       <c r="E25" s="23">
         <v>108.18502151618894</v>
       </c>
       <c r="F25" s="23">
         <v>106.59887868183151</v>
       </c>
       <c r="G25" s="24">
         <v>105.99195875019159</v>
       </c>
       <c r="H25" s="23">
         <v>106.22643542545249</v>
       </c>
       <c r="I25" s="23">
         <v>107.87834994039893</v>
       </c>
       <c r="J25" s="23">
         <v>108.41595711885918</v>
       </c>
       <c r="K25" s="23">
         <v>108.58421552651716</v>
       </c>
       <c r="L25" s="23">
         <v>108.69153776458325</v>
       </c>
       <c r="M25" s="23">
         <v>106.97162937526326</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="18" customHeight="1">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="41"/>
-[...10 lines deleted...]
-      <c r="M26" s="41"/>
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="36"/>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+      <c r="K26" s="36"/>
+      <c r="L26" s="36"/>
+      <c r="M26" s="36"/>
     </row>
     <row r="27" spans="1:14" s="6" customFormat="1">
       <c r="A27" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="25">
         <v>95.2</v>
       </c>
       <c r="C27" s="25">
         <v>97.8</v>
       </c>
       <c r="D27" s="25">
         <v>100.6</v>
       </c>
       <c r="E27" s="25">
         <v>100.2</v>
       </c>
       <c r="F27" s="25">
         <v>100.9</v>
       </c>
       <c r="G27" s="25">
         <v>101.9</v>
       </c>
       <c r="H27" s="25">
         <v>102.1</v>
       </c>
       <c r="I27" s="25">
         <v>100</v>
       </c>
       <c r="J27" s="25">
         <v>99.6</v>
       </c>
       <c r="K27" s="25">
         <v>100.2</v>
       </c>
       <c r="L27" s="25">
         <v>101.5</v>
       </c>
       <c r="M27" s="25">
         <v>103.5</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="18" customHeight="1">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="41"/>
-[...10 lines deleted...]
-      <c r="M28" s="41"/>
+      <c r="B28" s="36"/>
+      <c r="C28" s="36"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="16"/>
       <c r="B29" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="14" t="s">
@@ -2187,65 +2187,65 @@
         <v>91.3</v>
       </c>
       <c r="G30" s="25">
         <v>93</v>
       </c>
       <c r="H30" s="23">
         <v>93.5</v>
       </c>
       <c r="I30" s="26">
         <v>96.2</v>
       </c>
       <c r="J30" s="27">
         <v>96.9</v>
       </c>
       <c r="K30" s="26">
         <v>96</v>
       </c>
       <c r="L30" s="26">
         <v>95.3</v>
       </c>
       <c r="M30" s="26">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="18" customHeight="1">
-      <c r="A31" s="41">
+      <c r="A31" s="36">
         <v>2025</v>
       </c>
-      <c r="B31" s="41"/>
-[...10 lines deleted...]
-      <c r="M31" s="41"/>
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="36"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="16"/>
       <c r="B32" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>55</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>57</v>
       </c>
       <c r="I32" s="14" t="s">
@@ -2299,65 +2299,65 @@
         <v>134.9</v>
       </c>
       <c r="L33" s="26">
         <v>136.6</v>
       </c>
       <c r="M33" s="26">
         <v>137.9</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="29"/>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="3"/>
       <c r="I34" s="31"/>
       <c r="J34" s="32"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:13" ht="18" customHeight="1">
-      <c r="A35" s="41">
+      <c r="A35" s="36">
         <v>2025</v>
       </c>
-      <c r="B35" s="41"/>
-[...10 lines deleted...]
-      <c r="M35" s="41"/>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="16"/>
       <c r="B36" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>55</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="14" t="s">
@@ -2373,209 +2373,211 @@
         <v>33</v>
       </c>
       <c r="M36" s="14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="25">
         <v>136.4</v>
       </c>
       <c r="C37" s="25">
         <v>118.5</v>
       </c>
       <c r="D37" s="25">
         <v>125.5</v>
       </c>
       <c r="E37" s="27">
         <v>127.6</v>
       </c>
       <c r="F37" s="33">
         <v>123.4</v>
       </c>
-      <c r="G37" s="25"/>
+      <c r="G37" s="25">
+        <v>122.1</v>
+      </c>
       <c r="H37" s="23"/>
       <c r="I37" s="26"/>
       <c r="J37" s="27"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="29"/>
       <c r="B38" s="30"/>
       <c r="C38" s="30"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="3"/>
       <c r="I38" s="31"/>
       <c r="J38" s="32"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A39" s="39" t="s">
+      <c r="A39" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="B39" s="39"/>
-[...10 lines deleted...]
-      <c r="M39" s="39"/>
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="34"/>
+      <c r="I39" s="34"/>
+      <c r="J39" s="34"/>
+      <c r="K39" s="34"/>
+      <c r="L39" s="34"/>
+      <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:13" ht="34.5" customHeight="1">
-      <c r="A40" s="39" t="s">
+      <c r="A40" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="39"/>
-[...10 lines deleted...]
-      <c r="M40" s="39"/>
+      <c r="B40" s="34"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="34"/>
+      <c r="K40" s="34"/>
+      <c r="L40" s="34"/>
+      <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A41" s="39" t="s">
+      <c r="A41" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="39"/>
-[...10 lines deleted...]
-      <c r="M41" s="39"/>
+      <c r="B41" s="34"/>
+      <c r="C41" s="34"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="34"/>
+      <c r="I41" s="34"/>
+      <c r="J41" s="34"/>
+      <c r="K41" s="34"/>
+      <c r="L41" s="34"/>
+      <c r="M41" s="34"/>
     </row>
     <row r="42" spans="1:13" ht="15" customHeight="1">
-      <c r="A42" s="39" t="s">
+      <c r="A42" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="39"/>
-[...10 lines deleted...]
-      <c r="M42" s="39"/>
+      <c r="B42" s="34"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="34"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="34"/>
+      <c r="K42" s="34"/>
+      <c r="L42" s="34"/>
+      <c r="M42" s="34"/>
     </row>
     <row r="43" spans="1:13" ht="35.25" customHeight="1">
-      <c r="A43" s="39" t="s">
+      <c r="A43" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="39"/>
-[...10 lines deleted...]
-      <c r="M43" s="39"/>
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="34"/>
+      <c r="F43" s="34"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
+      <c r="I43" s="34"/>
+      <c r="J43" s="34"/>
+      <c r="K43" s="34"/>
+      <c r="L43" s="34"/>
+      <c r="M43" s="34"/>
     </row>
     <row r="44" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A44" s="39" t="s">
+      <c r="A44" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="39"/>
-[...10 lines deleted...]
-      <c r="M44" s="39"/>
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="34"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="34"/>
+      <c r="K44" s="34"/>
+      <c r="L44" s="34"/>
+      <c r="M44" s="34"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="40"/>
-[...11 lines deleted...]
-      <c r="M45" s="40"/>
+      <c r="A45" s="35"/>
+      <c r="B45" s="35"/>
+      <c r="C45" s="35"/>
+      <c r="D45" s="35"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="35"/>
+      <c r="H45" s="35"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="I1:M1"/>
+    <mergeCell ref="I2:M2"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A3:M3"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A35:M35"/>
-    <mergeCell ref="I1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PVI(period)</vt:lpstr>
     </vt:vector>