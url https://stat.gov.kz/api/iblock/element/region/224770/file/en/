--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -446,51 +446,51 @@
     <r>
       <t xml:space="preserve">     2022 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="1"/>
       </rPr>
       <t>2), 4)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -560,50 +560,55 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -753,77 +758,75 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1098,155 +1101,155 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="23" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A44" sqref="A44:M44"/>
+      <selection pane="bottomLeft" activeCell="A39" sqref="A39:M39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="15.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.42578125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" customHeight="1">
-      <c r="I1" s="37"/>
-[...3 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
       <c r="N1" s="15"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1">
-      <c r="I2" s="37"/>
-[...3 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
     </row>
     <row r="3" spans="1:18" ht="19.5" customHeight="1">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="41"/>
-[...10 lines deleted...]
-      <c r="M3" s="41"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
       <c r="N3" s="17"/>
     </row>
     <row r="4" spans="1:18" ht="15" hidden="1" customHeight="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="35"/>
       <c r="B4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="20" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:18" ht="33.75" hidden="1">
-      <c r="A5" s="40"/>
+      <c r="A5" s="36"/>
       <c r="B5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="1" t="s">
@@ -1956,199 +1959,199 @@
       </c>
       <c r="G22" s="3">
         <v>407172.67361512646</v>
       </c>
       <c r="H22" s="18">
         <v>448901.28497507016</v>
       </c>
       <c r="I22" s="18">
         <v>509811.84338693239</v>
       </c>
       <c r="J22" s="3">
         <v>598915.39803039469</v>
       </c>
       <c r="K22" s="3">
         <v>671600.96768925362</v>
       </c>
       <c r="L22" s="3">
         <v>737718.26805400895</v>
       </c>
       <c r="M22" s="3">
         <v>810389.3156599846</v>
       </c>
       <c r="N22" s="5"/>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="38"/>
-      <c r="B23" s="38"/>
+      <c r="A23" s="34"/>
+      <c r="B23" s="34"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="28"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="N23" s="5"/>
     </row>
     <row r="24" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="40" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="36"/>
-[...10 lines deleted...]
-      <c r="M24" s="36"/>
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
     </row>
     <row r="25" spans="1:14" s="6" customFormat="1">
       <c r="A25" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="23">
         <v>102.46179222319714</v>
       </c>
       <c r="C25" s="23">
         <v>105.62178419776107</v>
       </c>
       <c r="D25" s="23">
         <v>106.51631108001405</v>
       </c>
       <c r="E25" s="23">
         <v>108.18502151618894</v>
       </c>
       <c r="F25" s="23">
         <v>106.59887868183151</v>
       </c>
       <c r="G25" s="24">
         <v>105.99195875019159</v>
       </c>
       <c r="H25" s="23">
         <v>106.22643542545249</v>
       </c>
       <c r="I25" s="23">
         <v>107.87834994039893</v>
       </c>
       <c r="J25" s="23">
         <v>108.41595711885918</v>
       </c>
       <c r="K25" s="23">
         <v>108.58421552651716</v>
       </c>
       <c r="L25" s="23">
         <v>108.69153776458325</v>
       </c>
       <c r="M25" s="23">
         <v>106.97162937526326</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="18" customHeight="1">
-      <c r="A26" s="36" t="s">
+      <c r="A26" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="36"/>
-[...10 lines deleted...]
-      <c r="M26" s="36"/>
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:14" s="6" customFormat="1">
       <c r="A27" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="25">
         <v>95.2</v>
       </c>
       <c r="C27" s="25">
         <v>97.8</v>
       </c>
       <c r="D27" s="25">
         <v>100.6</v>
       </c>
       <c r="E27" s="25">
         <v>100.2</v>
       </c>
       <c r="F27" s="25">
         <v>100.9</v>
       </c>
       <c r="G27" s="25">
         <v>101.9</v>
       </c>
       <c r="H27" s="25">
         <v>102.1</v>
       </c>
       <c r="I27" s="25">
         <v>100</v>
       </c>
       <c r="J27" s="25">
         <v>99.6</v>
       </c>
       <c r="K27" s="25">
         <v>100.2</v>
       </c>
       <c r="L27" s="25">
         <v>101.5</v>
       </c>
       <c r="M27" s="25">
         <v>103.5</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="18" customHeight="1">
-      <c r="A28" s="36" t="s">
+      <c r="A28" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="36"/>
-[...10 lines deleted...]
-      <c r="M28" s="36"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="16"/>
       <c r="B29" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="14" t="s">
@@ -2187,65 +2190,65 @@
         <v>91.3</v>
       </c>
       <c r="G30" s="25">
         <v>93</v>
       </c>
       <c r="H30" s="23">
         <v>93.5</v>
       </c>
       <c r="I30" s="26">
         <v>96.2</v>
       </c>
       <c r="J30" s="27">
         <v>96.9</v>
       </c>
       <c r="K30" s="26">
         <v>96</v>
       </c>
       <c r="L30" s="26">
         <v>95.3</v>
       </c>
       <c r="M30" s="26">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="18" customHeight="1">
-      <c r="A31" s="36">
+      <c r="A31" s="40">
         <v>2025</v>
       </c>
-      <c r="B31" s="36"/>
-[...10 lines deleted...]
-      <c r="M31" s="36"/>
+      <c r="B31" s="40"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="16"/>
       <c r="B32" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>55</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>57</v>
       </c>
       <c r="I32" s="14" t="s">
@@ -2299,65 +2302,65 @@
         <v>134.9</v>
       </c>
       <c r="L33" s="26">
         <v>136.6</v>
       </c>
       <c r="M33" s="26">
         <v>137.9</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="29"/>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="3"/>
       <c r="I34" s="31"/>
       <c r="J34" s="32"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:13" ht="18" customHeight="1">
-      <c r="A35" s="36">
-[...13 lines deleted...]
-      <c r="M35" s="36"/>
+      <c r="A35" s="40">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="40"/>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="40"/>
+      <c r="F35" s="40"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="40"/>
+      <c r="I35" s="40"/>
+      <c r="J35" s="40"/>
+      <c r="K35" s="40"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="40"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="16"/>
       <c r="B36" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>55</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="14" t="s">
@@ -2370,214 +2373,216 @@
         <v>32</v>
       </c>
       <c r="L36" s="14" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="25">
         <v>136.4</v>
       </c>
       <c r="C37" s="25">
         <v>118.5</v>
       </c>
       <c r="D37" s="25">
         <v>125.5</v>
       </c>
       <c r="E37" s="27">
         <v>127.6</v>
       </c>
-      <c r="F37" s="33">
+      <c r="F37" s="27">
         <v>123.4</v>
       </c>
       <c r="G37" s="25">
         <v>122.1</v>
       </c>
-      <c r="H37" s="23"/>
+      <c r="H37" s="41">
+        <v>121.4</v>
+      </c>
       <c r="I37" s="26"/>
       <c r="J37" s="27"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="29"/>
       <c r="B38" s="30"/>
       <c r="C38" s="30"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="3"/>
       <c r="I38" s="31"/>
       <c r="J38" s="32"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A39" s="34" t="s">
+      <c r="A39" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B39" s="34"/>
-[...10 lines deleted...]
-      <c r="M39" s="34"/>
+      <c r="B39" s="38"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+      <c r="M39" s="38"/>
     </row>
     <row r="40" spans="1:13" ht="34.5" customHeight="1">
-      <c r="A40" s="34" t="s">
+      <c r="A40" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="34"/>
-[...10 lines deleted...]
-      <c r="M40" s="34"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A41" s="34" t="s">
+      <c r="A41" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="34"/>
-[...10 lines deleted...]
-      <c r="M41" s="34"/>
+      <c r="B41" s="38"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+      <c r="I41" s="38"/>
+      <c r="J41" s="38"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="38"/>
+      <c r="M41" s="38"/>
     </row>
     <row r="42" spans="1:13" ht="15" customHeight="1">
-      <c r="A42" s="34" t="s">
+      <c r="A42" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="34"/>
-[...10 lines deleted...]
-      <c r="M42" s="34"/>
+      <c r="B42" s="38"/>
+      <c r="C42" s="38"/>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="38"/>
+      <c r="J42" s="38"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="38"/>
     </row>
     <row r="43" spans="1:13" ht="35.25" customHeight="1">
-      <c r="A43" s="34" t="s">
+      <c r="A43" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="34"/>
-[...10 lines deleted...]
-      <c r="M43" s="34"/>
+      <c r="B43" s="38"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
     </row>
     <row r="44" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A44" s="34" t="s">
+      <c r="A44" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="34"/>
-[...10 lines deleted...]
-      <c r="M44" s="34"/>
+      <c r="B44" s="38"/>
+      <c r="C44" s="38"/>
+      <c r="D44" s="38"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="38"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+      <c r="M44" s="38"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="35"/>
-[...11 lines deleted...]
-      <c r="M45" s="35"/>
+      <c r="A45" s="39"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="39"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="39"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="39"/>
+      <c r="M45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="I1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:M3"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A35:M35"/>
+    <mergeCell ref="I1:M1"/>
+    <mergeCell ref="I2:M2"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PVI(period)</vt:lpstr>
     </vt:vector>