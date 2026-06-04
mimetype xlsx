--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -669,51 +669,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -750,76 +750,79 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1095,153 +1098,153 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A42" sqref="A42:M42"/>
+      <selection pane="bottomLeft" activeCell="C50" sqref="C50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="13" style="11" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="11" customWidth="1"/>
     <col min="4" max="4" width="15" style="11" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="11" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="11" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="11" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="11" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="11" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="11" customWidth="1"/>
     <col min="12" max="12" width="13" style="11" customWidth="1"/>
     <col min="13" max="13" width="16.28515625" style="11" customWidth="1"/>
     <col min="14" max="16" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" customHeight="1">
-      <c r="K1" s="38"/>
-[...1 lines deleted...]
-      <c r="M1" s="38"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1">
-      <c r="K2" s="38"/>
-[...1 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="43"/>
-[...10 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
     </row>
     <row r="4" spans="1:18">
       <c r="M4" s="20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="11.25" hidden="1" customHeight="1">
-      <c r="A5" s="41"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:18" ht="57.75" hidden="1" customHeight="1">
-      <c r="A6" s="42"/>
+      <c r="A6" s="44"/>
       <c r="B6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -1933,226 +1936,226 @@
         <v>321082.08132792107</v>
       </c>
       <c r="G23" s="9">
         <v>407172.67361512646</v>
       </c>
       <c r="H23" s="10">
         <v>448901.28497507016</v>
       </c>
       <c r="I23" s="9">
         <v>509811.84338693239</v>
       </c>
       <c r="J23" s="9">
         <v>598915.39803039469</v>
       </c>
       <c r="K23" s="9">
         <v>671600.96768925362</v>
       </c>
       <c r="L23" s="9">
         <v>737718.26805400895</v>
       </c>
       <c r="M23" s="9">
         <v>104.04986025251681</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.25" hidden="1" customHeight="1">
-      <c r="A24" s="40"/>
-      <c r="B24" s="40"/>
+      <c r="A24" s="42"/>
+      <c r="B24" s="42"/>
     </row>
     <row r="25" spans="1:14" ht="11.25" customHeight="1">
       <c r="A25" s="19"/>
       <c r="B25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="J25" s="17" t="s">
         <v>40</v>
       </c>
       <c r="K25" s="17" t="s">
         <v>39</v>
       </c>
       <c r="L25" s="17" t="s">
         <v>38</v>
       </c>
       <c r="M25" s="18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="22.5" customHeight="1">
-      <c r="A26" s="44" t="s">
+      <c r="A26" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="44"/>
-[...10 lines deleted...]
-      <c r="M26" s="44"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="39"/>
+      <c r="M26" s="39"/>
     </row>
     <row r="27" spans="1:14" s="13" customFormat="1">
       <c r="A27" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="24">
         <v>102.46179222319714</v>
       </c>
       <c r="C27" s="24">
         <v>105.62178419776107</v>
       </c>
       <c r="D27" s="24">
         <v>106.51631108001405</v>
       </c>
       <c r="E27" s="24">
         <v>108.18502151618894</v>
       </c>
       <c r="F27" s="24">
         <v>106.59887868183151</v>
       </c>
       <c r="G27" s="25">
         <v>105.99195875019159</v>
       </c>
       <c r="H27" s="24">
         <v>106.22643542545249</v>
       </c>
       <c r="I27" s="24">
         <v>107.87834994039893</v>
       </c>
       <c r="J27" s="24">
         <v>108.41595711885918</v>
       </c>
       <c r="K27" s="24">
         <v>108.58421552651716</v>
       </c>
       <c r="L27" s="24">
         <v>108.69153776458325</v>
       </c>
       <c r="M27" s="24">
         <v>106.97162937526326</v>
       </c>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A28" s="44" t="s">
+      <c r="A28" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="44"/>
-[...10 lines deleted...]
-      <c r="M28" s="44"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="39"/>
+      <c r="M28" s="39"/>
     </row>
     <row r="29" spans="1:14" s="13" customFormat="1">
       <c r="A29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="26">
         <v>95.2</v>
       </c>
       <c r="C29" s="26">
         <v>97.8</v>
       </c>
       <c r="D29" s="26">
         <v>100.6</v>
       </c>
       <c r="E29" s="26">
         <v>100.2</v>
       </c>
       <c r="F29" s="26">
         <v>100.9</v>
       </c>
       <c r="G29" s="26">
         <v>101.9</v>
       </c>
       <c r="H29" s="26">
         <v>102.1</v>
       </c>
       <c r="I29" s="26">
         <v>100</v>
       </c>
       <c r="J29" s="26">
         <v>99.6</v>
       </c>
       <c r="K29" s="26">
         <v>100.2</v>
       </c>
       <c r="L29" s="26">
         <v>101.5</v>
       </c>
       <c r="M29" s="26">
         <v>103.5</v>
       </c>
       <c r="N29" s="3"/>
     </row>
     <row r="30" spans="1:14" ht="26.25" customHeight="1">
-      <c r="A30" s="44" t="s">
+      <c r="A30" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="44"/>
-[...10 lines deleted...]
-      <c r="M30" s="44"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="39"/>
       <c r="N30" s="3"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="22"/>
       <c r="B31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>52</v>
       </c>
       <c r="G31" s="15" t="s">
         <v>53</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>54</v>
       </c>
@@ -2194,65 +2197,65 @@
       </c>
       <c r="G32" s="27">
         <v>93</v>
       </c>
       <c r="H32" s="24">
         <v>93.5</v>
       </c>
       <c r="I32" s="28">
         <v>96.2</v>
       </c>
       <c r="J32" s="29">
         <v>96.9</v>
       </c>
       <c r="K32" s="28">
         <v>96</v>
       </c>
       <c r="L32" s="28">
         <v>95.3</v>
       </c>
       <c r="M32" s="28">
         <v>95</v>
       </c>
       <c r="N32" s="3"/>
     </row>
     <row r="33" spans="1:27" ht="20.25" customHeight="1">
-      <c r="A33" s="44" t="s">
+      <c r="A33" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="44"/>
-[...10 lines deleted...]
-      <c r="M33" s="44"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="39"/>
+      <c r="M33" s="39"/>
       <c r="N33" s="3"/>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="22"/>
       <c r="B34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>42</v>
       </c>
@@ -2310,65 +2313,65 @@
       <c r="L35" s="28">
         <v>136.6</v>
       </c>
       <c r="M35" s="28">
         <v>137.9</v>
       </c>
       <c r="N35" s="3"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="30"/>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="37"/>
       <c r="H36" s="33"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="3"/>
     </row>
     <row r="37" spans="1:27" ht="19.5" customHeight="1">
-      <c r="A37" s="44" t="s">
+      <c r="A37" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="44"/>
-[...10 lines deleted...]
-      <c r="M37" s="44"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="22"/>
       <c r="B38" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
@@ -2380,226 +2383,228 @@
       </c>
       <c r="K38" s="17" t="s">
         <v>39</v>
       </c>
       <c r="L38" s="17" t="s">
         <v>38</v>
       </c>
       <c r="M38" s="18" t="s">
         <v>37</v>
       </c>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="26">
         <v>136.4</v>
       </c>
       <c r="C39" s="26">
         <v>118.5</v>
       </c>
       <c r="D39" s="26">
         <v>125.5</v>
       </c>
-      <c r="E39" s="26"/>
+      <c r="E39" s="47">
+        <v>127.6</v>
+      </c>
       <c r="F39" s="26"/>
       <c r="G39" s="36"/>
       <c r="H39" s="24"/>
       <c r="I39" s="28"/>
       <c r="J39" s="29"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="28"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:27" ht="12.75">
       <c r="A40" s="30"/>
       <c r="B40" s="31"/>
       <c r="C40" s="31"/>
       <c r="D40" s="31"/>
       <c r="E40" s="31"/>
       <c r="F40" s="31"/>
       <c r="G40" s="32"/>
       <c r="H40" s="33"/>
       <c r="I40" s="34"/>
       <c r="J40" s="35"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
       <c r="N40" s="3"/>
     </row>
     <row r="41" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A41" s="45" t="s">
+      <c r="A41" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="45"/>
-[...24 lines deleted...]
-      <c r="AA41" s="45"/>
+      <c r="B41" s="46"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="46"/>
+      <c r="E41" s="46"/>
+      <c r="F41" s="46"/>
+      <c r="G41" s="46"/>
+      <c r="H41" s="46"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="46"/>
+      <c r="K41" s="46"/>
+      <c r="L41" s="46"/>
+      <c r="M41" s="46"/>
+      <c r="N41" s="46"/>
+      <c r="O41" s="46"/>
+      <c r="P41" s="46"/>
+      <c r="Q41" s="46"/>
+      <c r="R41" s="46"/>
+      <c r="S41" s="46"/>
+      <c r="T41" s="46"/>
+      <c r="U41" s="46"/>
+      <c r="V41" s="46"/>
+      <c r="W41" s="46"/>
+      <c r="X41" s="46"/>
+      <c r="Y41" s="46"/>
+      <c r="Z41" s="46"/>
+      <c r="AA41" s="46"/>
     </row>
     <row r="42" spans="1:27" ht="37.5" customHeight="1">
-      <c r="A42" s="39" t="s">
+      <c r="A42" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="39"/>
-[...10 lines deleted...]
-      <c r="M42" s="39"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="41"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="41"/>
+      <c r="M42" s="41"/>
     </row>
     <row r="43" spans="1:27" ht="11.25" customHeight="1">
-      <c r="A43" s="46" t="s">
+      <c r="A43" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="B43" s="46"/>
-[...10 lines deleted...]
-      <c r="M43" s="46"/>
+      <c r="B43" s="38"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
       <c r="N43" s="21"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
       <c r="Q43" s="21"/>
       <c r="R43" s="21"/>
       <c r="S43" s="21"/>
       <c r="T43" s="21"/>
       <c r="U43" s="21"/>
       <c r="V43" s="21"/>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" s="21"/>
       <c r="Z43" s="21"/>
       <c r="AA43" s="21"/>
     </row>
     <row r="44" spans="1:27">
-      <c r="A44" s="46" t="s">
+      <c r="A44" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="B44" s="46"/>
-[...10 lines deleted...]
-      <c r="M44" s="46"/>
+      <c r="B44" s="38"/>
+      <c r="C44" s="38"/>
+      <c r="D44" s="38"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="38"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+      <c r="M44" s="38"/>
     </row>
     <row r="45" spans="1:27" ht="26.25" customHeight="1">
-      <c r="A45" s="46" t="s">
+      <c r="A45" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="B45" s="46"/>
-[...10 lines deleted...]
-      <c r="M45" s="46"/>
+      <c r="B45" s="38"/>
+      <c r="C45" s="38"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="38"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="38"/>
+      <c r="K45" s="38"/>
+      <c r="L45" s="38"/>
+      <c r="M45" s="38"/>
     </row>
     <row r="46" spans="1:27" ht="25.5" customHeight="1">
-      <c r="A46" s="46" t="s">
+      <c r="A46" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="46"/>
-[...10 lines deleted...]
-      <c r="M46" s="46"/>
+      <c r="B46" s="38"/>
+      <c r="C46" s="38"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+      <c r="M46" s="38"/>
     </row>
     <row r="47" spans="1:27" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A44:M44"/>
-[...5 lines deleted...]
-    <mergeCell ref="A37:M37"/>
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A41:AA41"/>
     <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A37:M37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>НКИ(кезең)</vt:lpstr>
     </vt:vector>