--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -669,51 +669,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -750,79 +750,76 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1098,153 +1095,153 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C50" sqref="C50"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="13" style="11" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="11" customWidth="1"/>
     <col min="4" max="4" width="15" style="11" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="11" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="11" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="11" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="11" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="11" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="11" customWidth="1"/>
     <col min="12" max="12" width="13" style="11" customWidth="1"/>
     <col min="13" max="13" width="16.28515625" style="11" customWidth="1"/>
     <col min="14" max="16" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" customHeight="1">
-      <c r="K1" s="40"/>
-[...1 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1">
-      <c r="K2" s="40"/>
-[...1 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="45"/>
-[...10 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
     </row>
     <row r="4" spans="1:18">
       <c r="M4" s="20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="11.25" hidden="1" customHeight="1">
-      <c r="A5" s="43"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:18" ht="57.75" hidden="1" customHeight="1">
-      <c r="A6" s="44"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -1936,226 +1933,226 @@
         <v>321082.08132792107</v>
       </c>
       <c r="G23" s="9">
         <v>407172.67361512646</v>
       </c>
       <c r="H23" s="10">
         <v>448901.28497507016</v>
       </c>
       <c r="I23" s="9">
         <v>509811.84338693239</v>
       </c>
       <c r="J23" s="9">
         <v>598915.39803039469</v>
       </c>
       <c r="K23" s="9">
         <v>671600.96768925362</v>
       </c>
       <c r="L23" s="9">
         <v>737718.26805400895</v>
       </c>
       <c r="M23" s="9">
         <v>104.04986025251681</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.25" hidden="1" customHeight="1">
-      <c r="A24" s="42"/>
-      <c r="B24" s="42"/>
+      <c r="A24" s="40"/>
+      <c r="B24" s="40"/>
     </row>
     <row r="25" spans="1:14" ht="11.25" customHeight="1">
       <c r="A25" s="19"/>
       <c r="B25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="J25" s="17" t="s">
         <v>40</v>
       </c>
       <c r="K25" s="17" t="s">
         <v>39</v>
       </c>
       <c r="L25" s="17" t="s">
         <v>38</v>
       </c>
       <c r="M25" s="18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="22.5" customHeight="1">
-      <c r="A26" s="39" t="s">
+      <c r="A26" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="39"/>
-[...10 lines deleted...]
-      <c r="M26" s="39"/>
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="44"/>
+      <c r="J26" s="44"/>
+      <c r="K26" s="44"/>
+      <c r="L26" s="44"/>
+      <c r="M26" s="44"/>
     </row>
     <row r="27" spans="1:14" s="13" customFormat="1">
       <c r="A27" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="24">
         <v>102.46179222319714</v>
       </c>
       <c r="C27" s="24">
         <v>105.62178419776107</v>
       </c>
       <c r="D27" s="24">
         <v>106.51631108001405</v>
       </c>
       <c r="E27" s="24">
         <v>108.18502151618894</v>
       </c>
       <c r="F27" s="24">
         <v>106.59887868183151</v>
       </c>
       <c r="G27" s="25">
         <v>105.99195875019159</v>
       </c>
       <c r="H27" s="24">
         <v>106.22643542545249</v>
       </c>
       <c r="I27" s="24">
         <v>107.87834994039893</v>
       </c>
       <c r="J27" s="24">
         <v>108.41595711885918</v>
       </c>
       <c r="K27" s="24">
         <v>108.58421552651716</v>
       </c>
       <c r="L27" s="24">
         <v>108.69153776458325</v>
       </c>
       <c r="M27" s="24">
         <v>106.97162937526326</v>
       </c>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A28" s="39" t="s">
+      <c r="A28" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="39"/>
-[...10 lines deleted...]
-      <c r="M28" s="39"/>
+      <c r="B28" s="44"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="44"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
     </row>
     <row r="29" spans="1:14" s="13" customFormat="1">
       <c r="A29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="26">
         <v>95.2</v>
       </c>
       <c r="C29" s="26">
         <v>97.8</v>
       </c>
       <c r="D29" s="26">
         <v>100.6</v>
       </c>
       <c r="E29" s="26">
         <v>100.2</v>
       </c>
       <c r="F29" s="26">
         <v>100.9</v>
       </c>
       <c r="G29" s="26">
         <v>101.9</v>
       </c>
       <c r="H29" s="26">
         <v>102.1</v>
       </c>
       <c r="I29" s="26">
         <v>100</v>
       </c>
       <c r="J29" s="26">
         <v>99.6</v>
       </c>
       <c r="K29" s="26">
         <v>100.2</v>
       </c>
       <c r="L29" s="26">
         <v>101.5</v>
       </c>
       <c r="M29" s="26">
         <v>103.5</v>
       </c>
       <c r="N29" s="3"/>
     </row>
     <row r="30" spans="1:14" ht="26.25" customHeight="1">
-      <c r="A30" s="39" t="s">
+      <c r="A30" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="39"/>
-[...10 lines deleted...]
-      <c r="M30" s="39"/>
+      <c r="B30" s="44"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="44"/>
       <c r="N30" s="3"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="22"/>
       <c r="B31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>52</v>
       </c>
       <c r="G31" s="15" t="s">
         <v>53</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>54</v>
       </c>
@@ -2197,65 +2194,65 @@
       </c>
       <c r="G32" s="27">
         <v>93</v>
       </c>
       <c r="H32" s="24">
         <v>93.5</v>
       </c>
       <c r="I32" s="28">
         <v>96.2</v>
       </c>
       <c r="J32" s="29">
         <v>96.9</v>
       </c>
       <c r="K32" s="28">
         <v>96</v>
       </c>
       <c r="L32" s="28">
         <v>95.3</v>
       </c>
       <c r="M32" s="28">
         <v>95</v>
       </c>
       <c r="N32" s="3"/>
     </row>
     <row r="33" spans="1:27" ht="20.25" customHeight="1">
-      <c r="A33" s="39" t="s">
+      <c r="A33" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="39"/>
-[...10 lines deleted...]
-      <c r="M33" s="39"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
       <c r="N33" s="3"/>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="22"/>
       <c r="B34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>42</v>
       </c>
@@ -2313,65 +2310,65 @@
       <c r="L35" s="28">
         <v>136.6</v>
       </c>
       <c r="M35" s="28">
         <v>137.9</v>
       </c>
       <c r="N35" s="3"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="30"/>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="37"/>
       <c r="H36" s="33"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="3"/>
     </row>
     <row r="37" spans="1:27" ht="19.5" customHeight="1">
-      <c r="A37" s="39" t="s">
+      <c r="A37" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="39"/>
-[...10 lines deleted...]
-      <c r="M37" s="39"/>
+      <c r="B37" s="44"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="44"/>
+      <c r="F37" s="44"/>
+      <c r="G37" s="44"/>
+      <c r="H37" s="44"/>
+      <c r="I37" s="44"/>
+      <c r="J37" s="44"/>
+      <c r="K37" s="44"/>
+      <c r="L37" s="44"/>
+      <c r="M37" s="44"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="22"/>
       <c r="B38" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
@@ -2383,228 +2380,230 @@
       </c>
       <c r="K38" s="17" t="s">
         <v>39</v>
       </c>
       <c r="L38" s="17" t="s">
         <v>38</v>
       </c>
       <c r="M38" s="18" t="s">
         <v>37</v>
       </c>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="26">
         <v>136.4</v>
       </c>
       <c r="C39" s="26">
         <v>118.5</v>
       </c>
       <c r="D39" s="26">
         <v>125.5</v>
       </c>
-      <c r="E39" s="47">
+      <c r="E39" s="29">
         <v>127.6</v>
       </c>
-      <c r="F39" s="26"/>
+      <c r="F39" s="29">
+        <v>123.4</v>
+      </c>
       <c r="G39" s="36"/>
       <c r="H39" s="24"/>
       <c r="I39" s="28"/>
       <c r="J39" s="29"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="28"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:27" ht="12.75">
       <c r="A40" s="30"/>
       <c r="B40" s="31"/>
       <c r="C40" s="31"/>
       <c r="D40" s="31"/>
       <c r="E40" s="31"/>
       <c r="F40" s="31"/>
       <c r="G40" s="32"/>
       <c r="H40" s="33"/>
       <c r="I40" s="34"/>
       <c r="J40" s="35"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
       <c r="N40" s="3"/>
     </row>
     <row r="41" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A41" s="46" t="s">
+      <c r="A41" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="46"/>
-[...24 lines deleted...]
-      <c r="AA41" s="46"/>
+      <c r="B41" s="45"/>
+      <c r="C41" s="45"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="45"/>
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+      <c r="N41" s="45"/>
+      <c r="O41" s="45"/>
+      <c r="P41" s="45"/>
+      <c r="Q41" s="45"/>
+      <c r="R41" s="45"/>
+      <c r="S41" s="45"/>
+      <c r="T41" s="45"/>
+      <c r="U41" s="45"/>
+      <c r="V41" s="45"/>
+      <c r="W41" s="45"/>
+      <c r="X41" s="45"/>
+      <c r="Y41" s="45"/>
+      <c r="Z41" s="45"/>
+      <c r="AA41" s="45"/>
     </row>
     <row r="42" spans="1:27" ht="37.5" customHeight="1">
-      <c r="A42" s="41" t="s">
+      <c r="A42" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="41"/>
-[...10 lines deleted...]
-      <c r="M42" s="41"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39"/>
     </row>
     <row r="43" spans="1:27" ht="11.25" customHeight="1">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B43" s="38"/>
-[...10 lines deleted...]
-      <c r="M43" s="38"/>
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="46"/>
+      <c r="G43" s="46"/>
+      <c r="H43" s="46"/>
+      <c r="I43" s="46"/>
+      <c r="J43" s="46"/>
+      <c r="K43" s="46"/>
+      <c r="L43" s="46"/>
+      <c r="M43" s="46"/>
       <c r="N43" s="21"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
       <c r="Q43" s="21"/>
       <c r="R43" s="21"/>
       <c r="S43" s="21"/>
       <c r="T43" s="21"/>
       <c r="U43" s="21"/>
       <c r="V43" s="21"/>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" s="21"/>
       <c r="Z43" s="21"/>
       <c r="AA43" s="21"/>
     </row>
     <row r="44" spans="1:27">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B44" s="38"/>
-[...10 lines deleted...]
-      <c r="M44" s="38"/>
+      <c r="B44" s="46"/>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="46"/>
+      <c r="G44" s="46"/>
+      <c r="H44" s="46"/>
+      <c r="I44" s="46"/>
+      <c r="J44" s="46"/>
+      <c r="K44" s="46"/>
+      <c r="L44" s="46"/>
+      <c r="M44" s="46"/>
     </row>
     <row r="45" spans="1:27" ht="26.25" customHeight="1">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="B45" s="38"/>
-[...10 lines deleted...]
-      <c r="M45" s="38"/>
+      <c r="B45" s="46"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="46"/>
+      <c r="E45" s="46"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="46"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
     </row>
     <row r="46" spans="1:27" ht="25.5" customHeight="1">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="46" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="38"/>
-[...10 lines deleted...]
-      <c r="M46" s="38"/>
+      <c r="B46" s="46"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="46"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="46"/>
+      <c r="H46" s="46"/>
+      <c r="I46" s="46"/>
+      <c r="J46" s="46"/>
+      <c r="K46" s="46"/>
+      <c r="L46" s="46"/>
+      <c r="M46" s="46"/>
     </row>
     <row r="47" spans="1:27" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A37:M37"/>
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A41:AA41"/>
     <mergeCell ref="A33:M33"/>
-    <mergeCell ref="A44:M44"/>
-[...5 lines deleted...]
-    <mergeCell ref="A37:M37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>НКИ(кезең)</vt:lpstr>
     </vt:vector>