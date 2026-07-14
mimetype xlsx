--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -750,75 +750,75 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1095,153 +1095,153 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomLeft" activeCell="G49" sqref="G49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="13" style="11" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="11" customWidth="1"/>
     <col min="4" max="4" width="15" style="11" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="11" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="11" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="11" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="11" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="11" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="11" customWidth="1"/>
     <col min="12" max="12" width="13" style="11" customWidth="1"/>
     <col min="13" max="13" width="16.28515625" style="11" customWidth="1"/>
     <col min="14" max="16" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" customHeight="1">
-      <c r="K1" s="38"/>
-[...1 lines deleted...]
-      <c r="M1" s="38"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1">
-      <c r="K2" s="38"/>
-[...1 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="43"/>
-[...10 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
     </row>
     <row r="4" spans="1:18">
       <c r="M4" s="20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="11.25" hidden="1" customHeight="1">
-      <c r="A5" s="41"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:18" ht="57.75" hidden="1" customHeight="1">
-      <c r="A6" s="42"/>
+      <c r="A6" s="44"/>
       <c r="B6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -1933,226 +1933,226 @@
         <v>321082.08132792107</v>
       </c>
       <c r="G23" s="9">
         <v>407172.67361512646</v>
       </c>
       <c r="H23" s="10">
         <v>448901.28497507016</v>
       </c>
       <c r="I23" s="9">
         <v>509811.84338693239</v>
       </c>
       <c r="J23" s="9">
         <v>598915.39803039469</v>
       </c>
       <c r="K23" s="9">
         <v>671600.96768925362</v>
       </c>
       <c r="L23" s="9">
         <v>737718.26805400895</v>
       </c>
       <c r="M23" s="9">
         <v>104.04986025251681</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.25" hidden="1" customHeight="1">
-      <c r="A24" s="40"/>
-      <c r="B24" s="40"/>
+      <c r="A24" s="42"/>
+      <c r="B24" s="42"/>
     </row>
     <row r="25" spans="1:14" ht="11.25" customHeight="1">
       <c r="A25" s="19"/>
       <c r="B25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="J25" s="17" t="s">
         <v>40</v>
       </c>
       <c r="K25" s="17" t="s">
         <v>39</v>
       </c>
       <c r="L25" s="17" t="s">
         <v>38</v>
       </c>
       <c r="M25" s="18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="22.5" customHeight="1">
-      <c r="A26" s="44" t="s">
+      <c r="A26" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="44"/>
-[...10 lines deleted...]
-      <c r="M26" s="44"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="39"/>
+      <c r="M26" s="39"/>
     </row>
     <row r="27" spans="1:14" s="13" customFormat="1">
       <c r="A27" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="24">
         <v>102.46179222319714</v>
       </c>
       <c r="C27" s="24">
         <v>105.62178419776107</v>
       </c>
       <c r="D27" s="24">
         <v>106.51631108001405</v>
       </c>
       <c r="E27" s="24">
         <v>108.18502151618894</v>
       </c>
       <c r="F27" s="24">
         <v>106.59887868183151</v>
       </c>
       <c r="G27" s="25">
         <v>105.99195875019159</v>
       </c>
       <c r="H27" s="24">
         <v>106.22643542545249</v>
       </c>
       <c r="I27" s="24">
         <v>107.87834994039893</v>
       </c>
       <c r="J27" s="24">
         <v>108.41595711885918</v>
       </c>
       <c r="K27" s="24">
         <v>108.58421552651716</v>
       </c>
       <c r="L27" s="24">
         <v>108.69153776458325</v>
       </c>
       <c r="M27" s="24">
         <v>106.97162937526326</v>
       </c>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A28" s="44" t="s">
+      <c r="A28" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="44"/>
-[...10 lines deleted...]
-      <c r="M28" s="44"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="39"/>
+      <c r="M28" s="39"/>
     </row>
     <row r="29" spans="1:14" s="13" customFormat="1">
       <c r="A29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="26">
         <v>95.2</v>
       </c>
       <c r="C29" s="26">
         <v>97.8</v>
       </c>
       <c r="D29" s="26">
         <v>100.6</v>
       </c>
       <c r="E29" s="26">
         <v>100.2</v>
       </c>
       <c r="F29" s="26">
         <v>100.9</v>
       </c>
       <c r="G29" s="26">
         <v>101.9</v>
       </c>
       <c r="H29" s="26">
         <v>102.1</v>
       </c>
       <c r="I29" s="26">
         <v>100</v>
       </c>
       <c r="J29" s="26">
         <v>99.6</v>
       </c>
       <c r="K29" s="26">
         <v>100.2</v>
       </c>
       <c r="L29" s="26">
         <v>101.5</v>
       </c>
       <c r="M29" s="26">
         <v>103.5</v>
       </c>
       <c r="N29" s="3"/>
     </row>
     <row r="30" spans="1:14" ht="26.25" customHeight="1">
-      <c r="A30" s="44" t="s">
+      <c r="A30" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="44"/>
-[...10 lines deleted...]
-      <c r="M30" s="44"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="39"/>
       <c r="N30" s="3"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="22"/>
       <c r="B31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>52</v>
       </c>
       <c r="G31" s="15" t="s">
         <v>53</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>54</v>
       </c>
@@ -2194,65 +2194,65 @@
       </c>
       <c r="G32" s="27">
         <v>93</v>
       </c>
       <c r="H32" s="24">
         <v>93.5</v>
       </c>
       <c r="I32" s="28">
         <v>96.2</v>
       </c>
       <c r="J32" s="29">
         <v>96.9</v>
       </c>
       <c r="K32" s="28">
         <v>96</v>
       </c>
       <c r="L32" s="28">
         <v>95.3</v>
       </c>
       <c r="M32" s="28">
         <v>95</v>
       </c>
       <c r="N32" s="3"/>
     </row>
     <row r="33" spans="1:27" ht="20.25" customHeight="1">
-      <c r="A33" s="44" t="s">
+      <c r="A33" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="44"/>
-[...10 lines deleted...]
-      <c r="M33" s="44"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="39"/>
+      <c r="M33" s="39"/>
       <c r="N33" s="3"/>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="22"/>
       <c r="B34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>42</v>
       </c>
@@ -2310,65 +2310,65 @@
       <c r="L35" s="28">
         <v>136.6</v>
       </c>
       <c r="M35" s="28">
         <v>137.9</v>
       </c>
       <c r="N35" s="3"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="30"/>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="37"/>
       <c r="H36" s="33"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="3"/>
     </row>
     <row r="37" spans="1:27" ht="19.5" customHeight="1">
-      <c r="A37" s="44" t="s">
+      <c r="A37" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="44"/>
-[...10 lines deleted...]
-      <c r="M37" s="44"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="22"/>
       <c r="B38" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
@@ -2386,224 +2386,226 @@
       </c>
       <c r="M38" s="18" t="s">
         <v>37</v>
       </c>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="26">
         <v>136.4</v>
       </c>
       <c r="C39" s="26">
         <v>118.5</v>
       </c>
       <c r="D39" s="26">
         <v>125.5</v>
       </c>
       <c r="E39" s="29">
         <v>127.6</v>
       </c>
       <c r="F39" s="29">
         <v>123.4</v>
       </c>
-      <c r="G39" s="36"/>
+      <c r="G39" s="36">
+        <v>122.1</v>
+      </c>
       <c r="H39" s="24"/>
       <c r="I39" s="28"/>
       <c r="J39" s="29"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="28"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:27" ht="12.75">
       <c r="A40" s="30"/>
       <c r="B40" s="31"/>
       <c r="C40" s="31"/>
       <c r="D40" s="31"/>
       <c r="E40" s="31"/>
       <c r="F40" s="31"/>
       <c r="G40" s="32"/>
       <c r="H40" s="33"/>
       <c r="I40" s="34"/>
       <c r="J40" s="35"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
       <c r="N40" s="3"/>
     </row>
     <row r="41" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A41" s="45" t="s">
+      <c r="A41" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="45"/>
-[...24 lines deleted...]
-      <c r="AA41" s="45"/>
+      <c r="B41" s="46"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="46"/>
+      <c r="E41" s="46"/>
+      <c r="F41" s="46"/>
+      <c r="G41" s="46"/>
+      <c r="H41" s="46"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="46"/>
+      <c r="K41" s="46"/>
+      <c r="L41" s="46"/>
+      <c r="M41" s="46"/>
+      <c r="N41" s="46"/>
+      <c r="O41" s="46"/>
+      <c r="P41" s="46"/>
+      <c r="Q41" s="46"/>
+      <c r="R41" s="46"/>
+      <c r="S41" s="46"/>
+      <c r="T41" s="46"/>
+      <c r="U41" s="46"/>
+      <c r="V41" s="46"/>
+      <c r="W41" s="46"/>
+      <c r="X41" s="46"/>
+      <c r="Y41" s="46"/>
+      <c r="Z41" s="46"/>
+      <c r="AA41" s="46"/>
     </row>
     <row r="42" spans="1:27" ht="37.5" customHeight="1">
-      <c r="A42" s="39" t="s">
+      <c r="A42" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="39"/>
-[...10 lines deleted...]
-      <c r="M42" s="39"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="41"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="41"/>
+      <c r="M42" s="41"/>
     </row>
     <row r="43" spans="1:27" ht="11.25" customHeight="1">
-      <c r="A43" s="46" t="s">
+      <c r="A43" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="B43" s="46"/>
-[...10 lines deleted...]
-      <c r="M43" s="46"/>
+      <c r="B43" s="38"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
       <c r="N43" s="21"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
       <c r="Q43" s="21"/>
       <c r="R43" s="21"/>
       <c r="S43" s="21"/>
       <c r="T43" s="21"/>
       <c r="U43" s="21"/>
       <c r="V43" s="21"/>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" s="21"/>
       <c r="Z43" s="21"/>
       <c r="AA43" s="21"/>
     </row>
     <row r="44" spans="1:27">
-      <c r="A44" s="46" t="s">
+      <c r="A44" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="B44" s="46"/>
-[...10 lines deleted...]
-      <c r="M44" s="46"/>
+      <c r="B44" s="38"/>
+      <c r="C44" s="38"/>
+      <c r="D44" s="38"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="38"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+      <c r="M44" s="38"/>
     </row>
     <row r="45" spans="1:27" ht="26.25" customHeight="1">
-      <c r="A45" s="46" t="s">
+      <c r="A45" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="B45" s="46"/>
-[...10 lines deleted...]
-      <c r="M45" s="46"/>
+      <c r="B45" s="38"/>
+      <c r="C45" s="38"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="38"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="38"/>
+      <c r="K45" s="38"/>
+      <c r="L45" s="38"/>
+      <c r="M45" s="38"/>
     </row>
     <row r="46" spans="1:27" ht="25.5" customHeight="1">
-      <c r="A46" s="46" t="s">
+      <c r="A46" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="46"/>
-[...10 lines deleted...]
-      <c r="M46" s="46"/>
+      <c r="B46" s="38"/>
+      <c r="C46" s="38"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+      <c r="M46" s="38"/>
     </row>
     <row r="47" spans="1:27" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A44:M44"/>
-[...5 lines deleted...]
-    <mergeCell ref="A37:M37"/>
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A41:AA41"/>
     <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A37:M37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>НКИ(кезең)</vt:lpstr>
     </vt:vector>