--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13920" windowHeight="7500"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ(кезең)" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="63">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -429,50 +429,53 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="1"/>
       </rPr>
       <t>2), 4)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">           2023 жыл </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="1"/>
       </rPr>
       <t>2), 3), 4), 5), 6)</t>
     </r>
+  </si>
+  <si>
+    <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -750,75 +753,75 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1095,153 +1098,153 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G49" sqref="G49"/>
+      <selection pane="bottomLeft" activeCell="G56" sqref="G56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="13" style="11" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="11" customWidth="1"/>
     <col min="4" max="4" width="15" style="11" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="11" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="11" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="11" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="11" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="11" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="11" customWidth="1"/>
     <col min="12" max="12" width="13" style="11" customWidth="1"/>
     <col min="13" max="13" width="16.28515625" style="11" customWidth="1"/>
     <col min="14" max="16" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" customHeight="1">
-      <c r="K1" s="40"/>
-[...1 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1">
-      <c r="K2" s="40"/>
-[...1 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="45"/>
-[...10 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
     </row>
     <row r="4" spans="1:18">
       <c r="M4" s="20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="11.25" hidden="1" customHeight="1">
-      <c r="A5" s="43"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:18" ht="57.75" hidden="1" customHeight="1">
-      <c r="A6" s="44"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -1933,226 +1936,226 @@
         <v>321082.08132792107</v>
       </c>
       <c r="G23" s="9">
         <v>407172.67361512646</v>
       </c>
       <c r="H23" s="10">
         <v>448901.28497507016</v>
       </c>
       <c r="I23" s="9">
         <v>509811.84338693239</v>
       </c>
       <c r="J23" s="9">
         <v>598915.39803039469</v>
       </c>
       <c r="K23" s="9">
         <v>671600.96768925362</v>
       </c>
       <c r="L23" s="9">
         <v>737718.26805400895</v>
       </c>
       <c r="M23" s="9">
         <v>104.04986025251681</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.25" hidden="1" customHeight="1">
-      <c r="A24" s="42"/>
-      <c r="B24" s="42"/>
+      <c r="A24" s="40"/>
+      <c r="B24" s="40"/>
     </row>
     <row r="25" spans="1:14" ht="11.25" customHeight="1">
       <c r="A25" s="19"/>
       <c r="B25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="J25" s="17" t="s">
         <v>40</v>
       </c>
       <c r="K25" s="17" t="s">
         <v>39</v>
       </c>
       <c r="L25" s="17" t="s">
         <v>38</v>
       </c>
       <c r="M25" s="18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="22.5" customHeight="1">
-      <c r="A26" s="39" t="s">
+      <c r="A26" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="39"/>
-[...10 lines deleted...]
-      <c r="M26" s="39"/>
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="44"/>
+      <c r="J26" s="44"/>
+      <c r="K26" s="44"/>
+      <c r="L26" s="44"/>
+      <c r="M26" s="44"/>
     </row>
     <row r="27" spans="1:14" s="13" customFormat="1">
       <c r="A27" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="24">
         <v>102.46179222319714</v>
       </c>
       <c r="C27" s="24">
         <v>105.62178419776107</v>
       </c>
       <c r="D27" s="24">
         <v>106.51631108001405</v>
       </c>
       <c r="E27" s="24">
         <v>108.18502151618894</v>
       </c>
       <c r="F27" s="24">
         <v>106.59887868183151</v>
       </c>
       <c r="G27" s="25">
         <v>105.99195875019159</v>
       </c>
       <c r="H27" s="24">
         <v>106.22643542545249</v>
       </c>
       <c r="I27" s="24">
         <v>107.87834994039893</v>
       </c>
       <c r="J27" s="24">
         <v>108.41595711885918</v>
       </c>
       <c r="K27" s="24">
         <v>108.58421552651716</v>
       </c>
       <c r="L27" s="24">
         <v>108.69153776458325</v>
       </c>
       <c r="M27" s="24">
         <v>106.97162937526326</v>
       </c>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A28" s="39" t="s">
+      <c r="A28" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="39"/>
-[...10 lines deleted...]
-      <c r="M28" s="39"/>
+      <c r="B28" s="44"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="44"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
     </row>
     <row r="29" spans="1:14" s="13" customFormat="1">
       <c r="A29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="26">
         <v>95.2</v>
       </c>
       <c r="C29" s="26">
         <v>97.8</v>
       </c>
       <c r="D29" s="26">
         <v>100.6</v>
       </c>
       <c r="E29" s="26">
         <v>100.2</v>
       </c>
       <c r="F29" s="26">
         <v>100.9</v>
       </c>
       <c r="G29" s="26">
         <v>101.9</v>
       </c>
       <c r="H29" s="26">
         <v>102.1</v>
       </c>
       <c r="I29" s="26">
         <v>100</v>
       </c>
       <c r="J29" s="26">
         <v>99.6</v>
       </c>
       <c r="K29" s="26">
         <v>100.2</v>
       </c>
       <c r="L29" s="26">
         <v>101.5</v>
       </c>
       <c r="M29" s="26">
         <v>103.5</v>
       </c>
       <c r="N29" s="3"/>
     </row>
     <row r="30" spans="1:14" ht="26.25" customHeight="1">
-      <c r="A30" s="39" t="s">
+      <c r="A30" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="39"/>
-[...10 lines deleted...]
-      <c r="M30" s="39"/>
+      <c r="B30" s="44"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="44"/>
       <c r="N30" s="3"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="22"/>
       <c r="B31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>52</v>
       </c>
       <c r="G31" s="15" t="s">
         <v>53</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>54</v>
       </c>
@@ -2194,65 +2197,65 @@
       </c>
       <c r="G32" s="27">
         <v>93</v>
       </c>
       <c r="H32" s="24">
         <v>93.5</v>
       </c>
       <c r="I32" s="28">
         <v>96.2</v>
       </c>
       <c r="J32" s="29">
         <v>96.9</v>
       </c>
       <c r="K32" s="28">
         <v>96</v>
       </c>
       <c r="L32" s="28">
         <v>95.3</v>
       </c>
       <c r="M32" s="28">
         <v>95</v>
       </c>
       <c r="N32" s="3"/>
     </row>
     <row r="33" spans="1:27" ht="20.25" customHeight="1">
-      <c r="A33" s="39" t="s">
+      <c r="A33" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="39"/>
-[...10 lines deleted...]
-      <c r="M33" s="39"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
       <c r="N33" s="3"/>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="22"/>
       <c r="B34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>42</v>
       </c>
@@ -2310,65 +2313,65 @@
       <c r="L35" s="28">
         <v>136.6</v>
       </c>
       <c r="M35" s="28">
         <v>137.9</v>
       </c>
       <c r="N35" s="3"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="30"/>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="37"/>
       <c r="H36" s="33"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="3"/>
     </row>
     <row r="37" spans="1:27" ht="19.5" customHeight="1">
-      <c r="A37" s="39" t="s">
-[...13 lines deleted...]
-      <c r="M37" s="39"/>
+      <c r="A37" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="44"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="44"/>
+      <c r="F37" s="44"/>
+      <c r="G37" s="44"/>
+      <c r="H37" s="44"/>
+      <c r="I37" s="44"/>
+      <c r="J37" s="44"/>
+      <c r="K37" s="44"/>
+      <c r="L37" s="44"/>
+      <c r="M37" s="44"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="22"/>
       <c r="B38" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
@@ -2389,223 +2392,225 @@
       </c>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="26">
         <v>136.4</v>
       </c>
       <c r="C39" s="26">
         <v>118.5</v>
       </c>
       <c r="D39" s="26">
         <v>125.5</v>
       </c>
       <c r="E39" s="29">
         <v>127.6</v>
       </c>
       <c r="F39" s="29">
         <v>123.4</v>
       </c>
       <c r="G39" s="36">
         <v>122.1</v>
       </c>
-      <c r="H39" s="24"/>
+      <c r="H39" s="36">
+        <v>121.4</v>
+      </c>
       <c r="I39" s="28"/>
       <c r="J39" s="29"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="28"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:27" ht="12.75">
       <c r="A40" s="30"/>
       <c r="B40" s="31"/>
       <c r="C40" s="31"/>
       <c r="D40" s="31"/>
       <c r="E40" s="31"/>
       <c r="F40" s="31"/>
       <c r="G40" s="32"/>
       <c r="H40" s="33"/>
       <c r="I40" s="34"/>
       <c r="J40" s="35"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
       <c r="N40" s="3"/>
     </row>
     <row r="41" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A41" s="46" t="s">
+      <c r="A41" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="46"/>
-[...24 lines deleted...]
-      <c r="AA41" s="46"/>
+      <c r="B41" s="45"/>
+      <c r="C41" s="45"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="45"/>
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+      <c r="N41" s="45"/>
+      <c r="O41" s="45"/>
+      <c r="P41" s="45"/>
+      <c r="Q41" s="45"/>
+      <c r="R41" s="45"/>
+      <c r="S41" s="45"/>
+      <c r="T41" s="45"/>
+      <c r="U41" s="45"/>
+      <c r="V41" s="45"/>
+      <c r="W41" s="45"/>
+      <c r="X41" s="45"/>
+      <c r="Y41" s="45"/>
+      <c r="Z41" s="45"/>
+      <c r="AA41" s="45"/>
     </row>
     <row r="42" spans="1:27" ht="37.5" customHeight="1">
-      <c r="A42" s="41" t="s">
+      <c r="A42" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="41"/>
-[...10 lines deleted...]
-      <c r="M42" s="41"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39"/>
     </row>
     <row r="43" spans="1:27" ht="11.25" customHeight="1">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B43" s="38"/>
-[...10 lines deleted...]
-      <c r="M43" s="38"/>
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="46"/>
+      <c r="G43" s="46"/>
+      <c r="H43" s="46"/>
+      <c r="I43" s="46"/>
+      <c r="J43" s="46"/>
+      <c r="K43" s="46"/>
+      <c r="L43" s="46"/>
+      <c r="M43" s="46"/>
       <c r="N43" s="21"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
       <c r="Q43" s="21"/>
       <c r="R43" s="21"/>
       <c r="S43" s="21"/>
       <c r="T43" s="21"/>
       <c r="U43" s="21"/>
       <c r="V43" s="21"/>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" s="21"/>
       <c r="Z43" s="21"/>
       <c r="AA43" s="21"/>
     </row>
     <row r="44" spans="1:27">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B44" s="38"/>
-[...10 lines deleted...]
-      <c r="M44" s="38"/>
+      <c r="B44" s="46"/>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="46"/>
+      <c r="G44" s="46"/>
+      <c r="H44" s="46"/>
+      <c r="I44" s="46"/>
+      <c r="J44" s="46"/>
+      <c r="K44" s="46"/>
+      <c r="L44" s="46"/>
+      <c r="M44" s="46"/>
     </row>
     <row r="45" spans="1:27" ht="26.25" customHeight="1">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="B45" s="38"/>
-[...10 lines deleted...]
-      <c r="M45" s="38"/>
+      <c r="B45" s="46"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="46"/>
+      <c r="E45" s="46"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="46"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
     </row>
     <row r="46" spans="1:27" ht="25.5" customHeight="1">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="46" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="38"/>
-[...10 lines deleted...]
-      <c r="M46" s="38"/>
+      <c r="B46" s="46"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="46"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="46"/>
+      <c r="H46" s="46"/>
+      <c r="I46" s="46"/>
+      <c r="J46" s="46"/>
+      <c r="K46" s="46"/>
+      <c r="L46" s="46"/>
+      <c r="M46" s="46"/>
     </row>
     <row r="47" spans="1:27" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A37:M37"/>
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A41:AA41"/>
     <mergeCell ref="A33:M33"/>
-    <mergeCell ref="A44:M44"/>
-[...5 lines deleted...]
-    <mergeCell ref="A37:M37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>НКИ(кезең)</vt:lpstr>
     </vt:vector>