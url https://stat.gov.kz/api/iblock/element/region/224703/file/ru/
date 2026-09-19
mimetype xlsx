--- v4 (2026-08-26)
+++ v5 (2026-09-19)
@@ -1131,51 +1131,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H44" sqref="H44"/>
+      <selection pane="bottomLeft" activeCell="I43" sqref="I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="9" customWidth="1"/>
     <col min="2" max="2" width="14" style="9" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="9" customWidth="1"/>
     <col min="4" max="9" width="14" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="9" customWidth="1"/>
     <col min="11" max="13" width="14" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="M1" s="13"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
     </row>
     <row r="2" spans="1:18">
       <c r="M2" s="13"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
@@ -2469,51 +2469,53 @@
     <row r="43" spans="1:13" ht="12" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="25">
         <v>136.4</v>
       </c>
       <c r="C43" s="25">
         <v>118.5</v>
       </c>
       <c r="D43" s="25">
         <v>125.5</v>
       </c>
       <c r="E43" s="39">
         <v>127.6</v>
       </c>
       <c r="F43" s="39">
         <v>123.4</v>
       </c>
       <c r="G43" s="37">
         <v>122.1</v>
       </c>
       <c r="H43" s="37">
         <v>121.4</v>
       </c>
-      <c r="I43" s="29"/>
+      <c r="I43" s="37">
+        <v>120.4</v>
+      </c>
       <c r="J43" s="30"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
     </row>
     <row r="44" spans="1:13" ht="12" customHeight="1">
       <c r="A44" s="32"/>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="37"/>
       <c r="H44" s="26"/>
       <c r="I44" s="29"/>
       <c r="J44" s="30"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
     </row>
     <row r="45" spans="1:13" ht="12" customHeight="1">
       <c r="A45" s="31"/>
       <c r="B45" s="33"/>
       <c r="C45" s="33"/>
       <c r="D45" s="33"/>