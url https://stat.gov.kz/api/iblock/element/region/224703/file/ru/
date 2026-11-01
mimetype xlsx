--- v5 (2026-09-19)
+++ v6 (2026-11-01)
@@ -1131,51 +1131,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I43" sqref="I43"/>
+      <selection pane="bottomLeft" activeCell="A53" sqref="A53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="9" customWidth="1"/>
     <col min="2" max="2" width="14" style="9" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="9" customWidth="1"/>
     <col min="4" max="9" width="14" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="9" customWidth="1"/>
     <col min="11" max="13" width="14" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="M1" s="13"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
     </row>
     <row r="2" spans="1:18">
       <c r="M2" s="13"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
@@ -2472,51 +2472,53 @@
       </c>
       <c r="B43" s="25">
         <v>136.4</v>
       </c>
       <c r="C43" s="25">
         <v>118.5</v>
       </c>
       <c r="D43" s="25">
         <v>125.5</v>
       </c>
       <c r="E43" s="39">
         <v>127.6</v>
       </c>
       <c r="F43" s="39">
         <v>123.4</v>
       </c>
       <c r="G43" s="37">
         <v>122.1</v>
       </c>
       <c r="H43" s="37">
         <v>121.4</v>
       </c>
       <c r="I43" s="37">
         <v>120.4</v>
       </c>
-      <c r="J43" s="30"/>
+      <c r="J43" s="37">
+        <v>116.5</v>
+      </c>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
     </row>
     <row r="44" spans="1:13" ht="12" customHeight="1">
       <c r="A44" s="32"/>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="37"/>
       <c r="H44" s="26"/>
       <c r="I44" s="29"/>
       <c r="J44" s="30"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
     </row>
     <row r="45" spans="1:13" ht="12" customHeight="1">
       <c r="A45" s="31"/>
       <c r="B45" s="33"/>
       <c r="C45" s="33"/>
       <c r="D45" s="33"/>
       <c r="E45" s="33"/>