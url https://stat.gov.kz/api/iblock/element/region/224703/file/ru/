--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -695,51 +695,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -810,50 +810,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1128,51 +1131,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A47" sqref="A47:M47"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="9" customWidth="1"/>
     <col min="2" max="2" width="14" style="9" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="9" customWidth="1"/>
     <col min="4" max="9" width="14" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="9" customWidth="1"/>
     <col min="11" max="13" width="14" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="M1" s="13"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
     </row>
     <row r="2" spans="1:18">
       <c r="M2" s="13"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
@@ -2454,51 +2457,53 @@
         <v>39</v>
       </c>
       <c r="K42" s="29" t="s">
         <v>40</v>
       </c>
       <c r="L42" s="29" t="s">
         <v>41</v>
       </c>
       <c r="M42" s="29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="25">
         <v>136.4</v>
       </c>
       <c r="C43" s="25">
         <v>118.5</v>
       </c>
       <c r="D43" s="25">
         <v>125.5</v>
       </c>
-      <c r="E43" s="25"/>
+      <c r="E43" s="49">
+        <v>127.6</v>
+      </c>
       <c r="F43" s="25"/>
       <c r="G43" s="37"/>
       <c r="H43" s="26"/>
       <c r="I43" s="29"/>
       <c r="J43" s="30"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
     </row>
     <row r="44" spans="1:13" ht="12" customHeight="1">
       <c r="A44" s="32"/>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="37"/>
       <c r="H44" s="26"/>
       <c r="I44" s="29"/>
       <c r="J44" s="30"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
     </row>
     <row r="45" spans="1:13" ht="12" customHeight="1">