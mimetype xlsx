--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -781,82 +781,82 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1131,138 +1131,138 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="9" customWidth="1"/>
     <col min="2" max="2" width="14" style="9" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="9" customWidth="1"/>
     <col min="4" max="9" width="14" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="9" customWidth="1"/>
     <col min="11" max="13" width="14" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="M1" s="13"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
     </row>
     <row r="2" spans="1:18">
       <c r="M2" s="13"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="12"/>
     </row>
     <row r="3" spans="1:18" ht="19.5" customHeight="1">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="40"/>
-[...10 lines deleted...]
-      <c r="M3" s="40"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
     </row>
     <row r="4" spans="1:18" ht="15" hidden="1" customHeight="1">
-      <c r="A4" s="41"/>
+      <c r="A4" s="42"/>
       <c r="B4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="M4" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="22.5" hidden="1">
-      <c r="A5" s="42"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1954,52 +1954,52 @@
         <v>321082.08132792107</v>
       </c>
       <c r="G22" s="2">
         <v>407172.67361512646</v>
       </c>
       <c r="H22" s="2">
         <v>448901.28497507016</v>
       </c>
       <c r="I22" s="2">
         <v>509811.84338693239</v>
       </c>
       <c r="J22" s="2">
         <v>598915.39803039469</v>
       </c>
       <c r="K22" s="2">
         <v>671600.96768925362</v>
       </c>
       <c r="L22" s="2">
         <v>737718.26805400895</v>
       </c>
       <c r="M22" s="5">
         <v>810389.3156599846</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="10.5" hidden="1" customHeight="1">
-      <c r="A23" s="43"/>
-      <c r="B23" s="43"/>
+      <c r="A23" s="44"/>
+      <c r="B23" s="44"/>
     </row>
     <row r="24" spans="1:13" ht="10.5" customHeight="1">
       <c r="A24" s="18"/>
       <c r="B24" s="18"/>
       <c r="M24" s="19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="20"/>
       <c r="B25" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>35</v>
       </c>
@@ -2019,65 +2019,65 @@
         <v>40</v>
       </c>
       <c r="L25" s="16" t="s">
         <v>41</v>
       </c>
       <c r="M25" s="17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="23"/>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="44" t="s">
+      <c r="A27" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="44"/>
-[...10 lines deleted...]
-      <c r="M27" s="44"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
     </row>
     <row r="28" spans="1:13" s="10" customFormat="1">
       <c r="A28" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="26">
         <v>102.46179222319714</v>
       </c>
       <c r="C28" s="26">
         <v>105.62178419776107</v>
       </c>
       <c r="D28" s="26">
         <v>106.51631108001405</v>
       </c>
       <c r="E28" s="26">
         <v>108.18502151618894</v>
       </c>
       <c r="F28" s="26">
         <v>106.59887868183151</v>
       </c>
       <c r="G28" s="27">
         <v>105.99195875019159</v>
       </c>
       <c r="H28" s="26">
         <v>106.22643542545249</v>
@@ -2092,65 +2092,65 @@
         <v>108.58421552651716</v>
       </c>
       <c r="L28" s="26">
         <v>108.69153776458325</v>
       </c>
       <c r="M28" s="26">
         <v>106.97162937526326</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="10" customFormat="1">
       <c r="A29" s="31"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="3"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="45" t="s">
+      <c r="A30" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="45"/>
-[...10 lines deleted...]
-      <c r="M30" s="45"/>
+      <c r="B30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="46"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
     </row>
     <row r="31" spans="1:13" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="25">
         <v>94.6</v>
       </c>
       <c r="C31" s="25">
         <v>97.1</v>
       </c>
       <c r="D31" s="25">
         <v>99.9</v>
       </c>
       <c r="E31" s="25">
         <v>99.6</v>
       </c>
       <c r="F31" s="25">
         <v>100.1</v>
       </c>
       <c r="G31" s="25">
         <v>101.1</v>
       </c>
       <c r="H31" s="25">
         <v>101.3</v>
@@ -2165,65 +2165,65 @@
         <v>99.5</v>
       </c>
       <c r="L31" s="25">
         <v>100.8</v>
       </c>
       <c r="M31" s="25">
         <v>102.7</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="11"/>
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="45" t="s">
+      <c r="A33" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="B33" s="45"/>
-[...10 lines deleted...]
-      <c r="M33" s="45"/>
+      <c r="B33" s="46"/>
+      <c r="C33" s="46"/>
+      <c r="D33" s="46"/>
+      <c r="E33" s="46"/>
+      <c r="F33" s="46"/>
+      <c r="G33" s="46"/>
+      <c r="H33" s="46"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="46"/>
+      <c r="K33" s="46"/>
+      <c r="L33" s="46"/>
+      <c r="M33" s="46"/>
     </row>
     <row r="34" spans="1:13" ht="14.25" customHeight="1">
       <c r="A34" s="21"/>
       <c r="B34" s="16" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>48</v>
       </c>
       <c r="H34" s="16" t="s">
         <v>49</v>
       </c>
       <c r="I34" s="16" t="s">
@@ -2282,54 +2282,54 @@
       <c r="M35" s="29">
         <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12" customHeight="1">
       <c r="A36" s="31"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="33"/>
       <c r="E36" s="33"/>
       <c r="F36" s="33"/>
       <c r="G36" s="34"/>
       <c r="H36" s="4"/>
       <c r="I36" s="35"/>
       <c r="J36" s="36"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
     </row>
     <row r="37" spans="1:13" ht="12" customHeight="1">
       <c r="A37" s="31"/>
       <c r="B37" s="33"/>
       <c r="C37" s="33"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
-      <c r="F37" s="47" t="s">
+      <c r="F37" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="G37" s="47"/>
+      <c r="G37" s="48"/>
       <c r="H37" s="4"/>
       <c r="I37" s="35"/>
       <c r="J37" s="36"/>
       <c r="K37" s="35"/>
       <c r="L37" s="35"/>
       <c r="M37" s="35"/>
     </row>
     <row r="38" spans="1:13" ht="12" customHeight="1">
       <c r="A38" s="32"/>
       <c r="B38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="16" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="16" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="16" t="s">
@@ -2394,54 +2394,54 @@
       <c r="M39" s="29">
         <v>137.9</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="12" customHeight="1">
       <c r="A40" s="31"/>
       <c r="B40" s="33"/>
       <c r="C40" s="33"/>
       <c r="D40" s="33"/>
       <c r="E40" s="33"/>
       <c r="F40" s="33"/>
       <c r="G40" s="38"/>
       <c r="H40" s="4"/>
       <c r="I40" s="35"/>
       <c r="J40" s="36"/>
       <c r="K40" s="35"/>
       <c r="L40" s="35"/>
       <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:13" ht="12" customHeight="1">
       <c r="A41" s="31"/>
       <c r="B41" s="33"/>
       <c r="C41" s="33"/>
       <c r="D41" s="33"/>
       <c r="E41" s="33"/>
-      <c r="F41" s="48" t="s">
+      <c r="F41" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="G41" s="48"/>
+      <c r="G41" s="49"/>
       <c r="H41" s="4"/>
       <c r="I41" s="35"/>
       <c r="J41" s="36"/>
       <c r="K41" s="35"/>
       <c r="L41" s="35"/>
       <c r="M41" s="35"/>
     </row>
     <row r="42" spans="1:13" ht="12" customHeight="1">
       <c r="A42" s="32"/>
       <c r="B42" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>33</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>34</v>
       </c>
       <c r="F42" s="25" t="s">
         <v>35</v>
       </c>
       <c r="G42" s="37" t="s">
@@ -2457,193 +2457,195 @@
         <v>39</v>
       </c>
       <c r="K42" s="29" t="s">
         <v>40</v>
       </c>
       <c r="L42" s="29" t="s">
         <v>41</v>
       </c>
       <c r="M42" s="29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="25">
         <v>136.4</v>
       </c>
       <c r="C43" s="25">
         <v>118.5</v>
       </c>
       <c r="D43" s="25">
         <v>125.5</v>
       </c>
-      <c r="E43" s="49">
+      <c r="E43" s="39">
         <v>127.6</v>
       </c>
-      <c r="F43" s="25"/>
+      <c r="F43" s="39">
+        <v>123.4</v>
+      </c>
       <c r="G43" s="37"/>
       <c r="H43" s="26"/>
       <c r="I43" s="29"/>
       <c r="J43" s="30"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
     </row>
     <row r="44" spans="1:13" ht="12" customHeight="1">
       <c r="A44" s="32"/>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="37"/>
       <c r="H44" s="26"/>
       <c r="I44" s="29"/>
       <c r="J44" s="30"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
     </row>
     <row r="45" spans="1:13" ht="12" customHeight="1">
       <c r="A45" s="31"/>
       <c r="B45" s="33"/>
       <c r="C45" s="33"/>
       <c r="D45" s="33"/>
       <c r="E45" s="33"/>
       <c r="F45" s="33"/>
       <c r="G45" s="38"/>
       <c r="H45" s="4"/>
       <c r="I45" s="35"/>
       <c r="J45" s="36"/>
       <c r="K45" s="35"/>
       <c r="L45" s="35"/>
       <c r="M45" s="35"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="39" t="s">
+      <c r="A46" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B46" s="39"/>
-[...10 lines deleted...]
-      <c r="M46" s="39"/>
+      <c r="B46" s="40"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+      <c r="I46" s="40"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40"/>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40"/>
     </row>
     <row r="47" spans="1:13" ht="37.5" customHeight="1">
-      <c r="A47" s="46" t="s">
+      <c r="A47" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="46"/>
-[...10 lines deleted...]
-      <c r="M47" s="46"/>
+      <c r="B47" s="47"/>
+      <c r="C47" s="47"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="47"/>
+      <c r="F47" s="47"/>
+      <c r="G47" s="47"/>
+      <c r="H47" s="47"/>
+      <c r="I47" s="47"/>
+      <c r="J47" s="47"/>
+      <c r="K47" s="47"/>
+      <c r="L47" s="47"/>
+      <c r="M47" s="47"/>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="39" t="s">
+      <c r="A48" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B48" s="39"/>
-[...10 lines deleted...]
-      <c r="M48" s="39"/>
+      <c r="B48" s="40"/>
+      <c r="C48" s="40"/>
+      <c r="D48" s="40"/>
+      <c r="E48" s="40"/>
+      <c r="F48" s="40"/>
+      <c r="G48" s="40"/>
+      <c r="H48" s="40"/>
+      <c r="I48" s="40"/>
+      <c r="J48" s="40"/>
+      <c r="K48" s="40"/>
+      <c r="L48" s="40"/>
+      <c r="M48" s="40"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="39" t="s">
+      <c r="A49" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B49" s="39"/>
-[...10 lines deleted...]
-      <c r="M49" s="39"/>
+      <c r="B49" s="40"/>
+      <c r="C49" s="40"/>
+      <c r="D49" s="40"/>
+      <c r="E49" s="40"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="40"/>
+      <c r="H49" s="40"/>
+      <c r="I49" s="40"/>
+      <c r="J49" s="40"/>
+      <c r="K49" s="40"/>
+      <c r="L49" s="40"/>
+      <c r="M49" s="40"/>
     </row>
     <row r="50" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A50" s="39" t="s">
+      <c r="A50" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B50" s="39"/>
-[...10 lines deleted...]
-      <c r="M50" s="39"/>
+      <c r="B50" s="40"/>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="40"/>
+      <c r="F50" s="40"/>
+      <c r="G50" s="40"/>
+      <c r="H50" s="40"/>
+      <c r="I50" s="40"/>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="40"/>
+      <c r="M50" s="40"/>
     </row>
     <row r="51" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A51" s="39" t="s">
+      <c r="A51" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B51" s="39"/>
-[...10 lines deleted...]
-      <c r="M51" s="39"/>
+      <c r="B51" s="40"/>
+      <c r="C51" s="40"/>
+      <c r="D51" s="40"/>
+      <c r="E51" s="40"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="40"/>
+      <c r="H51" s="40"/>
+      <c r="I51" s="40"/>
+      <c r="J51" s="40"/>
+      <c r="K51" s="40"/>
+      <c r="L51" s="40"/>
+      <c r="M51" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="F41:G41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">