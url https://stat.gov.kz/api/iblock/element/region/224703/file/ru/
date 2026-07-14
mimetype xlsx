--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1131,51 +1131,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A26" sqref="A26"/>
+      <selection pane="bottomLeft" activeCell="G43" sqref="G43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="9" customWidth="1"/>
     <col min="2" max="2" width="14" style="9" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="9" customWidth="1"/>
     <col min="4" max="9" width="14" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="9" customWidth="1"/>
     <col min="11" max="13" width="14" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="M1" s="13"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
     </row>
     <row r="2" spans="1:18">
       <c r="M2" s="13"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
@@ -2463,51 +2463,53 @@
         <v>41</v>
       </c>
       <c r="M42" s="29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="25">
         <v>136.4</v>
       </c>
       <c r="C43" s="25">
         <v>118.5</v>
       </c>
       <c r="D43" s="25">
         <v>125.5</v>
       </c>
       <c r="E43" s="39">
         <v>127.6</v>
       </c>
       <c r="F43" s="39">
         <v>123.4</v>
       </c>
-      <c r="G43" s="37"/>
+      <c r="G43" s="37">
+        <v>122.1</v>
+      </c>
       <c r="H43" s="26"/>
       <c r="I43" s="29"/>
       <c r="J43" s="30"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
     </row>
     <row r="44" spans="1:13" ht="12" customHeight="1">
       <c r="A44" s="32"/>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="37"/>
       <c r="H44" s="26"/>
       <c r="I44" s="29"/>
       <c r="J44" s="30"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
     </row>
     <row r="45" spans="1:13" ht="12" customHeight="1">
       <c r="A45" s="31"/>
       <c r="B45" s="33"/>