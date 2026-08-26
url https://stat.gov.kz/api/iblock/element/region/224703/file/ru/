--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -1131,51 +1131,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="25" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G43" sqref="G43"/>
+      <selection pane="bottomLeft" activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="9" customWidth="1"/>
     <col min="2" max="2" width="14" style="9" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="9" customWidth="1"/>
     <col min="4" max="9" width="14" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="9" customWidth="1"/>
     <col min="11" max="13" width="14" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="M1" s="13"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
     </row>
     <row r="2" spans="1:18">
       <c r="M2" s="13"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
@@ -2466,51 +2466,53 @@
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="25">
         <v>136.4</v>
       </c>
       <c r="C43" s="25">
         <v>118.5</v>
       </c>
       <c r="D43" s="25">
         <v>125.5</v>
       </c>
       <c r="E43" s="39">
         <v>127.6</v>
       </c>
       <c r="F43" s="39">
         <v>123.4</v>
       </c>
       <c r="G43" s="37">
         <v>122.1</v>
       </c>
-      <c r="H43" s="26"/>
+      <c r="H43" s="37">
+        <v>121.4</v>
+      </c>
       <c r="I43" s="29"/>
       <c r="J43" s="30"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
     </row>
     <row r="44" spans="1:13" ht="12" customHeight="1">
       <c r="A44" s="32"/>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="37"/>
       <c r="H44" s="26"/>
       <c r="I44" s="29"/>
       <c r="J44" s="30"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
     </row>
     <row r="45" spans="1:13" ht="12" customHeight="1">
       <c r="A45" s="31"/>
       <c r="B45" s="33"/>
       <c r="C45" s="33"/>