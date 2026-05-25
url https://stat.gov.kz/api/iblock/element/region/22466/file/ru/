--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14265" yWindow="-15" windowWidth="14295" windowHeight="12120"/>
+    <workbookView xWindow="-15" yWindow="6360" windowWidth="28860" windowHeight="6420"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="37">
   <si>
     <t>...</t>
   </si>
   <si>
     <t>2 077,2</t>
   </si>
   <si>
     <t>87 ,0</t>
   </si>
   <si>
     <t>4 487</t>
   </si>
   <si>
     <t>3 630</t>
   </si>
@@ -203,51 +203,51 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF6BE00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -309,55 +309,77 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -454,72 +476,79 @@
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -780,95 +809,95 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BE193"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:L1"/>
+      <selection pane="topRight" activeCell="W35" sqref="W35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="52" customWidth="1"/>
     <col min="2" max="57" width="9.140625" style="52"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="38" customFormat="1" ht="12.75">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:32" s="38" customFormat="1" ht="12.75">
+      <c r="A1" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="57"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:31" s="21" customFormat="1" ht="12" thickBot="1">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+    </row>
+    <row r="2" spans="1:32" s="21" customFormat="1" ht="11.25"/>
+    <row r="3" spans="1:32" s="21" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
     </row>
-    <row r="4" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="4" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A4" s="23"/>
       <c r="B4" s="24">
         <v>1995</v>
       </c>
       <c r="C4" s="24">
         <v>1996</v>
       </c>
       <c r="D4" s="24">
         <v>1997</v>
       </c>
       <c r="E4" s="24">
         <v>1998</v>
       </c>
       <c r="F4" s="24">
         <v>1999</v>
       </c>
       <c r="G4" s="24">
         <v>2000</v>
       </c>
       <c r="H4" s="24">
         <v>2001</v>
       </c>
       <c r="I4" s="24">
         <v>2002</v>
       </c>
@@ -916,52 +945,55 @@
       </c>
       <c r="X4" s="25">
         <v>2017</v>
       </c>
       <c r="Y4" s="25">
         <v>2018</v>
       </c>
       <c r="Z4" s="25">
         <v>2019</v>
       </c>
       <c r="AA4" s="25">
         <v>2020</v>
       </c>
       <c r="AB4" s="25">
         <v>2021</v>
       </c>
       <c r="AC4" s="25">
         <v>2022</v>
       </c>
       <c r="AD4" s="25">
         <v>2023</v>
       </c>
       <c r="AE4" s="25">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="AF4" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A5" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="50">
         <v>1</v>
       </c>
       <c r="C5" s="50">
         <v>1</v>
       </c>
       <c r="D5" s="50">
         <v>1</v>
       </c>
       <c r="E5" s="50">
         <v>1</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="50">
         <v>1</v>
       </c>
       <c r="I5" s="50">
@@ -1011,52 +1043,55 @@
       </c>
       <c r="X5" s="2">
         <v>1</v>
       </c>
       <c r="Y5" s="2">
         <v>1</v>
       </c>
       <c r="Z5" s="2">
         <v>1</v>
       </c>
       <c r="AA5" s="2">
         <v>1</v>
       </c>
       <c r="AB5" s="2">
         <v>1</v>
       </c>
       <c r="AC5" s="3">
         <v>1</v>
       </c>
       <c r="AD5" s="4">
         <v>1</v>
       </c>
       <c r="AE5" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="6" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="AF5" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A6" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="50">
         <v>35</v>
       </c>
       <c r="C6" s="50">
         <v>12</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="50">
         <v>15</v>
       </c>
       <c r="F6" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="50">
         <v>26</v>
       </c>
       <c r="I6" s="50">
@@ -1106,52 +1141,55 @@
       </c>
       <c r="X6" s="2">
         <v>54</v>
       </c>
       <c r="Y6" s="2">
         <v>65</v>
       </c>
       <c r="Z6" s="2">
         <v>88</v>
       </c>
       <c r="AA6" s="2">
         <v>29</v>
       </c>
       <c r="AB6" s="4">
         <v>54</v>
       </c>
       <c r="AC6" s="3">
         <v>79</v>
       </c>
       <c r="AD6" s="39">
         <v>127</v>
       </c>
       <c r="AE6" s="39">
         <v>67</v>
       </c>
-    </row>
-    <row r="7" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="AF6" s="39">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A7" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="50">
         <v>8.1</v>
       </c>
       <c r="C7" s="50">
         <v>4.3</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="50">
         <v>11.3</v>
       </c>
       <c r="F7" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="50">
         <v>2.1</v>
       </c>
       <c r="I7" s="50">
@@ -1201,84 +1239,87 @@
       </c>
       <c r="X7" s="2">
         <v>12.8</v>
       </c>
       <c r="Y7" s="2">
         <v>16.399999999999999</v>
       </c>
       <c r="Z7" s="2">
         <v>20.7</v>
       </c>
       <c r="AA7" s="2">
         <v>6.2</v>
       </c>
       <c r="AB7" s="4">
         <v>8.1999999999999993</v>
       </c>
       <c r="AC7" s="5">
         <v>21</v>
       </c>
       <c r="AD7" s="4">
         <v>32.1</v>
       </c>
       <c r="AE7" s="4">
         <v>31.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="21" customFormat="1" ht="11.25">
+      <c r="AF7" s="4">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A8" s="26"/>
     </row>
-    <row r="9" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="9" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A9" s="27"/>
     </row>
-    <row r="10" spans="1:31" s="21" customFormat="1" ht="12" thickBot="1">
+    <row r="10" spans="1:32" s="21" customFormat="1" ht="12" thickBot="1">
       <c r="A10" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="46"/>
       <c r="C10" s="46"/>
       <c r="D10" s="46"/>
       <c r="E10" s="46"/>
       <c r="F10" s="46"/>
       <c r="G10" s="46"/>
       <c r="H10" s="46"/>
       <c r="I10" s="46"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
       <c r="N10" s="46"/>
       <c r="O10" s="46"/>
       <c r="P10" s="46"/>
       <c r="Q10" s="28"/>
       <c r="R10" s="28"/>
       <c r="S10" s="28"/>
       <c r="T10" s="28"/>
       <c r="U10" s="28"/>
       <c r="V10" s="28"/>
     </row>
-    <row r="11" spans="1:31" s="21" customFormat="1" ht="12" thickBot="1">
+    <row r="11" spans="1:32" s="21" customFormat="1" ht="12" thickBot="1">
       <c r="A11" s="23"/>
       <c r="B11" s="24">
         <v>2001</v>
       </c>
       <c r="C11" s="24">
         <v>2002</v>
       </c>
       <c r="D11" s="24">
         <v>2003</v>
       </c>
       <c r="E11" s="24">
         <v>2004</v>
       </c>
       <c r="F11" s="24">
         <v>2005</v>
       </c>
       <c r="G11" s="24">
         <v>2006</v>
       </c>
       <c r="H11" s="24">
         <v>2007</v>
       </c>
       <c r="I11" s="24">
         <v>2008</v>
       </c>
@@ -1308,52 +1349,55 @@
       </c>
       <c r="R11" s="30">
         <v>2017</v>
       </c>
       <c r="S11" s="30">
         <v>2018</v>
       </c>
       <c r="T11" s="30">
         <v>2019</v>
       </c>
       <c r="U11" s="30">
         <v>2020</v>
       </c>
       <c r="V11" s="30">
         <v>2021</v>
       </c>
       <c r="W11" s="25">
         <v>2022</v>
       </c>
       <c r="X11" s="25">
         <v>2023</v>
       </c>
       <c r="Y11" s="25">
         <v>2024</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="21" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z11" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="50">
         <v>6</v>
       </c>
       <c r="C12" s="50">
         <v>6</v>
       </c>
       <c r="D12" s="50">
         <v>13</v>
       </c>
       <c r="E12" s="50">
         <v>13</v>
       </c>
       <c r="F12" s="50">
         <v>13</v>
       </c>
       <c r="G12" s="50">
         <v>13</v>
       </c>
       <c r="H12" s="50">
         <v>13</v>
       </c>
       <c r="I12" s="50">
@@ -1385,52 +1429,55 @@
       </c>
       <c r="R12" s="6">
         <v>17</v>
       </c>
       <c r="S12" s="6">
         <v>17</v>
       </c>
       <c r="T12" s="6">
         <v>17</v>
       </c>
       <c r="U12" s="6">
         <v>17</v>
       </c>
       <c r="V12" s="7">
         <v>16</v>
       </c>
       <c r="W12" s="4">
         <v>16</v>
       </c>
       <c r="X12" s="4">
         <v>16</v>
       </c>
       <c r="Y12" s="4">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="Z12" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A13" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="50">
         <v>95.2</v>
       </c>
       <c r="C13" s="50">
         <v>46.8</v>
       </c>
       <c r="D13" s="50">
         <v>105.4</v>
       </c>
       <c r="E13" s="50">
         <v>128.69999999999999</v>
       </c>
       <c r="F13" s="50">
         <v>128.69999999999999</v>
       </c>
       <c r="G13" s="50">
         <v>124.4</v>
       </c>
       <c r="H13" s="50">
         <v>120.7</v>
       </c>
       <c r="I13" s="50">
@@ -1462,52 +1509,55 @@
       </c>
       <c r="R13" s="2">
         <v>106.6</v>
       </c>
       <c r="S13" s="2">
         <v>256.2</v>
       </c>
       <c r="T13" s="2">
         <v>173.8</v>
       </c>
       <c r="U13" s="2">
         <v>44</v>
       </c>
       <c r="V13" s="4">
         <v>68.400000000000006</v>
       </c>
       <c r="W13" s="4">
         <v>72</v>
       </c>
       <c r="X13" s="40">
         <v>73.400000000000006</v>
       </c>
       <c r="Y13" s="45">
         <v>73.599999999999994</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="21" customFormat="1" ht="33.75">
+      <c r="Z13" s="4">
+        <v>97.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="21" customFormat="1" ht="33.75">
       <c r="A14" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="50">
         <v>42.2</v>
       </c>
       <c r="C14" s="50">
         <v>46.3</v>
       </c>
       <c r="D14" s="50">
         <v>81.099999999999994</v>
       </c>
       <c r="E14" s="50" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="50">
         <v>92.6</v>
       </c>
       <c r="H14" s="50">
         <v>103.9</v>
       </c>
       <c r="I14" s="50">
@@ -1539,82 +1589,86 @@
       </c>
       <c r="R14" s="8">
         <v>86.9</v>
       </c>
       <c r="S14" s="8">
         <v>87.3</v>
       </c>
       <c r="T14" s="8">
         <v>85.6</v>
       </c>
       <c r="U14" s="8">
         <v>82.8</v>
       </c>
       <c r="V14" s="4">
         <v>84.5</v>
       </c>
       <c r="W14" s="4">
         <v>85.2</v>
       </c>
       <c r="X14" s="4">
         <v>86.3</v>
       </c>
       <c r="Y14" s="4">
         <v>86.9</v>
       </c>
+      <c r="Z14" s="4">
+        <v>78.599999999999994</v>
+      </c>
       <c r="AA14" s="31"/>
     </row>
-    <row r="15" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="15" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A15" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="50"/>
       <c r="C15" s="50"/>
       <c r="D15" s="50"/>
       <c r="E15" s="50"/>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="50"/>
       <c r="I15" s="50"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
-    </row>
-    <row r="16" spans="1:31" s="21" customFormat="1" ht="33.75">
+      <c r="Z15" s="4"/>
+    </row>
+    <row r="16" spans="1:32" s="21" customFormat="1" ht="33.75">
       <c r="A16" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="50">
         <v>18.2</v>
       </c>
       <c r="C16" s="50">
         <v>11.8</v>
       </c>
       <c r="D16" s="50">
         <v>50.7</v>
       </c>
       <c r="E16" s="50" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="50">
         <v>60</v>
       </c>
       <c r="H16" s="50">
         <v>62.3</v>
       </c>
       <c r="I16" s="50">
@@ -1646,60 +1700,63 @@
       </c>
       <c r="R16" s="2">
         <v>21.2</v>
       </c>
       <c r="S16" s="2">
         <v>17.8</v>
       </c>
       <c r="T16" s="2">
         <v>19.899999999999999</v>
       </c>
       <c r="U16" s="2">
         <v>4.2</v>
       </c>
       <c r="V16" s="4">
         <v>6.4</v>
       </c>
       <c r="W16" s="4">
         <v>7.2</v>
       </c>
       <c r="X16" s="4">
         <v>5.7</v>
       </c>
       <c r="Y16" s="4">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="21" customFormat="1" ht="11.25">
+      <c r="Z16" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A17" s="32"/>
     </row>
-    <row r="18" spans="1:31" s="21" customFormat="1" ht="12" thickBot="1">
+    <row r="18" spans="1:32" s="21" customFormat="1" ht="12" thickBot="1">
       <c r="A18" s="33" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="19" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="19" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A19" s="23"/>
       <c r="B19" s="24">
         <v>1995</v>
       </c>
       <c r="C19" s="24">
         <v>1996</v>
       </c>
       <c r="D19" s="24">
         <v>1997</v>
       </c>
       <c r="E19" s="24">
         <v>1998</v>
       </c>
       <c r="F19" s="24">
         <v>1999</v>
       </c>
       <c r="G19" s="24">
         <v>2000</v>
       </c>
       <c r="H19" s="24">
         <v>2001</v>
       </c>
       <c r="I19" s="24">
         <v>2002</v>
       </c>
@@ -1747,52 +1804,55 @@
       </c>
       <c r="X19" s="34">
         <v>2017</v>
       </c>
       <c r="Y19" s="34">
         <v>2018</v>
       </c>
       <c r="Z19" s="34">
         <v>2019</v>
       </c>
       <c r="AA19" s="34">
         <v>2020</v>
       </c>
       <c r="AB19" s="34">
         <v>2021</v>
       </c>
       <c r="AC19" s="25">
         <v>2022</v>
       </c>
       <c r="AD19" s="25">
         <v>2023</v>
       </c>
       <c r="AE19" s="25">
         <v>2024</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="AF19" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A20" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="50">
         <v>223</v>
       </c>
       <c r="C20" s="50">
         <v>163</v>
       </c>
       <c r="D20" s="50">
         <v>88</v>
       </c>
       <c r="E20" s="50">
         <v>84</v>
       </c>
       <c r="F20" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="50">
         <v>146</v>
       </c>
       <c r="I20" s="50">
@@ -1842,52 +1902,55 @@
       </c>
       <c r="X20" s="2">
         <v>153</v>
       </c>
       <c r="Y20" s="2">
         <v>153</v>
       </c>
       <c r="Z20" s="2">
         <v>147</v>
       </c>
       <c r="AA20" s="2">
         <v>143</v>
       </c>
       <c r="AB20" s="3">
         <v>144</v>
       </c>
       <c r="AC20" s="3">
         <v>143</v>
       </c>
       <c r="AD20" s="4">
         <v>139</v>
       </c>
       <c r="AE20" s="4">
         <v>139</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="AF20" s="4">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A21" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="9">
         <v>2485</v>
       </c>
       <c r="C21" s="9">
         <v>2402</v>
       </c>
       <c r="D21" s="9">
         <v>1837.5</v>
       </c>
       <c r="E21" s="9">
         <v>1751.9</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>1982.9</v>
       </c>
       <c r="I21" s="9">
@@ -1937,87 +2000,91 @@
       </c>
       <c r="X21" s="10">
         <v>2348.3000000000002</v>
       </c>
       <c r="Y21" s="10">
         <v>2409.8000000000002</v>
       </c>
       <c r="Z21" s="10">
         <v>2429.8000000000002</v>
       </c>
       <c r="AA21" s="10">
         <v>2473.8000000000002</v>
       </c>
       <c r="AB21" s="3">
         <v>2500.9</v>
       </c>
       <c r="AC21" s="3">
         <v>2532.6</v>
       </c>
       <c r="AD21" s="4">
         <v>2546.5</v>
       </c>
       <c r="AE21" s="4">
         <v>2563</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" s="21" customFormat="1" ht="11.25">
+      <c r="AF21" s="4">
+        <v>2584.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A22" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="9"/>
       <c r="W22" s="11"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="11"/>
       <c r="Z22" s="11"/>
       <c r="AA22" s="11"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
-    </row>
-    <row r="23" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="AF22" s="4"/>
+    </row>
+    <row r="23" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A23" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="9">
         <v>794.7</v>
       </c>
       <c r="I23" s="9">
@@ -2067,52 +2134,55 @@
       </c>
       <c r="X23" s="10">
         <v>1278.0999999999999</v>
       </c>
       <c r="Y23" s="10">
         <v>1338.2</v>
       </c>
       <c r="Z23" s="10">
         <v>1377.7</v>
       </c>
       <c r="AA23" s="10">
         <v>1432</v>
       </c>
       <c r="AB23" s="3">
         <v>1475.9</v>
       </c>
       <c r="AC23" s="3">
         <v>1511.5</v>
       </c>
       <c r="AD23" s="4">
         <v>1531.1</v>
       </c>
       <c r="AE23" s="4">
         <v>1548.5</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="21" customFormat="1" ht="24" customHeight="1">
+      <c r="AF23" s="4">
+        <v>1571.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="21" customFormat="1" ht="24" customHeight="1">
       <c r="A24" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="42">
         <v>187.4</v>
       </c>
       <c r="C24" s="42">
         <v>180.3</v>
       </c>
       <c r="D24" s="42">
         <v>150.5</v>
       </c>
       <c r="E24" s="42">
         <v>138.69999999999999</v>
       </c>
       <c r="F24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="42">
         <v>174.7</v>
       </c>
       <c r="I24" s="42">
@@ -2162,87 +2232,91 @@
       </c>
       <c r="X24" s="44">
         <v>188.8</v>
       </c>
       <c r="Y24" s="44">
         <v>195.4</v>
       </c>
       <c r="Z24" s="44">
         <v>201.4</v>
       </c>
       <c r="AA24" s="44">
         <v>135.80000000000001</v>
       </c>
       <c r="AB24" s="48">
         <v>168.4</v>
       </c>
       <c r="AC24" s="48">
         <v>199.9</v>
       </c>
       <c r="AD24" s="41">
         <v>203.7</v>
       </c>
       <c r="AE24" s="41">
         <v>217</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" s="21" customFormat="1" ht="11.25">
+      <c r="AF24" s="4">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A25" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="11"/>
       <c r="N25" s="11"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="R25" s="11"/>
       <c r="S25" s="11"/>
       <c r="T25" s="11"/>
       <c r="U25" s="11"/>
       <c r="V25" s="11"/>
       <c r="W25" s="11"/>
       <c r="X25" s="11"/>
       <c r="Y25" s="11"/>
       <c r="Z25" s="11"/>
       <c r="AA25" s="11"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="4"/>
       <c r="AE25" s="4"/>
-    </row>
-    <row r="26" spans="1:31" s="21" customFormat="1" ht="11.25">
+      <c r="AF25" s="4"/>
+    </row>
+    <row r="26" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A26" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2292,52 +2366,55 @@
       </c>
       <c r="X26" s="10">
         <v>62.3</v>
       </c>
       <c r="Y26" s="10">
         <v>64.400000000000006</v>
       </c>
       <c r="Z26" s="10">
         <v>77.400000000000006</v>
       </c>
       <c r="AA26" s="10">
         <v>50</v>
       </c>
       <c r="AB26" s="3">
         <v>57.5</v>
       </c>
       <c r="AC26" s="3">
         <v>83.2</v>
       </c>
       <c r="AD26" s="4">
         <v>62.8</v>
       </c>
       <c r="AE26" s="4">
         <v>66.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="21" customFormat="1" ht="33.75">
+      <c r="AF26" s="4">
+        <v>67.099999999999994</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="21" customFormat="1" ht="33.75">
       <c r="A27" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="50" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="50" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="50" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="50" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="50">
         <v>1526</v>
       </c>
       <c r="I27" s="50">
@@ -2387,117 +2464,120 @@
       </c>
       <c r="X27" s="14">
         <v>1724</v>
       </c>
       <c r="Y27" s="14">
         <v>1802</v>
       </c>
       <c r="Z27" s="14">
         <v>1809</v>
       </c>
       <c r="AA27" s="14">
         <v>1908</v>
       </c>
       <c r="AB27" s="5">
         <v>1958</v>
       </c>
       <c r="AC27" s="3">
         <v>1192.9000000000001</v>
       </c>
       <c r="AD27" s="39">
         <v>1963</v>
       </c>
       <c r="AE27" s="39">
         <v>1934</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" s="21" customFormat="1" ht="11.25">
+      <c r="AF27" s="4">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A28" s="15"/>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
     </row>
-    <row r="29" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="29" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A29" s="15"/>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="17"/>
       <c r="R29" s="17"/>
       <c r="S29" s="17"/>
       <c r="T29" s="17"/>
       <c r="U29" s="17"/>
       <c r="V29" s="17"/>
     </row>
-    <row r="30" spans="1:31" s="21" customFormat="1" ht="12" thickBot="1">
+    <row r="30" spans="1:32" s="21" customFormat="1" ht="12" thickBot="1">
       <c r="A30" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="46"/>
       <c r="C30" s="46"/>
       <c r="D30" s="46"/>
       <c r="E30" s="46"/>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
       <c r="H30" s="46"/>
       <c r="I30" s="46"/>
       <c r="J30" s="46"/>
       <c r="K30" s="46"/>
       <c r="L30" s="46"/>
       <c r="M30" s="46"/>
     </row>
-    <row r="31" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="31" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A31" s="23"/>
       <c r="B31" s="24">
         <v>2002</v>
       </c>
       <c r="C31" s="24">
         <v>2003</v>
       </c>
       <c r="D31" s="24">
         <v>2004</v>
       </c>
       <c r="E31" s="24">
         <v>2005</v>
       </c>
       <c r="F31" s="24">
         <v>2006</v>
       </c>
       <c r="G31" s="24">
         <v>2007</v>
       </c>
       <c r="H31" s="24">
         <v>2008</v>
       </c>
       <c r="I31" s="25">
         <v>2009</v>
       </c>
@@ -2524,52 +2604,55 @@
       </c>
       <c r="Q31" s="25">
         <v>2017</v>
       </c>
       <c r="R31" s="25">
         <v>2018</v>
       </c>
       <c r="S31" s="25">
         <v>2019</v>
       </c>
       <c r="T31" s="25">
         <v>2020</v>
       </c>
       <c r="U31" s="25">
         <v>2021</v>
       </c>
       <c r="V31" s="25">
         <v>2022</v>
       </c>
       <c r="W31" s="25">
         <v>2023</v>
       </c>
       <c r="X31" s="25">
         <v>2024</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="Y31" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="50">
         <v>1</v>
       </c>
       <c r="C32" s="50">
         <v>2</v>
       </c>
       <c r="D32" s="50">
         <v>1</v>
       </c>
       <c r="E32" s="50">
         <v>3</v>
       </c>
       <c r="F32" s="50">
         <v>3</v>
       </c>
       <c r="G32" s="50">
         <v>3</v>
       </c>
       <c r="H32" s="50">
         <v>3</v>
       </c>
       <c r="I32" s="50">
@@ -2598,152 +2681,157 @@
       </c>
       <c r="Q32" s="8">
         <v>2</v>
       </c>
       <c r="R32" s="8">
         <v>2</v>
       </c>
       <c r="S32" s="8">
         <v>2</v>
       </c>
       <c r="T32" s="8">
         <v>2</v>
       </c>
       <c r="U32" s="49">
         <v>4</v>
       </c>
       <c r="V32" s="3">
         <v>4</v>
       </c>
       <c r="W32" s="4">
         <v>8</v>
       </c>
       <c r="X32" s="4">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="60" t="s">
+      <c r="Y32" s="64">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="21" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A33" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="61">
+      <c r="B33" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="54">
         <v>2</v>
       </c>
-      <c r="D33" s="61">
+      <c r="D33" s="54">
         <v>2</v>
       </c>
-      <c r="E33" s="61">
+      <c r="E33" s="54">
         <v>3</v>
       </c>
-      <c r="F33" s="61">
+      <c r="F33" s="54">
         <v>4</v>
       </c>
-      <c r="G33" s="61">
+      <c r="G33" s="54">
         <v>4</v>
       </c>
-      <c r="H33" s="61">
+      <c r="H33" s="54">
         <v>4</v>
       </c>
-      <c r="I33" s="61">
+      <c r="I33" s="54">
         <v>3</v>
       </c>
-      <c r="J33" s="58">
+      <c r="J33" s="59">
         <v>5</v>
       </c>
-      <c r="K33" s="61">
+      <c r="K33" s="54">
         <v>5</v>
       </c>
-      <c r="L33" s="61">
+      <c r="L33" s="54">
         <v>5</v>
       </c>
-      <c r="M33" s="61">
+      <c r="M33" s="54">
         <v>5</v>
       </c>
-      <c r="N33" s="61">
+      <c r="N33" s="54">
         <v>5</v>
       </c>
-      <c r="O33" s="61">
+      <c r="O33" s="54">
         <v>5</v>
       </c>
-      <c r="P33" s="54">
+      <c r="P33" s="57">
         <v>5</v>
       </c>
-      <c r="Q33" s="54">
+      <c r="Q33" s="57">
         <v>4</v>
       </c>
-      <c r="R33" s="54">
+      <c r="R33" s="57">
         <v>4</v>
       </c>
-      <c r="S33" s="54">
+      <c r="S33" s="57">
         <v>4</v>
       </c>
-      <c r="T33" s="54">
+      <c r="T33" s="57">
         <v>4</v>
       </c>
-      <c r="U33" s="54">
+      <c r="U33" s="57">
         <v>12</v>
       </c>
       <c r="V33" s="55">
         <v>17</v>
       </c>
       <c r="W33" s="55">
         <v>24</v>
       </c>
-      <c r="X33" s="55">
+      <c r="X33" s="62">
         <v>25</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="U34" s="54"/>
+      <c r="Y33" s="55"/>
+    </row>
+    <row r="34" spans="1:32" s="21" customFormat="1" ht="11.25">
+      <c r="A34" s="61"/>
+      <c r="B34" s="54"/>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="60"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+      <c r="N34" s="54"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="57"/>
+      <c r="Q34" s="57"/>
+      <c r="R34" s="57"/>
+      <c r="S34" s="57"/>
+      <c r="T34" s="57"/>
+      <c r="U34" s="57"/>
       <c r="V34" s="56"/>
       <c r="W34" s="56"/>
-      <c r="X34" s="56"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:31" s="21" customFormat="1" ht="33.75">
+      <c r="X34" s="63"/>
+      <c r="Y34" s="56"/>
+    </row>
+    <row r="35" spans="1:32" s="21" customFormat="1" ht="33.75">
       <c r="A35" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="50">
         <v>90</v>
       </c>
       <c r="C35" s="50">
         <v>136</v>
       </c>
       <c r="D35" s="50" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="50" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="50">
         <v>167.6</v>
       </c>
       <c r="G35" s="50">
         <v>149.1</v>
       </c>
       <c r="H35" s="50">
         <v>237.5</v>
       </c>
       <c r="I35" s="50">
@@ -2772,102 +2860,105 @@
       </c>
       <c r="Q35" s="8">
         <v>417.5</v>
       </c>
       <c r="R35" s="8">
         <v>433.9</v>
       </c>
       <c r="S35" s="8">
         <v>497.9</v>
       </c>
       <c r="T35" s="8">
         <v>52.8</v>
       </c>
       <c r="U35" s="49">
         <v>137.80000000000001</v>
       </c>
       <c r="V35" s="3">
         <v>294.7</v>
       </c>
       <c r="W35" s="4">
         <v>642.79999999999995</v>
       </c>
       <c r="X35" s="4">
         <v>664.9</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="21" customFormat="1" ht="11.25">
+      <c r="Y35" s="7">
+        <v>771.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A36" s="15"/>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
     </row>
-    <row r="37" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="37" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A37" s="15"/>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
     </row>
-    <row r="38" spans="1:31" s="21" customFormat="1" ht="12" thickBot="1">
+    <row r="38" spans="1:32" s="21" customFormat="1" ht="12" thickBot="1">
       <c r="A38" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="46"/>
       <c r="C38" s="46"/>
       <c r="D38" s="46"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
     </row>
-    <row r="39" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="39" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A39" s="23"/>
       <c r="B39" s="24">
         <v>1995</v>
       </c>
       <c r="C39" s="24">
         <v>1996</v>
       </c>
       <c r="D39" s="24">
         <v>1997</v>
       </c>
       <c r="E39" s="24">
         <v>1998</v>
       </c>
       <c r="F39" s="24">
         <v>1999</v>
       </c>
       <c r="G39" s="24">
         <v>2000</v>
       </c>
       <c r="H39" s="24">
         <v>2001</v>
       </c>
       <c r="I39" s="24">
         <v>2002</v>
       </c>
@@ -2915,52 +3006,55 @@
       </c>
       <c r="X39" s="36">
         <v>2017</v>
       </c>
       <c r="Y39" s="36">
         <v>2018</v>
       </c>
       <c r="Z39" s="36">
         <v>2019</v>
       </c>
       <c r="AA39" s="36">
         <v>2020</v>
       </c>
       <c r="AB39" s="36">
         <v>2021</v>
       </c>
       <c r="AC39" s="25">
         <v>2022</v>
       </c>
       <c r="AD39" s="25">
         <v>2023</v>
       </c>
       <c r="AE39" s="25">
         <v>2024</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="21" customFormat="1" ht="11.25">
+      <c r="AF39" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A40" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="50">
         <v>206</v>
       </c>
       <c r="C40" s="50">
         <v>144</v>
       </c>
       <c r="D40" s="50">
         <v>57</v>
       </c>
       <c r="E40" s="50">
         <v>56</v>
       </c>
       <c r="F40" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="50">
         <v>40</v>
       </c>
       <c r="I40" s="50">
@@ -3010,52 +3104,55 @@
       </c>
       <c r="X40" s="2">
         <v>94</v>
       </c>
       <c r="Y40" s="2">
         <v>95</v>
       </c>
       <c r="Z40" s="2">
         <v>93</v>
       </c>
       <c r="AA40" s="2">
         <v>83</v>
       </c>
       <c r="AB40" s="4">
         <v>85</v>
       </c>
       <c r="AC40" s="4">
         <v>82</v>
       </c>
       <c r="AD40" s="4">
         <v>82</v>
       </c>
       <c r="AE40" s="4">
         <v>84</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" s="21" customFormat="1" ht="45">
+      <c r="AF40" s="4">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="21" customFormat="1" ht="45">
       <c r="A41" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="13">
         <v>9383</v>
       </c>
       <c r="C41" s="13">
         <v>5054</v>
       </c>
       <c r="D41" s="13">
         <v>2206</v>
       </c>
       <c r="E41" s="13">
         <v>2236</v>
       </c>
       <c r="F41" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="13">
         <v>1617</v>
       </c>
       <c r="I41" s="13">
@@ -3105,52 +3202,55 @@
       </c>
       <c r="X41" s="14">
         <v>6636</v>
       </c>
       <c r="Y41" s="14">
         <v>6903</v>
       </c>
       <c r="Z41" s="14">
         <v>7228</v>
       </c>
       <c r="AA41" s="14">
         <v>2911</v>
       </c>
       <c r="AB41" s="4">
         <v>3102</v>
       </c>
       <c r="AC41" s="4">
         <v>4912</v>
       </c>
       <c r="AD41" s="39">
         <v>5557</v>
       </c>
       <c r="AE41" s="39">
         <v>5028</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" s="21" customFormat="1" ht="33.75">
+      <c r="AF41" s="4">
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="21" customFormat="1" ht="33.75">
       <c r="A42" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="50" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="50" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="50" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="50" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="50">
         <v>214</v>
       </c>
       <c r="I42" s="50">
@@ -3200,52 +3300,55 @@
       </c>
       <c r="X42" s="2">
         <v>305</v>
       </c>
       <c r="Y42" s="2">
         <v>315</v>
       </c>
       <c r="Z42" s="2">
         <v>299</v>
       </c>
       <c r="AA42" s="2">
         <v>289</v>
       </c>
       <c r="AB42" s="4">
         <v>296</v>
       </c>
       <c r="AC42" s="4">
         <v>300</v>
       </c>
       <c r="AD42" s="39">
         <v>295</v>
       </c>
       <c r="AE42" s="39">
         <v>296</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" s="21" customFormat="1" ht="45">
+      <c r="AF42" s="4">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="21" customFormat="1" ht="45">
       <c r="A43" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="37"/>
       <c r="C43" s="37"/>
       <c r="D43" s="37"/>
       <c r="E43" s="37"/>
       <c r="F43" s="50" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="50" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="13">
         <v>3066</v>
       </c>
       <c r="I43" s="13">
         <v>3752</v>
       </c>
       <c r="J43" s="13">
         <v>3856</v>
       </c>
       <c r="K43" s="13">
         <v>3876</v>
       </c>
@@ -3287,259 +3390,274 @@
       </c>
       <c r="X43" s="19">
         <v>4549</v>
       </c>
       <c r="Y43" s="19">
         <v>4683</v>
       </c>
       <c r="Z43" s="19">
         <v>4594</v>
       </c>
       <c r="AA43" s="19">
         <v>4597</v>
       </c>
       <c r="AB43" s="4">
         <v>4611</v>
       </c>
       <c r="AC43" s="20">
         <v>4627</v>
       </c>
       <c r="AD43" s="39">
         <v>4601</v>
       </c>
       <c r="AE43" s="39">
         <v>4538</v>
       </c>
-    </row>
-[...2 lines deleted...]
-    <row r="46" spans="1:31" s="21" customFormat="1" ht="12" thickBot="1">
+      <c r="AF43" s="4">
+        <v>4623</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="21" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:32" s="21" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:32" s="21" customFormat="1" ht="12" thickBot="1">
       <c r="A46" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="47"/>
       <c r="C46" s="47"/>
       <c r="D46" s="47"/>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="47"/>
       <c r="H46" s="47"/>
       <c r="I46" s="47"/>
       <c r="J46" s="47"/>
       <c r="K46" s="47"/>
       <c r="L46" s="47"/>
     </row>
-    <row r="47" spans="1:31" s="21" customFormat="1" ht="11.25">
+    <row r="47" spans="1:32" s="21" customFormat="1" ht="11.25">
       <c r="A47" s="23"/>
       <c r="B47" s="36">
         <v>2011</v>
       </c>
       <c r="C47" s="36">
         <v>2012</v>
       </c>
       <c r="D47" s="36">
         <v>2013</v>
       </c>
       <c r="E47" s="36">
         <v>2014</v>
       </c>
       <c r="F47" s="36">
         <v>2015</v>
       </c>
       <c r="G47" s="36">
         <v>2016</v>
       </c>
       <c r="H47" s="36">
         <v>2017</v>
       </c>
       <c r="I47" s="36">
         <v>2018</v>
       </c>
       <c r="J47" s="36">
         <v>2019</v>
       </c>
       <c r="K47" s="36">
         <v>2020</v>
       </c>
       <c r="L47" s="36">
         <v>2021</v>
       </c>
       <c r="M47" s="25">
         <v>2022</v>
       </c>
       <c r="N47" s="25">
         <v>2023</v>
       </c>
       <c r="O47" s="25">
         <v>2024</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" s="21" customFormat="1" ht="22.5">
+      <c r="P47" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="21" customFormat="1" ht="22.5">
       <c r="A48" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="4">
         <v>4</v>
       </c>
       <c r="C48" s="4">
         <v>2</v>
       </c>
       <c r="D48" s="4">
         <v>3</v>
       </c>
       <c r="E48" s="4">
         <v>3</v>
       </c>
       <c r="F48" s="4">
         <v>3</v>
       </c>
       <c r="G48" s="4">
         <v>2</v>
       </c>
       <c r="H48" s="4">
         <v>2</v>
       </c>
       <c r="I48" s="4">
         <v>2</v>
       </c>
       <c r="J48" s="4">
         <v>2</v>
       </c>
       <c r="K48" s="4">
         <v>2</v>
       </c>
       <c r="L48" s="4">
         <v>2</v>
       </c>
       <c r="M48" s="4">
         <v>2</v>
       </c>
       <c r="N48" s="4">
         <v>2</v>
       </c>
       <c r="O48" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="49" spans="1:15" s="21" customFormat="1" ht="22.5">
+      <c r="P48" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" s="21" customFormat="1" ht="22.5">
       <c r="A49" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="4">
         <v>188</v>
       </c>
       <c r="C49" s="4">
         <v>139</v>
       </c>
       <c r="D49" s="4">
         <v>74</v>
       </c>
       <c r="E49" s="4">
         <v>221</v>
       </c>
       <c r="F49" s="4">
         <v>212</v>
       </c>
       <c r="G49" s="4">
         <v>203</v>
       </c>
       <c r="H49" s="4">
         <v>215</v>
       </c>
       <c r="I49" s="4">
         <v>260</v>
       </c>
       <c r="J49" s="4">
         <v>273</v>
       </c>
       <c r="K49" s="4">
         <v>73</v>
       </c>
       <c r="L49" s="4">
         <v>123</v>
       </c>
       <c r="M49" s="4">
         <v>147</v>
       </c>
       <c r="N49" s="4">
         <v>200</v>
       </c>
       <c r="O49" s="4">
         <v>179</v>
       </c>
-    </row>
-    <row r="50" spans="1:15" s="21" customFormat="1" ht="46.5" customHeight="1">
+      <c r="P49" s="4">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" s="21" customFormat="1" ht="46.5" customHeight="1">
       <c r="A50" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4">
         <v>95.4</v>
       </c>
       <c r="H50" s="4">
         <v>87</v>
       </c>
       <c r="I50" s="4">
         <v>110.7</v>
       </c>
       <c r="J50" s="4">
         <v>112.6</v>
       </c>
       <c r="K50" s="4">
         <v>15.5</v>
       </c>
       <c r="L50" s="4">
         <v>24</v>
       </c>
       <c r="M50" s="22">
         <v>49.2</v>
       </c>
       <c r="N50" s="4">
         <v>84.3</v>
       </c>
       <c r="O50" s="4">
         <v>73.3</v>
       </c>
-    </row>
-[...13 lines deleted...]
-    <row r="64" spans="1:15" s="21" customFormat="1" ht="11.25"/>
+      <c r="P50" s="4">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="52" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="53" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="54" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="55" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="56" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="57" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="58" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="59" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="60" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="61" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="62" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="63" spans="1:16" s="21" customFormat="1" ht="11.25"/>
+    <row r="64" spans="1:16" s="21" customFormat="1" ht="11.25"/>
     <row r="65" s="21" customFormat="1" ht="11.25"/>
     <row r="66" s="21" customFormat="1" ht="11.25"/>
     <row r="67" s="21" customFormat="1" ht="11.25"/>
     <row r="68" s="21" customFormat="1" ht="11.25"/>
     <row r="69" s="21" customFormat="1" ht="11.25"/>
     <row r="70" s="21" customFormat="1" ht="11.25"/>
     <row r="71" s="21" customFormat="1" ht="11.25"/>
     <row r="72" s="21" customFormat="1" ht="11.25"/>
     <row r="73" s="21" customFormat="1" ht="11.25"/>
     <row r="74" s="21" customFormat="1" ht="11.25"/>
     <row r="75" s="21" customFormat="1" ht="11.25"/>
     <row r="76" s="21" customFormat="1" ht="11.25"/>
     <row r="77" s="21" customFormat="1" ht="11.25"/>
     <row r="78" s="21" customFormat="1" ht="11.25"/>
     <row r="79" s="21" customFormat="1" ht="11.25"/>
     <row r="80" s="21" customFormat="1" ht="11.25"/>
     <row r="81" s="21" customFormat="1" ht="11.25"/>
     <row r="82" s="21" customFormat="1" ht="11.25"/>
     <row r="83" s="21" customFormat="1" ht="11.25"/>
     <row r="84" s="21" customFormat="1" ht="11.25"/>
     <row r="85" s="21" customFormat="1" ht="11.25"/>
     <row r="86" s="21" customFormat="1" ht="11.25"/>
     <row r="87" s="21" customFormat="1" ht="11.25"/>
     <row r="88" s="21" customFormat="1" ht="11.25"/>
     <row r="89" s="21" customFormat="1" ht="11.25"/>
@@ -3626,76 +3744,77 @@
     <row r="170" s="21" customFormat="1" ht="11.25"/>
     <row r="171" s="21" customFormat="1" ht="11.25"/>
     <row r="172" s="21" customFormat="1" ht="11.25"/>
     <row r="173" s="21" customFormat="1" ht="11.25"/>
     <row r="174" s="21" customFormat="1" ht="11.25"/>
     <row r="175" s="21" customFormat="1" ht="11.25"/>
     <row r="176" s="21" customFormat="1" ht="11.25"/>
     <row r="177" s="21" customFormat="1" ht="11.25"/>
     <row r="178" s="21" customFormat="1" ht="11.25"/>
     <row r="179" s="21" customFormat="1" ht="11.25"/>
     <row r="180" s="21" customFormat="1" ht="11.25"/>
     <row r="181" s="21" customFormat="1" ht="11.25"/>
     <row r="182" s="21" customFormat="1" ht="11.25"/>
     <row r="183" s="21" customFormat="1" ht="11.25"/>
     <row r="184" s="21" customFormat="1" ht="11.25"/>
     <row r="185" s="21" customFormat="1" ht="11.25"/>
     <row r="186" s="21" customFormat="1" ht="11.25"/>
     <row r="187" s="21" customFormat="1" ht="11.25"/>
     <row r="188" s="21" customFormat="1" ht="11.25"/>
     <row r="189" s="21" customFormat="1" ht="11.25"/>
     <row r="190" s="21" customFormat="1" ht="11.25"/>
     <row r="191" s="21" customFormat="1" ht="11.25"/>
     <row r="192" s="21" customFormat="1" ht="11.25"/>
     <row r="193" s="21" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="25">
-[...10 lines deleted...]
-    <mergeCell ref="Q33:Q34"/>
+  <mergeCells count="26">
+    <mergeCell ref="Y33:Y34"/>
     <mergeCell ref="X33:X34"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="O33:O34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="W33:W34"/>
+    <mergeCell ref="T33:T34"/>
+    <mergeCell ref="U33:U34"/>
+    <mergeCell ref="V33:V34"/>
+    <mergeCell ref="R33:R34"/>
+    <mergeCell ref="S33:S34"/>
+    <mergeCell ref="P33:P34"/>
+    <mergeCell ref="Q33:Q34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>