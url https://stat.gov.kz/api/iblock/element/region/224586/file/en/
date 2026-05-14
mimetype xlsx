--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,108 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="13">
   <si>
     <t>percent</t>
   </si>
   <si>
     <t xml:space="preserve">The level of digital literacy of the population (the proportion of users with the skills to use a personal computer, smartphone,notebook, laptop; standard programs; receiving services and services via the Internet)  </t>
   </si>
   <si>
     <t xml:space="preserve">of the total population   </t>
   </si>
   <si>
     <t xml:space="preserve">6 years old and older </t>
   </si>
   <si>
     <t xml:space="preserve">aged 6-74   </t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>The level of digital literacy of the population</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>2024</t>
   </si>
+  <si>
+    <t>2025</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -111,51 +114,51 @@
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -178,120 +181,146 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -346,86 +375,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -561,271 +588,295 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="O19" sqref="O19"/>
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
+    <col min="2" max="13" width="12.5703125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:17" ht="33.75" customHeight="1">
+      <c r="A1" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="14"/>
-[...10 lines deleted...]
-      <c r="M1" s="14"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M2" s="11" t="s">
+    <row r="2" spans="1:17">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="9"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="9" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:15" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="3" spans="1:17" ht="59.25" customHeight="1">
+      <c r="A3" s="21"/>
+      <c r="B3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21"/>
-[...10 lines deleted...]
-      <c r="N3" s="5"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="16"/>
+      <c r="O3" s="16"/>
+      <c r="P3" s="16"/>
+      <c r="Q3" s="16"/>
     </row>
-    <row r="4" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23" t="s">
+    <row r="4" spans="1:17" ht="30" customHeight="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="5"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="4"/>
     </row>
-    <row r="5" spans="1:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="6" t="s">
+    <row r="5" spans="1:17" ht="30.75" customHeight="1">
+      <c r="A5" s="23"/>
+      <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="7" t="s">
+      <c r="K5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="7" t="s">
+      <c r="M5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="12" t="s">
+      <c r="N5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="13" t="s">
+      <c r="O5" s="11" t="s">
         <v>4</v>
       </c>
+      <c r="P5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="12" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="15">
+    <row r="6" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A6" s="7"/>
+      <c r="B6" s="17">
         <v>2018</v>
       </c>
-      <c r="C6" s="15"/>
-      <c r="D6" s="15">
+      <c r="C6" s="17"/>
+      <c r="D6" s="17">
         <v>2019</v>
       </c>
-      <c r="E6" s="15"/>
-      <c r="F6" s="15" t="s">
+      <c r="E6" s="17"/>
+      <c r="F6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="15"/>
-      <c r="H6" s="15" t="s">
+      <c r="G6" s="17"/>
+      <c r="H6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="15"/>
-      <c r="J6" s="15" t="s">
+      <c r="I6" s="17"/>
+      <c r="J6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="16"/>
-      <c r="L6" s="15" t="s">
+      <c r="K6" s="19"/>
+      <c r="L6" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="16"/>
-      <c r="N6" s="15" t="s">
+      <c r="M6" s="19"/>
+      <c r="N6" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="O6" s="15"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q6" s="17"/>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A7" s="1" t="s">
+    <row r="7" spans="1:17">
+      <c r="A7" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="9"/>
-[...7 lines deleted...]
-      <c r="J7" s="9">
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14">
         <v>77.569999999999993</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="14">
         <v>79.92</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="14">
         <v>82.77</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M7" s="14">
         <v>85.49</v>
       </c>
-      <c r="N7" s="9">
+      <c r="N7" s="14">
         <v>83.5</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="14">
         <v>86.6</v>
       </c>
+      <c r="P7" s="28">
+        <v>86.6</v>
+      </c>
+      <c r="Q7" s="28">
+        <v>90.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M8" s="10"/>
+    <row r="8" spans="1:17">
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
     </row>
-    <row r="9" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K9" s="17"/>
+    <row r="9" spans="1:17" ht="38.25" customHeight="1">
+      <c r="A9" s="20"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="13">
+    <mergeCell ref="P6:Q6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">