--- v0 (2026-04-24)
+++ v1 (2026-06-04)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="8">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Өткізілген инновациялық өнім көлемі (тауарлар, қызметтер)</t>
   </si>
   <si>
     <t>Семей Қ.Ә.</t>
   </si>
   <si>
     <t>Курчатов Қ.Ә.</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
 </sst>
@@ -183,103 +183,106 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -557,240 +560,259 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N15" sqref="N15"/>
+      <selection activeCell="P22" sqref="P22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
     <col min="2" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="13"/>
-[...5 lines deleted...]
-      <c r="H1" s="13"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
     </row>
-    <row r="2" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F2" s="2"/>
       <c r="H2" s="3"/>
-      <c r="I2" s="3" t="s">
+      <c r="I2" s="3"/>
+      <c r="J2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B3" s="18">
+    <row r="3" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="13"/>
+      <c r="B3" s="17">
         <v>2017</v>
       </c>
-      <c r="C3" s="18">
+      <c r="C3" s="17">
         <v>2018</v>
       </c>
-      <c r="D3" s="18">
+      <c r="D3" s="17">
         <v>2019</v>
       </c>
-      <c r="E3" s="18">
+      <c r="E3" s="17">
         <v>2020</v>
       </c>
-      <c r="F3" s="18">
+      <c r="F3" s="17">
         <v>2021</v>
       </c>
-      <c r="G3" s="18">
+      <c r="G3" s="17">
         <v>2022</v>
       </c>
-      <c r="H3" s="18">
+      <c r="H3" s="17">
         <v>2023</v>
       </c>
-      <c r="I3" s="18">
+      <c r="I3" s="17">
         <v>2024</v>
       </c>
+      <c r="J3" s="19">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="15" t="s">
-[...14 lines deleted...]
-      <c r="G4" s="17">
+      <c r="B4" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G4" s="16">
         <v>62596.3</v>
       </c>
-      <c r="H4" s="17">
+      <c r="H4" s="16">
         <v>71706.2</v>
       </c>
-      <c r="I4" s="17">
+      <c r="I4" s="16">
         <v>7088</v>
       </c>
+      <c r="J4" s="7">
+        <v>20577.099999999999</v>
+      </c>
     </row>
-    <row r="5" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="11">
         <v>62098.1</v>
       </c>
       <c r="H5" s="12">
         <v>70538.7</v>
       </c>
       <c r="I5" s="7">
         <v>4503.8999999999996</v>
       </c>
+      <c r="J5" s="7">
+        <v>19701.599999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="11">
         <v>452.3</v>
       </c>
       <c r="H6" s="12">
         <v>1015.1</v>
       </c>
       <c r="I6" s="7">
         <v>2584</v>
       </c>
+      <c r="J6" s="7">
+        <v>875.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="10"/>
       <c r="F7" s="7"/>
       <c r="G7" s="11"/>
       <c r="H7" s="12"/>
       <c r="I7" s="8" t="s">
         <v>1</v>
       </c>
+      <c r="J7" s="8" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="11">
         <v>46</v>
       </c>
       <c r="H8" s="12">
         <v>152.4</v>
       </c>
       <c r="I8" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="J8" s="8" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 