--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -6,58 +6,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Iyemberdieva\Desktop\И ф о инвестиций в жилищное строительство\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Zhabaeva\Desktop\Динамика год\Индексы физического объема инвестиций в жилищное строительство\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11430"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>область Жетісу</t>
   </si>
   <si>
     <t>Аксуский район</t>
   </si>
   <si>
     <t>Алакольский район</t>
   </si>
   <si>
     <t>Ескельдинский район</t>
   </si>
   <si>
     <t>Кербулакский район</t>
   </si>
@@ -69,51 +69,51 @@
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
     <t xml:space="preserve">       Индексы физического объема инвестиций в жилищное строительство</t>
   </si>
   <si>
     <t xml:space="preserve"> Талдыкорган   г.а</t>
   </si>
   <si>
     <t xml:space="preserve"> Текели   г.а</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -145,143 +145,140 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="5"/>
     <cellStyle name="Обычный 12" xfId="4"/>
     <cellStyle name="Обычный 13" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="11"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="10"/>
     <cellStyle name="Обычный 3 2" xfId="12"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 6" xfId="7"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -5834,253 +5831,291 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" customWidth="1"/>
     <col min="4" max="4" width="20.140625" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A1" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="2"/>
-[...1 lines deleted...]
-      <c r="D1" s="2"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
     </row>
-    <row r="2" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:5" ht="12" customHeight="1">
+      <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="6">
+    <row r="3" spans="1:5">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5">
         <v>2022</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C3" s="6">
         <v>2023</v>
       </c>
-      <c r="D3" s="8">
+      <c r="D3" s="7">
         <v>2024</v>
       </c>
+      <c r="E3" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="10" t="s">
+    <row r="4" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="4">
+      <c r="B4" s="3">
         <v>158.1</v>
       </c>
-      <c r="C4" s="3">
+      <c r="C4" s="2">
         <v>70.8</v>
       </c>
-      <c r="D4" s="4">
+      <c r="D4" s="3">
         <v>122</v>
       </c>
+      <c r="E4" s="13">
+        <v>122.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="9" t="s">
+    <row r="5" spans="1:5">
+      <c r="A5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="4">
+      <c r="B5" s="3">
         <v>166.9</v>
       </c>
-      <c r="C5" s="3">
+      <c r="C5" s="2">
         <v>61.5</v>
       </c>
-      <c r="D5" s="4">
+      <c r="D5" s="3">
         <v>90.1</v>
       </c>
+      <c r="E5" s="13">
+        <v>132.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="9" t="s">
+    <row r="6" spans="1:5">
+      <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="4">
+      <c r="B6" s="3">
         <v>151.9</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C6" s="2">
         <v>90.3</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D6" s="3">
         <v>136.9</v>
       </c>
+      <c r="E6" s="13">
+        <v>124.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="9" t="s">
+    <row r="7" spans="1:5">
+      <c r="A7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="3">
         <v>195.5</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C7" s="2">
         <v>46.9</v>
       </c>
-      <c r="D7" s="4">
+      <c r="D7" s="3">
         <v>209.7</v>
       </c>
+      <c r="E7" s="13">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="9" t="s">
+    <row r="8" spans="1:5">
+      <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B8" s="3">
         <v>156.1</v>
       </c>
-      <c r="C8" s="3">
+      <c r="C8" s="2">
         <v>80.099999999999994</v>
       </c>
-      <c r="D8" s="4">
+      <c r="D8" s="3">
         <v>130.6</v>
       </c>
+      <c r="E8" s="13">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="9" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B9" s="3">
         <v>129.80000000000001</v>
       </c>
-      <c r="C9" s="3">
+      <c r="C9" s="2">
         <v>107.2</v>
       </c>
-      <c r="D9" s="4">
+      <c r="D9" s="3">
         <v>124</v>
       </c>
+      <c r="E9" s="13">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="9" t="s">
+    <row r="10" spans="1:5">
+      <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3">
         <v>87.3</v>
       </c>
-      <c r="C10" s="3">
+      <c r="C10" s="2">
         <v>122.9</v>
       </c>
-      <c r="D10" s="4">
+      <c r="D10" s="3">
         <v>258.5</v>
       </c>
+      <c r="E10" s="13">
+        <v>82.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A11" s="9" t="s">
+    <row r="11" spans="1:5">
+      <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B11" s="3">
         <v>160.4</v>
       </c>
-      <c r="C11" s="3">
+      <c r="C11" s="2">
         <v>73.2</v>
       </c>
-      <c r="D11" s="4">
+      <c r="D11" s="3">
         <v>140</v>
       </c>
+      <c r="E11" s="13">
+        <v>180.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="9" t="s">
+    <row r="12" spans="1:5">
+      <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B12" s="3">
         <v>111.9</v>
       </c>
-      <c r="C12" s="3">
+      <c r="C12" s="2">
         <v>94.8</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D12" s="3">
         <v>140.80000000000001</v>
       </c>
+      <c r="E12" s="13">
+        <v>176.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="9" t="s">
+    <row r="13" spans="1:5">
+      <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="4">
+      <c r="B13" s="3">
         <v>176.4</v>
       </c>
-      <c r="C13" s="3">
+      <c r="C13" s="2">
         <v>68.599999999999994</v>
       </c>
-      <c r="D13" s="4">
+      <c r="D13" s="3">
         <v>160.5</v>
       </c>
+      <c r="E13" s="13">
+        <v>128.80000000000001</v>
+      </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A14" s="9" t="s">
+    <row r="14" spans="1:5">
+      <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="3">
         <v>109.6</v>
       </c>
-      <c r="C14" s="3">
+      <c r="C14" s="2">
         <v>164.9</v>
       </c>
-      <c r="D14" s="4">
+      <c r="D14" s="3">
         <v>63.3</v>
       </c>
+      <c r="E14" s="13">
+        <v>52.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5">
       <c r="A16" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
@@ -6176,44 +6211,44 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>