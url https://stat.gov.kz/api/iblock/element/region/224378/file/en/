--- v0 (2026-04-30)
+++ v1 (2026-08-31)
@@ -6,65 +6,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Iyemberdieva\Desktop\Инвестиции в о к по направлениям использования\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Zhabaeva\Desktop\Динамика год\Инвестиции в основной капитал по направлениям использования\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11430"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="32">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Agriculture, forestry and fishery</t>
   </si>
   <si>
     <t>The mining industry and working out of open-cast mines</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, steam and air-conditioning</t>
   </si>
   <si>
     <t>Water supply; sewer system, the control over gathering and distribution of waste</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
@@ -122,60 +122,69 @@
     <t/>
   </si>
   <si>
     <t>2,4 раза</t>
   </si>
   <si>
     <t>2,0 раза</t>
   </si>
   <si>
     <t>2,7 раза</t>
   </si>
   <si>
     <t>4,3 раза</t>
   </si>
   <si>
     <t>2,2 раза</t>
   </si>
   <si>
     <t>3,0 раза</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -191,53 +200,52 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -250,171 +258,187 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
+    <cellStyle name="Обычный 8" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
@@ -1091,50 +1115,111 @@
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>512694</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>51435</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C13C1F35-6191-4EFF-AE61-AC884C41314C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7410450" y="3248025"/>
+          <a:ext cx="857250" cy="51435"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>51435</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="26" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C13C1F35-6191-4EFF-AE61-AC884C41314C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="8134350" y="3486150"/>
           <a:ext cx="857250" cy="51435"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -1417,707 +1502,828 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="K4" sqref="K4"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.140625" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" customWidth="1"/>
+    <col min="8" max="8" width="14.28515625" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
     </row>
-    <row r="2" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" ht="12" customHeight="1">
       <c r="A2" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="39"/>
-[...8 lines deleted...]
-      <c r="B3" s="33">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" ht="38.25" customHeight="1">
+      <c r="A3" s="20"/>
+      <c r="B3" s="28">
         <v>2022</v>
       </c>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="33">
+      <c r="D3" s="28">
         <v>2023</v>
       </c>
-      <c r="E3" s="34" t="s">
+      <c r="E3" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="33">
+      <c r="F3" s="28">
         <v>2024</v>
       </c>
-      <c r="G3" s="35" t="s">
+      <c r="G3" s="30" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="23" t="s">
+      <c r="H3" s="28">
+        <v>2025</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3" s="31"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="6">
         <v>291989.3</v>
       </c>
-      <c r="C4" s="8">
+      <c r="C4" s="7">
         <v>126.2</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="6">
         <v>356716.6</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="8">
         <v>117.5</v>
       </c>
-      <c r="F4" s="30">
+      <c r="F4" s="32">
         <v>537347.6</v>
       </c>
-      <c r="G4" s="20">
+      <c r="G4" s="33">
         <v>147.4</v>
       </c>
-      <c r="H4" s="6"/>
-[...2 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="H4" s="39">
+        <v>654456206</v>
+      </c>
+      <c r="I4" s="40">
+        <v>121.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="10"/>
-[...2 lines deleted...]
-      <c r="E5" s="12" t="s">
+      <c r="B5" s="9"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="31" t="s">
+      <c r="F5" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="21" t="s">
+      <c r="G5" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="H5" s="6"/>
-[...2 lines deleted...]
-      <c r="A6" s="25" t="s">
+      <c r="H5" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" s="41" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="12">
         <v>14608.4</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="7">
         <v>80.7</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="6">
         <v>13084.6</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="8">
         <v>86.1</v>
       </c>
-      <c r="F6" s="30">
+      <c r="F6" s="32">
         <v>17469.400000000001</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="33">
         <v>130.6</v>
       </c>
-      <c r="H6" s="6"/>
-[...2 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="H6" s="39">
+        <v>28146801</v>
+      </c>
+      <c r="I6" s="40">
+        <v>160.30000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="12">
         <v>79168.7</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="7">
         <v>121.1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="6">
         <v>104109</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="8">
         <v>126.4</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="32">
         <v>105401.3</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="33">
         <v>99.1</v>
       </c>
-      <c r="H7" s="6"/>
-[...2 lines deleted...]
-      <c r="A8" s="25" t="s">
+      <c r="H7" s="39">
+        <v>189478574</v>
+      </c>
+      <c r="I7" s="40">
+        <v>178.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="22.5">
+      <c r="A8" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="12">
         <v>4139</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="C8" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="6">
         <v>10838.8</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="8">
         <v>251.8</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="32">
         <v>18494.7</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="33">
         <v>167</v>
       </c>
-      <c r="H8" s="6"/>
-[...2 lines deleted...]
-      <c r="A9" s="25" t="s">
+      <c r="H8" s="39">
+        <v>10672098</v>
+      </c>
+      <c r="I8" s="40">
+        <v>57.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="12">
         <v>8837</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="24">
         <v>43.2</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="13">
         <v>13737.6</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="8">
         <v>149.5</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="32">
         <v>29677.599999999999</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="33">
         <v>211.4</v>
       </c>
-      <c r="H9" s="6"/>
-[...2 lines deleted...]
-      <c r="A10" s="25" t="s">
+      <c r="H9" s="39">
+        <v>40412219</v>
+      </c>
+      <c r="I9" s="40">
+        <v>135.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="22.5">
+      <c r="A10" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="14">
         <v>40893.599999999999</v>
       </c>
-      <c r="C10" s="26" t="s">
+      <c r="C10" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="13">
         <v>58665.3</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E10" s="8">
         <v>137.9</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="32">
         <v>41735.4</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="33">
         <v>69.599999999999994</v>
       </c>
-      <c r="H10" s="6"/>
-[...2 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="H10" s="39">
+        <v>108517974</v>
+      </c>
+      <c r="I10" s="40">
+        <v>258.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="22.5">
+      <c r="A11" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="14">
         <v>25299.200000000001</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="24">
         <v>107.4</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="13">
         <v>20867.3</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="8">
         <v>79.3</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="32">
         <v>15493.6</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="33">
         <v>72.599999999999994</v>
       </c>
-      <c r="H11" s="6"/>
-[...2 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="H11" s="39">
+        <v>29876283</v>
+      </c>
+      <c r="I11" s="40">
+        <v>191.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="14">
         <v>428.9</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="24">
         <v>54.5</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="13">
         <v>487.8</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="8">
         <v>109.4</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="32">
         <v>841.5</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="33">
         <v>168.8</v>
       </c>
-      <c r="H12" s="6"/>
-[...2 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="H12" s="39">
+        <v>656967</v>
+      </c>
+      <c r="I12" s="40">
+        <v>77.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="22.5">
+      <c r="A13" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="15">
+      <c r="B13" s="14">
         <v>4537.3999999999996</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="24">
         <v>79.7</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="13">
         <v>14219.3</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E13" s="8">
         <v>301.3</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="32">
         <v>3463.1</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G13" s="33">
         <v>23.8</v>
       </c>
-      <c r="H13" s="6"/>
-[...2 lines deleted...]
-      <c r="A14" s="25" t="s">
+      <c r="H13" s="39">
+        <v>9835370</v>
+      </c>
+      <c r="I13" s="40">
+        <v>282.60000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="12">
         <v>64659.1</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="24">
         <v>100.3</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="13">
         <v>125370.8</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="8">
         <v>186.4</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="32">
         <v>288529.5</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="33">
         <v>225.2</v>
       </c>
-      <c r="H14" s="6"/>
-[...2 lines deleted...]
-      <c r="A15" s="25" t="s">
+      <c r="H14" s="39">
+        <v>273975629</v>
+      </c>
+      <c r="I14" s="40">
+        <v>94.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B15" s="12">
         <v>6671.8</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="24">
         <v>138.30000000000001</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="13">
         <v>4393.2</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="8">
         <v>63.3</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="32">
         <v>3907.1</v>
       </c>
-      <c r="G15" s="20">
+      <c r="G15" s="33">
         <v>87</v>
       </c>
-      <c r="H15" s="6"/>
-[...2 lines deleted...]
-      <c r="A16" s="25" t="s">
+      <c r="H15" s="39">
+        <v>4070475</v>
+      </c>
+      <c r="I15" s="40">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="12">
         <v>617.79999999999995</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="24">
         <v>78.099999999999994</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="13">
         <v>1054.7</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="8">
         <v>164.1</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="32">
         <v>2050.1</v>
       </c>
-      <c r="G16" s="20">
+      <c r="G16" s="33">
         <v>190.2</v>
       </c>
-      <c r="H16" s="6"/>
-[...2 lines deleted...]
-      <c r="A17" s="25" t="s">
+      <c r="H16" s="39">
+        <v>2618318</v>
+      </c>
+      <c r="I16" s="40">
+        <v>127.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="12">
         <v>1424.7</v>
       </c>
-      <c r="C17" s="26" t="s">
+      <c r="C17" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="13">
         <v>743.9</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="8">
         <v>50.2</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="32">
         <v>1096</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G17" s="33">
         <v>144.19999999999999</v>
       </c>
-      <c r="H17" s="6"/>
-[...2 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="H17" s="39">
+        <v>1221895</v>
+      </c>
+      <c r="I17" s="40">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="12">
         <v>69900.100000000006</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="24">
         <v>147.69999999999999</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D18" s="13">
         <v>50312</v>
       </c>
-      <c r="E18" s="9">
+      <c r="E18" s="8">
         <v>69.2</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="32">
         <v>62110.7</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="33">
         <v>120.8</v>
       </c>
-      <c r="H18" s="6"/>
-[...2 lines deleted...]
-      <c r="A19" s="25" t="s">
+      <c r="H18" s="39">
+        <v>76721972</v>
+      </c>
+      <c r="I18" s="40">
+        <v>122.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="12">
         <v>161.4</v>
       </c>
-      <c r="C19" s="26">
+      <c r="C19" s="24">
         <v>61.5</v>
       </c>
-      <c r="D19" s="14">
+      <c r="D19" s="13">
         <v>376.2</v>
       </c>
-      <c r="E19" s="9">
+      <c r="E19" s="8">
         <v>224.1</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="32">
         <v>393.8</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="33">
         <v>102.4</v>
       </c>
-      <c r="H19" s="6"/>
-[...2 lines deleted...]
-      <c r="A20" s="25" t="s">
+      <c r="H19" s="39">
+        <v>510939</v>
+      </c>
+      <c r="I19" s="40">
+        <v>129.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="22.5">
+      <c r="A20" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="13">
+      <c r="B20" s="12">
         <v>2960.5</v>
       </c>
-      <c r="C20" s="26">
+      <c r="C20" s="24">
         <v>85.8</v>
       </c>
-      <c r="D20" s="14">
+      <c r="D20" s="13">
         <v>1184</v>
       </c>
-      <c r="E20" s="9">
+      <c r="E20" s="8">
         <v>38.5</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="32">
         <v>5808</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="33">
         <v>480.1</v>
       </c>
-      <c r="H20" s="6"/>
-[...2 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="H20" s="39">
+        <v>5471908</v>
+      </c>
+      <c r="I20" s="40">
+        <v>93.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="12">
         <v>16395.099999999999</v>
       </c>
-      <c r="C21" s="26" t="s">
+      <c r="C21" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="D21" s="14">
+      <c r="D21" s="13">
         <v>8888.1</v>
       </c>
-      <c r="E21" s="9">
+      <c r="E21" s="8">
         <v>52.1</v>
       </c>
-      <c r="F21" s="30">
+      <c r="F21" s="32">
         <v>6025.3</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="33">
         <v>66.3</v>
       </c>
-      <c r="H21" s="6"/>
-[...2 lines deleted...]
-      <c r="A22" s="25" t="s">
+      <c r="H21" s="39">
+        <v>10912460</v>
+      </c>
+      <c r="I21" s="40">
+        <v>180.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B22" s="12">
         <v>19909.599999999999</v>
       </c>
-      <c r="C22" s="26" t="s">
+      <c r="C22" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D22" s="13">
         <v>11681.1</v>
       </c>
-      <c r="E22" s="9">
+      <c r="E22" s="8">
         <v>56.4</v>
       </c>
-      <c r="F22" s="30">
+      <c r="F22" s="32">
         <v>17447.400000000001</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="33">
         <v>146.1</v>
       </c>
-      <c r="H22" s="6"/>
-[...2 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="H22" s="39">
+        <v>22626725</v>
+      </c>
+      <c r="I22" s="40">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B23" s="12">
         <v>3889</v>
       </c>
-      <c r="C23" s="26">
+      <c r="C23" s="24">
         <v>179.1</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="13">
         <v>6380.7</v>
       </c>
-      <c r="E23" s="9">
+      <c r="E23" s="8">
         <v>157.80000000000001</v>
       </c>
-      <c r="F23" s="30">
+      <c r="F23" s="32">
         <v>14483</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="33">
         <v>222.1</v>
       </c>
-      <c r="H23" s="6"/>
-[...2 lines deleted...]
-      <c r="A24" s="25" t="s">
+      <c r="H23" s="39">
+        <v>18559322</v>
+      </c>
+      <c r="I23" s="40">
+        <v>127.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B24" s="12">
         <v>5091.3</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="24">
         <v>117.8</v>
       </c>
-      <c r="D24" s="16">
+      <c r="D24" s="15">
         <v>14342.1</v>
       </c>
-      <c r="E24" s="9">
+      <c r="E24" s="8">
         <v>270.89999999999998</v>
       </c>
-      <c r="F24" s="30">
+      <c r="F24" s="32">
         <v>7972.3</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="33">
         <v>54.4</v>
       </c>
-      <c r="H24" s="6"/>
-[...2 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="H24" s="39">
+        <v>9443523</v>
+      </c>
+      <c r="I24" s="40">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="17">
+      <c r="B25" s="16">
         <v>1565.5</v>
       </c>
-      <c r="C25" s="28" t="s">
+      <c r="C25" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="D25" s="18">
+      <c r="D25" s="17">
         <v>89.1</v>
       </c>
-      <c r="E25" s="19">
+      <c r="E25" s="18">
         <v>5.5</v>
       </c>
-      <c r="F25" s="32">
+      <c r="F25" s="34">
         <v>348.3</v>
       </c>
-      <c r="G25" s="29">
+      <c r="G25" s="35">
         <v>382.5</v>
       </c>
-      <c r="H25" s="6"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H25" s="42">
+        <v>205328</v>
+      </c>
+      <c r="I25" s="43">
+        <v>58.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="21" customHeight="1">
       <c r="A26" s="4"/>
       <c r="E26" s="5"/>
     </row>
-    <row r="27" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="27.75" customHeight="1">
       <c r="A27" s="3"/>
       <c r="E27" s="5"/>
     </row>
-    <row r="28" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="27.75" customHeight="1">
       <c r="A28" s="2"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="1"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="1"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="1"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9">
       <c r="A32" s="1"/>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:1">
       <c r="A33" s="1"/>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:1">
       <c r="A34" s="1"/>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:1">
       <c r="A35" s="1"/>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:1">
       <c r="A36" s="1"/>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:1">
       <c r="A37" s="1"/>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:1">
       <c r="A38" s="1"/>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:1">
       <c r="A39" s="1"/>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:1">
       <c r="A40" s="1"/>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:1">
       <c r="A41" s="1"/>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:1">
       <c r="A42" s="1"/>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:1">
       <c r="A43" s="1"/>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:1">
       <c r="A44" s="1"/>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:1">
       <c r="A45" s="1"/>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:1">
       <c r="A46" s="1"/>
     </row>
-    <row r="47" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:1">
       <c r="A47" s="1"/>
     </row>
-    <row r="48" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:1">
       <c r="A48" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
@@ -2206,45 +2412,45 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cherdanseva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>