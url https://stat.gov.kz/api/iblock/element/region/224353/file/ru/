--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -6,58 +6,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Iyemberdieva\Desktop\Инвестиции в жилищное строительство\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Zhabaeva\Desktop\Динамика год\Инвестиции в жилищное строительство\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11430"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14790" windowHeight="11265"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>млн.тенге</t>
   </si>
   <si>
     <t xml:space="preserve">                                             Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>область Жетісу</t>
   </si>
   <si>
     <t>Аксуский район</t>
   </si>
   <si>
     <t>Алакольский район</t>
   </si>
   <si>
     <t>Ескельдинский район</t>
   </si>
@@ -69,51 +69,51 @@
   </si>
   <si>
     <t>Каратальский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
     <t>Талдыкорган   г.а</t>
   </si>
   <si>
     <t>Текели   г.а</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -191,103 +191,101 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -6417,51 +6415,51 @@
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>723900</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>681038</xdr:colOff>
+      <xdr:colOff>614363</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="110" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4562475" y="4448175"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -6753,332 +6751,370 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="20.140625" customWidth="1"/>
-    <col min="4" max="4" width="17.5703125" customWidth="1"/>
-    <col min="5" max="13" width="12.85546875" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" customWidth="1"/>
+    <col min="5" max="5" width="20" customWidth="1"/>
+    <col min="6" max="13" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A1" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="21"/>
-[...1 lines deleted...]
-      <c r="D1" s="21"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
     </row>
-    <row r="2" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="17" t="s">
+    <row r="2" spans="1:6" ht="14.25" customHeight="1">
+      <c r="A2" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="18"/>
-      <c r="C2" s="18"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
       <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6">
       <c r="A3" s="10"/>
       <c r="B3" s="15">
         <v>2022</v>
       </c>
       <c r="C3" s="11">
         <v>2023</v>
       </c>
       <c r="D3" s="15">
         <v>2024</v>
       </c>
+      <c r="E3" s="15">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" ht="14.25" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="13">
         <v>67103.199999999997</v>
       </c>
       <c r="C4" s="13">
         <v>49380.2</v>
       </c>
       <c r="D4" s="14">
         <v>61579.6</v>
       </c>
+      <c r="E4" s="15">
+        <v>75839.899999999994</v>
+      </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="13">
         <v>37481.300000000003</v>
       </c>
       <c r="C5" s="13">
         <v>23964.1</v>
       </c>
       <c r="D5" s="14">
         <v>21838.7</v>
       </c>
+      <c r="E5" s="15">
+        <v>29368.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="13">
         <v>1908.6</v>
       </c>
       <c r="C6" s="13">
         <v>1791.6</v>
       </c>
       <c r="D6" s="14">
         <v>2494.1</v>
       </c>
+      <c r="E6" s="15">
+        <v>3095.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
         <v>2805.1</v>
       </c>
       <c r="C7" s="13">
         <v>1369.8</v>
       </c>
       <c r="D7" s="14">
         <v>2941.4</v>
       </c>
+      <c r="E7" s="15">
+        <v>2560</v>
+      </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="13">
         <v>4366.8</v>
       </c>
       <c r="C8" s="13">
         <v>3642.8</v>
       </c>
       <c r="D8" s="14">
         <v>4880.3</v>
       </c>
+      <c r="E8" s="15">
+        <v>4832.3999999999996</v>
+      </c>
       <c r="F8" s="9"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="13">
         <v>1983.7</v>
       </c>
       <c r="C9" s="13">
         <v>2212.6999999999998</v>
       </c>
       <c r="D9" s="14">
         <v>2811.4</v>
       </c>
+      <c r="E9" s="15">
+        <v>3167.6</v>
+      </c>
       <c r="F9" s="9"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13">
         <v>2123.3000000000002</v>
       </c>
       <c r="C10" s="13">
         <v>2704.4</v>
       </c>
       <c r="D10" s="14">
         <v>7046.7</v>
       </c>
+      <c r="E10" s="15">
+        <v>5911</v>
+      </c>
       <c r="F10" s="9"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>2059.3000000000002</v>
       </c>
       <c r="C11" s="13">
         <v>1562.5</v>
       </c>
       <c r="D11" s="14">
         <v>2246.6</v>
       </c>
+      <c r="E11" s="15">
+        <v>4135.7</v>
+      </c>
       <c r="F11" s="9"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>2173.8000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>2145.3000000000002</v>
       </c>
       <c r="D12" s="14">
         <v>3084.6</v>
       </c>
+      <c r="E12" s="15">
+        <v>5494.3</v>
+      </c>
       <c r="F12" s="9"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="13">
         <v>10925.4</v>
       </c>
       <c r="C13" s="13">
         <v>7798.3</v>
       </c>
       <c r="D13" s="14">
         <v>12815.5</v>
       </c>
+      <c r="E13" s="15">
+        <v>16526.8</v>
+      </c>
       <c r="F13" s="9"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="13">
         <v>1275.9000000000001</v>
       </c>
       <c r="C14" s="13">
         <v>2188.6999999999998</v>
       </c>
       <c r="D14" s="14">
         <v>1420.2</v>
       </c>
+      <c r="E14" s="15">
+        <v>748</v>
+      </c>
       <c r="F14" s="9"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="B15" s="7"/>
       <c r="F15" s="9"/>
     </row>
-    <row r="16" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="12.75" customHeight="1">
       <c r="A16" s="8"/>
       <c r="F16" s="9"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="F17" s="9"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6">
       <c r="F18" s="9"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6">
       <c r="A20" s="1"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6">
       <c r="A21" s="2"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6">
       <c r="A22" s="2"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6">
       <c r="A23" s="2"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6">
       <c r="A24" s="2"/>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6">
       <c r="A25" s="2"/>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6">
       <c r="A26" s="2"/>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:6">
       <c r="A27" s="2"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:6">
       <c r="A28" s="2"/>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:6">
       <c r="A29" s="2"/>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:6">
       <c r="A30" s="2"/>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:6">
       <c r="A31" s="2"/>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:6">
       <c r="A32" s="3"/>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:1">
       <c r="A33" s="5"/>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:1">
       <c r="A34" s="5"/>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:1">
       <c r="A35" s="4"/>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:1">
       <c r="A36" s="4"/>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:1">
       <c r="A37" s="4"/>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:1">
       <c r="A38" s="6"/>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:1">
       <c r="A39" s="6"/>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:1">
       <c r="A40" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
@@ -7106,112 +7142,112 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>