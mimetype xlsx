--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -1,68 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2670" yWindow="2670" windowWidth="19440" windowHeight="6690" activeTab="2"/>
+    <workbookView xWindow="2670" yWindow="2670" windowWidth="19440" windowHeight="6690" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
+    <sheet name="04" sheetId="26" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="27">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
     <t>Қарағанды қ.ә.</t>
   </si>
   <si>
@@ -124,50 +126,54 @@
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
   </t>
     </r>
   </si>
   <si>
     <t>Приозерск қаласы</t>
   </si>
   <si>
     <t>2026 жылғы наурыз
 2025 жылғы наурызға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар
 2025 жылғы қаңтарға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы ақпан
 2025 жылғы ақпанға, пайызбен</t>
+  </si>
+  <si>
+    <t>2026 жылғы сәуір
+2025 жылғы сәуірге, пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1852,51 +1858,51 @@
     <cellStyle name="Обычный 89 2" xfId="441"/>
     <cellStyle name="Обычный 9" xfId="442"/>
     <cellStyle name="Обычный 90" xfId="443"/>
     <cellStyle name="Обычный 90 2" xfId="444"/>
     <cellStyle name="Обычный 96" xfId="445"/>
     <cellStyle name="Обычный 96 2" xfId="446"/>
     <cellStyle name="Обычный 97" xfId="447"/>
     <cellStyle name="Обычный 97 2" xfId="448"/>
     <cellStyle name="Обычный 98" xfId="449"/>
     <cellStyle name="Обычный 98 2" xfId="450"/>
     <cellStyle name="Обычный 99" xfId="451"/>
     <cellStyle name="Обычный 99 2" xfId="452"/>
     <cellStyle name="Плохой 2" xfId="453"/>
     <cellStyle name="Пояснение 2" xfId="454"/>
     <cellStyle name="Примечание 2" xfId="455"/>
     <cellStyle name="Связанная ячейка 2" xfId="456"/>
     <cellStyle name="Текст предупреждения 2" xfId="457"/>
     <cellStyle name="Хороший 2" xfId="458"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3029,52 +3035,52 @@
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" customWidth="1"/>
     <col min="5" max="5" width="19.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="15"/>
@@ -3426,50 +3432,452 @@
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="31"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="15"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="16"/>
+    </row>
+    <row r="3" spans="1:7" ht="21" customHeight="1">
+      <c r="A3" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="37"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="20"/>
+    </row>
+    <row r="5" spans="1:7" ht="63" customHeight="1">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="23"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="33">
+        <v>105.6</v>
+      </c>
+      <c r="C6" s="33">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="33">
+        <v>106.7</v>
+      </c>
+      <c r="E6" s="33">
+        <v>106.7</v>
+      </c>
+      <c r="F6" s="33">
+        <v>83.2</v>
+      </c>
+      <c r="G6" s="25"/>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1">
+      <c r="A7" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="33">
+        <v>115.7</v>
+      </c>
+      <c r="C7" s="33">
+        <v>85.6</v>
+      </c>
+      <c r="D7" s="33">
+        <v>123.1</v>
+      </c>
+      <c r="E7" s="33">
+        <v>100.7</v>
+      </c>
+      <c r="F7" s="33">
+        <v>113.5</v>
+      </c>
+      <c r="G7" s="27"/>
+    </row>
+    <row r="8" spans="1:7" ht="15" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="33">
+        <v>101.2</v>
+      </c>
+      <c r="C8" s="33">
+        <v>96.4</v>
+      </c>
+      <c r="D8" s="33">
+        <v>102.4</v>
+      </c>
+      <c r="E8" s="33">
+        <v>97.2</v>
+      </c>
+      <c r="F8" s="33">
+        <v>125.9</v>
+      </c>
+      <c r="G8" s="27"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="33">
+        <v>108.9</v>
+      </c>
+      <c r="C9" s="33">
+        <v>109.2</v>
+      </c>
+      <c r="D9" s="33">
+        <v>100</v>
+      </c>
+      <c r="E9" s="33">
+        <v>100.2</v>
+      </c>
+      <c r="F9" s="33">
+        <v>102.5</v>
+      </c>
+      <c r="G9" s="27"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="33">
+        <v>160</v>
+      </c>
+      <c r="C10" s="33">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="D10" s="33">
+        <v>190.2</v>
+      </c>
+      <c r="E10" s="33">
+        <v>90.5</v>
+      </c>
+      <c r="F10" s="33">
+        <v>106</v>
+      </c>
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1">
+      <c r="A11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="33">
+        <v>100.2</v>
+      </c>
+      <c r="C11" s="33">
+        <v>101.7</v>
+      </c>
+      <c r="D11" s="33">
+        <v>101.7</v>
+      </c>
+      <c r="E11" s="33">
+        <v>108.1</v>
+      </c>
+      <c r="F11" s="33">
+        <v>53.3</v>
+      </c>
+      <c r="G11" s="27"/>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="33">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="C12" s="33">
+        <v>148</v>
+      </c>
+      <c r="D12" s="33">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="E12" s="33">
+        <v>119.2</v>
+      </c>
+      <c r="F12" s="33">
+        <v>170.2</v>
+      </c>
+      <c r="G12" s="29"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1">
+      <c r="A13" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="33">
+        <v>112.5</v>
+      </c>
+      <c r="C13" s="33">
+        <v>107.6</v>
+      </c>
+      <c r="D13" s="33">
+        <v>127</v>
+      </c>
+      <c r="E13" s="33">
+        <v>122.5</v>
+      </c>
+      <c r="F13" s="33">
+        <v>112.4</v>
+      </c>
+      <c r="G13" s="27"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1">
+      <c r="A14" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="33">
+        <v>119.4</v>
+      </c>
+      <c r="C14" s="33">
+        <v>110.4</v>
+      </c>
+      <c r="D14" s="33">
+        <v>122.7</v>
+      </c>
+      <c r="E14" s="33">
+        <v>61.5</v>
+      </c>
+      <c r="F14" s="33">
+        <v>56.6</v>
+      </c>
+      <c r="G14" s="27"/>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1">
+      <c r="A15" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="33">
+        <v>101.6</v>
+      </c>
+      <c r="C15" s="33">
+        <v>97.4</v>
+      </c>
+      <c r="D15" s="33">
+        <v>115</v>
+      </c>
+      <c r="E15" s="33">
+        <v>125.6</v>
+      </c>
+      <c r="F15" s="33">
+        <v>226.1</v>
+      </c>
+      <c r="G15" s="27"/>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1">
+      <c r="A16" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="33">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="C16" s="33">
+        <v>137</v>
+      </c>
+      <c r="D16" s="33">
+        <v>113.2</v>
+      </c>
+      <c r="E16" s="33">
+        <v>110.2</v>
+      </c>
+      <c r="F16" s="33">
+        <v>100.3</v>
+      </c>
+      <c r="G16" s="27"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1">
+      <c r="A17" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="33">
+        <v>120.4</v>
+      </c>
+      <c r="C17" s="33">
+        <v>126</v>
+      </c>
+      <c r="D17" s="33">
+        <v>95.4</v>
+      </c>
+      <c r="E17" s="33">
+        <v>97.7</v>
+      </c>
+      <c r="F17" s="33">
+        <v>95.6</v>
+      </c>
+      <c r="G17" s="27"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1">
+      <c r="A18" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="33">
+        <v>106.5</v>
+      </c>
+      <c r="C18" s="33">
+        <v>97.4</v>
+      </c>
+      <c r="D18" s="33">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="E18" s="33">
+        <v>102.8</v>
+      </c>
+      <c r="F18" s="33">
+        <v>124.3</v>
+      </c>
+      <c r="G18" s="27"/>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="33">
+        <v>90.7</v>
+      </c>
+      <c r="C19" s="33">
+        <v>88.1</v>
+      </c>
+      <c r="D19" s="33">
+        <v>106.6</v>
+      </c>
+      <c r="E19" s="33">
+        <v>19.2</v>
+      </c>
+      <c r="F19" s="33">
+        <v>86.9</v>
+      </c>
+      <c r="G19" s="27"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="31"/>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
@@ -3549,53 +3957,54 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>