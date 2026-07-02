--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2670" yWindow="2670" windowWidth="19440" windowHeight="6690" activeTab="3"/>
+    <workbookView xWindow="2676" yWindow="2676" windowWidth="19440" windowHeight="6696" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
+    <sheet name="05" sheetId="27" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="28">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
     <t>Қарағанды қ.ә.</t>
   </si>
   <si>
@@ -116,64 +118,68 @@
         <charset val="204"/>
       </rPr>
       <t>Жедел деректер.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Аймақтар бөлінісінде негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері*</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
   </t>
     </r>
   </si>
   <si>
     <t>Приозерск қаласы</t>
   </si>
   <si>
-    <t>2026 жылғы наурыз
-[...2 lines deleted...]
-  <si>
     <t>2026 жылғы қаңтар
 2025 жылғы қаңтарға, пайызбен</t>
   </si>
   <si>
-    <t>2026 жылғы ақпан
-2025 жылғы ақпанға, пайызбен</t>
+    <t>2026 жылғы қаңтар-ақпан
+2025 жылғы қаңтар-ақпанға, пайызбен</t>
   </si>
   <si>
-    <t>2026 жылғы сәуір
-2025 жылғы сәуірге, пайызбен</t>
+    <t>2026 жылғы қаңтар-наурыз
+2025 жылғы қаңтар-наурызға, пайызбен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-сәуір
+2025 жылғықаңтар- сәуірге, пайызбен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-мамыр
+2025 жылғы қаңтар-мамырға, пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1858,51 +1864,51 @@
     <cellStyle name="Обычный 89 2" xfId="441"/>
     <cellStyle name="Обычный 9" xfId="442"/>
     <cellStyle name="Обычный 90" xfId="443"/>
     <cellStyle name="Обычный 90 2" xfId="444"/>
     <cellStyle name="Обычный 96" xfId="445"/>
     <cellStyle name="Обычный 96 2" xfId="446"/>
     <cellStyle name="Обычный 97" xfId="447"/>
     <cellStyle name="Обычный 97 2" xfId="448"/>
     <cellStyle name="Обычный 98" xfId="449"/>
     <cellStyle name="Обычный 98 2" xfId="450"/>
     <cellStyle name="Обычный 99" xfId="451"/>
     <cellStyle name="Обычный 99 2" xfId="452"/>
     <cellStyle name="Плохой 2" xfId="453"/>
     <cellStyle name="Пояснение 2" xfId="454"/>
     <cellStyle name="Примечание 2" xfId="455"/>
     <cellStyle name="Связанная ячейка 2" xfId="456"/>
     <cellStyle name="Текст предупреждения 2" xfId="457"/>
     <cellStyle name="Хороший 2" xfId="458"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2156,95 +2162,95 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="28.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
-    <col min="3" max="3" width="19.140625" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="3" width="19.109375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="18.44140625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="20.44140625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.6640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="12.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" style="2"/>
+    <col min="9" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="14"/>
     </row>
     <row r="2" spans="1:13" ht="21.75" customHeight="1">
       <c r="A2" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="37" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B4" s="37"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="18"/>
       <c r="G4" s="19"/>
       <c r="H4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13" ht="16.5" customHeight="1">
       <c r="A5" s="38"/>
       <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="42" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="20"/>
@@ -2630,86 +2636,86 @@
     <row r="26" spans="1:8">
       <c r="E26" s="5" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A22:F22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="19.28515625" customWidth="1"/>
+    <col min="1" max="1" width="24.5546875" customWidth="1"/>
+    <col min="2" max="2" width="19.5546875" customWidth="1"/>
+    <col min="3" max="3" width="19.33203125" customWidth="1"/>
+    <col min="4" max="4" width="19.44140625" customWidth="1"/>
+    <col min="5" max="5" width="19.109375" customWidth="1"/>
+    <col min="6" max="6" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
       <c r="A3" s="37" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="38"/>
       <c r="B4" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="20"/>
     </row>
     <row r="5" spans="1:7" ht="63.75" customHeight="1">
       <c r="A5" s="39"/>
       <c r="B5" s="41"/>
       <c r="C5" s="21" t="s">
@@ -3036,86 +3042,86 @@
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" customWidth="1"/>
+    <col min="1" max="1" width="25.44140625" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
-    <col min="3" max="3" width="19.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="19.140625" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" customWidth="1"/>
+    <col min="4" max="4" width="19.33203125" customWidth="1"/>
+    <col min="5" max="5" width="19.44140625" customWidth="1"/>
+    <col min="6" max="6" width="19.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="16"/>
     </row>
     <row r="3" spans="1:7" ht="21" customHeight="1">
       <c r="A3" s="37" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="38"/>
       <c r="B4" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="20"/>
     </row>
     <row r="5" spans="1:7" ht="63.75" customHeight="1">
       <c r="A5" s="39"/>
       <c r="B5" s="41"/>
       <c r="C5" s="21" t="s">
@@ -3441,58 +3447,58 @@
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" customWidth="1"/>
-    <col min="2" max="6" width="19.28515625" customWidth="1"/>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="2" max="6" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="16"/>
     </row>
     <row r="3" spans="1:7" ht="21" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>26</v>
@@ -3828,183 +3834,586 @@
       </c>
       <c r="G19" s="27"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="31"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="15"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="16"/>
+    </row>
+    <row r="3" spans="1:7" ht="21" customHeight="1">
+      <c r="A3" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="37"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="20"/>
+    </row>
+    <row r="5" spans="1:7" ht="63" customHeight="1">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="23"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="33">
+        <v>105</v>
+      </c>
+      <c r="C6" s="33">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="33">
+        <v>106</v>
+      </c>
+      <c r="E6" s="33">
+        <v>105.5</v>
+      </c>
+      <c r="F6" s="33">
+        <v>82.3</v>
+      </c>
+      <c r="G6" s="25"/>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1">
+      <c r="A7" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="33">
+        <v>112.7</v>
+      </c>
+      <c r="C7" s="33">
+        <v>88.3</v>
+      </c>
+      <c r="D7" s="33">
+        <v>119.2</v>
+      </c>
+      <c r="E7" s="33">
+        <v>97.9</v>
+      </c>
+      <c r="F7" s="33">
+        <v>113.9</v>
+      </c>
+      <c r="G7" s="27"/>
+    </row>
+    <row r="8" spans="1:7" ht="15" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="33">
+        <v>100.5</v>
+      </c>
+      <c r="C8" s="33">
+        <v>97.9</v>
+      </c>
+      <c r="D8" s="33">
+        <v>101</v>
+      </c>
+      <c r="E8" s="33">
+        <v>100.1</v>
+      </c>
+      <c r="F8" s="33">
+        <v>118.2</v>
+      </c>
+      <c r="G8" s="27"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="33">
+        <v>96.2</v>
+      </c>
+      <c r="C9" s="33">
+        <v>96.2</v>
+      </c>
+      <c r="D9" s="33">
+        <v>100</v>
+      </c>
+      <c r="E9" s="33">
+        <v>80.2</v>
+      </c>
+      <c r="F9" s="33">
+        <v>102.9</v>
+      </c>
+      <c r="G9" s="27"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="33">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="C10" s="33">
+        <v>90.3</v>
+      </c>
+      <c r="D10" s="33">
+        <v>176.1</v>
+      </c>
+      <c r="E10" s="33">
+        <v>100.2</v>
+      </c>
+      <c r="F10" s="33">
+        <v>105.5</v>
+      </c>
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1">
+      <c r="A11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="33">
+        <v>100.6</v>
+      </c>
+      <c r="C11" s="33">
+        <v>102.5</v>
+      </c>
+      <c r="D11" s="33">
+        <v>102.1</v>
+      </c>
+      <c r="E11" s="33">
+        <v>108.7</v>
+      </c>
+      <c r="F11" s="33">
+        <v>54.1</v>
+      </c>
+      <c r="G11" s="27"/>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="33">
+        <v>125.3</v>
+      </c>
+      <c r="C12" s="33">
+        <v>139.1</v>
+      </c>
+      <c r="D12" s="33">
+        <v>85.1</v>
+      </c>
+      <c r="E12" s="33">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="F12" s="33">
+        <v>154.5</v>
+      </c>
+      <c r="G12" s="29"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1">
+      <c r="A13" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="33">
+        <v>113.9</v>
+      </c>
+      <c r="C13" s="33">
+        <v>108.9</v>
+      </c>
+      <c r="D13" s="33">
+        <v>135</v>
+      </c>
+      <c r="E13" s="33">
+        <v>122.7</v>
+      </c>
+      <c r="F13" s="33">
+        <v>120.7</v>
+      </c>
+      <c r="G13" s="27"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1">
+      <c r="A14" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="33">
+        <v>122.2</v>
+      </c>
+      <c r="C14" s="33">
+        <v>113</v>
+      </c>
+      <c r="D14" s="33">
+        <v>125.6</v>
+      </c>
+      <c r="E14" s="33">
+        <v>69.2</v>
+      </c>
+      <c r="F14" s="33">
+        <v>62.5</v>
+      </c>
+      <c r="G14" s="27"/>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1">
+      <c r="A15" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="33">
+        <v>101.4</v>
+      </c>
+      <c r="C15" s="33">
+        <v>96.9</v>
+      </c>
+      <c r="D15" s="33">
+        <v>115.7</v>
+      </c>
+      <c r="E15" s="33">
+        <v>146.5</v>
+      </c>
+      <c r="F15" s="33">
+        <v>219.9</v>
+      </c>
+      <c r="G15" s="27"/>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1">
+      <c r="A16" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="33">
+        <v>131.5</v>
+      </c>
+      <c r="C16" s="33">
+        <v>131.6</v>
+      </c>
+      <c r="D16" s="33">
+        <v>107.7</v>
+      </c>
+      <c r="E16" s="33">
+        <v>88.2</v>
+      </c>
+      <c r="F16" s="33">
+        <v>100.1</v>
+      </c>
+      <c r="G16" s="27"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1">
+      <c r="A17" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="33">
+        <v>121.1</v>
+      </c>
+      <c r="C17" s="33">
+        <v>121.2</v>
+      </c>
+      <c r="D17" s="33">
+        <v>121.8</v>
+      </c>
+      <c r="E17" s="33">
+        <v>110.2</v>
+      </c>
+      <c r="F17" s="33">
+        <v>95.2</v>
+      </c>
+      <c r="G17" s="27"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1">
+      <c r="A18" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="33">
+        <v>116.3</v>
+      </c>
+      <c r="C18" s="33">
+        <v>111.9</v>
+      </c>
+      <c r="D18" s="33">
+        <v>145.9</v>
+      </c>
+      <c r="E18" s="33">
+        <v>109.3</v>
+      </c>
+      <c r="F18" s="33">
+        <v>114.8</v>
+      </c>
+      <c r="G18" s="27"/>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="33">
+        <v>101.5</v>
+      </c>
+      <c r="C19" s="33">
+        <v>89.2</v>
+      </c>
+      <c r="D19" s="33">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="E19" s="33">
+        <v>30.7</v>
+      </c>
+      <c r="F19" s="33">
+        <v>90.9</v>
+      </c>
+      <c r="G19" s="27"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="31"/>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1A66C37-7FAD-46EF-980B-CA89F407EB27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>