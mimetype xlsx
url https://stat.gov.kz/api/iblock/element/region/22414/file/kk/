--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,72 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2676" yWindow="2676" windowWidth="19440" windowHeight="6696" activeTab="4"/>
+    <workbookView xWindow="6048" yWindow="-216" windowWidth="19440" windowHeight="6696" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
     <sheet name="05" sheetId="27" r:id="rId5"/>
+    <sheet name="06" sheetId="28" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="29">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
     <t>Қарағанды қ.ә.</t>
   </si>
   <si>
@@ -136,50 +138,54 @@
   </t>
     </r>
   </si>
   <si>
     <t>Приозерск қаласы</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар
 2025 жылғы қаңтарға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан
 2025 жылғы қаңтар-ақпанға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз
 2025 жылғы қаңтар-наурызға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір
 2025 жылғықаңтар- сәуірге, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр
 2025 жылғы қаңтар-мамырға, пайызбен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-маусым
+2025 жылғы қаңтар-маусымға, пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1296,51 +1302,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1395,50 +1401,59 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="459">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
     <cellStyle name="40% - Акцент4 3" xfId="20"/>
     <cellStyle name="40% - Акцент5 2" xfId="21"/>
     <cellStyle name="40% - Акцент5 3" xfId="22"/>
@@ -1864,51 +1879,51 @@
     <cellStyle name="Обычный 89 2" xfId="441"/>
     <cellStyle name="Обычный 9" xfId="442"/>
     <cellStyle name="Обычный 90" xfId="443"/>
     <cellStyle name="Обычный 90 2" xfId="444"/>
     <cellStyle name="Обычный 96" xfId="445"/>
     <cellStyle name="Обычный 96 2" xfId="446"/>
     <cellStyle name="Обычный 97" xfId="447"/>
     <cellStyle name="Обычный 97 2" xfId="448"/>
     <cellStyle name="Обычный 98" xfId="449"/>
     <cellStyle name="Обычный 98 2" xfId="450"/>
     <cellStyle name="Обычный 99" xfId="451"/>
     <cellStyle name="Обычный 99 2" xfId="452"/>
     <cellStyle name="Плохой 2" xfId="453"/>
     <cellStyle name="Пояснение 2" xfId="454"/>
     <cellStyle name="Примечание 2" xfId="455"/>
     <cellStyle name="Связанная ячейка 2" xfId="456"/>
     <cellStyle name="Текст предупреждения 2" xfId="457"/>
     <cellStyle name="Хороший 2" xfId="458"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3849,412 +3864,814 @@
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="15"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="16"/>
+    </row>
+    <row r="3" spans="1:7" ht="21" customHeight="1">
+      <c r="A3" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="37"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="20"/>
+    </row>
+    <row r="5" spans="1:7" ht="63" customHeight="1">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="23"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="33">
+        <v>105</v>
+      </c>
+      <c r="C6" s="33">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="33">
+        <v>106</v>
+      </c>
+      <c r="E6" s="33">
+        <v>105.5</v>
+      </c>
+      <c r="F6" s="33">
+        <v>82.3</v>
+      </c>
+      <c r="G6" s="25"/>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1">
+      <c r="A7" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="33">
+        <v>112.7</v>
+      </c>
+      <c r="C7" s="33">
+        <v>88.3</v>
+      </c>
+      <c r="D7" s="33">
+        <v>119.2</v>
+      </c>
+      <c r="E7" s="33">
+        <v>97.9</v>
+      </c>
+      <c r="F7" s="33">
+        <v>113.9</v>
+      </c>
+      <c r="G7" s="27"/>
+    </row>
+    <row r="8" spans="1:7" ht="15" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="33">
+        <v>100.5</v>
+      </c>
+      <c r="C8" s="33">
+        <v>97.9</v>
+      </c>
+      <c r="D8" s="33">
+        <v>101</v>
+      </c>
+      <c r="E8" s="33">
+        <v>100.1</v>
+      </c>
+      <c r="F8" s="33">
+        <v>118.2</v>
+      </c>
+      <c r="G8" s="27"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="33">
+        <v>96.2</v>
+      </c>
+      <c r="C9" s="33">
+        <v>96.2</v>
+      </c>
+      <c r="D9" s="33">
+        <v>100</v>
+      </c>
+      <c r="E9" s="33">
+        <v>80.2</v>
+      </c>
+      <c r="F9" s="33">
+        <v>102.9</v>
+      </c>
+      <c r="G9" s="27"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="33">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="C10" s="33">
+        <v>90.3</v>
+      </c>
+      <c r="D10" s="33">
+        <v>176.1</v>
+      </c>
+      <c r="E10" s="33">
+        <v>100.2</v>
+      </c>
+      <c r="F10" s="33">
+        <v>105.5</v>
+      </c>
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1">
+      <c r="A11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="33">
+        <v>100.6</v>
+      </c>
+      <c r="C11" s="33">
+        <v>102.5</v>
+      </c>
+      <c r="D11" s="33">
+        <v>102.1</v>
+      </c>
+      <c r="E11" s="33">
+        <v>108.7</v>
+      </c>
+      <c r="F11" s="33">
+        <v>54.1</v>
+      </c>
+      <c r="G11" s="27"/>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="33">
+        <v>125.3</v>
+      </c>
+      <c r="C12" s="33">
+        <v>139.1</v>
+      </c>
+      <c r="D12" s="33">
+        <v>85.1</v>
+      </c>
+      <c r="E12" s="33">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="F12" s="33">
+        <v>154.5</v>
+      </c>
+      <c r="G12" s="29"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1">
+      <c r="A13" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="33">
+        <v>113.9</v>
+      </c>
+      <c r="C13" s="33">
+        <v>108.9</v>
+      </c>
+      <c r="D13" s="33">
+        <v>135</v>
+      </c>
+      <c r="E13" s="33">
+        <v>122.7</v>
+      </c>
+      <c r="F13" s="33">
+        <v>120.7</v>
+      </c>
+      <c r="G13" s="27"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1">
+      <c r="A14" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="33">
+        <v>122.2</v>
+      </c>
+      <c r="C14" s="33">
+        <v>113</v>
+      </c>
+      <c r="D14" s="33">
+        <v>125.6</v>
+      </c>
+      <c r="E14" s="33">
+        <v>69.2</v>
+      </c>
+      <c r="F14" s="33">
+        <v>62.5</v>
+      </c>
+      <c r="G14" s="27"/>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1">
+      <c r="A15" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="33">
+        <v>101.4</v>
+      </c>
+      <c r="C15" s="33">
+        <v>96.9</v>
+      </c>
+      <c r="D15" s="33">
+        <v>115.7</v>
+      </c>
+      <c r="E15" s="33">
+        <v>146.5</v>
+      </c>
+      <c r="F15" s="33">
+        <v>219.9</v>
+      </c>
+      <c r="G15" s="27"/>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1">
+      <c r="A16" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="33">
+        <v>131.5</v>
+      </c>
+      <c r="C16" s="33">
+        <v>131.6</v>
+      </c>
+      <c r="D16" s="33">
+        <v>107.7</v>
+      </c>
+      <c r="E16" s="33">
+        <v>88.2</v>
+      </c>
+      <c r="F16" s="33">
+        <v>100.1</v>
+      </c>
+      <c r="G16" s="27"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1">
+      <c r="A17" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="33">
+        <v>121.1</v>
+      </c>
+      <c r="C17" s="33">
+        <v>121.2</v>
+      </c>
+      <c r="D17" s="33">
+        <v>121.8</v>
+      </c>
+      <c r="E17" s="33">
+        <v>110.2</v>
+      </c>
+      <c r="F17" s="33">
+        <v>95.2</v>
+      </c>
+      <c r="G17" s="27"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1">
+      <c r="A18" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="33">
+        <v>116.3</v>
+      </c>
+      <c r="C18" s="33">
+        <v>111.9</v>
+      </c>
+      <c r="D18" s="33">
+        <v>145.9</v>
+      </c>
+      <c r="E18" s="33">
+        <v>109.3</v>
+      </c>
+      <c r="F18" s="33">
+        <v>114.8</v>
+      </c>
+      <c r="G18" s="27"/>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="33">
+        <v>101.5</v>
+      </c>
+      <c r="C19" s="33">
+        <v>89.2</v>
+      </c>
+      <c r="D19" s="33">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="E19" s="33">
+        <v>30.7</v>
+      </c>
+      <c r="F19" s="33">
+        <v>90.9</v>
+      </c>
+      <c r="G19" s="27"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="31"/>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25.5546875" customWidth="1"/>
     <col min="2" max="6" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="16"/>
     </row>
     <row r="3" spans="1:7" ht="21" customHeight="1">
       <c r="A3" s="37" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="38"/>
       <c r="B4" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="20"/>
     </row>
     <row r="5" spans="1:7" ht="63" customHeight="1">
       <c r="A5" s="39"/>
       <c r="B5" s="41"/>
       <c r="C5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="33">
-[...2 lines deleted...]
-      <c r="C6" s="33">
+      <c r="B6" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="C6" s="45">
         <v>102.8</v>
       </c>
-      <c r="D6" s="33">
-[...6 lines deleted...]
-        <v>82.3</v>
+      <c r="D6" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="E6" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="F6" s="45">
+        <v>83.1</v>
       </c>
       <c r="G6" s="25"/>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1">
       <c r="A7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="33">
-[...12 lines deleted...]
-        <v>113.9</v>
+      <c r="B7" s="46">
+        <v>109.9</v>
+      </c>
+      <c r="C7" s="46">
+        <v>81.5</v>
+      </c>
+      <c r="D7" s="46">
+        <v>116.2</v>
+      </c>
+      <c r="E7" s="46">
+        <v>98</v>
+      </c>
+      <c r="F7" s="46">
+        <v>114.3</v>
       </c>
       <c r="G7" s="27"/>
     </row>
     <row r="8" spans="1:7" ht="15" customHeight="1">
       <c r="A8" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="33">
-[...12 lines deleted...]
-        <v>118.2</v>
+      <c r="B8" s="46">
+        <v>101.7</v>
+      </c>
+      <c r="C8" s="46">
+        <v>99.4</v>
+      </c>
+      <c r="D8" s="46">
+        <v>102.2</v>
+      </c>
+      <c r="E8" s="46">
+        <v>99.9</v>
+      </c>
+      <c r="F8" s="46">
+        <v>113.5</v>
       </c>
       <c r="G8" s="27"/>
     </row>
     <row r="9" spans="1:7" ht="15" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="33">
-[...5 lines deleted...]
-      <c r="D9" s="33">
+      <c r="B9" s="46">
+        <v>90.9</v>
+      </c>
+      <c r="C9" s="46">
+        <v>90.8</v>
+      </c>
+      <c r="D9" s="46">
         <v>100</v>
       </c>
-      <c r="E9" s="33">
-[...3 lines deleted...]
-        <v>102.9</v>
+      <c r="E9" s="46">
+        <v>66.8</v>
+      </c>
+      <c r="F9" s="46">
+        <v>103.1</v>
       </c>
       <c r="G9" s="27"/>
     </row>
     <row r="10" spans="1:7" ht="15" customHeight="1">
       <c r="A10" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="33">
-[...12 lines deleted...]
-        <v>105.5</v>
+      <c r="B10" s="46">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="C10" s="46">
+        <v>114.3</v>
+      </c>
+      <c r="D10" s="46">
+        <v>183.3</v>
+      </c>
+      <c r="E10" s="46">
+        <v>110.5</v>
+      </c>
+      <c r="F10" s="46">
+        <v>105.6</v>
       </c>
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="33">
-[...2 lines deleted...]
-      <c r="C11" s="33">
+      <c r="B11" s="46">
+        <v>101.2</v>
+      </c>
+      <c r="C11" s="46">
+        <v>103</v>
+      </c>
+      <c r="D11" s="46">
         <v>102.5</v>
       </c>
-      <c r="D11" s="33">
-[...6 lines deleted...]
-        <v>54.1</v>
+      <c r="E11" s="46">
+        <v>108.8</v>
+      </c>
+      <c r="F11" s="46">
+        <v>58.8</v>
       </c>
       <c r="G11" s="27"/>
     </row>
     <row r="12" spans="1:7" ht="15" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="33">
-[...12 lines deleted...]
-        <v>154.5</v>
+      <c r="B12" s="46">
+        <v>122.8</v>
+      </c>
+      <c r="C12" s="46">
+        <v>133.4</v>
+      </c>
+      <c r="D12" s="46">
+        <v>88.4</v>
+      </c>
+      <c r="E12" s="46">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="F12" s="46">
+        <v>199.1</v>
       </c>
       <c r="G12" s="29"/>
     </row>
     <row r="13" spans="1:7" ht="15" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="33">
-[...12 lines deleted...]
-        <v>120.7</v>
+      <c r="B13" s="46">
+        <v>114.7</v>
+      </c>
+      <c r="C13" s="46">
+        <v>109.3</v>
+      </c>
+      <c r="D13" s="46">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="E13" s="46">
+        <v>122</v>
+      </c>
+      <c r="F13" s="46">
+        <v>126.6</v>
       </c>
       <c r="G13" s="27"/>
     </row>
     <row r="14" spans="1:7" ht="15" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="33">
-[...12 lines deleted...]
-        <v>62.5</v>
+      <c r="B14" s="46">
+        <v>120</v>
+      </c>
+      <c r="C14" s="46">
+        <v>114.2</v>
+      </c>
+      <c r="D14" s="46">
+        <v>122.1</v>
+      </c>
+      <c r="E14" s="46">
+        <v>74.3</v>
+      </c>
+      <c r="F14" s="46">
+        <v>66.5</v>
       </c>
       <c r="G14" s="27"/>
     </row>
     <row r="15" spans="1:7" ht="15" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="33">
-[...12 lines deleted...]
-        <v>219.9</v>
+      <c r="B15" s="46">
+        <v>104.2</v>
+      </c>
+      <c r="C15" s="46">
+        <v>98</v>
+      </c>
+      <c r="D15" s="46">
+        <v>124</v>
+      </c>
+      <c r="E15" s="46">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="F15" s="46">
+        <v>217.5</v>
       </c>
       <c r="G15" s="27"/>
     </row>
     <row r="16" spans="1:7" ht="15" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="33">
-[...12 lines deleted...]
-        <v>100.1</v>
+      <c r="B16" s="46">
+        <v>130.1</v>
+      </c>
+      <c r="C16" s="46">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="D16" s="46">
+        <v>104</v>
+      </c>
+      <c r="E16" s="46">
+        <v>73.5</v>
+      </c>
+      <c r="F16" s="46">
+        <v>99.9</v>
       </c>
       <c r="G16" s="27"/>
     </row>
     <row r="17" spans="1:7" ht="15" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="33">
-[...12 lines deleted...]
-        <v>95.2</v>
+      <c r="B17" s="46">
+        <v>118.1</v>
+      </c>
+      <c r="C17" s="46">
+        <v>116.3</v>
+      </c>
+      <c r="D17" s="46">
+        <v>127.5</v>
+      </c>
+      <c r="E17" s="46">
+        <v>117.7</v>
+      </c>
+      <c r="F17" s="46">
+        <v>96</v>
       </c>
       <c r="G17" s="27"/>
     </row>
     <row r="18" spans="1:7" ht="15" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="33">
-[...12 lines deleted...]
-        <v>114.8</v>
+      <c r="B18" s="46">
+        <v>119.5</v>
+      </c>
+      <c r="C18" s="46">
+        <v>117.8</v>
+      </c>
+      <c r="D18" s="46">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="E18" s="46">
+        <v>117</v>
+      </c>
+      <c r="F18" s="46">
+        <v>103.2</v>
       </c>
       <c r="G18" s="27"/>
     </row>
     <row r="19" spans="1:7" ht="15" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="33">
-[...12 lines deleted...]
-        <v>90.9</v>
+      <c r="B19" s="47">
+        <v>107.3</v>
+      </c>
+      <c r="C19" s="47">
+        <v>90.4</v>
+      </c>
+      <c r="D19" s="47">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="E19" s="47">
+        <v>42.3</v>
+      </c>
+      <c r="F19" s="47">
+        <v>94.3</v>
       </c>
       <c r="G19" s="27"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="31"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
@@ -4365,55 +4782,56 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>