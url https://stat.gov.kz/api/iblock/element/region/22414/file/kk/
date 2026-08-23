--- v3 (2026-07-22)
+++ v4 (2026-08-23)
@@ -1,74 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\f\Управление статистики промышленности\ЕН\ОБЩАЯ ПРОМ\ОБЩАЯ\ЭЛЕКТРОННЫЕ ТАБЛИЦЫ\НА САЙТ 2026\ММ\за июль\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="6048" yWindow="-216" windowWidth="19440" windowHeight="6696" activeTab="5"/>
+    <workbookView xWindow="6045" yWindow="-210" windowWidth="19440" windowHeight="6690" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
     <sheet name="05" sheetId="27" r:id="rId5"/>
-    <sheet name="06" sheetId="28" r:id="rId6"/>
+    <sheet name="06" sheetId="29" r:id="rId6"/>
+    <sheet name="07" sheetId="28" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="30">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
     <t>Қарағанды қ.ә.</t>
   </si>
   <si>
@@ -143,59 +150,63 @@
   </si>
   <si>
     <t>2026 жылғы қаңтар
 2025 жылғы қаңтарға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан
 2025 жылғы қаңтар-ақпанға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз
 2025 жылғы қаңтар-наурызға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір
 2025 жылғықаңтар- сәуірге, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр
 2025 жылғы қаңтар-мамырға, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым
 2025 жылғы қаңтар-маусымға, пайызбен</t>
   </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде
+2025 жылғы қаңтар-шілдеге, пайызбен</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -399,50 +410,51 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1302,51 +1314,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1372,88 +1384,91 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="459">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
     <cellStyle name="40% - Акцент4 3" xfId="20"/>
     <cellStyle name="40% - Акцент5 2" xfId="21"/>
     <cellStyle name="40% - Акцент5 3" xfId="22"/>
@@ -1875,166 +1890,176 @@
     <cellStyle name="Обычный 85 2" xfId="437"/>
     <cellStyle name="Обычный 86" xfId="438"/>
     <cellStyle name="Обычный 86 2" xfId="439"/>
     <cellStyle name="Обычный 89" xfId="440"/>
     <cellStyle name="Обычный 89 2" xfId="441"/>
     <cellStyle name="Обычный 9" xfId="442"/>
     <cellStyle name="Обычный 90" xfId="443"/>
     <cellStyle name="Обычный 90 2" xfId="444"/>
     <cellStyle name="Обычный 96" xfId="445"/>
     <cellStyle name="Обычный 96 2" xfId="446"/>
     <cellStyle name="Обычный 97" xfId="447"/>
     <cellStyle name="Обычный 97 2" xfId="448"/>
     <cellStyle name="Обычный 98" xfId="449"/>
     <cellStyle name="Обычный 98 2" xfId="450"/>
     <cellStyle name="Обычный 99" xfId="451"/>
     <cellStyle name="Обычный 99 2" xfId="452"/>
     <cellStyle name="Плохой 2" xfId="453"/>
     <cellStyle name="Пояснение 2" xfId="454"/>
     <cellStyle name="Примечание 2" xfId="455"/>
     <cellStyle name="Связанная ячейка 2" xfId="456"/>
     <cellStyle name="Текст предупреждения 2" xfId="457"/>
     <cellStyle name="Хороший 2" xfId="458"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2170,2668 +2195,3071 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.109375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="28.140625" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
-    <col min="3" max="3" width="19.109375" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="1"/>
+    <col min="3" max="3" width="19.140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.7109375" style="5" customWidth="1"/>
+    <col min="7" max="7" width="12.140625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="2"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="14"/>
     </row>
-    <row r="2" spans="1:13" ht="21.75" customHeight="1">
-      <c r="A2" s="36" t="s">
+    <row r="2" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="36"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="37" t="s">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="37"/>
+      <c r="B4" s="41"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="18"/>
       <c r="G4" s="19"/>
       <c r="H4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
-    <row r="5" spans="1:13" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="40" t="s">
+    <row r="5" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="42"/>
+      <c r="B5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="42" t="s">
+      <c r="C5" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="43"/>
-[...1 lines deleted...]
-      <c r="F5" s="43"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
       <c r="G5" s="20"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
     </row>
-    <row r="6" spans="1:13" ht="65.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="41"/>
+    <row r="6" spans="1:13" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="43"/>
+      <c r="B6" s="45"/>
       <c r="C6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="23"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
     </row>
-    <row r="7" spans="1:13" s="7" customFormat="1">
+    <row r="7" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="33">
         <v>106.3</v>
       </c>
       <c r="C7" s="33">
         <v>102</v>
       </c>
       <c r="D7" s="33">
         <v>107.5</v>
       </c>
       <c r="E7" s="33">
         <v>109.3</v>
       </c>
       <c r="F7" s="33">
         <v>93.3</v>
       </c>
       <c r="G7" s="25"/>
       <c r="H7" s="6"/>
     </row>
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="33">
         <v>91.5</v>
       </c>
       <c r="C8" s="33">
         <v>79.8</v>
       </c>
       <c r="D8" s="33">
         <v>88.9</v>
       </c>
       <c r="E8" s="33">
         <v>99.5</v>
       </c>
       <c r="F8" s="33">
         <v>101.9</v>
       </c>
       <c r="G8" s="27"/>
       <c r="H8" s="6"/>
     </row>
-    <row r="9" spans="1:13" s="7" customFormat="1">
+    <row r="9" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="33">
         <v>104.5</v>
       </c>
       <c r="C9" s="33">
         <v>80.900000000000006</v>
       </c>
       <c r="D9" s="33">
         <v>105.6</v>
       </c>
       <c r="E9" s="33">
         <v>98.7</v>
       </c>
       <c r="F9" s="33">
         <v>91.2</v>
       </c>
       <c r="G9" s="27"/>
       <c r="H9" s="6"/>
     </row>
-    <row r="10" spans="1:13" s="7" customFormat="1">
+    <row r="10" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="33">
         <v>93.9</v>
       </c>
       <c r="C10" s="33">
         <v>93.2</v>
       </c>
       <c r="D10" s="33">
         <v>100</v>
       </c>
       <c r="E10" s="33">
         <v>100.2</v>
       </c>
       <c r="F10" s="33">
         <v>102.2</v>
       </c>
       <c r="G10" s="27"/>
       <c r="H10" s="6"/>
       <c r="K10" s="8" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="7" customFormat="1">
+    <row r="11" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="33">
         <v>137.4</v>
       </c>
       <c r="C11" s="33">
         <v>56.6</v>
       </c>
       <c r="D11" s="33">
         <v>168.7</v>
       </c>
       <c r="E11" s="33">
         <v>94</v>
       </c>
       <c r="F11" s="33">
         <v>98.5</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="6"/>
     </row>
-    <row r="12" spans="1:13" s="7" customFormat="1">
+    <row r="12" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="33">
         <v>105.4</v>
       </c>
       <c r="C12" s="33">
         <v>116.3</v>
       </c>
       <c r="D12" s="33">
         <v>103.7</v>
       </c>
       <c r="E12" s="33">
         <v>158.5</v>
       </c>
       <c r="F12" s="33">
         <v>86.3</v>
       </c>
       <c r="G12" s="27"/>
       <c r="H12" s="6"/>
     </row>
-    <row r="13" spans="1:13" s="10" customFormat="1">
+    <row r="13" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="33">
         <v>110.5</v>
       </c>
       <c r="C13" s="33">
         <v>127.7</v>
       </c>
       <c r="D13" s="33">
         <v>69.5</v>
       </c>
       <c r="E13" s="33">
         <v>113</v>
       </c>
       <c r="F13" s="33">
         <v>99.5</v>
       </c>
       <c r="G13" s="29"/>
       <c r="H13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="7" customFormat="1">
+    <row r="14" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="33">
         <v>122.4</v>
       </c>
       <c r="C14" s="33">
         <v>104.4</v>
       </c>
       <c r="D14" s="33">
         <v>282</v>
       </c>
       <c r="E14" s="33">
         <v>122.9</v>
       </c>
       <c r="F14" s="33">
         <v>125.8</v>
       </c>
       <c r="G14" s="27"/>
       <c r="H14" s="6"/>
     </row>
-    <row r="15" spans="1:13" s="7" customFormat="1">
+    <row r="15" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="33">
         <v>79.900000000000006</v>
       </c>
       <c r="C15" s="33">
         <v>67.7</v>
       </c>
       <c r="D15" s="33">
         <v>86.7</v>
       </c>
       <c r="E15" s="33">
         <v>100</v>
       </c>
       <c r="F15" s="33">
         <v>81.900000000000006</v>
       </c>
       <c r="G15" s="27"/>
       <c r="H15" s="6"/>
     </row>
-    <row r="16" spans="1:13" s="7" customFormat="1">
+    <row r="16" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="33">
         <v>105.3</v>
       </c>
       <c r="C16" s="33">
         <v>99.6</v>
       </c>
       <c r="D16" s="33">
         <v>113</v>
       </c>
       <c r="E16" s="33">
         <v>134.5</v>
       </c>
       <c r="F16" s="33">
         <v>95</v>
       </c>
       <c r="G16" s="27"/>
       <c r="H16" s="6"/>
     </row>
-    <row r="17" spans="1:8" s="7" customFormat="1">
+    <row r="17" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="33">
         <v>81</v>
       </c>
       <c r="C17" s="33">
         <v>80.599999999999994</v>
       </c>
       <c r="D17" s="33">
         <v>87</v>
       </c>
       <c r="E17" s="33">
         <v>129.4</v>
       </c>
       <c r="F17" s="33">
         <v>101</v>
       </c>
       <c r="G17" s="27"/>
       <c r="H17" s="6"/>
     </row>
-    <row r="18" spans="1:8" s="7" customFormat="1">
+    <row r="18" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="33">
         <v>127.9</v>
       </c>
       <c r="C18" s="33">
         <v>145.5</v>
       </c>
       <c r="D18" s="33">
         <v>79.599999999999994</v>
       </c>
       <c r="E18" s="33">
         <v>109.3</v>
       </c>
       <c r="F18" s="33">
         <v>100.8</v>
       </c>
       <c r="G18" s="27"/>
       <c r="H18" s="6"/>
     </row>
-    <row r="19" spans="1:8" s="7" customFormat="1">
+    <row r="19" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="33">
         <v>104.8</v>
       </c>
       <c r="C19" s="33">
         <v>94.9</v>
       </c>
       <c r="D19" s="33">
         <v>178.4</v>
       </c>
       <c r="E19" s="33">
         <v>86.1</v>
       </c>
       <c r="F19" s="33">
         <v>116.1</v>
       </c>
       <c r="G19" s="27"/>
       <c r="H19" s="6"/>
     </row>
-    <row r="20" spans="1:8" s="7" customFormat="1">
+    <row r="20" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="33">
         <v>91</v>
       </c>
       <c r="C20" s="33">
         <v>112.9</v>
       </c>
       <c r="D20" s="33">
         <v>65.7</v>
       </c>
       <c r="E20" s="33">
         <v>34.700000000000003</v>
       </c>
       <c r="F20" s="33">
         <v>85.6</v>
       </c>
       <c r="G20" s="27"/>
       <c r="H20" s="6"/>
     </row>
-    <row r="21" spans="1:8" s="7" customFormat="1" ht="10.5" customHeight="1">
+    <row r="21" spans="1:8" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="31"/>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="31"/>
       <c r="H21" s="6"/>
     </row>
-    <row r="22" spans="1:8" s="7" customFormat="1">
-      <c r="A22" s="44" t="s">
+    <row r="22" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="44"/>
-[...3 lines deleted...]
-      <c r="F22" s="44"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
       <c r="G22" s="31"/>
       <c r="H22" s="6"/>
     </row>
-    <row r="23" spans="1:8" s="7" customFormat="1" ht="18.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="F23" s="35"/>
+    <row r="23" spans="1:8" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="39"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
       <c r="G23" s="31"/>
       <c r="H23" s="6"/>
     </row>
-    <row r="24" spans="1:8" s="7" customFormat="1">
+    <row r="24" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="11"/>
       <c r="H24" s="6"/>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="E26" s="5" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A22:F22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="19.33203125" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="2" width="19.5703125" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" customWidth="1"/>
+    <col min="4" max="4" width="19.42578125" customWidth="1"/>
+    <col min="5" max="5" width="19.140625" customWidth="1"/>
+    <col min="6" max="6" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="36"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
     </row>
-    <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
     </row>
-    <row r="4" spans="1:7">
-[...1 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="43"/>
-[...1 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
       <c r="G4" s="20"/>
     </row>
-    <row r="5" spans="1:7" ht="63.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="41"/>
+    <row r="5" spans="1:7" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45"/>
       <c r="C5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="23"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="33">
         <v>105.6</v>
       </c>
       <c r="C6" s="33">
         <v>101.4</v>
       </c>
       <c r="D6" s="33">
         <v>107.1</v>
       </c>
       <c r="E6" s="33">
         <v>106</v>
       </c>
       <c r="F6" s="33">
         <v>84.9</v>
       </c>
       <c r="G6" s="25"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="33">
         <v>101.4</v>
       </c>
       <c r="C7" s="33">
         <v>92.7</v>
       </c>
       <c r="D7" s="33">
         <v>106.9</v>
       </c>
       <c r="E7" s="33">
         <v>98.3</v>
       </c>
       <c r="F7" s="33">
         <v>115.3</v>
       </c>
       <c r="G7" s="27"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1">
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="33">
         <v>101.7</v>
       </c>
       <c r="C8" s="33">
         <v>86.4</v>
       </c>
       <c r="D8" s="33">
         <v>102.4</v>
       </c>
       <c r="E8" s="33">
         <v>97.4</v>
       </c>
       <c r="F8" s="33">
         <v>93.3</v>
       </c>
       <c r="G8" s="27"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1">
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="33">
         <v>94.9</v>
       </c>
       <c r="C9" s="33">
         <v>94.3</v>
       </c>
       <c r="D9" s="33">
         <v>100</v>
       </c>
       <c r="E9" s="33">
         <v>100.2</v>
       </c>
       <c r="F9" s="33">
         <v>102.2</v>
       </c>
       <c r="G9" s="27"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>147.80000000000001</v>
       </c>
       <c r="C10" s="33">
         <v>66.099999999999994</v>
       </c>
       <c r="D10" s="33">
         <v>187.8</v>
       </c>
       <c r="E10" s="33">
         <v>86.4</v>
       </c>
       <c r="F10" s="33">
         <v>100.1</v>
       </c>
       <c r="G10" s="28"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1">
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>102.8</v>
       </c>
       <c r="C11" s="33">
         <v>101.6</v>
       </c>
       <c r="D11" s="33">
         <v>101.6</v>
       </c>
       <c r="E11" s="33">
         <v>119.7</v>
       </c>
       <c r="F11" s="33">
         <v>91.8</v>
       </c>
       <c r="G11" s="27"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1">
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>124.1</v>
       </c>
       <c r="C12" s="33">
         <v>142.4</v>
       </c>
       <c r="D12" s="33">
         <v>81.3</v>
       </c>
       <c r="E12" s="33">
         <v>113</v>
       </c>
       <c r="F12" s="33">
         <v>98.4</v>
       </c>
       <c r="G12" s="29"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>114.6</v>
       </c>
       <c r="C13" s="33">
         <v>100.6</v>
       </c>
       <c r="D13" s="33">
         <v>163.30000000000001</v>
       </c>
       <c r="E13" s="33">
         <v>120</v>
       </c>
       <c r="F13" s="33">
         <v>103.2</v>
       </c>
       <c r="G13" s="27"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="33">
         <v>97.9</v>
       </c>
       <c r="C14" s="33">
         <v>85.8</v>
       </c>
       <c r="D14" s="33">
         <v>104.7</v>
       </c>
       <c r="E14" s="33">
         <v>74.3</v>
       </c>
       <c r="F14" s="33">
         <v>63.2</v>
       </c>
       <c r="G14" s="27"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="33">
         <v>108.4</v>
       </c>
       <c r="C15" s="33">
         <v>97.6</v>
       </c>
       <c r="D15" s="33">
         <v>197.8</v>
       </c>
       <c r="E15" s="33">
         <v>141.9</v>
       </c>
       <c r="F15" s="33">
         <v>207.4</v>
       </c>
       <c r="G15" s="27"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="33">
         <v>76.2</v>
       </c>
       <c r="C16" s="33">
         <v>75.3</v>
       </c>
       <c r="D16" s="33">
         <v>233.5</v>
       </c>
       <c r="E16" s="33">
         <v>124.3</v>
       </c>
       <c r="F16" s="33">
         <v>100.9</v>
       </c>
       <c r="G16" s="27"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="33">
         <v>119.6</v>
       </c>
       <c r="C17" s="33">
         <v>134.69999999999999</v>
       </c>
       <c r="D17" s="33">
         <v>78</v>
       </c>
       <c r="E17" s="33">
         <v>102</v>
       </c>
       <c r="F17" s="33">
         <v>98.4</v>
       </c>
       <c r="G17" s="27"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33">
         <v>85.1</v>
       </c>
       <c r="C18" s="33">
         <v>75.400000000000006</v>
       </c>
       <c r="D18" s="33">
         <v>146.69999999999999</v>
       </c>
       <c r="E18" s="33">
         <v>154.1</v>
       </c>
       <c r="F18" s="33">
         <v>110.5</v>
       </c>
       <c r="G18" s="27"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="33">
         <v>92.6</v>
       </c>
       <c r="C19" s="33">
         <v>111.6</v>
       </c>
       <c r="D19" s="33">
         <v>71.400000000000006</v>
       </c>
       <c r="E19" s="33">
         <v>37.1</v>
       </c>
       <c r="F19" s="33">
         <v>110.4</v>
       </c>
       <c r="G19" s="27"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="31"/>
     </row>
-    <row r="21" spans="1:7">
-      <c r="A21" s="44" t="s">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="44"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.44140625" customWidth="1"/>
+    <col min="1" max="1" width="25.42578125" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
-    <col min="3" max="3" width="19.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="19.109375" customWidth="1"/>
+    <col min="3" max="3" width="19.5703125" customWidth="1"/>
+    <col min="4" max="4" width="19.28515625" customWidth="1"/>
+    <col min="5" max="5" width="19.42578125" customWidth="1"/>
+    <col min="6" max="6" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="36"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="16"/>
     </row>
-    <row r="3" spans="1:7" ht="21" customHeight="1">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
     </row>
-    <row r="4" spans="1:7">
-[...1 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="43"/>
-[...1 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
       <c r="G4" s="20"/>
     </row>
-    <row r="5" spans="1:7" ht="63.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="41"/>
+    <row r="5" spans="1:7" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45"/>
       <c r="C5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="23"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="33">
         <v>105.9</v>
       </c>
       <c r="C6" s="33">
         <v>101</v>
       </c>
       <c r="D6" s="33">
         <v>107.6</v>
       </c>
       <c r="E6" s="33">
         <v>105.6</v>
       </c>
       <c r="F6" s="33">
         <v>86.7</v>
       </c>
       <c r="G6" s="25"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="33">
         <v>118.4</v>
       </c>
       <c r="C7" s="33">
         <v>87.3</v>
       </c>
       <c r="D7" s="33">
         <v>126.8</v>
       </c>
       <c r="E7" s="33">
         <v>99.7</v>
       </c>
       <c r="F7" s="33">
         <v>115.1</v>
       </c>
       <c r="G7" s="27"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1">
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="33">
         <v>102.3</v>
       </c>
       <c r="C8" s="33">
         <v>94.8</v>
       </c>
       <c r="D8" s="33">
         <v>104.2</v>
       </c>
       <c r="E8" s="33">
         <v>95.7</v>
       </c>
       <c r="F8" s="33">
         <v>141.6</v>
       </c>
       <c r="G8" s="27"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1">
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="33">
         <v>94.1</v>
       </c>
       <c r="C9" s="33">
         <v>93.8</v>
       </c>
       <c r="D9" s="33">
         <v>100</v>
       </c>
       <c r="E9" s="33">
         <v>100.2</v>
       </c>
       <c r="F9" s="33">
         <v>101.7</v>
       </c>
       <c r="G9" s="27"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>153.4</v>
       </c>
       <c r="C10" s="33">
         <v>70.400000000000006</v>
       </c>
       <c r="D10" s="33">
         <v>185.1</v>
       </c>
       <c r="E10" s="33">
         <v>87.7</v>
       </c>
       <c r="F10" s="33">
         <v>106.3</v>
       </c>
       <c r="G10" s="28"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1">
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>100.2</v>
       </c>
       <c r="C11" s="33">
         <v>103.2</v>
       </c>
       <c r="D11" s="33">
         <v>101.7</v>
       </c>
       <c r="E11" s="33">
         <v>106.6</v>
       </c>
       <c r="F11" s="33">
         <v>52.4</v>
       </c>
       <c r="G11" s="27"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1">
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>129.80000000000001</v>
       </c>
       <c r="C12" s="33">
         <v>154</v>
       </c>
       <c r="D12" s="33">
         <v>70.900000000000006</v>
       </c>
       <c r="E12" s="33">
         <v>106.9</v>
       </c>
       <c r="F12" s="33">
         <v>92.3</v>
       </c>
       <c r="G12" s="29"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>111.3</v>
       </c>
       <c r="C13" s="33">
         <v>106.2</v>
       </c>
       <c r="D13" s="33">
         <v>126.4</v>
       </c>
       <c r="E13" s="33">
         <v>121.6</v>
       </c>
       <c r="F13" s="33">
         <v>107.5</v>
       </c>
       <c r="G13" s="27"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="33">
         <v>118.5</v>
       </c>
       <c r="C14" s="33">
         <v>94.3</v>
       </c>
       <c r="D14" s="33">
         <v>127.5</v>
       </c>
       <c r="E14" s="33">
         <v>65.8</v>
       </c>
       <c r="F14" s="33">
         <v>60.2</v>
       </c>
       <c r="G14" s="27"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="33">
         <v>100.5</v>
       </c>
       <c r="C15" s="33">
         <v>98.8</v>
       </c>
       <c r="D15" s="33">
         <v>105.8</v>
       </c>
       <c r="E15" s="33">
         <v>100.1</v>
       </c>
       <c r="F15" s="33">
         <v>245.4</v>
       </c>
       <c r="G15" s="27"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="33">
         <v>90.3</v>
       </c>
       <c r="C16" s="33">
         <v>90.3</v>
       </c>
       <c r="D16" s="33">
         <v>107</v>
       </c>
       <c r="E16" s="33">
         <v>112.8</v>
       </c>
       <c r="F16" s="33">
         <v>100.5</v>
       </c>
       <c r="G16" s="27"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="33">
         <v>127.1</v>
       </c>
       <c r="C17" s="33">
         <v>135.9</v>
       </c>
       <c r="D17" s="33">
         <v>87.4</v>
       </c>
       <c r="E17" s="33">
         <v>98.6</v>
       </c>
       <c r="F17" s="33">
         <v>96</v>
       </c>
       <c r="G17" s="27"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33">
         <v>92.2</v>
       </c>
       <c r="C18" s="33">
         <v>81.5</v>
       </c>
       <c r="D18" s="33">
         <v>151.80000000000001</v>
       </c>
       <c r="E18" s="33">
         <v>75.7</v>
       </c>
       <c r="F18" s="33">
         <v>110.9</v>
       </c>
       <c r="G18" s="27"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="33">
         <v>85.7</v>
       </c>
       <c r="C19" s="33">
         <v>88.2</v>
       </c>
       <c r="D19" s="33">
         <v>87</v>
       </c>
       <c r="E19" s="33">
         <v>18.399999999999999</v>
       </c>
       <c r="F19" s="33">
         <v>84</v>
       </c>
       <c r="G19" s="27"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="31"/>
     </row>
-    <row r="21" spans="1:7">
-      <c r="A21" s="44" t="s">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="44"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.5546875" customWidth="1"/>
-    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="36"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="16"/>
     </row>
-    <row r="3" spans="1:7" ht="21" customHeight="1">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
     </row>
-    <row r="4" spans="1:7">
-[...1 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="43"/>
-[...1 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
       <c r="G4" s="20"/>
     </row>
-    <row r="5" spans="1:7" ht="63" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="41"/>
+    <row r="5" spans="1:7" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45"/>
       <c r="C5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="23"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="33">
         <v>105.6</v>
       </c>
       <c r="C6" s="33">
         <v>102.8</v>
       </c>
       <c r="D6" s="33">
         <v>106.7</v>
       </c>
       <c r="E6" s="33">
         <v>106.7</v>
       </c>
       <c r="F6" s="33">
         <v>83.2</v>
       </c>
       <c r="G6" s="25"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="33">
         <v>115.7</v>
       </c>
       <c r="C7" s="33">
         <v>85.6</v>
       </c>
       <c r="D7" s="33">
         <v>123.1</v>
       </c>
       <c r="E7" s="33">
         <v>100.7</v>
       </c>
       <c r="F7" s="33">
         <v>113.5</v>
       </c>
       <c r="G7" s="27"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1">
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="33">
         <v>101.2</v>
       </c>
       <c r="C8" s="33">
         <v>96.4</v>
       </c>
       <c r="D8" s="33">
         <v>102.4</v>
       </c>
       <c r="E8" s="33">
         <v>97.2</v>
       </c>
       <c r="F8" s="33">
         <v>125.9</v>
       </c>
       <c r="G8" s="27"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1">
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="33">
         <v>108.9</v>
       </c>
       <c r="C9" s="33">
         <v>109.2</v>
       </c>
       <c r="D9" s="33">
         <v>100</v>
       </c>
       <c r="E9" s="33">
         <v>100.2</v>
       </c>
       <c r="F9" s="33">
         <v>102.5</v>
       </c>
       <c r="G9" s="27"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>160</v>
       </c>
       <c r="C10" s="33">
         <v>81.400000000000006</v>
       </c>
       <c r="D10" s="33">
         <v>190.2</v>
       </c>
       <c r="E10" s="33">
         <v>90.5</v>
       </c>
       <c r="F10" s="33">
         <v>106</v>
       </c>
       <c r="G10" s="28"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1">
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>100.2</v>
       </c>
       <c r="C11" s="33">
         <v>101.7</v>
       </c>
       <c r="D11" s="33">
         <v>101.7</v>
       </c>
       <c r="E11" s="33">
         <v>108.1</v>
       </c>
       <c r="F11" s="33">
         <v>53.3</v>
       </c>
       <c r="G11" s="27"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1">
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>129.80000000000001</v>
       </c>
       <c r="C12" s="33">
         <v>148</v>
       </c>
       <c r="D12" s="33">
         <v>81.599999999999994</v>
       </c>
       <c r="E12" s="33">
         <v>119.2</v>
       </c>
       <c r="F12" s="33">
         <v>170.2</v>
       </c>
       <c r="G12" s="29"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>112.5</v>
       </c>
       <c r="C13" s="33">
         <v>107.6</v>
       </c>
       <c r="D13" s="33">
         <v>127</v>
       </c>
       <c r="E13" s="33">
         <v>122.5</v>
       </c>
       <c r="F13" s="33">
         <v>112.4</v>
       </c>
       <c r="G13" s="27"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="33">
         <v>119.4</v>
       </c>
       <c r="C14" s="33">
         <v>110.4</v>
       </c>
       <c r="D14" s="33">
         <v>122.7</v>
       </c>
       <c r="E14" s="33">
         <v>61.5</v>
       </c>
       <c r="F14" s="33">
         <v>56.6</v>
       </c>
       <c r="G14" s="27"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="33">
         <v>101.6</v>
       </c>
       <c r="C15" s="33">
         <v>97.4</v>
       </c>
       <c r="D15" s="33">
         <v>115</v>
       </c>
       <c r="E15" s="33">
         <v>125.6</v>
       </c>
       <c r="F15" s="33">
         <v>226.1</v>
       </c>
       <c r="G15" s="27"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="33">
         <v>136.80000000000001</v>
       </c>
       <c r="C16" s="33">
         <v>137</v>
       </c>
       <c r="D16" s="33">
         <v>113.2</v>
       </c>
       <c r="E16" s="33">
         <v>110.2</v>
       </c>
       <c r="F16" s="33">
         <v>100.3</v>
       </c>
       <c r="G16" s="27"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="33">
         <v>120.4</v>
       </c>
       <c r="C17" s="33">
         <v>126</v>
       </c>
       <c r="D17" s="33">
         <v>95.4</v>
       </c>
       <c r="E17" s="33">
         <v>97.7</v>
       </c>
       <c r="F17" s="33">
         <v>95.6</v>
       </c>
       <c r="G17" s="27"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33">
         <v>106.5</v>
       </c>
       <c r="C18" s="33">
         <v>97.4</v>
       </c>
       <c r="D18" s="33">
         <v>154.69999999999999</v>
       </c>
       <c r="E18" s="33">
         <v>102.8</v>
       </c>
       <c r="F18" s="33">
         <v>124.3</v>
       </c>
       <c r="G18" s="27"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="33">
         <v>90.7</v>
       </c>
       <c r="C19" s="33">
         <v>88.1</v>
       </c>
       <c r="D19" s="33">
         <v>106.6</v>
       </c>
       <c r="E19" s="33">
         <v>19.2</v>
       </c>
       <c r="F19" s="33">
         <v>86.9</v>
       </c>
       <c r="G19" s="27"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="31"/>
     </row>
-    <row r="21" spans="1:7">
-      <c r="A21" s="44" t="s">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="44"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.5546875" customWidth="1"/>
-    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="36"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="16"/>
     </row>
-    <row r="3" spans="1:7" ht="21" customHeight="1">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
     </row>
-    <row r="4" spans="1:7">
-[...1 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="43"/>
-[...1 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
       <c r="G4" s="20"/>
     </row>
-    <row r="5" spans="1:7" ht="63" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="41"/>
+    <row r="5" spans="1:7" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45"/>
       <c r="C5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="23"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="33">
         <v>105</v>
       </c>
       <c r="C6" s="33">
         <v>102.8</v>
       </c>
       <c r="D6" s="33">
         <v>106</v>
       </c>
       <c r="E6" s="33">
         <v>105.5</v>
       </c>
       <c r="F6" s="33">
         <v>82.3</v>
       </c>
       <c r="G6" s="25"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="33">
         <v>112.7</v>
       </c>
       <c r="C7" s="33">
         <v>88.3</v>
       </c>
       <c r="D7" s="33">
         <v>119.2</v>
       </c>
       <c r="E7" s="33">
         <v>97.9</v>
       </c>
       <c r="F7" s="33">
         <v>113.9</v>
       </c>
       <c r="G7" s="27"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1">
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="33">
         <v>100.5</v>
       </c>
       <c r="C8" s="33">
         <v>97.9</v>
       </c>
       <c r="D8" s="33">
         <v>101</v>
       </c>
       <c r="E8" s="33">
         <v>100.1</v>
       </c>
       <c r="F8" s="33">
         <v>118.2</v>
       </c>
       <c r="G8" s="27"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1">
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="33">
         <v>96.2</v>
       </c>
       <c r="C9" s="33">
         <v>96.2</v>
       </c>
       <c r="D9" s="33">
         <v>100</v>
       </c>
       <c r="E9" s="33">
         <v>80.2</v>
       </c>
       <c r="F9" s="33">
         <v>102.9</v>
       </c>
       <c r="G9" s="27"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>152.30000000000001</v>
       </c>
       <c r="C10" s="33">
         <v>90.3</v>
       </c>
       <c r="D10" s="33">
         <v>176.1</v>
       </c>
       <c r="E10" s="33">
         <v>100.2</v>
       </c>
       <c r="F10" s="33">
         <v>105.5</v>
       </c>
       <c r="G10" s="28"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1">
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>100.6</v>
       </c>
       <c r="C11" s="33">
         <v>102.5</v>
       </c>
       <c r="D11" s="33">
         <v>102.1</v>
       </c>
       <c r="E11" s="33">
         <v>108.7</v>
       </c>
       <c r="F11" s="33">
         <v>54.1</v>
       </c>
       <c r="G11" s="27"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1">
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>125.3</v>
       </c>
       <c r="C12" s="33">
         <v>139.1</v>
       </c>
       <c r="D12" s="33">
         <v>85.1</v>
       </c>
       <c r="E12" s="33">
         <v>137.19999999999999</v>
       </c>
       <c r="F12" s="33">
         <v>154.5</v>
       </c>
       <c r="G12" s="29"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>113.9</v>
       </c>
       <c r="C13" s="33">
         <v>108.9</v>
       </c>
       <c r="D13" s="33">
         <v>135</v>
       </c>
       <c r="E13" s="33">
         <v>122.7</v>
       </c>
       <c r="F13" s="33">
         <v>120.7</v>
       </c>
       <c r="G13" s="27"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="33">
         <v>122.2</v>
       </c>
       <c r="C14" s="33">
         <v>113</v>
       </c>
       <c r="D14" s="33">
         <v>125.6</v>
       </c>
       <c r="E14" s="33">
         <v>69.2</v>
       </c>
       <c r="F14" s="33">
         <v>62.5</v>
       </c>
       <c r="G14" s="27"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="33">
         <v>101.4</v>
       </c>
       <c r="C15" s="33">
         <v>96.9</v>
       </c>
       <c r="D15" s="33">
         <v>115.7</v>
       </c>
       <c r="E15" s="33">
         <v>146.5</v>
       </c>
       <c r="F15" s="33">
         <v>219.9</v>
       </c>
       <c r="G15" s="27"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="33">
         <v>131.5</v>
       </c>
       <c r="C16" s="33">
         <v>131.6</v>
       </c>
       <c r="D16" s="33">
         <v>107.7</v>
       </c>
       <c r="E16" s="33">
         <v>88.2</v>
       </c>
       <c r="F16" s="33">
         <v>100.1</v>
       </c>
       <c r="G16" s="27"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="33">
         <v>121.1</v>
       </c>
       <c r="C17" s="33">
         <v>121.2</v>
       </c>
       <c r="D17" s="33">
         <v>121.8</v>
       </c>
       <c r="E17" s="33">
         <v>110.2</v>
       </c>
       <c r="F17" s="33">
         <v>95.2</v>
       </c>
       <c r="G17" s="27"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33">
         <v>116.3</v>
       </c>
       <c r="C18" s="33">
         <v>111.9</v>
       </c>
       <c r="D18" s="33">
         <v>145.9</v>
       </c>
       <c r="E18" s="33">
         <v>109.3</v>
       </c>
       <c r="F18" s="33">
         <v>114.8</v>
       </c>
       <c r="G18" s="27"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="33">
         <v>101.5</v>
       </c>
       <c r="C19" s="33">
         <v>89.2</v>
       </c>
       <c r="D19" s="33">
         <v>144.30000000000001</v>
       </c>
       <c r="E19" s="33">
         <v>30.7</v>
       </c>
       <c r="F19" s="33">
         <v>90.9</v>
       </c>
       <c r="G19" s="27"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="31"/>
     </row>
-    <row r="21" spans="1:7">
-      <c r="A21" s="44" t="s">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="44"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.5546875" customWidth="1"/>
-    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="36"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="16"/>
     </row>
-    <row r="3" spans="1:7" ht="21" customHeight="1">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
     </row>
-    <row r="4" spans="1:7">
-[...1 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="43"/>
-[...1 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
       <c r="G4" s="20"/>
     </row>
-    <row r="5" spans="1:7" ht="63" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="41"/>
+    <row r="5" spans="1:7" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45"/>
       <c r="C5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="23"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="45">
+      <c r="B6" s="35">
         <v>105.2</v>
       </c>
-      <c r="C6" s="45">
+      <c r="C6" s="35">
         <v>102.8</v>
       </c>
-      <c r="D6" s="45">
+      <c r="D6" s="35">
         <v>106.3</v>
       </c>
-      <c r="E6" s="45">
+      <c r="E6" s="35">
         <v>105.2</v>
       </c>
-      <c r="F6" s="45">
+      <c r="F6" s="35">
         <v>83.1</v>
       </c>
       <c r="G6" s="25"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="46">
+      <c r="B7" s="36">
         <v>109.9</v>
       </c>
-      <c r="C7" s="46">
+      <c r="C7" s="36">
         <v>81.5</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="36">
         <v>116.2</v>
       </c>
-      <c r="E7" s="46">
+      <c r="E7" s="36">
         <v>98</v>
       </c>
-      <c r="F7" s="46">
+      <c r="F7" s="36">
         <v>114.3</v>
       </c>
       <c r="G7" s="27"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1">
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="46">
+      <c r="B8" s="36">
         <v>101.7</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="36">
         <v>99.4</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="36">
         <v>102.2</v>
       </c>
-      <c r="E8" s="46">
+      <c r="E8" s="36">
         <v>99.9</v>
       </c>
-      <c r="F8" s="46">
+      <c r="F8" s="36">
         <v>113.5</v>
       </c>
       <c r="G8" s="27"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1">
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="46">
+      <c r="B9" s="36">
         <v>90.9</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="36">
         <v>90.8</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="36">
         <v>100</v>
       </c>
-      <c r="E9" s="46">
+      <c r="E9" s="36">
         <v>66.8</v>
       </c>
-      <c r="F9" s="46">
+      <c r="F9" s="36">
         <v>103.1</v>
       </c>
       <c r="G9" s="27"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="46">
+      <c r="B10" s="36">
         <v>163.69999999999999</v>
       </c>
-      <c r="C10" s="46">
+      <c r="C10" s="36">
         <v>114.3</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="36">
         <v>183.3</v>
       </c>
-      <c r="E10" s="46">
+      <c r="E10" s="36">
         <v>110.5</v>
       </c>
-      <c r="F10" s="46">
+      <c r="F10" s="36">
         <v>105.6</v>
       </c>
       <c r="G10" s="28"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1">
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="46">
+      <c r="B11" s="36">
         <v>101.2</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="36">
         <v>103</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="36">
         <v>102.5</v>
       </c>
-      <c r="E11" s="46">
+      <c r="E11" s="36">
         <v>108.8</v>
       </c>
-      <c r="F11" s="46">
+      <c r="F11" s="36">
         <v>58.8</v>
       </c>
       <c r="G11" s="27"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1">
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="46">
+      <c r="B12" s="36">
         <v>122.8</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C12" s="36">
         <v>133.4</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="36">
         <v>88.4</v>
       </c>
-      <c r="E12" s="46">
+      <c r="E12" s="36">
         <v>140.30000000000001</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="36">
         <v>199.1</v>
       </c>
       <c r="G12" s="29"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="46">
+      <c r="B13" s="36">
         <v>114.7</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C13" s="36">
         <v>109.3</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="36">
         <v>149.30000000000001</v>
       </c>
-      <c r="E13" s="46">
+      <c r="E13" s="36">
         <v>122</v>
       </c>
-      <c r="F13" s="46">
+      <c r="F13" s="36">
         <v>126.6</v>
       </c>
       <c r="G13" s="27"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="46">
+      <c r="B14" s="36">
         <v>120</v>
       </c>
-      <c r="C14" s="46">
+      <c r="C14" s="36">
         <v>114.2</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="36">
         <v>122.1</v>
       </c>
-      <c r="E14" s="46">
+      <c r="E14" s="36">
         <v>74.3</v>
       </c>
-      <c r="F14" s="46">
+      <c r="F14" s="36">
         <v>66.5</v>
       </c>
       <c r="G14" s="27"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="46">
+      <c r="B15" s="36">
         <v>104.2</v>
       </c>
-      <c r="C15" s="46">
+      <c r="C15" s="36">
         <v>98</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="36">
         <v>124</v>
       </c>
-      <c r="E15" s="46">
+      <c r="E15" s="36">
         <v>160.30000000000001</v>
       </c>
-      <c r="F15" s="46">
+      <c r="F15" s="36">
         <v>217.5</v>
       </c>
       <c r="G15" s="27"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="46">
+      <c r="B16" s="36">
         <v>130.1</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="36">
         <v>130.19999999999999</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="36">
         <v>104</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="36">
         <v>73.5</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="36">
         <v>99.9</v>
       </c>
       <c r="G16" s="27"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="46">
+      <c r="B17" s="36">
         <v>118.1</v>
       </c>
-      <c r="C17" s="46">
+      <c r="C17" s="36">
         <v>116.3</v>
       </c>
-      <c r="D17" s="46">
+      <c r="D17" s="36">
         <v>127.5</v>
       </c>
-      <c r="E17" s="46">
+      <c r="E17" s="36">
         <v>117.7</v>
       </c>
-      <c r="F17" s="46">
+      <c r="F17" s="36">
         <v>96</v>
       </c>
       <c r="G17" s="27"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="46">
+      <c r="B18" s="36">
         <v>119.5</v>
       </c>
-      <c r="C18" s="46">
+      <c r="C18" s="36">
         <v>117.8</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="36">
         <v>140.80000000000001</v>
       </c>
-      <c r="E18" s="46">
+      <c r="E18" s="36">
         <v>117</v>
       </c>
-      <c r="F18" s="46">
+      <c r="F18" s="36">
         <v>103.2</v>
       </c>
       <c r="G18" s="27"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="47">
+      <c r="B19" s="37">
         <v>107.3</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="37">
         <v>90.4</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="37">
         <v>162.19999999999999</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="37">
         <v>42.3</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="37">
         <v>94.3</v>
       </c>
       <c r="G19" s="27"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="31"/>
     </row>
-    <row r="21" spans="1:7">
-      <c r="A21" s="44" t="s">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="44"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M5" sqref="M5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="25.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="15"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="16"/>
+    </row>
+    <row r="3" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="20"/>
+    </row>
+    <row r="5" spans="1:7" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="23"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="38">
+        <v>104.8</v>
+      </c>
+      <c r="C6" s="38">
+        <v>101.9</v>
+      </c>
+      <c r="D6" s="38">
+        <v>106</v>
+      </c>
+      <c r="E6" s="38">
+        <v>104.7</v>
+      </c>
+      <c r="F6" s="38">
+        <v>85.4</v>
+      </c>
+      <c r="G6" s="25"/>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="38">
+        <v>107.8</v>
+      </c>
+      <c r="C7" s="38">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D7" s="38">
+        <v>113.6</v>
+      </c>
+      <c r="E7" s="38">
+        <v>99.3</v>
+      </c>
+      <c r="F7" s="38">
+        <v>113.7</v>
+      </c>
+      <c r="G7" s="27"/>
+    </row>
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="38">
+        <v>103.9</v>
+      </c>
+      <c r="C8" s="38">
+        <v>101.3</v>
+      </c>
+      <c r="D8" s="38">
+        <v>104.6</v>
+      </c>
+      <c r="E8" s="38">
+        <v>99.8</v>
+      </c>
+      <c r="F8" s="38">
+        <v>110</v>
+      </c>
+      <c r="G8" s="27"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="38">
+        <v>84</v>
+      </c>
+      <c r="C9" s="38">
+        <v>83.7</v>
+      </c>
+      <c r="D9" s="38">
+        <v>100</v>
+      </c>
+      <c r="E9" s="38">
+        <v>57.3</v>
+      </c>
+      <c r="F9" s="38">
+        <v>103.2</v>
+      </c>
+      <c r="G9" s="27"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="38">
+        <v>157.5</v>
+      </c>
+      <c r="C10" s="38">
+        <v>123</v>
+      </c>
+      <c r="D10" s="38">
+        <v>171.9</v>
+      </c>
+      <c r="E10" s="38">
+        <v>108.5</v>
+      </c>
+      <c r="F10" s="38">
+        <v>108.4</v>
+      </c>
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="38">
+        <v>100.5</v>
+      </c>
+      <c r="C11" s="38">
+        <v>101.9</v>
+      </c>
+      <c r="D11" s="38">
+        <v>101.7</v>
+      </c>
+      <c r="E11" s="38">
+        <v>106.9</v>
+      </c>
+      <c r="F11" s="38">
+        <v>63.3</v>
+      </c>
+      <c r="G11" s="27"/>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="38">
+        <v>118.6</v>
+      </c>
+      <c r="C12" s="38">
+        <v>126.5</v>
+      </c>
+      <c r="D12" s="38">
+        <v>88.8</v>
+      </c>
+      <c r="E12" s="38">
+        <v>152.1</v>
+      </c>
+      <c r="F12" s="38">
+        <v>183.9</v>
+      </c>
+      <c r="G12" s="29"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="38">
+        <v>116.3</v>
+      </c>
+      <c r="C13" s="38">
+        <v>112.4</v>
+      </c>
+      <c r="D13" s="38">
+        <v>145.5</v>
+      </c>
+      <c r="E13" s="38">
+        <v>120.9</v>
+      </c>
+      <c r="F13" s="38">
+        <v>122.1</v>
+      </c>
+      <c r="G13" s="27"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="38">
+        <v>130.4</v>
+      </c>
+      <c r="C14" s="38">
+        <v>114.6</v>
+      </c>
+      <c r="D14" s="38">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="E14" s="38">
+        <v>111.2</v>
+      </c>
+      <c r="F14" s="38">
+        <v>69.8</v>
+      </c>
+      <c r="G14" s="27"/>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="38">
+        <v>104.6</v>
+      </c>
+      <c r="C15" s="38">
+        <v>97.8</v>
+      </c>
+      <c r="D15" s="38">
+        <v>126.6</v>
+      </c>
+      <c r="E15" s="38">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="F15" s="38">
+        <v>209.9</v>
+      </c>
+      <c r="G15" s="27"/>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="38">
+        <v>128.5</v>
+      </c>
+      <c r="C16" s="38">
+        <v>128.6</v>
+      </c>
+      <c r="D16" s="38">
+        <v>99.4</v>
+      </c>
+      <c r="E16" s="38">
+        <v>63</v>
+      </c>
+      <c r="F16" s="38">
+        <v>97.8</v>
+      </c>
+      <c r="G16" s="27"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="38">
+        <v>114.4</v>
+      </c>
+      <c r="C17" s="38">
+        <v>111.2</v>
+      </c>
+      <c r="D17" s="38">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="E17" s="38">
+        <v>123.6</v>
+      </c>
+      <c r="F17" s="38">
+        <v>96.3</v>
+      </c>
+      <c r="G17" s="27"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="38">
+        <v>117.4</v>
+      </c>
+      <c r="C18" s="38">
+        <v>114.1</v>
+      </c>
+      <c r="D18" s="38">
+        <v>134.1</v>
+      </c>
+      <c r="E18" s="38">
+        <v>117.8</v>
+      </c>
+      <c r="F18" s="38">
+        <v>124.3</v>
+      </c>
+      <c r="G18" s="27"/>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="38">
+        <v>106.3</v>
+      </c>
+      <c r="C19" s="38">
+        <v>91.1</v>
+      </c>
+      <c r="D19" s="38">
+        <v>155.9</v>
+      </c>
+      <c r="E19" s="38">
+        <v>45.8</v>
+      </c>
+      <c r="F19" s="38">
+        <v>94.8</v>
+      </c>
+      <c r="G19" s="27"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="31"/>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
       <c r="G21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1A66C37-7FAD-46EF-980B-CA89F407EB27}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>