--- v0 (2026-04-15)
+++ v1 (2026-05-24)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6525" yWindow="2775" windowWidth="14310" windowHeight="6210"/>
+    <workbookView xWindow="18900" yWindow="225" windowWidth="9255" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="46">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> the value “X”  - meaning confidentially data</t>
   </si>
   <si>
     <t>thousand people</t>
   </si>
   <si>
     <t>Numbers of viewers at events held outside its territory in Kazakhstan</t>
   </si>
   <si>
     <t>Tours abroad</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Concerts held outside its territory in Kazakhstan</t>
   </si>
   <si>
     <t>All held concerts for children</t>
   </si>
   <si>
@@ -149,63 +149,67 @@
     <t>The number of spectators at concerts held online</t>
   </si>
   <si>
     <t xml:space="preserve"> units</t>
   </si>
   <si>
     <t>The number of buildings (premises) of concert organizations accessible to persons with disabilities, units</t>
   </si>
   <si>
     <t>The number of buildings (premises) of concert organizations accessible to persons with disabilities</t>
   </si>
   <si>
     <t xml:space="preserve">The number of concerts held online </t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Semey</t>
   </si>
   <si>
     <t>Date of release: April 18, 2025</t>
   </si>
   <si>
     <t>Next date of release: April 20, 2026</t>
+  </si>
+  <si>
+    <t>х</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -376,50 +380,55 @@
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -707,51 +716,51 @@
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="10" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -801,88 +810,94 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="32" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="167" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
@@ -1197,1692 +1212,1880 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD111"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A73" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J107" sqref="J107"/>
+    <sheetView tabSelected="1" topLeftCell="A85" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E114" sqref="E114"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="22" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C1" s="52" t="s">
+    <row r="1" spans="1:23" ht="12" customHeight="1">
+      <c r="C1" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="D1" s="52"/>
-[...4 lines deleted...]
-      <c r="C2" s="52" t="s">
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+    </row>
+    <row r="2" spans="1:23" ht="12" customHeight="1">
+      <c r="C2" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="D2" s="52"/>
-[...4 lines deleted...]
-      <c r="A3" s="43" t="s">
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+    </row>
+    <row r="3" spans="1:23" ht="12.75">
+      <c r="A3" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="43"/>
-[...7 lines deleted...]
-      <c r="J3" s="43"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
       <c r="M3" s="37"/>
       <c r="N3" s="37"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="37"/>
       <c r="R3" s="37"/>
       <c r="S3" s="37"/>
       <c r="T3" s="37"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23">
       <c r="A4" s="2"/>
     </row>
-    <row r="5" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" ht="15" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="4">
         <v>2022</v>
       </c>
       <c r="C5" s="4">
         <v>2023</v>
       </c>
-      <c r="D5" s="53">
+      <c r="D5" s="41">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E5" s="41">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" ht="11.25" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="6">
         <v>1</v>
       </c>
       <c r="C6" s="6">
         <v>1</v>
       </c>
-      <c r="D6" s="53">
+      <c r="D6" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="E6" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" ht="12.75">
       <c r="A7" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="6">
         <v>1</v>
       </c>
       <c r="C7" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="53">
+      <c r="D7" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E7" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" ht="35.25" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="7">
         <v>1</v>
       </c>
       <c r="C8" s="7">
         <v>1</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="E8" s="41" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" ht="12.75">
       <c r="A9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8">
         <v>525</v>
       </c>
       <c r="C9" s="8">
         <v>525</v>
       </c>
-      <c r="D9" s="53">
+      <c r="D9" s="41">
         <v>525</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="E9" s="41">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" ht="12.75">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="9">
         <v>95</v>
       </c>
       <c r="C10" s="9">
         <v>82</v>
       </c>
-      <c r="D10" s="53">
+      <c r="D10" s="41">
         <v>118</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="E10" s="41">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" ht="12.75">
       <c r="A11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
-      <c r="D11" s="53"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+    </row>
+    <row r="12" spans="1:23" ht="12.75">
       <c r="A12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
-      <c r="D12" s="53"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+    </row>
+    <row r="13" spans="1:23" ht="12.75">
       <c r="A13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9">
         <v>1</v>
       </c>
       <c r="C13" s="9">
         <v>2</v>
       </c>
-      <c r="D13" s="53">
+      <c r="D13" s="41">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="E13" s="41">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="12.75">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="9">
         <v>95</v>
       </c>
       <c r="C14" s="9">
         <v>82</v>
       </c>
-      <c r="D14" s="53">
+      <c r="D14" s="41">
         <v>115</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E14" s="41">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" ht="22.5">
       <c r="A15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E15" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" ht="22.5">
       <c r="A16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E16" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" ht="21" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E17" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" ht="22.5">
       <c r="A18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="E18" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" ht="12.75">
       <c r="A19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E19" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" ht="24.75" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="11">
         <v>24.4</v>
       </c>
       <c r="C20" s="11">
         <v>22.009</v>
       </c>
-      <c r="D20" s="53">
+      <c r="D20" s="41">
         <v>23.8</v>
       </c>
-    </row>
-    <row r="21" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="E20" s="41">
+        <v>191.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" ht="12.75">
       <c r="A21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
-      <c r="D21" s="54">
+      <c r="D21" s="42">
         <v>1083</v>
       </c>
-    </row>
-    <row r="22" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E21" s="41">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" ht="22.5">
       <c r="A22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="11">
         <v>24.373999999999999</v>
       </c>
       <c r="C22" s="11">
         <v>22.009</v>
       </c>
-      <c r="D22" s="53">
+      <c r="D22" s="41">
         <v>18.399999999999999</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E22" s="41">
+        <v>49.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" ht="22.5">
       <c r="A23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E23" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" ht="20.25" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:23" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="E24" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="33.75">
       <c r="A25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:23" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="E25" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" ht="22.5">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="E26" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="14"/>
     </row>
-    <row r="28" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A28" s="43" t="s">
+    <row r="28" spans="1:23" ht="12.75">
+      <c r="A28" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="43"/>
-[...4 lines deleted...]
-      <c r="G28" s="43"/>
+      <c r="B28" s="52"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="37"/>
       <c r="K28" s="37"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="37"/>
       <c r="O28" s="37"/>
       <c r="P28" s="37"/>
       <c r="Q28" s="37"/>
       <c r="R28" s="37"/>
       <c r="S28" s="37"/>
       <c r="T28" s="37"/>
       <c r="U28" s="37"/>
       <c r="V28" s="37"/>
       <c r="W28" s="37"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:23">
       <c r="C29" s="34" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="33"/>
     </row>
-    <row r="30" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:23" ht="15" customHeight="1">
       <c r="A30" s="3"/>
       <c r="B30" s="4">
         <v>2022</v>
       </c>
       <c r="C30" s="4">
         <v>2023</v>
       </c>
       <c r="D30" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="31" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E30" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="12.75" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="7">
         <v>1</v>
       </c>
       <c r="C31" s="7">
         <v>1</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E31" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" ht="12.75" customHeight="1">
       <c r="A32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="7">
         <v>1</v>
       </c>
       <c r="C32" s="7">
         <v>1</v>
       </c>
       <c r="D32" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="E32" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="17"/>
       <c r="B33" s="17"/>
       <c r="C33" s="17"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="17"/>
       <c r="I33" s="17"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="17"/>
       <c r="O33" s="17"/>
       <c r="P33" s="17"/>
       <c r="Q33" s="17"/>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="17"/>
       <c r="AA33" s="17"/>
       <c r="AB33" s="17"/>
       <c r="AC33" s="17"/>
       <c r="AD33" s="17"/>
     </row>
-    <row r="34" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="45" t="s">
+    <row r="34" spans="1:30" ht="12.75">
+      <c r="A34" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B34" s="45"/>
-[...5 lines deleted...]
-      <c r="H34" s="45"/>
+      <c r="B34" s="53"/>
+      <c r="C34" s="53"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="53"/>
+      <c r="G34" s="53"/>
+      <c r="H34" s="53"/>
       <c r="I34" s="38"/>
       <c r="J34" s="38"/>
       <c r="K34" s="38"/>
       <c r="L34" s="38"/>
       <c r="M34" s="38"/>
       <c r="N34" s="38"/>
       <c r="O34" s="38"/>
       <c r="P34" s="38"/>
       <c r="Q34" s="38"/>
       <c r="R34" s="38"/>
       <c r="S34" s="38"/>
       <c r="T34" s="38"/>
       <c r="U34" s="38"/>
       <c r="V34" s="38"/>
       <c r="W34" s="38"/>
     </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="B35" s="46" t="s">
+    <row r="35" spans="1:30">
+      <c r="B35" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C35" s="46"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="45"/>
+    </row>
+    <row r="36" spans="1:30" ht="15" customHeight="1">
       <c r="A36" s="3"/>
       <c r="B36" s="19">
         <v>2022</v>
       </c>
       <c r="C36" s="19">
         <v>2023</v>
       </c>
       <c r="D36" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E36" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="12.75" customHeight="1">
       <c r="A37" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="7">
         <v>1</v>
       </c>
       <c r="C37" s="7">
         <v>1</v>
       </c>
       <c r="D37" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E37" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="12.75" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="7">
         <v>1</v>
       </c>
       <c r="C38" s="7">
         <v>1</v>
       </c>
       <c r="D38" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="E38" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="18"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
     </row>
-    <row r="40" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A40" s="43" t="s">
+    <row r="40" spans="1:30" ht="12.75">
+      <c r="A40" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B40" s="43"/>
-[...4 lines deleted...]
-      <c r="G40" s="43"/>
+      <c r="B40" s="52"/>
+      <c r="C40" s="52"/>
+      <c r="D40" s="52"/>
+      <c r="E40" s="52"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
       <c r="H40" s="37"/>
       <c r="I40" s="37"/>
       <c r="J40" s="37"/>
       <c r="K40" s="37"/>
       <c r="L40" s="37"/>
       <c r="M40" s="37"/>
       <c r="N40" s="37"/>
       <c r="O40" s="37"/>
       <c r="P40" s="37"/>
       <c r="Q40" s="37"/>
       <c r="R40" s="37"/>
       <c r="S40" s="37"/>
       <c r="T40" s="37"/>
       <c r="U40" s="37"/>
       <c r="V40" s="37"/>
       <c r="W40" s="37"/>
     </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="B41" s="46" t="s">
+    <row r="41" spans="1:30">
+      <c r="B41" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C41" s="46"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="45"/>
+    </row>
+    <row r="42" spans="1:30" ht="15" customHeight="1">
       <c r="A42" s="3"/>
       <c r="B42" s="4">
         <v>2022</v>
       </c>
       <c r="C42" s="4">
         <v>2023</v>
       </c>
       <c r="D42" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="E42" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="7">
         <v>525</v>
       </c>
       <c r="C43" s="7">
         <v>525</v>
       </c>
       <c r="D43" s="7">
         <v>525</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="E43" s="55">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="7">
         <v>525</v>
       </c>
       <c r="C44" s="7">
         <v>525</v>
       </c>
       <c r="D44" s="7">
         <v>525</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="E44" s="55">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="20"/>
       <c r="B45" s="21"/>
       <c r="C45" s="21"/>
       <c r="D45" s="18"/>
       <c r="E45" s="18"/>
       <c r="F45" s="18"/>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
       <c r="N45" s="18"/>
       <c r="O45" s="18"/>
       <c r="P45" s="18"/>
       <c r="Q45" s="18"/>
     </row>
-    <row r="46" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="43" t="s">
+    <row r="46" spans="1:30" ht="12.75">
+      <c r="A46" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="B46" s="43"/>
-[...5 lines deleted...]
-      <c r="H46" s="43"/>
+      <c r="B46" s="52"/>
+      <c r="C46" s="52"/>
+      <c r="D46" s="52"/>
+      <c r="E46" s="52"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="H46" s="52"/>
       <c r="I46" s="37"/>
       <c r="J46" s="37"/>
       <c r="K46" s="37"/>
       <c r="L46" s="37"/>
       <c r="M46" s="37"/>
       <c r="N46" s="37"/>
       <c r="O46" s="37"/>
       <c r="P46" s="37"/>
       <c r="Q46" s="37"/>
       <c r="R46" s="37"/>
       <c r="S46" s="37"/>
       <c r="T46" s="37"/>
       <c r="U46" s="37"/>
       <c r="V46" s="37"/>
       <c r="W46" s="37"/>
     </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:30">
       <c r="B47" s="48" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="48"/>
     </row>
-    <row r="48" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:30" ht="15" customHeight="1">
       <c r="A48" s="3"/>
       <c r="B48" s="4">
         <v>2022</v>
       </c>
       <c r="C48" s="4">
         <v>2023</v>
       </c>
       <c r="D48" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="49" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E48" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" ht="12.75" customHeight="1">
       <c r="A49" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10">
         <v>95</v>
       </c>
       <c r="C49" s="10">
         <v>82</v>
       </c>
       <c r="D49" s="7">
         <v>118</v>
       </c>
-    </row>
-    <row r="50" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E49" s="55">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" ht="12.75" customHeight="1">
       <c r="A50" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="10">
         <v>95</v>
       </c>
       <c r="C50" s="10">
         <v>82</v>
       </c>
       <c r="D50" s="7">
         <v>118</v>
       </c>
-    </row>
-    <row r="51" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="E50" s="55">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" s="49"/>
       <c r="B51" s="49"/>
     </row>
-    <row r="52" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A52" s="45" t="s">
+    <row r="52" spans="1:23" ht="12.75">
+      <c r="A52" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="45"/>
-[...5 lines deleted...]
-      <c r="H52" s="45"/>
+      <c r="B52" s="53"/>
+      <c r="C52" s="53"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
+      <c r="G52" s="53"/>
+      <c r="H52" s="53"/>
       <c r="I52" s="38"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="38"/>
       <c r="N52" s="38"/>
       <c r="O52" s="38"/>
       <c r="P52" s="38"/>
       <c r="Q52" s="38"/>
       <c r="R52" s="38"/>
       <c r="S52" s="38"/>
       <c r="T52" s="38"/>
       <c r="U52" s="38"/>
       <c r="V52" s="38"/>
       <c r="W52" s="38"/>
     </row>
-    <row r="53" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="B53" s="46" t="s">
+    <row r="53" spans="1:23">
+      <c r="B53" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C53" s="46"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="45"/>
+    </row>
+    <row r="54" spans="1:23" ht="15" customHeight="1">
       <c r="A54" s="3"/>
       <c r="B54" s="4">
         <v>2022</v>
       </c>
       <c r="C54" s="4">
         <v>2023</v>
       </c>
       <c r="D54" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="55" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E54" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" ht="12.75" customHeight="1">
       <c r="A55" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B55" s="7">
         <v>1</v>
       </c>
       <c r="C55" s="7">
         <v>2</v>
       </c>
       <c r="D55" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="56" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E55" s="55">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" ht="12.75" customHeight="1">
       <c r="A56" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B56" s="7">
         <v>1</v>
       </c>
       <c r="C56" s="7">
         <v>2</v>
       </c>
       <c r="D56" s="7">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="43" t="s">
+      <c r="E56" s="55">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" ht="12.75">
+      <c r="A58" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B58" s="43"/>
-[...6 lines deleted...]
-      <c r="I58" s="43"/>
+      <c r="B58" s="52"/>
+      <c r="C58" s="52"/>
+      <c r="D58" s="52"/>
+      <c r="E58" s="52"/>
+      <c r="F58" s="52"/>
+      <c r="G58" s="52"/>
+      <c r="H58" s="52"/>
+      <c r="I58" s="52"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58" s="37"/>
       <c r="M58" s="37"/>
       <c r="N58" s="37"/>
       <c r="O58" s="37"/>
       <c r="P58" s="37"/>
       <c r="Q58" s="37"/>
       <c r="R58" s="37"/>
       <c r="S58" s="37"/>
       <c r="T58" s="37"/>
       <c r="U58" s="37"/>
       <c r="V58" s="37"/>
       <c r="W58" s="37"/>
     </row>
-    <row r="59" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="B59" s="46" t="s">
+    <row r="59" spans="1:23">
+      <c r="B59" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C59" s="46"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C59" s="45"/>
+    </row>
+    <row r="60" spans="1:23" ht="15" customHeight="1">
       <c r="A60" s="3"/>
       <c r="B60" s="4">
         <v>2022</v>
       </c>
       <c r="C60" s="4">
         <v>2023</v>
       </c>
       <c r="D60" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="61" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E60" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" ht="12.75" customHeight="1">
       <c r="A61" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B61" s="7">
         <v>95</v>
       </c>
       <c r="C61" s="7">
         <v>82</v>
       </c>
       <c r="D61" s="7">
         <v>115</v>
       </c>
-    </row>
-    <row r="62" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E61" s="55">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" ht="12.75" customHeight="1">
       <c r="A62" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B62" s="7">
         <v>95</v>
       </c>
       <c r="C62" s="7">
         <v>82</v>
       </c>
       <c r="D62" s="7">
         <v>115</v>
       </c>
-    </row>
-    <row r="63" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="E62" s="55">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
       <c r="A63" s="22"/>
       <c r="B63" s="22"/>
       <c r="C63" s="23"/>
       <c r="D63" s="24"/>
       <c r="E63" s="24"/>
       <c r="F63" s="24"/>
       <c r="G63" s="24"/>
       <c r="H63" s="24"/>
       <c r="I63" s="24"/>
       <c r="J63" s="25"/>
       <c r="K63" s="25"/>
       <c r="L63" s="26"/>
       <c r="M63" s="26"/>
       <c r="N63" s="26"/>
     </row>
-    <row r="64" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A64" s="43" t="s">
+    <row r="64" spans="1:23" ht="12.75">
+      <c r="A64" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B64" s="43"/>
-[...6 lines deleted...]
-      <c r="I64" s="43"/>
+      <c r="B64" s="52"/>
+      <c r="C64" s="52"/>
+      <c r="D64" s="52"/>
+      <c r="E64" s="52"/>
+      <c r="F64" s="52"/>
+      <c r="G64" s="52"/>
+      <c r="H64" s="52"/>
+      <c r="I64" s="52"/>
       <c r="J64" s="37"/>
       <c r="K64" s="37"/>
       <c r="L64" s="37"/>
       <c r="M64" s="37"/>
       <c r="N64" s="37"/>
       <c r="O64" s="37"/>
       <c r="P64" s="37"/>
       <c r="Q64" s="37"/>
       <c r="R64" s="37"/>
       <c r="S64" s="37"/>
       <c r="T64" s="37"/>
       <c r="U64" s="37"/>
       <c r="V64" s="37"/>
       <c r="W64" s="37"/>
     </row>
-    <row r="65" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="B65" s="46" t="s">
+    <row r="65" spans="1:23">
+      <c r="B65" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C65" s="46"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C65" s="45"/>
+    </row>
+    <row r="66" spans="1:23" ht="15" customHeight="1">
       <c r="A66" s="3"/>
       <c r="B66" s="19">
         <v>2022</v>
       </c>
       <c r="C66" s="19">
         <v>2023</v>
       </c>
       <c r="D66" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="67" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E66" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23" ht="12.75" customHeight="1">
       <c r="A67" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="68" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E67" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" ht="12.75" customHeight="1">
       <c r="A68" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="69" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="E68" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
       <c r="A69" s="22"/>
       <c r="B69" s="22"/>
       <c r="C69" s="23"/>
       <c r="D69" s="25"/>
       <c r="E69" s="24"/>
       <c r="F69" s="24"/>
       <c r="G69" s="24"/>
       <c r="H69" s="24"/>
       <c r="I69" s="26"/>
       <c r="J69" s="25"/>
       <c r="K69" s="25"/>
       <c r="L69" s="26"/>
       <c r="M69" s="26"/>
       <c r="N69" s="26"/>
     </row>
-    <row r="70" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A70" s="43" t="s">
+    <row r="70" spans="1:23" ht="12.75">
+      <c r="A70" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="B70" s="43"/>
-[...5 lines deleted...]
-      <c r="H70" s="43"/>
+      <c r="B70" s="52"/>
+      <c r="C70" s="52"/>
+      <c r="D70" s="52"/>
+      <c r="E70" s="52"/>
+      <c r="F70" s="52"/>
+      <c r="G70" s="52"/>
+      <c r="H70" s="52"/>
       <c r="I70" s="37"/>
       <c r="J70" s="37"/>
       <c r="K70" s="37"/>
       <c r="L70" s="37"/>
       <c r="M70" s="37"/>
       <c r="N70" s="37"/>
       <c r="O70" s="37"/>
       <c r="P70" s="37"/>
       <c r="Q70" s="37"/>
       <c r="R70" s="37"/>
       <c r="S70" s="37"/>
       <c r="T70" s="37"/>
       <c r="U70" s="37"/>
       <c r="V70" s="37"/>
     </row>
-    <row r="71" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="B71" s="46" t="s">
+    <row r="71" spans="1:23">
+      <c r="B71" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C71" s="46"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C71" s="45"/>
+    </row>
+    <row r="72" spans="1:23" ht="15" customHeight="1">
       <c r="A72" s="3"/>
       <c r="B72" s="19">
         <v>2022</v>
       </c>
       <c r="C72" s="19">
         <v>2023</v>
       </c>
       <c r="D72" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="73" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E72" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="73" spans="1:23" ht="12.75" customHeight="1">
       <c r="A73" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="74" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E73" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:23" ht="12.75" customHeight="1">
       <c r="A74" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="75" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="E74" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:23">
       <c r="A75" s="27"/>
       <c r="B75" s="28"/>
       <c r="C75" s="28"/>
       <c r="D75" s="28"/>
       <c r="E75" s="28"/>
       <c r="F75" s="28"/>
       <c r="G75" s="28"/>
       <c r="H75" s="28"/>
       <c r="I75" s="28"/>
       <c r="J75" s="28"/>
       <c r="K75" s="28"/>
       <c r="L75" s="28"/>
       <c r="M75" s="28"/>
       <c r="N75" s="28"/>
       <c r="O75" s="28"/>
       <c r="P75" s="28"/>
       <c r="Q75" s="28"/>
       <c r="R75" s="29"/>
       <c r="S75" s="29"/>
       <c r="T75" s="29"/>
       <c r="U75" s="30"/>
       <c r="V75" s="30"/>
       <c r="W75" s="35"/>
     </row>
-    <row r="76" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="44" t="s">
+    <row r="76" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A76" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="B76" s="44"/>
-[...5 lines deleted...]
-      <c r="H76" s="44"/>
+      <c r="B76" s="54"/>
+      <c r="C76" s="54"/>
+      <c r="D76" s="54"/>
+      <c r="E76" s="54"/>
+      <c r="F76" s="54"/>
+      <c r="G76" s="54"/>
+      <c r="H76" s="54"/>
       <c r="I76" s="40"/>
       <c r="J76" s="40"/>
       <c r="K76" s="40"/>
       <c r="L76" s="40"/>
       <c r="M76" s="40"/>
       <c r="N76" s="40"/>
       <c r="O76" s="40"/>
       <c r="P76" s="40"/>
       <c r="Q76" s="40"/>
       <c r="R76" s="40"/>
       <c r="S76" s="40"/>
       <c r="T76" s="40"/>
       <c r="U76" s="40"/>
       <c r="V76" s="40"/>
       <c r="W76" s="40"/>
     </row>
-    <row r="77" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="B77" s="50" t="s">
+    <row r="77" spans="1:23">
+      <c r="B77" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C77" s="50"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C77" s="46"/>
+    </row>
+    <row r="78" spans="1:23" ht="15" customHeight="1">
       <c r="A78" s="3"/>
       <c r="B78" s="19">
         <v>2022</v>
       </c>
       <c r="C78" s="19">
         <v>2023</v>
       </c>
       <c r="D78" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="79" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E78" s="56">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="79" spans="1:23" ht="12.75" customHeight="1">
       <c r="A79" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B79" s="11">
         <v>24.4</v>
       </c>
       <c r="C79" s="11">
         <v>22.009</v>
       </c>
       <c r="D79" s="11">
         <v>23.8</v>
       </c>
-    </row>
-    <row r="80" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E79" s="41">
+        <v>191.7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:23" ht="12.75" customHeight="1">
       <c r="A80" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B80" s="11">
         <v>24.4</v>
       </c>
       <c r="C80" s="11">
         <v>22.009</v>
       </c>
       <c r="D80" s="11">
         <v>23.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="41" t="s">
+      <c r="E80" s="41">
+        <v>191.7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:22" ht="12.75" customHeight="1">
+      <c r="A82" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B82" s="42"/>
-[...6 lines deleted...]
-      <c r="I82" s="42"/>
+      <c r="B82" s="51"/>
+      <c r="C82" s="51"/>
+      <c r="D82" s="51"/>
+      <c r="E82" s="51"/>
+      <c r="F82" s="51"/>
+      <c r="G82" s="51"/>
+      <c r="H82" s="51"/>
+      <c r="I82" s="51"/>
       <c r="J82" s="36"/>
       <c r="K82" s="36"/>
       <c r="L82" s="36"/>
       <c r="M82" s="36"/>
       <c r="N82" s="36"/>
       <c r="O82" s="36"/>
       <c r="P82" s="36"/>
       <c r="Q82" s="36"/>
       <c r="R82" s="36"/>
       <c r="S82" s="36"/>
       <c r="T82" s="36"/>
       <c r="U82" s="36"/>
       <c r="V82" s="36"/>
     </row>
-    <row r="83" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="B83" s="50" t="s">
+    <row r="83" spans="1:22">
+      <c r="B83" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C83" s="50"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C83" s="46"/>
+    </row>
+    <row r="84" spans="1:22" ht="15" customHeight="1">
       <c r="A84" s="3"/>
       <c r="B84" s="4">
         <v>2022</v>
       </c>
       <c r="C84" s="4">
         <v>2023</v>
       </c>
       <c r="D84" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="85" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E84" s="56">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" ht="12.75" customHeight="1">
       <c r="A85" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B85" s="11">
         <v>24.373999999999999</v>
       </c>
       <c r="C85" s="11">
         <v>22.009</v>
       </c>
       <c r="D85" s="11">
         <v>18.399999999999999</v>
       </c>
-    </row>
-    <row r="86" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E85" s="41">
+        <v>49.9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:22" ht="12.75" customHeight="1">
       <c r="A86" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B86" s="11">
         <v>24.373999999999999</v>
       </c>
       <c r="C86" s="11">
         <v>22.009</v>
       </c>
       <c r="D86" s="11">
         <v>18.399999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="41" t="s">
+      <c r="E86" s="41">
+        <v>49.9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:22" ht="12.75" customHeight="1">
+      <c r="A88" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B88" s="42"/>
-[...7 lines deleted...]
-      <c r="J88" s="42"/>
+      <c r="B88" s="51"/>
+      <c r="C88" s="51"/>
+      <c r="D88" s="51"/>
+      <c r="E88" s="51"/>
+      <c r="F88" s="51"/>
+      <c r="G88" s="51"/>
+      <c r="H88" s="51"/>
+      <c r="I88" s="51"/>
+      <c r="J88" s="51"/>
       <c r="K88" s="36"/>
       <c r="L88" s="36"/>
       <c r="M88" s="36"/>
       <c r="N88" s="36"/>
       <c r="O88" s="36"/>
       <c r="P88" s="36"/>
       <c r="Q88" s="36"/>
       <c r="R88" s="36"/>
       <c r="S88" s="36"/>
       <c r="T88" s="36"/>
       <c r="U88" s="36"/>
       <c r="V88" s="36"/>
     </row>
-    <row r="89" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="B89" s="50" t="s">
+    <row r="89" spans="1:22">
+      <c r="B89" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C89" s="50"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C89" s="46"/>
+    </row>
+    <row r="90" spans="1:22" ht="15" customHeight="1">
       <c r="A90" s="3"/>
       <c r="B90" s="31">
         <v>2022</v>
       </c>
       <c r="C90" s="4">
         <v>2023</v>
       </c>
       <c r="D90" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="91" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E90" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="91" spans="1:22" ht="12.75" customHeight="1">
       <c r="A91" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C91" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D91" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="92" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E91" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:22" ht="12.75" customHeight="1">
       <c r="A92" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="41" t="s">
+      <c r="E92" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:22" ht="23.25" customHeight="1">
+      <c r="A94" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B94" s="42"/>
-[...6 lines deleted...]
-      <c r="I94" s="42"/>
+      <c r="B94" s="51"/>
+      <c r="C94" s="51"/>
+      <c r="D94" s="51"/>
+      <c r="E94" s="51"/>
+      <c r="F94" s="51"/>
+      <c r="G94" s="51"/>
+      <c r="H94" s="51"/>
+      <c r="I94" s="51"/>
       <c r="J94" s="36"/>
       <c r="K94" s="36"/>
       <c r="L94" s="36"/>
       <c r="M94" s="36"/>
       <c r="N94" s="36"/>
       <c r="O94" s="32"/>
       <c r="P94" s="32"/>
       <c r="Q94" s="32"/>
     </row>
-    <row r="95" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:22">
       <c r="C95" s="34" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="96" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:22" ht="15" customHeight="1">
       <c r="A96" s="3"/>
       <c r="B96" s="4">
         <v>2022</v>
       </c>
       <c r="C96" s="4">
         <v>2023</v>
       </c>
       <c r="D96" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="97" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E96" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" ht="12.75" customHeight="1">
       <c r="A97" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B97" s="7">
         <v>1</v>
       </c>
       <c r="C97" s="7">
         <v>1</v>
       </c>
       <c r="D97" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="98" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E97" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" ht="12.75" customHeight="1">
       <c r="A98" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="7">
         <v>1</v>
       </c>
       <c r="C98" s="7">
         <v>1</v>
       </c>
       <c r="D98" s="7">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="41" t="s">
+      <c r="E98" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" ht="18" customHeight="1">
+      <c r="A100" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B100" s="42"/>
-[...1 lines deleted...]
-      <c r="D100" s="42"/>
+      <c r="B100" s="51"/>
+      <c r="C100" s="51"/>
+      <c r="D100" s="51"/>
       <c r="E100" s="36"/>
       <c r="F100" s="36"/>
       <c r="G100" s="36"/>
       <c r="H100" s="32"/>
       <c r="I100" s="32"/>
       <c r="J100" s="32"/>
       <c r="K100" s="32"/>
       <c r="L100" s="32"/>
       <c r="M100" s="32"/>
       <c r="N100" s="32"/>
       <c r="O100" s="32"/>
       <c r="P100" s="32"/>
       <c r="Q100" s="32"/>
     </row>
-    <row r="101" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:17">
       <c r="C101" s="34" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="102" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:17" ht="15" customHeight="1">
       <c r="A102" s="3"/>
       <c r="B102" s="4">
         <v>2022</v>
       </c>
       <c r="C102" s="4">
         <v>2023</v>
       </c>
       <c r="D102" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="103" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E102" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" ht="12.75" customHeight="1">
       <c r="A103" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B103" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="104" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E103" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" ht="12.75" customHeight="1">
       <c r="A104" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B104" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D104" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="41" t="s">
+      <c r="E104" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" ht="18">
+      <c r="A106" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B106" s="42"/>
-[...1 lines deleted...]
-      <c r="D106" s="42"/>
+      <c r="B106" s="51"/>
+      <c r="C106" s="51"/>
+      <c r="D106" s="51"/>
       <c r="E106" s="36"/>
       <c r="F106" s="36"/>
       <c r="G106" s="36"/>
       <c r="H106" s="36"/>
       <c r="I106" s="32"/>
       <c r="J106" s="32"/>
       <c r="K106" s="32"/>
       <c r="L106" s="32"/>
       <c r="M106" s="32"/>
       <c r="N106" s="32"/>
       <c r="O106" s="32"/>
       <c r="P106" s="32"/>
       <c r="Q106" s="32"/>
     </row>
-    <row r="107" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:17">
       <c r="B107" s="47" t="s">
         <v>2</v>
       </c>
       <c r="C107" s="47"/>
     </row>
-    <row r="108" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:17" ht="15" customHeight="1">
       <c r="A108" s="3"/>
       <c r="B108" s="4">
         <v>2022</v>
       </c>
       <c r="C108" s="4">
         <v>2023</v>
       </c>
       <c r="D108" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="109" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E108" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" ht="12.75" customHeight="1">
       <c r="A109" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C109" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="110" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E109" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" ht="12.75" customHeight="1">
       <c r="A110" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B110" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D110" s="11" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="51" t="s">
+      <c r="E110" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" ht="12" customHeight="1">
+      <c r="A111" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B111" s="51"/>
-[...2 lines deleted...]
-      <c r="E111" s="51"/>
+      <c r="B111" s="43"/>
+      <c r="C111" s="43"/>
+      <c r="D111" s="43"/>
+      <c r="E111" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="A88:J88"/>
+    <mergeCell ref="A94:I94"/>
+    <mergeCell ref="A64:I64"/>
+    <mergeCell ref="A70:H70"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A82:I82"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A34:H34"/>
+    <mergeCell ref="A40:G40"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B35:C35"/>
     <mergeCell ref="A111:E111"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="B77:C77"/>
     <mergeCell ref="B71:C71"/>
     <mergeCell ref="B107:C107"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="B89:C89"/>
     <mergeCell ref="B83:C83"/>
     <mergeCell ref="A100:D100"/>
     <mergeCell ref="A106:D106"/>
     <mergeCell ref="A58:I58"/>
-    <mergeCell ref="A3:J3"/>
-[...12 lines deleted...]
-    <mergeCell ref="A82:I82"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2D7A8CE-64CA-4F92-830F-95C7DD79EA64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DF2C1C-7700-4A12-B28C-2EF3D437FA5F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8285B12-80BC-4178-8BE0-B0C384F3834C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DF2C1C-7700-4A12-B28C-2EF3D437FA5F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2D7A8CE-64CA-4F92-830F-95C7DD79EA64}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>