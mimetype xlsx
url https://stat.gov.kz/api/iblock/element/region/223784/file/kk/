--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -258,72 +258,72 @@
   <si>
     <t>Қаңтар-қазан</t>
   </si>
   <si>
     <t>Қаңтар-қараша</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңге, пайызбен</t>
   </si>
   <si>
     <t>2024 жылға, пайызбен</t>
   </si>
   <si>
     <t>2025 жылға, пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
   </si>
   <si>
-    <t>17.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
     <t>Султанбаева Салтанат Тулетовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>s.sultanbaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>құрылыс және инвестиция статистикасы бөлімі</t>
   </si>
   <si>
     <t>2025 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -564,51 +564,51 @@
   <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -639,53 +639,50 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -746,88 +743,88 @@
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="7" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...11 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="17">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 31" xfId="16"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 4 2" xfId="8"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Обычный 5 2" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="12"/>
     <cellStyle name="Обычный 6 2" xfId="13"/>
     <cellStyle name="Обычный 6 3" xfId="14"/>
     <cellStyle name="Обычный 9" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1137,2188 +1134,2224 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
     <col min="3" max="254" width="8.85546875" style="20" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" style="20" customWidth="1"/>
     <col min="256" max="16384" width="97.7109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:11" s="82" customFormat="1">
+    <row r="2" spans="1:11" s="70" customFormat="1">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="82" customFormat="1">
+    <row r="3" spans="1:11" s="70" customFormat="1">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="82" customFormat="1">
+    <row r="4" spans="1:11" s="70" customFormat="1">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="82" customFormat="1">
+    <row r="5" spans="1:11" s="70" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="82" customFormat="1">
+    <row r="6" spans="1:11" s="70" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" s="82" customFormat="1" ht="25.5">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="70" customFormat="1" ht="25.5">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="82" customFormat="1">
+    <row r="8" spans="1:11" s="70" customFormat="1">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="82" customFormat="1" ht="25.5">
+    <row r="9" spans="1:11" s="70" customFormat="1" ht="25.5">
       <c r="A9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="82" customFormat="1" ht="25.5">
+    <row r="10" spans="1:11" s="70" customFormat="1" ht="25.5">
       <c r="A10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="82" customFormat="1">
+    <row r="11" spans="1:11" s="70" customFormat="1">
       <c r="A11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="10"/>
-      <c r="K11" s="83"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:11" s="82" customFormat="1">
+      <c r="K11" s="71"/>
+    </row>
+    <row r="12" spans="1:11" s="70" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="K12" s="83"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:11" s="82" customFormat="1">
+      <c r="K12" s="71"/>
+    </row>
+    <row r="13" spans="1:11" s="70" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="K13" s="83"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11" s="82" customFormat="1">
+      <c r="K13" s="71"/>
+    </row>
+    <row r="14" spans="1:11" s="70" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="K14" s="83"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11" s="82" customFormat="1">
+      <c r="K14" s="71"/>
+    </row>
+    <row r="15" spans="1:11" s="70" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="K15" s="83"/>
+      <c r="K15" s="71"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>79</v>
       </c>
-      <c r="K16" s="84"/>
+      <c r="K16" s="72"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="85"/>
+      <c r="B17" s="28" t="s">
+        <v>86</v>
+      </c>
+      <c r="K17" s="73"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="K18" s="84"/>
+        <v>83</v>
+      </c>
+      <c r="K18" s="72"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="K19" s="85"/>
+        <v>80</v>
+      </c>
+      <c r="K19" s="73"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="K20" s="84"/>
+        <v>81</v>
+      </c>
+      <c r="K20" s="72"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="86" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="85"/>
+      <c r="B21" s="74" t="s">
+        <v>82</v>
+      </c>
+      <c r="K21" s="73"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:11">
-      <c r="K23" s="85"/>
+      <c r="K23" s="73"/>
     </row>
     <row r="24" spans="1:11">
-      <c r="K24" s="84"/>
+      <c r="K24" s="72"/>
     </row>
     <row r="25" spans="1:11">
-      <c r="K25" s="85"/>
+      <c r="K25" s="73"/>
     </row>
     <row r="26" spans="1:11">
-      <c r="K26" s="84"/>
+      <c r="K26" s="72"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="101.7109375" style="15" customWidth="1"/>
     <col min="3" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="82" customFormat="1">
+    <row r="2" spans="1:13" s="70" customFormat="1">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="16">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="82" customFormat="1">
+    <row r="3" spans="1:13" s="70" customFormat="1">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="82" customFormat="1">
+    <row r="4" spans="1:13" s="70" customFormat="1">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="82" customFormat="1">
+    <row r="5" spans="1:13" s="70" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="82" customFormat="1">
+    <row r="6" spans="1:13" s="70" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="82" customFormat="1" ht="38.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="70" customFormat="1" ht="38.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="82" customFormat="1">
+    <row r="8" spans="1:13" s="70" customFormat="1">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="82" customFormat="1" ht="25.5">
+    <row r="9" spans="1:13" s="70" customFormat="1" ht="25.5">
       <c r="A9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="82" customFormat="1" ht="25.5">
+    <row r="10" spans="1:13" s="70" customFormat="1" ht="25.5">
       <c r="A10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="82" customFormat="1">
+    <row r="11" spans="1:13" s="70" customFormat="1">
       <c r="A11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="10"/>
-      <c r="M11" s="83"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13" s="82" customFormat="1">
+      <c r="M11" s="71"/>
+    </row>
+    <row r="12" spans="1:13" s="70" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="M12" s="83"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13" s="82" customFormat="1">
+      <c r="M12" s="71"/>
+    </row>
+    <row r="13" spans="1:13" s="70" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="M13" s="83"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13" s="82" customFormat="1">
+      <c r="M13" s="71"/>
+    </row>
+    <row r="14" spans="1:13" s="70" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="M14" s="83"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:13" s="82" customFormat="1">
+      <c r="M14" s="71"/>
+    </row>
+    <row r="15" spans="1:13" s="70" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="M15" s="83"/>
+        <v>85</v>
+      </c>
+      <c r="M15" s="71"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>79</v>
       </c>
-      <c r="M16" s="84"/>
+      <c r="M16" s="72"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="85"/>
+      <c r="B17" s="28" t="s">
+        <v>86</v>
+      </c>
+      <c r="M17" s="73"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="M18" s="84"/>
+        <v>83</v>
+      </c>
+      <c r="M18" s="72"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="M19" s="85"/>
+        <v>80</v>
+      </c>
+      <c r="M19" s="73"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="M20" s="84"/>
+        <v>81</v>
+      </c>
+      <c r="M20" s="72"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="86" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="85"/>
+      <c r="B21" s="74" t="s">
+        <v>82</v>
+      </c>
+      <c r="M21" s="73"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="71"/>
-      <c r="B1" s="71"/>
+      <c r="A1" s="75"/>
+      <c r="B1" s="75"/>
       <c r="C1" s="19"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="71"/>
-      <c r="B2" s="71"/>
+      <c r="A2" s="75"/>
+      <c r="B2" s="75"/>
       <c r="C2" s="19"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="71"/>
-      <c r="B3" s="71"/>
+      <c r="A3" s="75"/>
+      <c r="B3" s="75"/>
       <c r="C3" s="21"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="19"/>
       <c r="B4" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="21"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="19"/>
       <c r="B5" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="21"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="19"/>
       <c r="B6" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="21"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="19"/>
       <c r="B7" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="21"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="19"/>
       <c r="B8" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="21"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="71"/>
-      <c r="B9" s="71"/>
+      <c r="A9" s="75"/>
+      <c r="B9" s="75"/>
       <c r="C9" s="21"/>
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="19"/>
       <c r="B10" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="21"/>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="71"/>
-      <c r="B11" s="71"/>
+      <c r="A11" s="75"/>
+      <c r="B11" s="75"/>
       <c r="C11" s="21"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="71"/>
-      <c r="B12" s="71"/>
+      <c r="A12" s="75"/>
+      <c r="B12" s="75"/>
       <c r="C12" s="21"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="71"/>
-      <c r="B13" s="71"/>
+      <c r="A13" s="75"/>
+      <c r="B13" s="75"/>
       <c r="C13" s="19"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="72" t="s">
+      <c r="A14" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="72"/>
-      <c r="C14" s="72"/>
+      <c r="B14" s="76"/>
+      <c r="C14" s="76"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="71"/>
-      <c r="B15" s="71"/>
+      <c r="A15" s="75"/>
+      <c r="B15" s="75"/>
       <c r="C15" s="19"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="73"/>
-[...1 lines deleted...]
-      <c r="C16" s="73"/>
+      <c r="A16" s="77"/>
+      <c r="B16" s="77"/>
+      <c r="C16" s="77"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="A16" sqref="A16:G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="25" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="20" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="20" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="20" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="30" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="29" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="20" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="20" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="20" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="20" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="20" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="20" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="20" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="20" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="20" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" style="20" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="20" customWidth="1"/>
     <col min="17" max="17" width="9" style="20" customWidth="1"/>
     <col min="18" max="18" width="8" style="20" customWidth="1"/>
     <col min="19" max="19" width="10" style="20" customWidth="1"/>
     <col min="20" max="20" width="8" style="20" customWidth="1"/>
     <col min="21" max="21" width="9.85546875" style="20" customWidth="1"/>
     <col min="22" max="22" width="7.42578125" style="20" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="20" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" style="20" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="20" customWidth="1"/>
-    <col min="26" max="26" width="25" style="30"/>
+    <col min="26" max="26" width="25" style="29"/>
     <col min="27" max="16384" width="25" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15.75">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="79"/>
-[...4 lines deleted...]
-      <c r="G1" s="80"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
     </row>
     <row r="2" spans="1:26" ht="17.45" customHeight="1">
-      <c r="A2" s="31"/>
-[...5 lines deleted...]
-      <c r="B3" s="78" t="s">
+      <c r="A2" s="30"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+    </row>
+    <row r="3" spans="1:26" s="32" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A3" s="80"/>
+      <c r="B3" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="74"/>
-      <c r="D3" s="74" t="s">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78" t="s">
         <v>40</v>
       </c>
-      <c r="E3" s="74"/>
-      <c r="F3" s="74" t="s">
+      <c r="E3" s="78"/>
+      <c r="F3" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="G3" s="74"/>
-      <c r="H3" s="74" t="s">
+      <c r="G3" s="78"/>
+      <c r="H3" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="I3" s="74"/>
-      <c r="J3" s="74" t="s">
+      <c r="I3" s="78"/>
+      <c r="J3" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="K3" s="74"/>
-      <c r="L3" s="74" t="s">
+      <c r="K3" s="78"/>
+      <c r="L3" s="78" t="s">
         <v>44</v>
       </c>
-      <c r="M3" s="74"/>
-      <c r="N3" s="74" t="s">
+      <c r="M3" s="78"/>
+      <c r="N3" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="O3" s="74"/>
-      <c r="P3" s="74" t="s">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="Q3" s="74"/>
-      <c r="R3" s="74" t="s">
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78" t="s">
         <v>47</v>
       </c>
-      <c r="S3" s="74"/>
-      <c r="T3" s="74" t="s">
+      <c r="S3" s="78"/>
+      <c r="T3" s="78" t="s">
         <v>48</v>
       </c>
-      <c r="U3" s="74"/>
-      <c r="V3" s="74" t="s">
+      <c r="U3" s="78"/>
+      <c r="V3" s="78" t="s">
         <v>49</v>
       </c>
-      <c r="W3" s="74"/>
-      <c r="X3" s="74" t="s">
+      <c r="W3" s="78"/>
+      <c r="X3" s="78" t="s">
         <v>50</v>
       </c>
-      <c r="Y3" s="75"/>
-[...4 lines deleted...]
-      <c r="B4" s="34" t="s">
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="31"/>
+    </row>
+    <row r="4" spans="1:26" s="32" customFormat="1" ht="47.45" customHeight="1">
+      <c r="A4" s="81"/>
+      <c r="B4" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="I4" s="35" t="s">
+      <c r="I4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K4" s="35" t="s">
+      <c r="K4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="35" t="s">
+      <c r="M4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q4" s="35" t="s">
+      <c r="Q4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="S4" s="35" t="s">
+      <c r="S4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="T4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="U4" s="35" t="s">
+      <c r="U4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="V4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="W4" s="35" t="s">
+      <c r="W4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="X4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Y4" s="36" t="s">
+      <c r="Y4" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="Z4" s="68"/>
-[...2 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="Z4" s="67"/>
+    </row>
+    <row r="5" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="38">
+      <c r="B5" s="37">
         <v>8475</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="38">
         <v>108.7</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>4677</v>
       </c>
-      <c r="E5" s="41">
+      <c r="E5" s="40">
         <v>81.5</v>
       </c>
-      <c r="F5" s="38">
+      <c r="F5" s="37">
         <v>5454</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="38">
         <v>111.5</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="39">
         <v>4813</v>
       </c>
-      <c r="I5" s="41">
+      <c r="I5" s="40">
         <v>158.1</v>
       </c>
-      <c r="J5" s="38">
+      <c r="J5" s="37">
         <v>6005</v>
       </c>
-      <c r="K5" s="39">
+      <c r="K5" s="38">
         <v>82.2</v>
       </c>
-      <c r="L5" s="42">
+      <c r="L5" s="41">
         <v>14373</v>
       </c>
-      <c r="M5" s="33">
+      <c r="M5" s="32">
         <v>114.2</v>
       </c>
-      <c r="N5" s="42">
+      <c r="N5" s="41">
         <v>10448</v>
       </c>
-      <c r="O5" s="33">
+      <c r="O5" s="32">
         <v>87.6</v>
       </c>
-      <c r="P5" s="38">
+      <c r="P5" s="37">
         <v>16383</v>
       </c>
-      <c r="Q5" s="39">
+      <c r="Q5" s="38">
         <v>98</v>
       </c>
-      <c r="R5" s="38">
+      <c r="R5" s="37">
         <v>12687</v>
       </c>
-      <c r="S5" s="39">
+      <c r="S5" s="38">
         <v>105.2</v>
       </c>
-      <c r="T5" s="38">
+      <c r="T5" s="37">
         <v>13637</v>
       </c>
-      <c r="U5" s="39">
+      <c r="U5" s="38">
         <v>116.4</v>
       </c>
-      <c r="V5" s="42">
+      <c r="V5" s="41">
         <v>32179</v>
       </c>
-      <c r="W5" s="32">
+      <c r="W5" s="31">
         <v>246.3</v>
       </c>
-      <c r="X5" s="43">
+      <c r="X5" s="42">
         <v>4701</v>
       </c>
-      <c r="Y5" s="44">
+      <c r="Y5" s="43">
         <v>52.5</v>
       </c>
-      <c r="Z5" s="32"/>
-[...2 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="Z5" s="31"/>
+    </row>
+    <row r="6" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="38">
+      <c r="B6" s="37">
         <v>6256</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="38">
         <v>105.6</v>
       </c>
-      <c r="D6" s="46">
+      <c r="D6" s="45">
         <v>2155</v>
       </c>
-      <c r="E6" s="47">
+      <c r="E6" s="46">
         <v>59.8</v>
       </c>
-      <c r="F6" s="38">
+      <c r="F6" s="37">
         <v>2429</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="38">
         <v>167.5</v>
       </c>
-      <c r="H6" s="46">
+      <c r="H6" s="45">
         <v>2845</v>
       </c>
-      <c r="I6" s="47">
+      <c r="I6" s="46">
         <v>191.5</v>
       </c>
-      <c r="J6" s="38">
+      <c r="J6" s="37">
         <v>3140</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K6" s="38">
         <v>72</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="41">
         <v>9175</v>
       </c>
-      <c r="M6" s="33">
+      <c r="M6" s="32">
         <v>107.2</v>
       </c>
-      <c r="N6" s="42">
+      <c r="N6" s="41">
         <v>7519</v>
       </c>
-      <c r="O6" s="33">
+      <c r="O6" s="32">
         <v>85.2</v>
       </c>
-      <c r="P6" s="46">
+      <c r="P6" s="45">
         <v>10684</v>
       </c>
-      <c r="Q6" s="39">
+      <c r="Q6" s="38">
         <v>93.6</v>
       </c>
-      <c r="R6" s="38">
+      <c r="R6" s="37">
         <v>5775</v>
       </c>
-      <c r="S6" s="39">
+      <c r="S6" s="38">
         <v>97.6</v>
       </c>
-      <c r="T6" s="38">
+      <c r="T6" s="37">
         <v>9631</v>
       </c>
-      <c r="U6" s="39">
+      <c r="U6" s="38">
         <v>120.9</v>
       </c>
-      <c r="V6" s="38">
+      <c r="V6" s="37">
         <v>25586</v>
       </c>
-      <c r="W6" s="47">
+      <c r="W6" s="46">
         <v>272.60000000000002</v>
       </c>
-      <c r="X6" s="48">
+      <c r="X6" s="47">
         <v>1492</v>
       </c>
-      <c r="Y6" s="49">
+      <c r="Y6" s="48">
         <v>36.299999999999997</v>
       </c>
-      <c r="Z6" s="32"/>
-[...2 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="Z6" s="31"/>
+    </row>
+    <row r="7" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="37">
         <v>208</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="38">
         <v>117.9</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="45">
         <v>309</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="46">
         <v>107.5</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>490</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="38">
         <v>109.7</v>
       </c>
-      <c r="H7" s="46">
+      <c r="H7" s="45">
         <v>243</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I7" s="46">
         <v>101</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="37">
         <v>490</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K7" s="38">
         <v>108</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="41">
         <v>486</v>
       </c>
-      <c r="M7" s="50">
+      <c r="M7" s="49">
         <v>147</v>
       </c>
-      <c r="N7" s="33">
+      <c r="N7" s="32">
         <v>398</v>
       </c>
-      <c r="O7" s="33">
+      <c r="O7" s="32">
         <v>100.3</v>
       </c>
-      <c r="P7" s="46">
+      <c r="P7" s="45">
         <v>565</v>
       </c>
-      <c r="Q7" s="39">
+      <c r="Q7" s="38">
         <v>102.1</v>
       </c>
-      <c r="R7" s="38">
+      <c r="R7" s="37">
         <v>974</v>
       </c>
-      <c r="S7" s="39">
+      <c r="S7" s="38">
         <v>95.5</v>
       </c>
-      <c r="T7" s="38">
+      <c r="T7" s="37">
         <v>330</v>
       </c>
-      <c r="U7" s="39">
+      <c r="U7" s="38">
         <v>157.6</v>
       </c>
-      <c r="V7" s="38">
+      <c r="V7" s="37">
         <v>660</v>
       </c>
-      <c r="W7" s="39">
+      <c r="W7" s="38">
         <v>335.8</v>
       </c>
-      <c r="X7" s="48">
+      <c r="X7" s="47">
         <v>1081</v>
       </c>
-      <c r="Y7" s="49">
+      <c r="Y7" s="48">
         <v>75.3</v>
       </c>
-      <c r="Z7" s="32"/>
-[...2 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="Z7" s="31"/>
+    </row>
+    <row r="8" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="37">
         <v>178</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="38">
         <v>99.2</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="45">
         <v>165</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="46">
         <v>101.3</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="37">
         <v>166</v>
       </c>
-      <c r="G8" s="39">
+      <c r="G8" s="38">
         <v>99.3</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="45">
         <v>205</v>
       </c>
-      <c r="I8" s="47">
+      <c r="I8" s="46">
         <v>100</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <v>186</v>
       </c>
-      <c r="K8" s="39">
+      <c r="K8" s="38">
         <v>104.1</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="41">
         <v>803</v>
       </c>
-      <c r="M8" s="33">
+      <c r="M8" s="32">
         <v>105.2</v>
       </c>
-      <c r="N8" s="33">
+      <c r="N8" s="32">
         <v>56</v>
       </c>
-      <c r="O8" s="33">
+      <c r="O8" s="32">
         <v>98.4</v>
       </c>
-      <c r="P8" s="46">
+      <c r="P8" s="45">
         <v>139</v>
       </c>
-      <c r="Q8" s="39">
+      <c r="Q8" s="38">
         <v>59.8</v>
       </c>
-      <c r="R8" s="38">
+      <c r="R8" s="37">
         <v>131</v>
       </c>
-      <c r="S8" s="39">
+      <c r="S8" s="38">
         <v>68.3</v>
       </c>
-      <c r="T8" s="38">
+      <c r="T8" s="37">
         <v>92</v>
       </c>
-      <c r="U8" s="39">
+      <c r="U8" s="38">
         <v>59.4</v>
       </c>
-      <c r="V8" s="38">
+      <c r="V8" s="37">
         <v>711</v>
       </c>
-      <c r="W8" s="39">
+      <c r="W8" s="38">
         <v>64.3</v>
       </c>
-      <c r="X8" s="48">
+      <c r="X8" s="47">
         <v>635</v>
       </c>
-      <c r="Y8" s="49">
+      <c r="Y8" s="48">
         <v>99.9</v>
       </c>
-      <c r="Z8" s="32"/>
-[...2 lines deleted...]
-      <c r="A9" s="45" t="s">
+      <c r="Z8" s="31"/>
+    </row>
+    <row r="9" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="37">
         <v>474</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="38">
         <v>103.6</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="45">
         <v>548</v>
       </c>
-      <c r="E9" s="47">
+      <c r="E9" s="46">
         <v>90.6</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="37">
         <v>285</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="38">
         <v>44.8</v>
       </c>
-      <c r="H9" s="46">
+      <c r="H9" s="45">
         <v>361</v>
       </c>
-      <c r="I9" s="47">
+      <c r="I9" s="46">
         <v>299.5</v>
       </c>
-      <c r="J9" s="38">
+      <c r="J9" s="37">
         <v>672</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="38">
         <v>62.3</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="41">
         <v>859</v>
       </c>
-      <c r="M9" s="33">
+      <c r="M9" s="32">
         <v>260.60000000000002</v>
       </c>
-      <c r="N9" s="33">
+      <c r="N9" s="32">
         <v>411</v>
       </c>
-      <c r="O9" s="33">
+      <c r="O9" s="32">
         <v>86.2</v>
       </c>
-      <c r="P9" s="46">
+      <c r="P9" s="45">
         <v>1133</v>
       </c>
-      <c r="Q9" s="39">
+      <c r="Q9" s="38">
         <v>128.19999999999999</v>
       </c>
-      <c r="R9" s="38">
+      <c r="R9" s="37">
         <v>952</v>
       </c>
-      <c r="S9" s="39">
+      <c r="S9" s="38">
         <v>263.89999999999998</v>
       </c>
-      <c r="T9" s="38">
+      <c r="T9" s="37">
         <v>677</v>
       </c>
-      <c r="U9" s="39">
+      <c r="U9" s="38">
         <v>87.8</v>
       </c>
-      <c r="V9" s="38">
+      <c r="V9" s="37">
         <v>1491</v>
       </c>
-      <c r="W9" s="39">
+      <c r="W9" s="38">
         <v>368.2</v>
       </c>
-      <c r="X9" s="48">
+      <c r="X9" s="47">
         <v>300</v>
       </c>
-      <c r="Y9" s="49">
+      <c r="Y9" s="48">
         <v>359.4</v>
       </c>
-      <c r="Z9" s="32"/>
-[...2 lines deleted...]
-      <c r="A10" s="45" t="s">
+      <c r="Z9" s="31"/>
+    </row>
+    <row r="10" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B10" s="37">
         <v>275</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="38">
         <v>122.2</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="45">
         <v>310</v>
       </c>
-      <c r="E10" s="47">
+      <c r="E10" s="46">
         <v>120.9</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="37">
         <v>1118</v>
       </c>
-      <c r="G10" s="39">
+      <c r="G10" s="38">
         <v>115</v>
       </c>
-      <c r="H10" s="46">
+      <c r="H10" s="45">
         <v>449</v>
       </c>
-      <c r="I10" s="47">
+      <c r="I10" s="46">
         <v>112</v>
       </c>
-      <c r="J10" s="38">
+      <c r="J10" s="37">
         <v>298</v>
       </c>
-      <c r="K10" s="39">
+      <c r="K10" s="38">
         <v>119.4</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="41">
         <v>732</v>
       </c>
-      <c r="M10" s="33">
+      <c r="M10" s="32">
         <v>123.6</v>
       </c>
-      <c r="N10" s="33">
+      <c r="N10" s="32">
         <v>254</v>
       </c>
-      <c r="O10" s="33">
+      <c r="O10" s="32">
         <v>107.7</v>
       </c>
-      <c r="P10" s="46">
+      <c r="P10" s="45">
         <v>844</v>
       </c>
-      <c r="Q10" s="39">
+      <c r="Q10" s="38">
         <v>102.3</v>
       </c>
-      <c r="R10" s="38">
+      <c r="R10" s="37">
         <v>1841</v>
       </c>
-      <c r="S10" s="39">
+      <c r="S10" s="38">
         <v>98.2</v>
       </c>
-      <c r="T10" s="38">
+      <c r="T10" s="37">
         <v>1526</v>
       </c>
-      <c r="U10" s="39">
+      <c r="U10" s="38">
         <v>97.4</v>
       </c>
-      <c r="V10" s="38">
+      <c r="V10" s="37">
         <v>1221</v>
       </c>
-      <c r="W10" s="39">
+      <c r="W10" s="38">
         <v>182.9</v>
       </c>
-      <c r="X10" s="48">
+      <c r="X10" s="47">
         <v>559</v>
       </c>
-      <c r="Y10" s="49">
+      <c r="Y10" s="48">
         <v>61.1</v>
       </c>
-      <c r="Z10" s="32"/>
-[...2 lines deleted...]
-      <c r="A11" s="45" t="s">
+      <c r="Z10" s="31"/>
+    </row>
+    <row r="11" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B11" s="37">
         <v>287</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="38">
         <v>127.8</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="45">
         <v>301</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="46">
         <v>121.5</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="37">
         <v>396</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="38">
         <v>110.9</v>
       </c>
-      <c r="H11" s="46">
+      <c r="H11" s="45">
         <v>347</v>
       </c>
-      <c r="I11" s="47">
+      <c r="I11" s="46">
         <v>127.8</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J11" s="37">
         <v>371</v>
       </c>
-      <c r="K11" s="39">
+      <c r="K11" s="38">
         <v>121.7</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="41">
         <v>731</v>
       </c>
-      <c r="M11" s="33">
+      <c r="M11" s="32">
         <v>128.1</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="41">
         <v>1005</v>
       </c>
-      <c r="O11" s="33">
+      <c r="O11" s="32">
         <v>106.1</v>
       </c>
-      <c r="P11" s="46">
+      <c r="P11" s="45">
         <v>1343</v>
       </c>
-      <c r="Q11" s="39">
+      <c r="Q11" s="38">
         <v>105.9</v>
       </c>
-      <c r="R11" s="38">
+      <c r="R11" s="37">
         <v>1528</v>
       </c>
-      <c r="S11" s="39">
+      <c r="S11" s="38">
         <v>97.5</v>
       </c>
-      <c r="T11" s="38">
+      <c r="T11" s="37">
         <v>594</v>
       </c>
-      <c r="U11" s="39">
+      <c r="U11" s="38">
         <v>110</v>
       </c>
-      <c r="V11" s="38">
+      <c r="V11" s="37">
         <v>385</v>
       </c>
-      <c r="W11" s="39">
+      <c r="W11" s="38">
         <v>129.1</v>
       </c>
-      <c r="X11" s="48">
+      <c r="X11" s="47">
         <v>18</v>
       </c>
-      <c r="Y11" s="49">
+      <c r="Y11" s="48">
         <v>6.8</v>
       </c>
-      <c r="Z11" s="32"/>
-[...2 lines deleted...]
-      <c r="A12" s="45" t="s">
+      <c r="Z11" s="31"/>
+    </row>
+    <row r="12" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B12" s="37">
         <v>154</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="38">
         <v>126.8</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="45">
         <v>130</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="46">
         <v>125.6</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="37">
         <v>192</v>
       </c>
-      <c r="G12" s="39">
+      <c r="G12" s="38">
         <v>131.30000000000001</v>
       </c>
-      <c r="H12" s="46">
+      <c r="H12" s="45">
         <v>173</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="46">
         <v>141.5</v>
       </c>
-      <c r="J12" s="38">
+      <c r="J12" s="37">
         <v>161</v>
       </c>
-      <c r="K12" s="39">
+      <c r="K12" s="38">
         <v>99.2</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="41">
         <v>209</v>
       </c>
-      <c r="M12" s="51">
+      <c r="M12" s="50">
         <v>139</v>
       </c>
-      <c r="N12" s="33">
+      <c r="N12" s="32">
         <v>237</v>
       </c>
-      <c r="O12" s="33">
+      <c r="O12" s="32">
         <v>107.7</v>
       </c>
-      <c r="P12" s="46">
+      <c r="P12" s="45">
         <v>700</v>
       </c>
-      <c r="Q12" s="39">
+      <c r="Q12" s="38">
         <v>164.7</v>
       </c>
-      <c r="R12" s="38">
+      <c r="R12" s="37">
         <v>308</v>
       </c>
-      <c r="S12" s="39">
+      <c r="S12" s="38">
         <v>120.9</v>
       </c>
-      <c r="T12" s="38">
+      <c r="T12" s="37">
         <v>235</v>
       </c>
-      <c r="U12" s="39">
+      <c r="U12" s="38">
         <v>184.7</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>554</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="46">
         <v>182.6</v>
       </c>
-      <c r="X12" s="48">
+      <c r="X12" s="47">
         <v>285</v>
       </c>
-      <c r="Y12" s="49">
+      <c r="Y12" s="48">
         <v>188.2</v>
       </c>
-      <c r="Z12" s="32"/>
-[...2 lines deleted...]
-      <c r="A13" s="52" t="s">
+      <c r="Z12" s="31"/>
+    </row>
+    <row r="13" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="53">
+      <c r="B13" s="52">
         <v>643</v>
       </c>
-      <c r="C13" s="54">
+      <c r="C13" s="53">
         <v>137.4</v>
       </c>
-      <c r="D13" s="53">
+      <c r="D13" s="52">
         <v>759</v>
       </c>
-      <c r="E13" s="54">
+      <c r="E13" s="53">
         <v>167.5</v>
       </c>
-      <c r="F13" s="53">
+      <c r="F13" s="52">
         <v>378</v>
       </c>
-      <c r="G13" s="54">
+      <c r="G13" s="53">
         <v>53.2</v>
       </c>
-      <c r="H13" s="53">
+      <c r="H13" s="52">
         <v>190</v>
       </c>
-      <c r="I13" s="54">
+      <c r="I13" s="53">
         <v>106.3</v>
       </c>
-      <c r="J13" s="53">
+      <c r="J13" s="52">
         <v>687</v>
       </c>
-      <c r="K13" s="54">
+      <c r="K13" s="53">
         <v>139</v>
       </c>
-      <c r="L13" s="55">
+      <c r="L13" s="54">
         <v>1378</v>
       </c>
-      <c r="M13" s="56">
+      <c r="M13" s="55">
         <v>107.8</v>
       </c>
-      <c r="N13" s="56">
+      <c r="N13" s="55">
         <v>568</v>
       </c>
-      <c r="O13" s="56">
+      <c r="O13" s="55">
         <v>76.2</v>
       </c>
-      <c r="P13" s="53">
+      <c r="P13" s="52">
         <v>975</v>
       </c>
-      <c r="Q13" s="54">
+      <c r="Q13" s="53">
         <v>91.1</v>
       </c>
-      <c r="R13" s="53">
+      <c r="R13" s="52">
         <v>1178</v>
       </c>
-      <c r="S13" s="54">
+      <c r="S13" s="53">
         <v>147</v>
       </c>
-      <c r="T13" s="53">
+      <c r="T13" s="52">
         <v>552</v>
       </c>
-      <c r="U13" s="54">
+      <c r="U13" s="53">
         <v>157.69999999999999</v>
       </c>
-      <c r="V13" s="53">
+      <c r="V13" s="52">
         <v>1571</v>
       </c>
-      <c r="W13" s="54">
+      <c r="W13" s="53">
         <v>222.5</v>
       </c>
-      <c r="X13" s="57">
+      <c r="X13" s="56">
         <v>331</v>
       </c>
-      <c r="Y13" s="58">
+      <c r="Y13" s="57">
         <v>25.1</v>
       </c>
-      <c r="Z13" s="32"/>
-[...11 lines deleted...]
-      <c r="Z15" s="32"/>
+      <c r="Z13" s="31"/>
+    </row>
+    <row r="14" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="B14" s="58"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="Z14" s="31"/>
+    </row>
+    <row r="15" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="59"/>
+      <c r="B15" s="60"/>
+      <c r="D15" s="31"/>
+      <c r="Z15" s="31"/>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1">
-      <c r="A16" s="79" t="s">
+      <c r="A16" s="83" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="79"/>
-[...4 lines deleted...]
-      <c r="G16" s="80"/>
+      <c r="B16" s="83"/>
+      <c r="C16" s="83"/>
+      <c r="D16" s="84"/>
+      <c r="E16" s="84"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="84"/>
     </row>
     <row r="17" spans="1:26" ht="15" customHeight="1">
-      <c r="A17" s="31"/>
-[...1 lines deleted...]
-      <c r="C17" s="31"/>
+      <c r="A17" s="30"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30"/>
     </row>
     <row r="18" spans="1:26" ht="15" customHeight="1">
-      <c r="A18" s="76"/>
-      <c r="B18" s="78" t="s">
+      <c r="A18" s="80"/>
+      <c r="B18" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="74"/>
-      <c r="D18" s="74" t="s">
+      <c r="C18" s="78"/>
+      <c r="D18" s="78" t="s">
         <v>40</v>
       </c>
-      <c r="E18" s="74"/>
-      <c r="F18" s="74" t="s">
+      <c r="E18" s="78"/>
+      <c r="F18" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="G18" s="74"/>
-      <c r="H18" s="74" t="s">
+      <c r="G18" s="78"/>
+      <c r="H18" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="I18" s="74"/>
-      <c r="J18" s="74" t="s">
+      <c r="I18" s="78"/>
+      <c r="J18" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="K18" s="74"/>
-      <c r="L18" s="74" t="s">
+      <c r="K18" s="78"/>
+      <c r="L18" s="78" t="s">
         <v>44</v>
       </c>
-      <c r="M18" s="74"/>
-      <c r="N18" s="74" t="s">
+      <c r="M18" s="78"/>
+      <c r="N18" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="O18" s="74"/>
-      <c r="P18" s="74" t="s">
+      <c r="O18" s="78"/>
+      <c r="P18" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="Q18" s="74"/>
-      <c r="R18" s="74" t="s">
+      <c r="Q18" s="78"/>
+      <c r="R18" s="78" t="s">
         <v>47</v>
       </c>
-      <c r="S18" s="74"/>
-      <c r="T18" s="74" t="s">
+      <c r="S18" s="78"/>
+      <c r="T18" s="78" t="s">
         <v>48</v>
       </c>
-      <c r="U18" s="74"/>
-      <c r="V18" s="74" t="s">
+      <c r="U18" s="78"/>
+      <c r="V18" s="78" t="s">
         <v>49</v>
       </c>
-      <c r="W18" s="74"/>
-      <c r="X18" s="74" t="s">
+      <c r="W18" s="78"/>
+      <c r="X18" s="78" t="s">
         <v>50</v>
       </c>
-      <c r="Y18" s="75"/>
+      <c r="Y18" s="79"/>
     </row>
     <row r="19" spans="1:26" ht="45">
-      <c r="A19" s="77"/>
-      <c r="B19" s="34" t="s">
+      <c r="A19" s="81"/>
+      <c r="B19" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="C19" s="35" t="s">
+      <c r="C19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E19" s="35" t="s">
+      <c r="E19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="G19" s="35" t="s">
+      <c r="G19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="I19" s="35" t="s">
+      <c r="I19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K19" s="35" t="s">
+      <c r="K19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="M19" s="35" t="s">
+      <c r="M19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="O19" s="35" t="s">
+      <c r="O19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q19" s="35" t="s">
+      <c r="Q19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="R19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="S19" s="35" t="s">
+      <c r="S19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="T19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="U19" s="35" t="s">
+      <c r="U19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="V19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="W19" s="35" t="s">
+      <c r="W19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="X19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Y19" s="36" t="s">
+      <c r="Y19" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="Z19" s="69"/>
+      <c r="Z19" s="68"/>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="38">
+      <c r="B20" s="37">
         <v>9205</v>
       </c>
-      <c r="C20" s="39">
+      <c r="C20" s="38">
         <v>100.9</v>
       </c>
-      <c r="D20" s="40">
+      <c r="D20" s="39">
         <v>8489</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="40">
         <v>168.7</v>
       </c>
-      <c r="F20" s="40">
+      <c r="F20" s="39">
         <v>9689</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="40">
         <v>168.2</v>
       </c>
-      <c r="H20" s="40">
+      <c r="H20" s="39">
         <v>7594</v>
       </c>
-      <c r="I20" s="41">
+      <c r="I20" s="40">
         <v>148.69999999999999</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="37">
         <v>32729</v>
       </c>
-      <c r="K20" s="39">
+      <c r="K20" s="38">
         <v>502.8</v>
       </c>
-      <c r="L20" s="40">
+      <c r="L20" s="39">
         <v>23737</v>
       </c>
-      <c r="M20" s="41">
+      <c r="M20" s="40">
         <v>151.5</v>
       </c>
-      <c r="N20" s="40">
+      <c r="N20" s="39">
         <v>23626</v>
       </c>
-      <c r="O20" s="41">
+      <c r="O20" s="40">
         <v>209.6</v>
       </c>
-      <c r="P20" s="38"/>
-[...8 lines deleted...]
-      <c r="Y20" s="44"/>
+      <c r="P20" s="39">
+        <v>33990</v>
+      </c>
+      <c r="Q20" s="40">
+        <v>190</v>
+      </c>
+      <c r="R20" s="37"/>
+      <c r="S20" s="38"/>
+      <c r="T20" s="37"/>
+      <c r="U20" s="38"/>
+      <c r="V20" s="41"/>
+      <c r="W20" s="31"/>
+      <c r="X20" s="42"/>
+      <c r="Y20" s="43"/>
     </row>
     <row r="21" spans="1:26">
-      <c r="A21" s="45" t="s">
+      <c r="A21" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="38">
+      <c r="B21" s="37">
         <v>6215</v>
       </c>
-      <c r="C21" s="39">
+      <c r="C21" s="38">
         <v>92.4</v>
       </c>
-      <c r="D21" s="46">
+      <c r="D21" s="45">
         <v>5504</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="46">
         <v>234.8</v>
       </c>
-      <c r="F21" s="48">
+      <c r="F21" s="47">
         <v>4994</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="46">
         <v>195.2</v>
       </c>
-      <c r="H21" s="46">
+      <c r="H21" s="45">
         <v>5082</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="46">
         <v>167.1</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="37">
         <v>29048</v>
       </c>
-      <c r="K21" s="39">
+      <c r="K21" s="38">
         <v>850.2</v>
       </c>
-      <c r="L21" s="46">
+      <c r="L21" s="45">
         <v>15632</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="46">
         <v>154.6</v>
       </c>
-      <c r="N21" s="46">
+      <c r="N21" s="45">
         <v>18551</v>
       </c>
-      <c r="O21" s="47">
+      <c r="O21" s="46">
         <v>227.8</v>
       </c>
-      <c r="P21" s="46"/>
-[...8 lines deleted...]
-      <c r="Y21" s="49"/>
+      <c r="P21" s="45">
+        <v>27526</v>
+      </c>
+      <c r="Q21" s="46">
+        <v>234.6</v>
+      </c>
+      <c r="R21" s="37"/>
+      <c r="S21" s="38"/>
+      <c r="T21" s="37"/>
+      <c r="U21" s="38"/>
+      <c r="V21" s="37"/>
+      <c r="W21" s="46"/>
+      <c r="X21" s="47"/>
+      <c r="Y21" s="48"/>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="38">
+      <c r="B22" s="37">
         <v>273</v>
       </c>
-      <c r="C22" s="39">
+      <c r="C22" s="38">
         <v>122.4</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="45">
         <v>338</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="46">
         <v>103.4</v>
       </c>
-      <c r="F22" s="48">
+      <c r="F22" s="47">
         <v>597</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="46">
         <v>115.7</v>
       </c>
-      <c r="H22" s="46">
+      <c r="H22" s="45">
         <v>341</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="46">
         <v>133</v>
       </c>
-      <c r="J22" s="38">
+      <c r="J22" s="37">
         <v>481</v>
       </c>
-      <c r="K22" s="39">
+      <c r="K22" s="38">
         <v>91.5</v>
       </c>
-      <c r="L22" s="46">
+      <c r="L22" s="45">
         <v>566</v>
       </c>
-      <c r="M22" s="47">
+      <c r="M22" s="46">
         <v>106.9</v>
       </c>
-      <c r="N22" s="46">
+      <c r="N22" s="45">
         <v>407</v>
       </c>
-      <c r="O22" s="47">
+      <c r="O22" s="46">
         <v>93.3</v>
       </c>
-      <c r="P22" s="46"/>
-[...8 lines deleted...]
-      <c r="Y22" s="49"/>
+      <c r="P22" s="45">
+        <v>491</v>
+      </c>
+      <c r="Q22" s="46">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="R22" s="37"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="37"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="37"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="48"/>
     </row>
     <row r="23" spans="1:26">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="38">
+      <c r="B23" s="37">
         <v>182</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C23" s="38">
         <v>96.4</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D23" s="45">
         <v>167</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="46">
         <v>95.7</v>
       </c>
-      <c r="F23" s="48">
+      <c r="F23" s="47">
         <v>168</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="46">
         <v>95.9</v>
       </c>
-      <c r="H23" s="46">
+      <c r="H23" s="45">
         <v>212</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="46">
         <v>98.7</v>
       </c>
-      <c r="J23" s="38">
+      <c r="J23" s="37">
         <v>175</v>
       </c>
-      <c r="K23" s="39">
+      <c r="K23" s="38">
         <v>86</v>
       </c>
-      <c r="L23" s="46">
+      <c r="L23" s="45">
         <v>817</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="46">
         <v>96.2</v>
       </c>
-      <c r="N23" s="46">
+      <c r="N23" s="45">
         <v>53</v>
       </c>
-      <c r="O23" s="47">
+      <c r="O23" s="46">
         <v>87.9</v>
       </c>
-      <c r="P23" s="46"/>
-[...8 lines deleted...]
-      <c r="Y23" s="49"/>
+      <c r="P23" s="45">
+        <v>146</v>
+      </c>
+      <c r="Q23" s="46">
+        <v>101.9</v>
+      </c>
+      <c r="R23" s="37"/>
+      <c r="S23" s="38"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="38"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="38"/>
+      <c r="X23" s="47"/>
+      <c r="Y23" s="48"/>
     </row>
     <row r="24" spans="1:26">
-      <c r="A24" s="45" t="s">
+      <c r="A24" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="38">
+      <c r="B24" s="37">
         <v>695</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="38">
         <v>136.4</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="45">
         <v>810</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="46">
         <v>139.9</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="47">
         <v>688</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="46">
         <v>229.3</v>
       </c>
-      <c r="H24" s="46">
+      <c r="H24" s="45">
         <v>542</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="46">
         <v>142.19999999999999</v>
       </c>
-      <c r="J24" s="38">
+      <c r="J24" s="37">
         <v>1072</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="38">
         <v>146.4</v>
       </c>
-      <c r="L24" s="46">
+      <c r="L24" s="45">
         <v>1458</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="46">
         <v>157.30000000000001</v>
       </c>
-      <c r="N24" s="46">
+      <c r="N24" s="45">
         <v>886</v>
       </c>
-      <c r="O24" s="47">
+      <c r="O24" s="46">
         <v>199.8</v>
       </c>
-      <c r="P24" s="46"/>
-[...8 lines deleted...]
-      <c r="Y24" s="49"/>
+      <c r="P24" s="45">
+        <v>1444</v>
+      </c>
+      <c r="Q24" s="46">
+        <v>116.5</v>
+      </c>
+      <c r="R24" s="37"/>
+      <c r="S24" s="38"/>
+      <c r="T24" s="37"/>
+      <c r="U24" s="38"/>
+      <c r="V24" s="37"/>
+      <c r="W24" s="38"/>
+      <c r="X24" s="47"/>
+      <c r="Y24" s="48"/>
     </row>
     <row r="25" spans="1:26">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="38">
+      <c r="B25" s="37">
         <v>316</v>
       </c>
-      <c r="C25" s="39">
+      <c r="C25" s="38">
         <v>107.2</v>
       </c>
-      <c r="D25" s="46">
+      <c r="D25" s="45">
         <v>364</v>
       </c>
-      <c r="E25" s="47">
+      <c r="E25" s="46">
         <v>111</v>
       </c>
-      <c r="F25" s="48">
+      <c r="F25" s="47">
         <v>1369</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="46">
         <v>116.4</v>
       </c>
-      <c r="H25" s="46">
+      <c r="H25" s="45">
         <v>541</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="46">
         <v>114.2</v>
       </c>
-      <c r="J25" s="38">
+      <c r="J25" s="37">
         <v>339</v>
       </c>
-      <c r="K25" s="39">
+      <c r="K25" s="38">
         <v>104.4</v>
       </c>
-      <c r="L25" s="46">
+      <c r="L25" s="45">
         <v>865</v>
       </c>
-      <c r="M25" s="47">
+      <c r="M25" s="46">
         <v>108.1</v>
       </c>
-      <c r="N25" s="46">
+      <c r="N25" s="45">
         <v>330</v>
       </c>
-      <c r="O25" s="47">
+      <c r="O25" s="46">
         <v>118.8</v>
       </c>
-      <c r="P25" s="46"/>
-[...8 lines deleted...]
-      <c r="Y25" s="49"/>
+      <c r="P25" s="45">
+        <v>972</v>
+      </c>
+      <c r="Q25" s="46">
+        <v>104.4</v>
+      </c>
+      <c r="R25" s="37"/>
+      <c r="S25" s="38"/>
+      <c r="T25" s="37"/>
+      <c r="U25" s="38"/>
+      <c r="V25" s="37"/>
+      <c r="W25" s="38"/>
+      <c r="X25" s="47"/>
+      <c r="Y25" s="48"/>
     </row>
     <row r="26" spans="1:26">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="38">
+      <c r="B26" s="37">
         <v>313</v>
       </c>
-      <c r="C26" s="39">
+      <c r="C26" s="38">
         <v>97.5</v>
       </c>
-      <c r="D26" s="46">
+      <c r="D26" s="45">
         <v>328</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="46">
         <v>103.3</v>
       </c>
-      <c r="F26" s="48">
+      <c r="F26" s="47">
         <v>419</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="46">
         <v>100.6</v>
       </c>
-      <c r="H26" s="46">
+      <c r="H26" s="45">
         <v>376</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="46">
         <v>102.8</v>
       </c>
-      <c r="J26" s="38">
+      <c r="J26" s="37">
         <v>392</v>
       </c>
-      <c r="K26" s="39">
+      <c r="K26" s="38">
         <v>97.8</v>
       </c>
-      <c r="L26" s="46">
+      <c r="L26" s="45">
         <v>825</v>
       </c>
-      <c r="M26" s="47">
+      <c r="M26" s="46">
         <v>102.9</v>
       </c>
-      <c r="N26" s="46">
+      <c r="N26" s="45">
         <v>1064</v>
       </c>
-      <c r="O26" s="47">
+      <c r="O26" s="46">
         <v>96.8</v>
       </c>
-      <c r="P26" s="46"/>
-[...8 lines deleted...]
-      <c r="Y26" s="49"/>
+      <c r="P26" s="45">
+        <v>1422</v>
+      </c>
+      <c r="Q26" s="46">
+        <v>95.9</v>
+      </c>
+      <c r="R26" s="37"/>
+      <c r="S26" s="38"/>
+      <c r="T26" s="37"/>
+      <c r="U26" s="38"/>
+      <c r="V26" s="37"/>
+      <c r="W26" s="38"/>
+      <c r="X26" s="47"/>
+      <c r="Y26" s="48"/>
     </row>
     <row r="27" spans="1:26">
-      <c r="A27" s="45" t="s">
+      <c r="A27" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="B27" s="38">
+      <c r="B27" s="37">
         <v>247</v>
       </c>
-      <c r="C27" s="39">
+      <c r="C27" s="38">
         <v>148.6</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="45">
         <v>198</v>
       </c>
-      <c r="E27" s="47">
+      <c r="E27" s="46">
         <v>143.6</v>
       </c>
-      <c r="F27" s="48">
+      <c r="F27" s="47">
         <v>300</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="46">
         <v>147.69999999999999</v>
       </c>
-      <c r="H27" s="46">
+      <c r="H27" s="45">
         <v>264</v>
       </c>
-      <c r="I27" s="47">
+      <c r="I27" s="46">
         <v>144.1</v>
       </c>
-      <c r="J27" s="38">
+      <c r="J27" s="37">
         <v>255</v>
       </c>
-      <c r="K27" s="39">
+      <c r="K27" s="38">
         <v>146.69999999999999</v>
       </c>
-      <c r="L27" s="46">
+      <c r="L27" s="45">
         <v>315</v>
       </c>
-      <c r="M27" s="47">
+      <c r="M27" s="46">
         <v>138.30000000000001</v>
       </c>
-      <c r="N27" s="46">
+      <c r="N27" s="45">
         <v>392</v>
       </c>
-      <c r="O27" s="47">
+      <c r="O27" s="46">
         <v>152.30000000000001</v>
       </c>
-      <c r="P27" s="46"/>
-[...8 lines deleted...]
-      <c r="Y27" s="49"/>
+      <c r="P27" s="45">
+        <v>656</v>
+      </c>
+      <c r="Q27" s="46">
+        <v>85.5</v>
+      </c>
+      <c r="R27" s="37"/>
+      <c r="S27" s="38"/>
+      <c r="T27" s="37"/>
+      <c r="U27" s="38"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="47"/>
+      <c r="Y27" s="48"/>
     </row>
     <row r="28" spans="1:26">
-      <c r="A28" s="52" t="s">
+      <c r="A28" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="53">
+      <c r="B28" s="52">
         <v>964</v>
       </c>
-      <c r="C28" s="54">
+      <c r="C28" s="53">
         <v>134.6</v>
       </c>
-      <c r="D28" s="53">
+      <c r="D28" s="52">
         <v>780</v>
       </c>
-      <c r="E28" s="54">
+      <c r="E28" s="53">
         <v>94.3</v>
       </c>
-      <c r="F28" s="57">
+      <c r="F28" s="56">
         <v>1154</v>
       </c>
-      <c r="G28" s="54">
+      <c r="G28" s="53">
         <v>284.89999999999998</v>
       </c>
-      <c r="H28" s="53">
+      <c r="H28" s="52">
         <v>236</v>
       </c>
-      <c r="I28" s="54">
+      <c r="I28" s="53">
         <v>117.7</v>
       </c>
-      <c r="J28" s="53">
+      <c r="J28" s="52">
         <v>967</v>
       </c>
-      <c r="K28" s="54">
+      <c r="K28" s="53">
         <v>131</v>
       </c>
-      <c r="L28" s="53">
+      <c r="L28" s="52">
         <v>3259</v>
       </c>
-      <c r="M28" s="54">
+      <c r="M28" s="53">
         <v>217.9</v>
       </c>
-      <c r="N28" s="53">
+      <c r="N28" s="52">
         <v>1943</v>
       </c>
-      <c r="O28" s="54">
+      <c r="O28" s="53">
         <v>324.7</v>
       </c>
-      <c r="P28" s="53"/>
-[...8 lines deleted...]
-      <c r="Y28" s="58"/>
+      <c r="P28" s="52">
+        <v>1333</v>
+      </c>
+      <c r="Q28" s="53">
+        <v>126.8</v>
+      </c>
+      <c r="R28" s="52"/>
+      <c r="S28" s="53"/>
+      <c r="T28" s="52"/>
+      <c r="U28" s="53"/>
+      <c r="V28" s="52"/>
+      <c r="W28" s="53"/>
+      <c r="X28" s="56"/>
+      <c r="Y28" s="57"/>
     </row>
     <row r="29" spans="1:26">
-      <c r="A29" s="33"/>
-[...23 lines deleted...]
-      <c r="Y29" s="33"/>
+      <c r="A29" s="32"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="32"/>
+      <c r="P29" s="32"/>
+      <c r="Q29" s="32"/>
+      <c r="R29" s="32"/>
+      <c r="S29" s="32"/>
+      <c r="T29" s="32"/>
+      <c r="U29" s="32"/>
+      <c r="V29" s="32"/>
+      <c r="W29" s="32"/>
+      <c r="X29" s="32"/>
+      <c r="Y29" s="32"/>
     </row>
     <row r="30" spans="1:26">
-      <c r="A30" s="60"/>
-[...23 lines deleted...]
-      <c r="Y30" s="33"/>
+      <c r="A30" s="59"/>
+      <c r="B30" s="60"/>
+      <c r="C30" s="32"/>
+      <c r="D30" s="31"/>
+      <c r="E30" s="32"/>
+      <c r="F30" s="32"/>
+      <c r="G30" s="32"/>
+      <c r="H30" s="32"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="32"/>
+      <c r="K30" s="32"/>
+      <c r="L30" s="32"/>
+      <c r="M30" s="32"/>
+      <c r="N30" s="32"/>
+      <c r="O30" s="32"/>
+      <c r="P30" s="32"/>
+      <c r="Q30" s="32"/>
+      <c r="R30" s="32"/>
+      <c r="S30" s="32"/>
+      <c r="T30" s="32"/>
+      <c r="U30" s="32"/>
+      <c r="V30" s="32"/>
+      <c r="W30" s="32"/>
+      <c r="X30" s="32"/>
+      <c r="Y30" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="T18:U18"/>
     <mergeCell ref="V18:W18"/>
@@ -3327,1631 +3360,1667 @@
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="P18:Q18"/>
     <mergeCell ref="R18:S18"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16:H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="20"/>
     <col min="2" max="2" width="8.28515625" style="20" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="20"/>
-    <col min="4" max="4" width="7.5703125" style="30" customWidth="1"/>
+    <col min="4" max="4" width="7.5703125" style="29" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="20"/>
     <col min="6" max="6" width="8" style="20" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="20"/>
     <col min="8" max="8" width="9" style="20" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="20"/>
     <col min="10" max="10" width="7.85546875" style="20" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="20"/>
     <col min="12" max="12" width="7.85546875" style="20" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="20"/>
     <col min="14" max="14" width="8.28515625" style="20" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="20"/>
     <col min="16" max="16" width="8.28515625" style="20" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="20"/>
     <col min="18" max="18" width="8" style="20" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="20"/>
     <col min="20" max="20" width="7.28515625" style="20" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="20"/>
     <col min="22" max="22" width="7.7109375" style="20" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="20"/>
     <col min="24" max="24" width="7.5703125" style="20" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15.75">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="79"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="85"/>
     </row>
     <row r="2" spans="1:26" ht="15.75">
-      <c r="A2" s="31"/>
-[...5 lines deleted...]
-      <c r="B3" s="78" t="s">
+      <c r="A2" s="30"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+    </row>
+    <row r="3" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A3" s="80"/>
+      <c r="B3" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="74"/>
-      <c r="D3" s="74" t="s">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="74"/>
-      <c r="F3" s="74" t="s">
+      <c r="E3" s="78"/>
+      <c r="F3" s="78" t="s">
         <v>64</v>
       </c>
-      <c r="G3" s="74"/>
-      <c r="H3" s="74" t="s">
+      <c r="G3" s="78"/>
+      <c r="H3" s="78" t="s">
         <v>65</v>
       </c>
-      <c r="I3" s="74"/>
-      <c r="J3" s="74" t="s">
+      <c r="I3" s="78"/>
+      <c r="J3" s="78" t="s">
         <v>66</v>
       </c>
-      <c r="K3" s="74"/>
-      <c r="L3" s="74" t="s">
+      <c r="K3" s="78"/>
+      <c r="L3" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="M3" s="74"/>
-      <c r="N3" s="74" t="s">
+      <c r="M3" s="78"/>
+      <c r="N3" s="78" t="s">
         <v>68</v>
       </c>
-      <c r="O3" s="74"/>
-      <c r="P3" s="74" t="s">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78" t="s">
         <v>69</v>
       </c>
-      <c r="Q3" s="74"/>
-      <c r="R3" s="74" t="s">
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78" t="s">
         <v>70</v>
       </c>
-      <c r="S3" s="74"/>
-      <c r="T3" s="74" t="s">
+      <c r="S3" s="78"/>
+      <c r="T3" s="78" t="s">
         <v>71</v>
       </c>
-      <c r="U3" s="74"/>
-      <c r="V3" s="74" t="s">
+      <c r="U3" s="78"/>
+      <c r="V3" s="78" t="s">
         <v>72</v>
       </c>
-      <c r="W3" s="74"/>
-      <c r="X3" s="74" t="s">
+      <c r="W3" s="78"/>
+      <c r="X3" s="78" t="s">
         <v>73</v>
       </c>
-      <c r="Y3" s="75"/>
-[...4 lines deleted...]
-      <c r="B4" s="34" t="s">
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="31"/>
+    </row>
+    <row r="4" spans="1:26" s="69" customFormat="1" ht="56.25">
+      <c r="A4" s="81"/>
+      <c r="B4" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="I4" s="35" t="s">
+      <c r="I4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K4" s="35" t="s">
+      <c r="K4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="35" t="s">
+      <c r="M4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q4" s="35" t="s">
+      <c r="Q4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="S4" s="35" t="s">
+      <c r="S4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="T4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="U4" s="35" t="s">
+      <c r="U4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="V4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="W4" s="35" t="s">
+      <c r="W4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="X4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Y4" s="36" t="s">
+      <c r="Y4" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="Z4" s="68"/>
-[...2 lines deleted...]
-      <c r="A5" s="37" t="s">
+      <c r="Z4" s="67"/>
+    </row>
+    <row r="5" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A5" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="38">
+      <c r="B5" s="37">
         <v>8475</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="38">
         <v>108.7</v>
       </c>
-      <c r="D5" s="62">
+      <c r="D5" s="61">
         <v>13152</v>
       </c>
-      <c r="E5" s="63">
+      <c r="E5" s="62">
         <v>97.1</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="42">
         <v>18606</v>
       </c>
-      <c r="G5" s="44">
+      <c r="G5" s="43">
         <v>101</v>
       </c>
-      <c r="H5" s="38">
+      <c r="H5" s="37">
         <v>23419</v>
       </c>
-      <c r="I5" s="39">
+      <c r="I5" s="38">
         <v>108.9</v>
       </c>
-      <c r="J5" s="40">
+      <c r="J5" s="39">
         <v>29424</v>
       </c>
-      <c r="K5" s="41">
+      <c r="K5" s="40">
         <v>102.1</v>
       </c>
-      <c r="L5" s="42">
+      <c r="L5" s="41">
         <v>43798</v>
       </c>
-      <c r="M5" s="33">
+      <c r="M5" s="32">
         <v>105.8</v>
       </c>
-      <c r="N5" s="38">
+      <c r="N5" s="37">
         <v>54246</v>
       </c>
-      <c r="O5" s="39">
+      <c r="O5" s="38">
         <v>101.9</v>
       </c>
-      <c r="P5" s="40">
+      <c r="P5" s="39">
         <v>70630</v>
       </c>
-      <c r="Q5" s="41">
+      <c r="Q5" s="40">
         <v>100.8</v>
       </c>
-      <c r="R5" s="42">
+      <c r="R5" s="41">
         <v>83316</v>
       </c>
-      <c r="S5" s="50">
+      <c r="S5" s="49">
         <v>101.6</v>
       </c>
-      <c r="T5" s="42">
+      <c r="T5" s="41">
         <v>96953</v>
       </c>
-      <c r="U5" s="33">
+      <c r="U5" s="32">
         <v>103.5</v>
       </c>
-      <c r="V5" s="38">
+      <c r="V5" s="37">
         <v>129132</v>
       </c>
-      <c r="W5" s="39">
+      <c r="W5" s="38">
         <v>120.8</v>
       </c>
-      <c r="X5" s="38">
+      <c r="X5" s="37">
         <v>133833</v>
       </c>
-      <c r="Y5" s="39">
+      <c r="Y5" s="38">
         <v>115.7</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="33" customFormat="1" ht="11.25">
-      <c r="A6" s="45" t="s">
+    <row r="6" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A6" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="38">
+      <c r="B6" s="37">
         <v>6256</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="38">
         <v>105.6</v>
       </c>
-      <c r="D6" s="62">
+      <c r="D6" s="61">
         <v>8411</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="62">
         <v>88.4</v>
       </c>
-      <c r="F6" s="48">
+      <c r="F6" s="47">
         <v>10840</v>
       </c>
-      <c r="G6" s="49">
+      <c r="G6" s="48">
         <v>98.6</v>
       </c>
-      <c r="H6" s="38">
+      <c r="H6" s="37">
         <v>13685</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I6" s="38">
         <v>109.4</v>
       </c>
-      <c r="J6" s="46">
+      <c r="J6" s="45">
         <v>16825</v>
       </c>
-      <c r="K6" s="47">
+      <c r="K6" s="46">
         <v>99.8</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="41">
         <v>26000</v>
       </c>
-      <c r="M6" s="33">
+      <c r="M6" s="32">
         <v>102.5</v>
       </c>
-      <c r="N6" s="38">
+      <c r="N6" s="37">
         <v>33519</v>
       </c>
-      <c r="O6" s="39">
+      <c r="O6" s="38">
         <v>98.1</v>
       </c>
-      <c r="P6" s="46">
+      <c r="P6" s="45">
         <v>44203</v>
       </c>
-      <c r="Q6" s="47">
+      <c r="Q6" s="46">
         <v>96.9</v>
       </c>
-      <c r="R6" s="42">
+      <c r="R6" s="41">
         <v>49977</v>
       </c>
-      <c r="S6" s="50">
+      <c r="S6" s="49">
         <v>97</v>
       </c>
-      <c r="T6" s="42">
+      <c r="T6" s="41">
         <v>59608</v>
       </c>
-      <c r="U6" s="33">
+      <c r="U6" s="32">
         <v>100.1</v>
       </c>
-      <c r="V6" s="38">
+      <c r="V6" s="37">
         <v>85194</v>
       </c>
-      <c r="W6" s="39">
+      <c r="W6" s="38">
         <v>123.6</v>
       </c>
-      <c r="X6" s="38">
+      <c r="X6" s="37">
         <v>86687</v>
       </c>
-      <c r="Y6" s="39">
+      <c r="Y6" s="38">
         <v>118.8</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="33" customFormat="1" ht="11.25">
-      <c r="A7" s="45" t="s">
+    <row r="7" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A7" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="37">
         <v>208</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="38">
         <v>117.9</v>
       </c>
-      <c r="D7" s="62">
+      <c r="D7" s="61">
         <v>516</v>
       </c>
-      <c r="E7" s="63">
+      <c r="E7" s="62">
         <v>111.6</v>
       </c>
-      <c r="F7" s="48">
+      <c r="F7" s="47">
         <v>1007</v>
       </c>
-      <c r="G7" s="49">
+      <c r="G7" s="48">
         <v>110.7</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>1250</v>
       </c>
-      <c r="I7" s="39">
+      <c r="I7" s="38">
         <v>108.6</v>
       </c>
-      <c r="J7" s="46">
+      <c r="J7" s="45">
         <v>1740</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K7" s="46">
         <v>108.5</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="41">
         <v>2225</v>
       </c>
-      <c r="M7" s="50">
+      <c r="M7" s="49">
         <v>115</v>
       </c>
-      <c r="N7" s="38">
+      <c r="N7" s="37">
         <v>2624</v>
       </c>
-      <c r="O7" s="39">
+      <c r="O7" s="38">
         <v>112.6</v>
       </c>
-      <c r="P7" s="46">
+      <c r="P7" s="45">
         <v>3189</v>
       </c>
-      <c r="Q7" s="47">
+      <c r="Q7" s="46">
         <v>110.6</v>
       </c>
-      <c r="R7" s="42">
+      <c r="R7" s="41">
         <v>4163</v>
       </c>
-      <c r="S7" s="50">
+      <c r="S7" s="49">
         <v>106.9</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="41">
         <v>4492</v>
       </c>
-      <c r="U7" s="33">
+      <c r="U7" s="32">
         <v>109.5</v>
       </c>
-      <c r="V7" s="46">
+      <c r="V7" s="45">
         <v>5153</v>
       </c>
-      <c r="W7" s="47">
+      <c r="W7" s="46">
         <v>119.9</v>
       </c>
-      <c r="X7" s="46">
+      <c r="X7" s="45">
         <v>6234</v>
       </c>
-      <c r="Y7" s="47">
+      <c r="Y7" s="46">
         <v>108.8</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="33" customFormat="1" ht="11.25">
-      <c r="A8" s="45" t="s">
+    <row r="8" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A8" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="37">
         <v>178</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="38">
         <v>99.2</v>
       </c>
-      <c r="D8" s="62">
+      <c r="D8" s="61">
         <v>344</v>
       </c>
-      <c r="E8" s="63">
+      <c r="E8" s="62">
         <v>100.1</v>
       </c>
-      <c r="F8" s="48">
+      <c r="F8" s="47">
         <v>510</v>
       </c>
-      <c r="G8" s="49">
+      <c r="G8" s="48">
         <v>99.9</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="37">
         <v>714</v>
       </c>
-      <c r="I8" s="39">
+      <c r="I8" s="38">
         <v>99.8</v>
       </c>
-      <c r="J8" s="46">
+      <c r="J8" s="45">
         <v>901</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="46">
         <v>100.8</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="41">
         <v>1704</v>
       </c>
-      <c r="M8" s="33">
+      <c r="M8" s="32">
         <v>103.1</v>
       </c>
-      <c r="N8" s="38">
+      <c r="N8" s="37">
         <v>1761</v>
       </c>
-      <c r="O8" s="39">
+      <c r="O8" s="38">
         <v>102.8</v>
       </c>
-      <c r="P8" s="46">
+      <c r="P8" s="45">
         <v>1900</v>
       </c>
-      <c r="Q8" s="47">
+      <c r="Q8" s="46">
         <v>97.6</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="41">
         <v>2031</v>
       </c>
-      <c r="S8" s="50">
+      <c r="S8" s="49">
         <v>94.9</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="41">
         <v>2123</v>
       </c>
-      <c r="U8" s="33">
+      <c r="U8" s="32">
         <v>92.6</v>
       </c>
-      <c r="V8" s="46">
+      <c r="V8" s="45">
         <v>2834</v>
       </c>
-      <c r="W8" s="47">
+      <c r="W8" s="46">
         <v>83.5</v>
       </c>
-      <c r="X8" s="46">
+      <c r="X8" s="45">
         <v>3468</v>
       </c>
-      <c r="Y8" s="47">
+      <c r="Y8" s="46">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="33" customFormat="1" ht="11.25">
-      <c r="A9" s="45" t="s">
+    <row r="9" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A9" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="37">
         <v>474</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="38">
         <v>103.6</v>
       </c>
-      <c r="D9" s="62">
+      <c r="D9" s="61">
         <v>1021</v>
       </c>
-      <c r="E9" s="63">
+      <c r="E9" s="62">
         <v>96.2</v>
       </c>
-      <c r="F9" s="48">
+      <c r="F9" s="47">
         <v>1306</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="48">
         <v>77</v>
       </c>
-      <c r="H9" s="38">
+      <c r="H9" s="37">
         <v>1668</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="38">
         <v>91.6</v>
       </c>
-      <c r="J9" s="46">
+      <c r="J9" s="45">
         <v>2339</v>
       </c>
-      <c r="K9" s="47">
+      <c r="K9" s="46">
         <v>80.8</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="41">
         <v>3198</v>
       </c>
-      <c r="M9" s="33">
+      <c r="M9" s="32">
         <v>99.2</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N9" s="37">
         <v>3609</v>
       </c>
-      <c r="O9" s="39">
+      <c r="O9" s="38">
         <v>97.4</v>
       </c>
-      <c r="P9" s="46">
+      <c r="P9" s="45">
         <v>4742</v>
       </c>
-      <c r="Q9" s="47">
+      <c r="Q9" s="46">
         <v>103.4</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="41">
         <v>5694</v>
       </c>
-      <c r="S9" s="50">
+      <c r="S9" s="49">
         <v>114.6</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="41">
         <v>6371</v>
       </c>
-      <c r="U9" s="33">
+      <c r="U9" s="32">
         <v>110.7</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="45">
         <v>7862</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="46">
         <v>127.8</v>
       </c>
-      <c r="X9" s="46">
+      <c r="X9" s="45">
         <v>8162</v>
       </c>
-      <c r="Y9" s="47">
+      <c r="Y9" s="46">
         <v>131</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="33" customFormat="1" ht="11.25">
-      <c r="A10" s="45" t="s">
+    <row r="10" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A10" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B10" s="37">
         <v>275</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="38">
         <v>122.2</v>
       </c>
-      <c r="D10" s="62">
+      <c r="D10" s="61">
         <v>585</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="62">
         <v>121.5</v>
       </c>
-      <c r="F10" s="48">
+      <c r="F10" s="47">
         <v>1703</v>
       </c>
-      <c r="G10" s="49">
+      <c r="G10" s="48">
         <v>117.4</v>
       </c>
-      <c r="H10" s="38">
+      <c r="H10" s="37">
         <v>2152</v>
       </c>
-      <c r="I10" s="39">
+      <c r="I10" s="38">
         <v>116.2</v>
       </c>
-      <c r="J10" s="46">
+      <c r="J10" s="45">
         <v>2449</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="46">
         <v>116.6</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="41">
         <v>3182</v>
       </c>
-      <c r="M10" s="50">
+      <c r="M10" s="49">
         <v>118</v>
       </c>
-      <c r="N10" s="38">
+      <c r="N10" s="37">
         <v>3436</v>
       </c>
-      <c r="O10" s="39">
+      <c r="O10" s="38">
         <v>117.2</v>
       </c>
-      <c r="P10" s="46">
+      <c r="P10" s="45">
         <v>4280</v>
       </c>
-      <c r="Q10" s="47">
+      <c r="Q10" s="46">
         <v>113.9</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="41">
         <v>6121</v>
       </c>
-      <c r="S10" s="50">
+      <c r="S10" s="49">
         <v>108.8</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="41">
         <v>7648</v>
       </c>
-      <c r="U10" s="33">
+      <c r="U10" s="32">
         <v>106.4</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="45">
         <v>8868</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="46">
         <v>112.8</v>
       </c>
-      <c r="X10" s="46">
+      <c r="X10" s="45">
         <v>9427</v>
       </c>
-      <c r="Y10" s="47">
+      <c r="Y10" s="46">
         <v>107.5</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="33" customFormat="1" ht="11.25">
-      <c r="A11" s="45" t="s">
+    <row r="11" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A11" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B11" s="37">
         <v>287</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="38">
         <v>127.8</v>
       </c>
-      <c r="D11" s="62">
+      <c r="D11" s="61">
         <v>588</v>
       </c>
-      <c r="E11" s="63">
+      <c r="E11" s="62">
         <v>124.5</v>
       </c>
-      <c r="F11" s="48">
+      <c r="F11" s="47">
         <v>984</v>
       </c>
-      <c r="G11" s="49">
+      <c r="G11" s="48">
         <v>118.6</v>
       </c>
-      <c r="H11" s="38">
+      <c r="H11" s="37">
         <v>1331</v>
       </c>
-      <c r="I11" s="39">
+      <c r="I11" s="38">
         <v>121</v>
       </c>
-      <c r="J11" s="46">
+      <c r="J11" s="45">
         <v>1702</v>
       </c>
-      <c r="K11" s="47">
+      <c r="K11" s="46">
         <v>121.2</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="41">
         <v>2433</v>
       </c>
-      <c r="M11" s="33">
+      <c r="M11" s="32">
         <v>123.3</v>
       </c>
-      <c r="N11" s="38">
+      <c r="N11" s="37">
         <v>3437</v>
       </c>
-      <c r="O11" s="39">
+      <c r="O11" s="38">
         <v>117.8</v>
       </c>
-      <c r="P11" s="46">
+      <c r="P11" s="45">
         <v>4781</v>
       </c>
-      <c r="Q11" s="47">
+      <c r="Q11" s="46">
         <v>114.1</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="41">
         <v>6309</v>
       </c>
-      <c r="S11" s="50">
+      <c r="S11" s="49">
         <v>109.8</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="41">
         <v>6903</v>
       </c>
-      <c r="U11" s="33">
+      <c r="U11" s="32">
         <v>109.6</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="45">
         <v>7288</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="46">
         <v>110.5</v>
       </c>
-      <c r="X11" s="46">
+      <c r="X11" s="45">
         <v>7306</v>
       </c>
-      <c r="Y11" s="47">
+      <c r="Y11" s="46">
         <v>106.5</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="33" customFormat="1" ht="11.25">
-      <c r="A12" s="45" t="s">
+    <row r="12" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A12" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B12" s="37">
         <v>154</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="38">
         <v>126.8</v>
       </c>
-      <c r="D12" s="62">
+      <c r="D12" s="61">
         <v>284</v>
       </c>
-      <c r="E12" s="63">
+      <c r="E12" s="62">
         <v>126.5</v>
       </c>
-      <c r="F12" s="48">
+      <c r="F12" s="47">
         <v>476</v>
       </c>
-      <c r="G12" s="49">
+      <c r="G12" s="48">
         <v>128.80000000000001</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>649</v>
       </c>
-      <c r="I12" s="39">
+      <c r="I12" s="38">
         <v>132.1</v>
       </c>
-      <c r="J12" s="46">
+      <c r="J12" s="45">
         <v>811</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="46">
         <v>124.3</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="41">
         <v>1020</v>
       </c>
-      <c r="M12" s="33">
+      <c r="M12" s="32">
         <v>127.1</v>
       </c>
-      <c r="N12" s="38">
+      <c r="N12" s="37">
         <v>1256</v>
       </c>
-      <c r="O12" s="39">
+      <c r="O12" s="38">
         <v>122.6</v>
       </c>
-      <c r="P12" s="46">
+      <c r="P12" s="45">
         <v>1956</v>
       </c>
-      <c r="Q12" s="47">
+      <c r="Q12" s="46">
         <v>134.80000000000001</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="41">
         <v>2264</v>
       </c>
-      <c r="S12" s="50">
+      <c r="S12" s="49">
         <v>132.80000000000001</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="41">
         <v>2499</v>
       </c>
-      <c r="U12" s="33">
+      <c r="U12" s="32">
         <v>136.9</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>3053</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="46">
         <v>143.4</v>
       </c>
-      <c r="X12" s="46">
+      <c r="X12" s="45">
         <v>3338</v>
       </c>
-      <c r="Y12" s="47">
+      <c r="Y12" s="46">
         <v>146.5</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="33" customFormat="1" ht="11.25">
-      <c r="A13" s="52" t="s">
+    <row r="13" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A13" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="53">
+      <c r="B13" s="52">
         <v>643</v>
       </c>
-      <c r="C13" s="54">
+      <c r="C13" s="53">
         <v>137.4</v>
       </c>
-      <c r="D13" s="64">
+      <c r="D13" s="63">
         <v>1403</v>
       </c>
-      <c r="E13" s="65">
+      <c r="E13" s="64">
         <v>151.80000000000001</v>
       </c>
-      <c r="F13" s="57">
+      <c r="F13" s="56">
         <v>1780</v>
       </c>
-      <c r="G13" s="58">
+      <c r="G13" s="57">
         <v>109.3</v>
       </c>
-      <c r="H13" s="53">
+      <c r="H13" s="52">
         <v>1970</v>
       </c>
-      <c r="I13" s="54">
+      <c r="I13" s="53">
         <v>108.4</v>
       </c>
-      <c r="J13" s="53">
+      <c r="J13" s="52">
         <v>2657</v>
       </c>
-      <c r="K13" s="54">
+      <c r="K13" s="53">
         <v>115</v>
       </c>
-      <c r="L13" s="55">
+      <c r="L13" s="54">
         <v>4036</v>
       </c>
-      <c r="M13" s="56">
+      <c r="M13" s="55">
         <v>112.6</v>
       </c>
-      <c r="N13" s="53">
+      <c r="N13" s="52">
         <v>4604</v>
       </c>
-      <c r="O13" s="54">
+      <c r="O13" s="53">
         <v>106.4</v>
       </c>
-      <c r="P13" s="53">
+      <c r="P13" s="52">
         <v>5579</v>
       </c>
-      <c r="Q13" s="54">
+      <c r="Q13" s="53">
         <v>103.3</v>
       </c>
-      <c r="R13" s="55">
+      <c r="R13" s="54">
         <v>6757</v>
       </c>
-      <c r="S13" s="66">
+      <c r="S13" s="65">
         <v>109</v>
       </c>
-      <c r="T13" s="55">
+      <c r="T13" s="54">
         <v>7309</v>
       </c>
-      <c r="U13" s="56">
+      <c r="U13" s="55">
         <v>111.5</v>
       </c>
-      <c r="V13" s="53">
+      <c r="V13" s="52">
         <v>8880</v>
       </c>
-      <c r="W13" s="54">
+      <c r="W13" s="53">
         <v>122.6</v>
       </c>
-      <c r="X13" s="53">
+      <c r="X13" s="52">
         <v>9211</v>
       </c>
-      <c r="Y13" s="54">
+      <c r="Y13" s="53">
         <v>107.5</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="33" customFormat="1" ht="16.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="D15" s="32"/>
+    <row r="14" spans="1:26" s="32" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B14" s="58"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+    </row>
+    <row r="15" spans="1:26" s="32" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A15" s="59"/>
+      <c r="B15" s="60"/>
+      <c r="D15" s="31"/>
     </row>
     <row r="16" spans="1:26" ht="15.75">
-      <c r="A16" s="79" t="s">
+      <c r="A16" s="83" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="79"/>
-[...5 lines deleted...]
-      <c r="H16" s="81"/>
+      <c r="B16" s="83"/>
+      <c r="C16" s="83"/>
+      <c r="D16" s="84"/>
+      <c r="E16" s="84"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="84"/>
+      <c r="H16" s="85"/>
     </row>
     <row r="17" spans="1:25" ht="15.75">
-      <c r="A17" s="31"/>
-[...1 lines deleted...]
-      <c r="C17" s="31"/>
+      <c r="A17" s="30"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30"/>
     </row>
     <row r="18" spans="1:25">
-      <c r="A18" s="76"/>
-      <c r="B18" s="78" t="s">
+      <c r="A18" s="80"/>
+      <c r="B18" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="74"/>
-      <c r="D18" s="74" t="s">
+      <c r="C18" s="78"/>
+      <c r="D18" s="78" t="s">
         <v>63</v>
       </c>
-      <c r="E18" s="74"/>
-      <c r="F18" s="74" t="s">
+      <c r="E18" s="78"/>
+      <c r="F18" s="78" t="s">
         <v>64</v>
       </c>
-      <c r="G18" s="74"/>
-      <c r="H18" s="74" t="s">
+      <c r="G18" s="78"/>
+      <c r="H18" s="78" t="s">
         <v>65</v>
       </c>
-      <c r="I18" s="74"/>
-      <c r="J18" s="74" t="s">
+      <c r="I18" s="78"/>
+      <c r="J18" s="78" t="s">
         <v>66</v>
       </c>
-      <c r="K18" s="74"/>
-      <c r="L18" s="74" t="s">
+      <c r="K18" s="78"/>
+      <c r="L18" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="M18" s="74"/>
-      <c r="N18" s="74" t="s">
+      <c r="M18" s="78"/>
+      <c r="N18" s="78" t="s">
         <v>68</v>
       </c>
-      <c r="O18" s="74"/>
-      <c r="P18" s="74" t="s">
+      <c r="O18" s="78"/>
+      <c r="P18" s="78" t="s">
         <v>69</v>
       </c>
-      <c r="Q18" s="74"/>
-      <c r="R18" s="74" t="s">
+      <c r="Q18" s="78"/>
+      <c r="R18" s="78" t="s">
         <v>70</v>
       </c>
-      <c r="S18" s="74"/>
-      <c r="T18" s="74" t="s">
+      <c r="S18" s="78"/>
+      <c r="T18" s="78" t="s">
         <v>71</v>
       </c>
-      <c r="U18" s="74"/>
-      <c r="V18" s="74" t="s">
+      <c r="U18" s="78"/>
+      <c r="V18" s="78" t="s">
         <v>72</v>
       </c>
-      <c r="W18" s="74"/>
-      <c r="X18" s="74" t="s">
+      <c r="W18" s="78"/>
+      <c r="X18" s="78" t="s">
         <v>73</v>
       </c>
-      <c r="Y18" s="75"/>
+      <c r="Y18" s="79"/>
     </row>
     <row r="19" spans="1:25" ht="56.25">
-      <c r="A19" s="77"/>
-      <c r="B19" s="34" t="s">
+      <c r="A19" s="81"/>
+      <c r="B19" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="C19" s="35" t="s">
+      <c r="C19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E19" s="35" t="s">
+      <c r="E19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="G19" s="35" t="s">
+      <c r="G19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="I19" s="35" t="s">
+      <c r="I19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K19" s="35" t="s">
+      <c r="K19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="M19" s="35" t="s">
+      <c r="M19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="O19" s="35" t="s">
+      <c r="O19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q19" s="35" t="s">
+      <c r="Q19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="R19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="S19" s="35" t="s">
+      <c r="S19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="T19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="U19" s="35" t="s">
+      <c r="U19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="V19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="W19" s="35" t="s">
+      <c r="W19" s="34" t="s">
         <v>74</v>
       </c>
       <c r="X19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Y19" s="36" t="s">
+      <c r="Y19" s="35" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="38">
+      <c r="B20" s="37">
         <v>9205</v>
       </c>
-      <c r="C20" s="39">
+      <c r="C20" s="38">
         <v>100.9</v>
       </c>
-      <c r="D20" s="62">
+      <c r="D20" s="61">
         <v>17695</v>
       </c>
-      <c r="E20" s="63">
+      <c r="E20" s="62">
         <v>124.8</v>
       </c>
-      <c r="F20" s="40">
+      <c r="F20" s="39">
         <v>27383</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="40">
         <v>137.5</v>
       </c>
-      <c r="H20" s="40">
+      <c r="H20" s="39">
         <v>34978</v>
       </c>
-      <c r="I20" s="41">
+      <c r="I20" s="40">
         <v>139.80000000000001</v>
       </c>
-      <c r="J20" s="40">
+      <c r="J20" s="39">
         <v>67707</v>
       </c>
-      <c r="K20" s="41">
+      <c r="K20" s="40">
         <v>214.9</v>
       </c>
-      <c r="L20" s="40">
+      <c r="L20" s="39">
         <v>91444</v>
       </c>
-      <c r="M20" s="41">
+      <c r="M20" s="40">
         <v>194.6</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N20" s="37">
         <v>115070</v>
       </c>
-      <c r="O20" s="39">
+      <c r="O20" s="38">
         <v>197.5</v>
       </c>
-      <c r="P20" s="40"/>
-[...8 lines deleted...]
-      <c r="Y20" s="39"/>
+      <c r="P20" s="39">
+        <v>149060</v>
+      </c>
+      <c r="Q20" s="40">
+        <v>196</v>
+      </c>
+      <c r="R20" s="41"/>
+      <c r="S20" s="49"/>
+      <c r="T20" s="41"/>
+      <c r="U20" s="32"/>
+      <c r="V20" s="37"/>
+      <c r="W20" s="38"/>
+      <c r="X20" s="37"/>
+      <c r="Y20" s="38"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="45" t="s">
+      <c r="A21" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="38">
+      <c r="B21" s="37">
         <v>6215</v>
       </c>
-      <c r="C21" s="39">
+      <c r="C21" s="38">
         <v>92.4</v>
       </c>
-      <c r="D21" s="62">
+      <c r="D21" s="61">
         <v>11718</v>
       </c>
-      <c r="E21" s="63">
+      <c r="E21" s="62">
         <v>128.80000000000001</v>
       </c>
-      <c r="F21" s="46">
+      <c r="F21" s="45">
         <v>16712</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="46">
         <v>143.80000000000001</v>
       </c>
-      <c r="H21" s="46">
+      <c r="H21" s="45">
         <v>21794</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="46">
         <v>148.69999999999999</v>
       </c>
-      <c r="J21" s="46">
+      <c r="J21" s="45">
         <v>50841</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="46">
         <v>281.89999999999998</v>
       </c>
-      <c r="L21" s="46">
+      <c r="L21" s="45">
         <v>66473</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="46">
         <v>237.6</v>
       </c>
-      <c r="N21" s="46">
+      <c r="N21" s="45">
         <v>85024</v>
       </c>
-      <c r="O21" s="39">
+      <c r="O21" s="38">
         <v>235.7</v>
       </c>
-      <c r="P21" s="46"/>
-[...8 lines deleted...]
-      <c r="Y21" s="39"/>
+      <c r="P21" s="45">
+        <v>112550</v>
+      </c>
+      <c r="Q21" s="46">
+        <v>235.8</v>
+      </c>
+      <c r="R21" s="41"/>
+      <c r="S21" s="49"/>
+      <c r="T21" s="41"/>
+      <c r="U21" s="32"/>
+      <c r="V21" s="37"/>
+      <c r="W21" s="38"/>
+      <c r="X21" s="37"/>
+      <c r="Y21" s="38"/>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="38">
+      <c r="B22" s="37">
         <v>273</v>
       </c>
-      <c r="C22" s="39">
+      <c r="C22" s="38">
         <v>122.4</v>
       </c>
-      <c r="D22" s="62">
+      <c r="D22" s="61">
         <v>611</v>
       </c>
-      <c r="E22" s="63">
+      <c r="E22" s="62">
         <v>110.9</v>
       </c>
-      <c r="F22" s="46">
+      <c r="F22" s="45">
         <v>1208</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="46">
         <v>113</v>
       </c>
-      <c r="H22" s="46">
+      <c r="H22" s="45">
         <v>1549</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="46">
         <v>116.9</v>
       </c>
-      <c r="J22" s="46">
+      <c r="J22" s="45">
         <v>2030</v>
       </c>
-      <c r="K22" s="47">
+      <c r="K22" s="46">
         <v>109.6</v>
       </c>
-      <c r="L22" s="46">
+      <c r="L22" s="45">
         <v>2596</v>
       </c>
-      <c r="M22" s="47">
+      <c r="M22" s="46">
         <v>109.1</v>
       </c>
-      <c r="N22" s="46">
+      <c r="N22" s="45">
         <v>3003</v>
       </c>
-      <c r="O22" s="39">
+      <c r="O22" s="38">
         <v>106.8</v>
       </c>
-      <c r="P22" s="46"/>
-[...8 lines deleted...]
-      <c r="Y22" s="47"/>
+      <c r="P22" s="45">
+        <v>3494</v>
+      </c>
+      <c r="Q22" s="46">
+        <v>101.8</v>
+      </c>
+      <c r="R22" s="41"/>
+      <c r="S22" s="49"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="32"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="46"/>
     </row>
     <row r="23" spans="1:25">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="38">
+      <c r="B23" s="37">
         <v>182</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C23" s="38">
         <v>96.4</v>
       </c>
-      <c r="D23" s="62">
+      <c r="D23" s="61">
         <v>350</v>
       </c>
-      <c r="E23" s="63">
+      <c r="E23" s="62">
         <v>96</v>
       </c>
-      <c r="F23" s="46">
+      <c r="F23" s="45">
         <v>517</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="46">
         <v>96</v>
       </c>
-      <c r="H23" s="46">
+      <c r="H23" s="45">
         <v>729</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="46">
         <v>96.7</v>
       </c>
-      <c r="J23" s="46">
+      <c r="J23" s="45">
         <v>904</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="46">
         <v>95.1</v>
       </c>
-      <c r="L23" s="46">
+      <c r="L23" s="45">
         <v>1721</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="46">
         <v>95.6</v>
       </c>
-      <c r="N23" s="46">
+      <c r="N23" s="45">
         <v>1774</v>
       </c>
-      <c r="O23" s="39">
+      <c r="O23" s="38">
         <v>95.5</v>
       </c>
-      <c r="P23" s="46"/>
-[...8 lines deleted...]
-      <c r="Y23" s="47"/>
+      <c r="P23" s="45">
+        <v>1920</v>
+      </c>
+      <c r="Q23" s="46">
+        <v>96</v>
+      </c>
+      <c r="R23" s="41"/>
+      <c r="S23" s="49"/>
+      <c r="T23" s="41"/>
+      <c r="U23" s="32"/>
+      <c r="V23" s="45"/>
+      <c r="W23" s="46"/>
+      <c r="X23" s="45"/>
+      <c r="Y23" s="46"/>
     </row>
     <row r="24" spans="1:25">
-      <c r="A24" s="45" t="s">
+      <c r="A24" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="38">
+      <c r="B24" s="37">
         <v>695</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="38">
         <v>136.4</v>
       </c>
-      <c r="D24" s="62">
+      <c r="D24" s="61">
         <v>1505</v>
       </c>
-      <c r="E24" s="63">
+      <c r="E24" s="62">
         <v>138.1</v>
       </c>
-      <c r="F24" s="46">
+      <c r="F24" s="45">
         <v>2193</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="46">
         <v>158.1</v>
       </c>
-      <c r="H24" s="46">
+      <c r="H24" s="45">
         <v>2735</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="46">
         <v>154.6</v>
       </c>
-      <c r="J24" s="46">
+      <c r="J24" s="45">
         <v>3807</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="46">
         <v>152.69999999999999</v>
       </c>
-      <c r="L24" s="46">
+      <c r="L24" s="45">
         <v>5265</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="46">
         <v>154</v>
       </c>
-      <c r="N24" s="46">
+      <c r="N24" s="45">
         <v>6151</v>
       </c>
-      <c r="O24" s="39">
+      <c r="O24" s="38">
         <v>159.30000000000001</v>
       </c>
-      <c r="P24" s="46"/>
-[...8 lines deleted...]
-      <c r="Y24" s="47"/>
+      <c r="P24" s="45">
+        <v>7595</v>
+      </c>
+      <c r="Q24" s="46">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="R24" s="41"/>
+      <c r="S24" s="49"/>
+      <c r="T24" s="41"/>
+      <c r="U24" s="32"/>
+      <c r="V24" s="45"/>
+      <c r="W24" s="46"/>
+      <c r="X24" s="45"/>
+      <c r="Y24" s="46"/>
     </row>
     <row r="25" spans="1:25">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="38">
+      <c r="B25" s="37">
         <v>316</v>
       </c>
-      <c r="C25" s="39">
+      <c r="C25" s="38">
         <v>107.2</v>
       </c>
-      <c r="D25" s="62">
+      <c r="D25" s="61">
         <v>680</v>
       </c>
-      <c r="E25" s="63">
+      <c r="E25" s="62">
         <v>109</v>
       </c>
-      <c r="F25" s="46">
+      <c r="F25" s="45">
         <v>2049</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="46">
         <v>113.3</v>
       </c>
-      <c r="H25" s="46">
+      <c r="H25" s="45">
         <v>2590</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="46">
         <v>113.5</v>
       </c>
-      <c r="J25" s="46">
+      <c r="J25" s="45">
         <v>2929</v>
       </c>
-      <c r="K25" s="47">
+      <c r="K25" s="46">
         <v>112.3</v>
       </c>
-      <c r="L25" s="46">
+      <c r="L25" s="45">
         <v>3793</v>
       </c>
-      <c r="M25" s="47">
+      <c r="M25" s="46">
         <v>111.4</v>
       </c>
-      <c r="N25" s="46">
+      <c r="N25" s="45">
         <v>4123</v>
       </c>
-      <c r="O25" s="39">
+      <c r="O25" s="38">
         <v>111.9</v>
       </c>
-      <c r="P25" s="46"/>
-[...8 lines deleted...]
-      <c r="Y25" s="47"/>
+      <c r="P25" s="45">
+        <v>5095</v>
+      </c>
+      <c r="Q25" s="46">
+        <v>110.5</v>
+      </c>
+      <c r="R25" s="41"/>
+      <c r="S25" s="49"/>
+      <c r="T25" s="41"/>
+      <c r="U25" s="32"/>
+      <c r="V25" s="45"/>
+      <c r="W25" s="46"/>
+      <c r="X25" s="45"/>
+      <c r="Y25" s="46"/>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="38">
+      <c r="B26" s="37">
         <v>313</v>
       </c>
-      <c r="C26" s="39">
+      <c r="C26" s="38">
         <v>97.5</v>
       </c>
-      <c r="D26" s="62">
+      <c r="D26" s="61">
         <v>642</v>
       </c>
-      <c r="E26" s="63">
+      <c r="E26" s="62">
         <v>99.9</v>
       </c>
-      <c r="F26" s="46">
+      <c r="F26" s="45">
         <v>1061</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="46">
         <v>100.5</v>
       </c>
-      <c r="H26" s="46">
+      <c r="H26" s="45">
         <v>1437</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="46">
         <v>100.9</v>
       </c>
-      <c r="J26" s="46">
+      <c r="J26" s="45">
         <v>1830</v>
       </c>
-      <c r="K26" s="47">
+      <c r="K26" s="46">
         <v>100.3</v>
       </c>
-      <c r="L26" s="46">
+      <c r="L26" s="45">
         <v>2655</v>
       </c>
-      <c r="M26" s="47">
+      <c r="M26" s="46">
         <v>101.5</v>
       </c>
-      <c r="N26" s="46">
+      <c r="N26" s="45">
         <v>3719</v>
       </c>
-      <c r="O26" s="39">
+      <c r="O26" s="38">
         <v>100.5</v>
       </c>
-      <c r="P26" s="46"/>
-[...8 lines deleted...]
-      <c r="Y26" s="47"/>
+      <c r="P26" s="45">
+        <v>5141</v>
+      </c>
+      <c r="Q26" s="46">
+        <v>99.6</v>
+      </c>
+      <c r="R26" s="41"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="41"/>
+      <c r="U26" s="32"/>
+      <c r="V26" s="45"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="45"/>
+      <c r="Y26" s="46"/>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="45" t="s">
+      <c r="A27" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="B27" s="38">
+      <c r="B27" s="37">
         <v>247</v>
       </c>
-      <c r="C27" s="39">
+      <c r="C27" s="38">
         <v>148.6</v>
       </c>
-      <c r="D27" s="62">
+      <c r="D27" s="61">
         <v>445</v>
       </c>
-      <c r="E27" s="63">
+      <c r="E27" s="62">
         <v>146.4</v>
       </c>
-      <c r="F27" s="46">
+      <c r="F27" s="45">
         <v>745</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="46">
         <v>146.9</v>
       </c>
-      <c r="H27" s="46">
+      <c r="H27" s="45">
         <v>1009</v>
       </c>
-      <c r="I27" s="47">
+      <c r="I27" s="46">
         <v>146.1</v>
       </c>
-      <c r="J27" s="67">
+      <c r="J27" s="66">
         <v>1265</v>
       </c>
-      <c r="K27" s="47">
+      <c r="K27" s="46">
         <v>146.19999999999999</v>
       </c>
-      <c r="L27" s="46">
+      <c r="L27" s="45">
         <v>1580</v>
       </c>
-      <c r="M27" s="47">
+      <c r="M27" s="46">
         <v>144.80000000000001</v>
       </c>
-      <c r="N27" s="46">
+      <c r="N27" s="45">
         <v>1972</v>
       </c>
-      <c r="O27" s="39">
+      <c r="O27" s="38">
         <v>146.4</v>
       </c>
-      <c r="P27" s="46"/>
-[...8 lines deleted...]
-      <c r="Y27" s="47"/>
+      <c r="P27" s="45">
+        <v>2628</v>
+      </c>
+      <c r="Q27" s="46">
+        <v>125.1</v>
+      </c>
+      <c r="R27" s="41"/>
+      <c r="S27" s="49"/>
+      <c r="T27" s="41"/>
+      <c r="U27" s="32"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="46"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="52" t="s">
+      <c r="A28" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="53">
+      <c r="B28" s="52">
         <v>964</v>
       </c>
-      <c r="C28" s="54">
+      <c r="C28" s="53">
         <v>134.6</v>
       </c>
-      <c r="D28" s="64">
+      <c r="D28" s="63">
         <v>1744</v>
       </c>
-      <c r="E28" s="65">
+      <c r="E28" s="64">
         <v>112.7</v>
       </c>
-      <c r="F28" s="53">
+      <c r="F28" s="52">
         <v>2898</v>
       </c>
-      <c r="G28" s="54">
+      <c r="G28" s="53">
         <v>149</v>
       </c>
-      <c r="H28" s="53">
+      <c r="H28" s="52">
         <v>3135</v>
       </c>
-      <c r="I28" s="54">
+      <c r="I28" s="53">
         <v>146.69999999999999</v>
       </c>
-      <c r="J28" s="53">
+      <c r="J28" s="52">
         <v>4101</v>
       </c>
-      <c r="K28" s="54">
+      <c r="K28" s="53">
         <v>142.80000000000001</v>
       </c>
-      <c r="L28" s="53">
+      <c r="L28" s="52">
         <v>7361</v>
       </c>
-      <c r="M28" s="54">
+      <c r="M28" s="53">
         <v>169.2</v>
       </c>
-      <c r="N28" s="53">
+      <c r="N28" s="52">
         <v>9304</v>
       </c>
-      <c r="O28" s="54">
+      <c r="O28" s="53">
         <v>188.4</v>
       </c>
-      <c r="P28" s="53"/>
-[...8 lines deleted...]
-      <c r="Y28" s="54"/>
+      <c r="P28" s="52">
+        <v>10637</v>
+      </c>
+      <c r="Q28" s="53">
+        <v>177.5</v>
+      </c>
+      <c r="R28" s="54"/>
+      <c r="S28" s="65"/>
+      <c r="T28" s="54"/>
+      <c r="U28" s="55"/>
+      <c r="V28" s="52"/>
+      <c r="W28" s="53"/>
+      <c r="X28" s="52"/>
+      <c r="Y28" s="53"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="33"/>
-[...23 lines deleted...]
-      <c r="Y29" s="33"/>
+      <c r="A29" s="32"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="32"/>
+      <c r="P29" s="32"/>
+      <c r="Q29" s="32"/>
+      <c r="R29" s="32"/>
+      <c r="S29" s="32"/>
+      <c r="T29" s="32"/>
+      <c r="U29" s="32"/>
+      <c r="V29" s="32"/>
+      <c r="W29" s="32"/>
+      <c r="X29" s="32"/>
+      <c r="Y29" s="32"/>
     </row>
     <row r="30" spans="1:25">
-      <c r="A30" s="60"/>
-[...23 lines deleted...]
-      <c r="Y30" s="33"/>
+      <c r="A30" s="59"/>
+      <c r="B30" s="60"/>
+      <c r="C30" s="32"/>
+      <c r="D30" s="31"/>
+      <c r="E30" s="32"/>
+      <c r="F30" s="32"/>
+      <c r="G30" s="32"/>
+      <c r="H30" s="32"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="32"/>
+      <c r="K30" s="32"/>
+      <c r="L30" s="32"/>
+      <c r="M30" s="32"/>
+      <c r="N30" s="32"/>
+      <c r="O30" s="32"/>
+      <c r="P30" s="32"/>
+      <c r="Q30" s="32"/>
+      <c r="R30" s="32"/>
+      <c r="S30" s="32"/>
+      <c r="T30" s="32"/>
+      <c r="U30" s="32"/>
+      <c r="V30" s="32"/>
+      <c r="W30" s="32"/>
+      <c r="X30" s="32"/>
+      <c r="Y30" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="V18:W18"/>
     <mergeCell ref="X18:Y18"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>