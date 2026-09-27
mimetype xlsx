--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="75" yWindow="15" windowWidth="14310" windowHeight="13170" tabRatio="881"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101, 161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161_161201" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
@@ -201,96 +201,96 @@
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>"Негізгі капиталға салынған инвестициялар туралы есеп" 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар, млн.теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына, пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына, пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңге, пайызбен*</t>
   </si>
   <si>
     <t>2023 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  бөлімі</t>
   </si>
   <si>
     <t>Султанбаева Салтанат Тулетовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>s.sultanbaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -632,67 +632,67 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1028,179 +1028,179 @@
       <c r="B3" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="53" customFormat="1">
       <c r="A4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="53" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="53" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="53" customFormat="1" ht="51.75" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="53" customFormat="1">
       <c r="A8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="53" customFormat="1" ht="25.5">
       <c r="A9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="53" customFormat="1" ht="38.25">
       <c r="A10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="53" customFormat="1">
       <c r="A11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="13"/>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" s="53" customFormat="1">
       <c r="A12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="51" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M12" s="54"/>
     </row>
     <row r="13" spans="1:13" s="53" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M13" s="54"/>
     </row>
     <row r="14" spans="1:13" s="53" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="29" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M14" s="54"/>
     </row>
     <row r="15" spans="1:13" s="53" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="29" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M15" s="54"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="11" t="s">
+      <c r="B16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="M16" s="55"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="M17" s="56"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M18" s="55"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M19" s="56"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M20" s="55"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="57" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M21" s="56"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="56"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="55"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="56"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="55"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
@@ -1245,179 +1245,179 @@
       <c r="B3" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="53" customFormat="1">
       <c r="A4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="53" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="53" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="53" customFormat="1" ht="38.25">
       <c r="A7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="53" customFormat="1" ht="25.5">
       <c r="A9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="53" customFormat="1" ht="38.25">
       <c r="A10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="53" customFormat="1">
       <c r="A11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="13"/>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" s="53" customFormat="1">
       <c r="A12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="52" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M12" s="54"/>
     </row>
     <row r="13" spans="1:13" s="53" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M13" s="54"/>
     </row>
     <row r="14" spans="1:13" s="53" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="58" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M14" s="54"/>
     </row>
     <row r="15" spans="1:13" s="53" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="29" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M15" s="54"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="11" t="s">
+      <c r="B16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="M16" s="55"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="M17" s="56"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M18" s="55"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M19" s="56"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M20" s="55"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="57" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M21" s="56"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="56"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="55"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="56"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="55"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
@@ -1540,149 +1540,149 @@
     <row r="18" spans="2:2">
       <c r="B18" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75">
-      <c r="A1" s="67" t="s">
+      <c r="A1" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67"/>
-[...10 lines deleted...]
-      <c r="M1" s="67"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="62"/>
-[...11 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="A2" s="65"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="31" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="31" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="31" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="31" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="31" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="31" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="31" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" s="2" customFormat="1">
-      <c r="A4" s="63" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="63"/>
+      <c r="A4" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14" s="2" customFormat="1">
       <c r="A5" s="32">
         <v>2023</v>
       </c>
       <c r="B5" s="33">
         <v>29283</v>
       </c>
       <c r="C5" s="33">
         <v>16631</v>
       </c>
       <c r="D5" s="33">
         <v>34405</v>
       </c>
       <c r="E5" s="33">
         <v>19523</v>
       </c>
       <c r="F5" s="33">
         <v>21726</v>
       </c>
       <c r="G5" s="33">
         <v>40470</v>
       </c>
       <c r="H5" s="33">
@@ -1789,73 +1789,75 @@
     <row r="8" spans="1:14" s="2" customFormat="1">
       <c r="A8" s="34">
         <v>2026</v>
       </c>
       <c r="B8" s="35">
         <v>49794</v>
       </c>
       <c r="C8" s="35">
         <v>46748</v>
       </c>
       <c r="D8" s="35">
         <v>45574</v>
       </c>
       <c r="E8" s="35">
         <v>45116</v>
       </c>
       <c r="F8" s="35">
         <v>73778</v>
       </c>
       <c r="G8" s="35">
         <v>78056</v>
       </c>
       <c r="H8" s="35">
         <v>77144</v>
       </c>
-      <c r="I8" s="35"/>
+      <c r="I8" s="35">
+        <v>80603</v>
+      </c>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14" s="2" customFormat="1">
-      <c r="A9" s="64" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="65"/>
+      <c r="A9" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14" s="2" customFormat="1">
       <c r="A10" s="32">
         <v>2023</v>
       </c>
       <c r="B10" s="36">
         <v>49.7</v>
       </c>
       <c r="C10" s="36">
         <v>56.9</v>
       </c>
       <c r="D10" s="36">
         <v>207.3</v>
       </c>
       <c r="E10" s="36">
         <v>56.7</v>
       </c>
       <c r="F10" s="37">
         <v>107.6</v>
       </c>
       <c r="G10" s="36">
         <v>186.1</v>
       </c>
       <c r="H10" s="36">
@@ -1962,73 +1964,75 @@
     <row r="13" spans="1:14" s="2" customFormat="1">
       <c r="A13" s="34">
         <v>2026</v>
       </c>
       <c r="B13" s="39">
         <v>84.4</v>
       </c>
       <c r="C13" s="39">
         <v>95.8</v>
       </c>
       <c r="D13" s="39">
         <v>97.4</v>
       </c>
       <c r="E13" s="39">
         <v>98.4</v>
       </c>
       <c r="F13" s="40">
         <v>159.9</v>
       </c>
       <c r="G13" s="39">
         <v>104.4</v>
       </c>
       <c r="H13" s="39">
         <v>99.4</v>
       </c>
-      <c r="I13" s="39"/>
+      <c r="I13" s="41">
+        <v>103</v>
+      </c>
       <c r="J13" s="39"/>
       <c r="K13" s="39"/>
       <c r="L13" s="39"/>
       <c r="M13" s="39"/>
       <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:14" s="2" customFormat="1">
-      <c r="A14" s="64" t="s">
-[...13 lines deleted...]
-      <c r="M14" s="65"/>
+      <c r="A14" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="63"/>
+      <c r="K14" s="63"/>
+      <c r="L14" s="63"/>
+      <c r="M14" s="63"/>
       <c r="N14" s="3"/>
     </row>
     <row r="15" spans="1:14" s="2" customFormat="1">
       <c r="A15" s="32">
         <v>2023</v>
       </c>
       <c r="B15" s="42">
         <v>122.8</v>
       </c>
       <c r="C15" s="42">
         <v>102.4</v>
       </c>
       <c r="D15" s="42">
         <v>267.60000000000002</v>
       </c>
       <c r="E15" s="38">
         <v>112</v>
       </c>
       <c r="F15" s="42">
         <v>130.5</v>
       </c>
       <c r="G15" s="42">
         <v>89.2</v>
       </c>
       <c r="H15" s="42">
@@ -2135,51 +2139,53 @@
     <row r="18" spans="1:14">
       <c r="A18" s="43">
         <v>2026</v>
       </c>
       <c r="B18" s="44">
         <v>102.2</v>
       </c>
       <c r="C18" s="44">
         <v>115.4</v>
       </c>
       <c r="D18" s="44">
         <v>108.4</v>
       </c>
       <c r="E18" s="44">
         <v>116.5</v>
       </c>
       <c r="F18" s="44">
         <v>96.4</v>
       </c>
       <c r="G18" s="44">
         <v>109.7</v>
       </c>
       <c r="H18" s="44">
         <v>102.1</v>
       </c>
-      <c r="I18" s="44"/>
+      <c r="I18" s="44">
+        <v>106.1</v>
+      </c>
       <c r="J18" s="44"/>
       <c r="K18" s="44"/>
       <c r="L18" s="44"/>
       <c r="M18" s="44"/>
       <c r="N18" s="4"/>
     </row>
     <row r="19" spans="1:14" s="2" customFormat="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A14:M14"/>
@@ -2194,137 +2200,137 @@
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.7109375" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" customWidth="1"/>
     <col min="10" max="11" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="67" t="s">
+      <c r="A1" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67"/>
-[...10 lines deleted...]
-      <c r="M1" s="67"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="62"/>
-[...13 lines deleted...]
-    <row r="3" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A2" s="65"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+    </row>
+    <row r="3" spans="1:14" ht="22.5">
       <c r="A3" s="45"/>
       <c r="B3" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="47" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="47" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="47" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="47" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="47" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="47" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="47" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="47" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="47" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="47" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="48" t="s">
         <v>23</v>
       </c>
       <c r="N3" s="5"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="66" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="66"/>
+      <c r="A4" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
       <c r="A5" s="32">
         <v>2023</v>
       </c>
       <c r="B5" s="33">
         <v>29283</v>
       </c>
       <c r="C5" s="33">
         <v>45914</v>
       </c>
       <c r="D5" s="33">
         <v>80320</v>
       </c>
       <c r="E5" s="33">
         <v>99843</v>
       </c>
       <c r="F5" s="33">
         <v>121569</v>
       </c>
       <c r="G5" s="33">
         <v>162039</v>
       </c>
       <c r="H5" s="33">
@@ -2431,72 +2437,74 @@
     <row r="8" spans="1:14">
       <c r="A8" s="34">
         <v>2026</v>
       </c>
       <c r="B8" s="35">
         <v>49794</v>
       </c>
       <c r="C8" s="35">
         <v>96542</v>
       </c>
       <c r="D8" s="35">
         <v>142116</v>
       </c>
       <c r="E8" s="35">
         <v>187232</v>
       </c>
       <c r="F8" s="35">
         <v>261010</v>
       </c>
       <c r="G8" s="35">
         <v>339066</v>
       </c>
       <c r="H8" s="35">
         <v>416211</v>
       </c>
-      <c r="I8" s="39"/>
+      <c r="I8" s="35">
+        <v>496814</v>
+      </c>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
       <c r="L8" s="39"/>
       <c r="M8" s="39"/>
     </row>
     <row r="9" spans="1:14" s="2" customFormat="1">
-      <c r="A9" s="64" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="65"/>
+      <c r="A9" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" customHeight="1">
       <c r="A10" s="32">
         <v>2023</v>
       </c>
       <c r="B10" s="42">
         <v>122.8</v>
       </c>
       <c r="C10" s="42">
         <v>114.5</v>
       </c>
       <c r="D10" s="42">
         <v>152.19999999999999</v>
       </c>
       <c r="E10" s="38">
         <v>142.1</v>
       </c>
       <c r="F10" s="38">
         <v>140</v>
       </c>
       <c r="G10" s="42">
         <v>123.1</v>
       </c>
       <c r="H10" s="42">
@@ -2603,51 +2611,53 @@
     <row r="13" spans="1:14">
       <c r="A13" s="43">
         <v>2026</v>
       </c>
       <c r="B13" s="44">
         <v>102.2</v>
       </c>
       <c r="C13" s="50">
         <v>108</v>
       </c>
       <c r="D13" s="44">
         <v>108.2</v>
       </c>
       <c r="E13" s="44">
         <v>110.1</v>
       </c>
       <c r="F13" s="50">
         <v>106</v>
       </c>
       <c r="G13" s="44">
         <v>107.1</v>
       </c>
       <c r="H13" s="44">
         <v>106.1</v>
       </c>
-      <c r="I13" s="44"/>
+      <c r="I13" s="44">
+        <v>106.1</v>
+      </c>
       <c r="J13" s="44"/>
       <c r="K13" s="44"/>
       <c r="L13" s="44"/>
       <c r="M13" s="44"/>
       <c r="N13" s="5"/>
     </row>
     <row r="14" spans="1:14" s="2" customFormat="1">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" s="3"/>
     </row>
     <row r="15" spans="1:14" s="2" customFormat="1">
       <c r="A15" s="6" t="s">
         <v>24</v>