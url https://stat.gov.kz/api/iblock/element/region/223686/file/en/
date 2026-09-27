--- v2 (2026-07-29)
+++ v3 (2026-09-27)
@@ -1,666 +1,789 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="60" windowWidth="21840" windowHeight="13560"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="821"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B2" i="30"/>
+  <c r="A2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="94">
-[...1 lines deleted...]
-    <t>x</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Transported (transported) cargo, luggage, cargo luggage</t>
+  </si>
+  <si>
+    <t>Тhousand tons</t>
+  </si>
+  <si>
+    <t>Transported cargo</t>
+  </si>
+  <si>
+    <t>Transported freights - the number of goods in tons transported by transport</t>
+  </si>
+  <si>
+    <t>Аggregation</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Statiscal data on the Transport industry since January 2023 have been formed taking into account changes in the methodological approach to the formation of indicators of the activities of individual enterpreneus engaged in commercial transportation of goods and passengers by road transport. In order to obtain comparable data with the same period last year, the main indicators of the Transport industry for 2022 have been reformed.</t>
+    </r>
+  </si>
+  <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>February</t>
+  </si>
+  <si>
+    <t>March</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>June</t>
+  </si>
+  <si>
+    <t>July</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>October</t>
+  </si>
+  <si>
+    <t>November</t>
+  </si>
+  <si>
+    <t>December</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>The data for the corresponding period of the previous year have been revised taking into account the redistribution of volumes among pipeline transport enterprises.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data on freight railway transport for the reporting period and the corresponding period of the previous year were compiled without taking empty wagon mileage into account.</t>
+    </r>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
-    <t>103,3</t>
-[...214 lines deleted...]
-  <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
-    <t>Freight turnover, mln. ton/kms</t>
-[...50 lines deleted...]
-    <t>275 ,7</t>
+    <t>Division of Trade and services Statistics</t>
+  </si>
+  <si>
+    <t>Marua Sdykhova</t>
+  </si>
+  <si>
+    <t>+7 7122 32 27 29</t>
+  </si>
+  <si>
+    <t>m.sdykhova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Since 2018</t>
+  </si>
+  <si>
+    <t>The main sources of information about passengers transported cargo by Atyrau region   are data obtained as a result of national statistical surveys conducted using the 1-transport form "Transport оperations report".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...51 lines deleted...]
-      <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </left>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...88 lines deleted...]
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="27">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный_месяц" xfId="8"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
+    <cellStyle name="Обычный 2 3 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="6"/>
+    <cellStyle name="Обычный 2 4 2" xfId="7"/>
+    <cellStyle name="Обычный 2 5" xfId="8"/>
+    <cellStyle name="Обычный 2 6" xfId="9"/>
+    <cellStyle name="Обычный 3" xfId="10"/>
+    <cellStyle name="Обычный 3 2" xfId="11"/>
+    <cellStyle name="Обычный 3 2 2" xfId="12"/>
+    <cellStyle name="Обычный 3 2 3" xfId="13"/>
+    <cellStyle name="Обычный 3 3" xfId="14"/>
+    <cellStyle name="Обычный 3 3 2" xfId="15"/>
+    <cellStyle name="Обычный 4" xfId="16"/>
+    <cellStyle name="Обычный 4 2" xfId="17"/>
+    <cellStyle name="Обычный 5" xfId="18"/>
+    <cellStyle name="Обычный 5 2" xfId="19"/>
+    <cellStyle name="Обычный 6" xfId="20"/>
+    <cellStyle name="Обычный 7" xfId="21"/>
+    <cellStyle name="Обычный_месяц" xfId="25"/>
+    <cellStyle name="Финансовый 2" xfId="22"/>
+    <cellStyle name="Финансовый 2 2" xfId="23"/>
+    <cellStyle name="Финансовый 3" xfId="24"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -903,1695 +1026,855 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sdykhova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P49"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G45" sqref="G45"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="78" style="12" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+    </row>
+    <row r="2" spans="1:10" s="9" customFormat="1">
+      <c r="A2" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="16">
+        <v>181103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="9" customFormat="1">
+      <c r="A3" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="9" customFormat="1">
+      <c r="A4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="9" customFormat="1">
+      <c r="A5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="9" customFormat="1">
+      <c r="A6" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="9" customFormat="1">
+      <c r="A7" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="9" customFormat="1">
+      <c r="A8" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1">
+      <c r="A9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="9" customFormat="1" ht="38.25">
+      <c r="A10" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="9" customFormat="1">
+      <c r="A11" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="9" customFormat="1">
+      <c r="A12" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="9" customFormat="1">
+      <c r="A13" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="9" customFormat="1">
+      <c r="A14" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="26"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="9" customFormat="1">
+      <c r="A15" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46280</v>
+      </c>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="52">
+        <v>46308</v>
+      </c>
+      <c r="J17" s="5"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="J19" s="5"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="J21" s="5"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="J22" s="5"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="J24" s="5"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="J25" s="4"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="8"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="21" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="21" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="21" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="21"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="21"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AK16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H13" sqref="H13:I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
+    <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
+    <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="43" width="9.140625" style="1"/>
+    <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
+    <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
-[...90 lines deleted...]
-      <c r="A7" s="9">
+    <row r="2" spans="1:37" ht="15.75">
+      <c r="A2" s="7">
+        <f>Metadata!B2</f>
+        <v>181103</v>
+      </c>
+      <c r="B2" s="7" t="str">
+        <f>Metadata!B3</f>
+        <v>Transported (transported) cargo, luggage, cargo luggage</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" ht="15.75">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="AK3" s="14"/>
+    </row>
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="45">
+      <c r="A4" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M4" s="24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A5" s="28">
         <v>2018</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B5" s="29">
         <v>13421.16</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C5" s="29">
         <v>9556.86</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D5" s="29">
         <v>15344.06</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E5" s="29">
         <v>10711.92</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F5" s="29">
         <v>12506.04</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G5" s="29">
         <v>14532.68</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H5" s="29">
         <v>17873.47</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I5" s="29">
         <v>17025.55</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J5" s="29">
         <v>15748.17</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K5" s="29">
         <v>15597.8</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L5" s="29">
         <v>16105.86</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M5" s="29">
         <v>15375.64</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
-      <c r="A8" s="9">
+    <row r="6" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A6" s="28">
         <v>2019</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B6" s="29">
         <v>13060.69</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C6" s="29">
         <v>10173.65</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D6" s="29">
         <v>13373.58</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E6" s="29">
         <v>12417.03</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F6" s="29">
         <v>12530.55</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G6" s="29">
         <v>15139.57</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H6" s="29">
         <v>17522.080000000002</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I6" s="29">
         <v>17030.34</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J6" s="29">
         <v>15578.45</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K6" s="29">
         <v>16122.29</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L6" s="29">
         <v>16197.92</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M6" s="29">
         <v>16438.189999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
-      <c r="A9" s="9">
+    <row r="7" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A7" s="28">
         <v>2020</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B7" s="29">
         <v>11752.83</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C7" s="29">
         <v>9077.31</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D7" s="29">
         <v>9129.2000000000007</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E7" s="29">
         <v>9475.9699999999993</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F7" s="29">
         <v>10743.83</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G7" s="29">
         <v>9716.99</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H7" s="29">
         <v>10366.1</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I7" s="29">
         <v>11040.64</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J7" s="29">
         <v>11071.64</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K7" s="29">
         <v>11225.75</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L7" s="29">
         <v>11204.7</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M7" s="29">
         <v>11581.38</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
-      <c r="A10" s="9">
+    <row r="8" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A8" s="28">
         <v>2021</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B8" s="29">
         <v>10489.2</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C8" s="29">
         <v>10304.08</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D8" s="29">
         <v>10991.22</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E8" s="29">
         <v>10755.44</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F8" s="29">
         <v>11397.25</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G8" s="29">
         <v>10937.08</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H8" s="29">
         <v>11434.94</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I8" s="29">
         <v>10939.31</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J8" s="29">
         <v>10325.85</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K8" s="29">
         <v>12055.03</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L8" s="29">
         <v>12105.92</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M8" s="29">
         <v>11888.95</v>
       </c>
     </row>
-    <row r="11" spans="1:14" s="10" customFormat="1">
-[...3 lines deleted...]
-      <c r="B11" s="20">
+    <row r="9" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A9" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="29">
         <v>10658.08</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C9" s="29">
         <v>9928.1</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D9" s="29">
         <v>10836.75</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E9" s="29">
         <v>10394.14</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F9" s="29">
         <v>11697.87</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G9" s="29">
         <v>10112.629999999999</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H9" s="29">
         <v>11360.97</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I9" s="29">
         <v>10974.45</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J9" s="29">
         <v>10796.23</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K9" s="29">
         <v>11982.1</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L9" s="29">
         <v>13103.64</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M9" s="29">
         <v>13789.04</v>
       </c>
     </row>
-    <row r="12" spans="1:14" s="10" customFormat="1">
-[...3 lines deleted...]
-      <c r="B12" s="20">
+    <row r="10" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A10" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="29">
         <v>7611.16</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C10" s="29">
         <v>6640.09</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D10" s="29">
         <v>7574.02</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E10" s="29">
         <v>7397.26</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F10" s="29">
         <v>7313.5</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G10" s="29">
         <v>7053.17</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H10" s="29">
         <v>7017.4</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I10" s="29">
         <v>6860.2</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J10" s="29">
         <v>7238.34</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K10" s="29">
         <v>7374.57</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L10" s="29">
         <v>6864.78</v>
       </c>
-      <c r="M12" s="20">
+      <c r="M10" s="29">
         <v>7969.72</v>
       </c>
     </row>
-    <row r="13" spans="1:14" s="10" customFormat="1">
-      <c r="A13" s="13">
+    <row r="11" spans="1:37" s="2" customFormat="1" ht="12.75">
+      <c r="A11" s="32">
         <v>2024</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B11" s="31">
         <v>7965.73</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C11" s="31">
         <v>6897.65</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D11" s="31">
         <v>7944.19</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E11" s="31">
         <v>7787.87</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F11" s="45">
         <v>8826.69</v>
       </c>
-      <c r="G13" s="26">
+      <c r="G11" s="37">
         <v>9603.86</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H11" s="37">
         <v>9368.0499999999993</v>
       </c>
-      <c r="I13" s="30">
+      <c r="I11" s="38">
         <v>8991.2000000000007</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J11" s="38">
         <v>9368.4</v>
       </c>
-      <c r="K13" s="30">
+      <c r="K11" s="38">
         <v>8728.9</v>
       </c>
-      <c r="L13" s="21">
+      <c r="L11" s="39">
         <v>8958.1</v>
       </c>
-      <c r="M13" s="21">
+      <c r="M11" s="39">
         <v>10374.299999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:14" s="10" customFormat="1">
-      <c r="A14" s="13">
+    <row r="12" spans="1:37">
+      <c r="A12" s="32">
         <v>2025</v>
       </c>
-      <c r="B14" s="38">
+      <c r="B12" s="33">
         <v>10752.32</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C12" s="46">
         <v>10814.54</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D12" s="33">
         <v>11931.15</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E12" s="31">
         <v>11311.74</v>
       </c>
-      <c r="F14" s="23">
+      <c r="F12" s="45">
         <v>11319.93</v>
       </c>
-      <c r="G14" s="26">
+      <c r="G12" s="37">
         <v>11756.12</v>
       </c>
-      <c r="H14" s="26">
+      <c r="H12" s="37">
         <v>11908.39</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I12" s="38">
         <v>12449.3</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J12" s="38">
         <v>11838</v>
       </c>
-      <c r="K14" s="30">
+      <c r="K12" s="38">
         <v>11220.2</v>
       </c>
-      <c r="L14" s="30">
+      <c r="L12" s="38">
         <v>11399.4</v>
       </c>
-      <c r="M14" s="30">
+      <c r="M12" s="38">
         <v>10883.3</v>
       </c>
     </row>
-    <row r="15" spans="1:14" s="10" customFormat="1">
-      <c r="A15" s="32">
+    <row r="13" spans="1:37">
+      <c r="A13" s="27">
         <v>2026</v>
       </c>
-      <c r="B15" s="35">
+      <c r="B13" s="34">
         <v>9348.5</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C13" s="47">
         <v>9466.7000000000007</v>
       </c>
-      <c r="D15" s="48">
+      <c r="D13" s="34">
         <v>10814.86</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E13" s="35">
         <v>11730.7</v>
       </c>
-      <c r="F15" s="51">
+      <c r="F13" s="36">
         <v>11642.3</v>
       </c>
-      <c r="G15" s="54">
+      <c r="G13" s="36">
         <v>11689.3</v>
       </c>
-      <c r="H15" s="32"/>
-[...890 lines deleted...]
-      <c r="M39" s="20" t="s">
+      <c r="H13" s="36">
+        <v>10329.799999999999</v>
+      </c>
+      <c r="I13" s="48">
+        <v>12359.2</v>
+      </c>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+    </row>
+    <row r="14" spans="1:37" s="13" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A14" s="49" t="s">
         <v>36</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="D41" s="20" t="s">
+      <c r="B14" s="49"/>
+      <c r="C14" s="49"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="49"/>
+      <c r="G14" s="49"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="49"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="49"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="49"/>
+    </row>
+    <row r="15" spans="1:37" ht="11.25" customHeight="1">
+      <c r="A15" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="E41" s="20" t="s">
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+    </row>
+    <row r="16" spans="1:37" ht="12" customHeight="1">
+      <c r="A16" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="F41" s="20" t="s">
-[...200 lines deleted...]
-      <c r="B49" s="36"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A47:M47"/>
+  <mergeCells count="3">
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A16:M16"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>месяц</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>For all types of transport</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>eumirbaeva</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>