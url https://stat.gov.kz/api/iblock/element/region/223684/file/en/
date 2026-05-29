--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="120" windowWidth="21840" windowHeight="13500"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="69">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>103,3</t>
   </si>
   <si>
     <t>205,6</t>
   </si>
   <si>
     <t>307,9</t>
   </si>
   <si>
     <t>415,3</t>
   </si>
   <si>
     <t>526,7</t>
   </si>
   <si>
@@ -215,50 +215,53 @@
     <t>January-May</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t xml:space="preserve">January-December </t>
   </si>
   <si>
     <t>transportation of passenger, thsd. people</t>
+  </si>
+  <si>
+    <t>275 ,7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -370,175 +373,187 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 2_месяц" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный_период" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -805,105 +820,105 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y44"/>
+  <dimension ref="A1:Y48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J41" sqref="J41:K41"/>
+      <selection pane="bottomLeft" activeCell="C45" sqref="C45:E45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="J1" s="19"/>
-[...2 lines deleted...]
-      <c r="M1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="17"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="J2" s="19"/>
-[...2 lines deleted...]
-      <c r="M2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="17"/>
     </row>
     <row r="3" spans="1:14" ht="12.75">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="47"/>
-[...10 lines deleted...]
-      <c r="M3" s="47"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:14" ht="25.5" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="6" t="s">
@@ -913,1487 +928,1605 @@
         <v>62</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>64</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>65</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>66</v>
       </c>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:14" ht="22.5">
       <c r="A6" s="9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9">
         <v>2018</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="20">
         <v>13421.16</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>22978.02</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="20">
         <v>38322.080000000002</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="20">
         <v>49033.99</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="20">
         <v>61540.04</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="20">
         <v>76072.72</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="20">
         <v>93946.19</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="20">
         <v>110971.74</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="20">
         <v>126719.91</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="20">
         <v>142317.71</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L7" s="20">
         <v>158423.57</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="20">
         <v>173799.2</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9">
         <v>2019</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="20">
         <v>13060.69</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>23234.34</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="20">
         <v>36607.919999999998</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="20">
         <v>49024.95</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="20">
         <v>61555.49</v>
       </c>
-      <c r="G8" s="21">
+      <c r="G8" s="20">
         <v>76695.070000000007</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="20">
         <v>94217.15</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="20">
         <v>111247.48</v>
       </c>
-      <c r="J8" s="21">
+      <c r="J8" s="20">
         <v>126825.93</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="20">
         <v>142948.22</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="20">
         <v>159146.14000000001</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="20">
         <v>175584.33</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9">
         <v>2020</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="20">
         <v>11752.83</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>20830.14</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="20">
         <v>29959.34</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="20">
         <v>39435.31</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="20">
         <v>50179.14</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="20">
         <v>59896.13</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>70262.23</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>81302.87</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="20">
         <v>92374.51</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="20">
         <v>103600.26</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="20">
         <v>114804.96</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="20">
         <v>126386.35</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9">
         <v>2021</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="20">
         <v>10489.2</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>20793.28</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="20">
         <v>31784.5</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="20">
         <v>42539.94</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="20">
         <v>53937.19</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="20">
         <v>64874.27</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="20">
         <v>76309.210000000006</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="20">
         <v>87248.52</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="20">
         <v>97574.37</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="20">
         <v>109629.4</v>
       </c>
-      <c r="L10" s="21">
+      <c r="L10" s="20">
         <v>121735.32</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="20">
         <v>133624.26999999999</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="20">
         <v>10658.08</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>20586.18</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="20">
         <v>31422.93</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="20">
         <v>41817.07</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="20">
         <v>53514.94</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="20">
         <v>63627.57</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="20">
         <v>74988.53</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="20">
         <v>85962.98</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="20">
         <v>96759.21</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="20">
         <v>108741.32</v>
       </c>
-      <c r="L11" s="21">
+      <c r="L11" s="20">
         <v>121844.95</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="20">
         <v>135633.99</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="20">
         <v>7611.16</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>14251.25</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="20">
         <v>21825.26</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="20">
         <v>29222.52</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <v>36536.019999999997</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="20">
         <v>43589.19</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>50606.59</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="20">
         <v>57466.78</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="20">
         <v>64705.120000000003</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="20">
         <v>72079.679999999993</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="20">
         <v>78944.47</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="20">
         <v>86914.19</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9">
         <v>2024</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="20">
         <v>7965.73</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>14863.38</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>22807.58</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="20">
         <v>30595.45</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="25">
         <v>45997.09</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="27">
         <v>55600.95</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="27">
         <v>64968.99</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="20">
         <v>73960.210000000006</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="20">
         <v>83328.600000000006</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="21">
         <v>92057.5</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="22">
         <v>101015.6</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="21">
         <v>111389.9</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="30">
+      <c r="A14" s="34">
         <v>2025</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="35">
         <v>10752.32</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="36">
         <v>21566.87</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="37">
         <v>33498.019999999997</v>
       </c>
-      <c r="E14" s="42">
+      <c r="E14" s="38">
         <v>44809.760000000002</v>
       </c>
-      <c r="F14" s="40">
+      <c r="F14" s="25">
         <v>56129.69</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="39">
         <v>67885.81</v>
       </c>
-      <c r="H14" s="44">
+      <c r="H14" s="39">
         <v>79794.2</v>
       </c>
-      <c r="I14" s="46">
+      <c r="I14" s="40">
         <v>92244.1</v>
       </c>
-      <c r="J14" s="46">
+      <c r="J14" s="40">
         <v>104082.1</v>
       </c>
-      <c r="K14" s="49">
+      <c r="K14" s="41">
         <v>115302.39999999999</v>
       </c>
-      <c r="L14" s="31"/>
-      <c r="M14" s="25"/>
+      <c r="L14" s="45">
+        <v>126701.8</v>
+      </c>
+      <c r="M14" s="41">
+        <v>137585.1</v>
+      </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="33">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="46">
+        <v>9348.5</v>
+      </c>
+      <c r="C15" s="51">
+        <v>18815.21</v>
+      </c>
+      <c r="D15" s="52">
+        <v>29630.080000000002</v>
+      </c>
+      <c r="E15" s="53">
+        <v>40945.919999999998</v>
+      </c>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="24"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="22"/>
-[...52 lines deleted...]
-      <c r="N16" s="3"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9">
-        <v>2019</v>
-[...35 lines deleted...]
-        <v>65858.52</v>
+        <v>2018</v>
+      </c>
+      <c r="B17" s="20">
+        <v>4149.74</v>
+      </c>
+      <c r="C17" s="20">
+        <v>8193.8700000000008</v>
+      </c>
+      <c r="D17" s="20">
+        <v>13317.01</v>
+      </c>
+      <c r="E17" s="20">
+        <v>17606.650000000001</v>
+      </c>
+      <c r="F17" s="20">
+        <v>23121.71</v>
+      </c>
+      <c r="G17" s="20">
+        <v>28799.22</v>
+      </c>
+      <c r="H17" s="20">
+        <v>35051.65</v>
+      </c>
+      <c r="I17" s="20">
+        <v>40954.370000000003</v>
+      </c>
+      <c r="J17" s="20">
+        <v>46280.46</v>
+      </c>
+      <c r="K17" s="20">
+        <v>51309.36</v>
+      </c>
+      <c r="L17" s="20">
+        <v>56204.68</v>
+      </c>
+      <c r="M17" s="20">
+        <v>61010.49</v>
       </c>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9">
-        <v>2020</v>
-[...35 lines deleted...]
-        <v>43484.05</v>
+        <v>2019</v>
+      </c>
+      <c r="B18" s="20">
+        <v>4379.7</v>
+      </c>
+      <c r="C18" s="20">
+        <v>8660.1299999999992</v>
+      </c>
+      <c r="D18" s="20">
+        <v>14094.47</v>
+      </c>
+      <c r="E18" s="20">
+        <v>18660.89</v>
+      </c>
+      <c r="F18" s="20">
+        <v>24438.55</v>
+      </c>
+      <c r="G18" s="20">
+        <v>30553.41</v>
+      </c>
+      <c r="H18" s="20">
+        <v>37409.43</v>
+      </c>
+      <c r="I18" s="20">
+        <v>43929.04</v>
+      </c>
+      <c r="J18" s="20">
+        <v>49732.82</v>
+      </c>
+      <c r="K18" s="20">
+        <v>55246.95</v>
+      </c>
+      <c r="L18" s="20">
+        <v>60687.42</v>
+      </c>
+      <c r="M18" s="20">
+        <v>65858.52</v>
       </c>
       <c r="N18" s="3"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9">
+        <v>2020</v>
+      </c>
+      <c r="B19" s="20">
+        <v>4011.35</v>
+      </c>
+      <c r="C19" s="20">
+        <v>7225.39</v>
+      </c>
+      <c r="D19" s="20">
+        <v>10524.33</v>
+      </c>
+      <c r="E19" s="20">
+        <v>14019.98</v>
+      </c>
+      <c r="F19" s="20">
+        <v>17525.41</v>
+      </c>
+      <c r="G19" s="20">
+        <v>20571.25</v>
+      </c>
+      <c r="H19" s="20">
+        <v>23909.43</v>
+      </c>
+      <c r="I19" s="20">
+        <v>27612.52</v>
+      </c>
+      <c r="J19" s="20">
+        <v>31445.599999999999</v>
+      </c>
+      <c r="K19" s="20">
+        <v>35325.89</v>
+      </c>
+      <c r="L19" s="20">
+        <v>39367.69</v>
+      </c>
+      <c r="M19" s="20">
+        <v>43484.05</v>
+      </c>
+      <c r="N19" s="3"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="9">
         <v>2021</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B20" s="20">
         <v>3704.2</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C20" s="20">
         <v>7191.18</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D20" s="20">
         <v>10836.26</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E20" s="20">
         <v>14522.78</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F20" s="20">
         <v>18353.3</v>
       </c>
-      <c r="G19" s="21">
+      <c r="G20" s="20">
         <v>21961.01</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H20" s="20">
         <v>26259.42</v>
       </c>
-      <c r="I19" s="21">
+      <c r="I20" s="20">
         <v>31224.06</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J20" s="20">
         <v>35119.49</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K20" s="20">
         <v>39908.29</v>
       </c>
-      <c r="L19" s="21">
+      <c r="L20" s="20">
         <v>44972.59</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M20" s="20">
         <v>49972.84</v>
-      </c>
-[...39 lines deleted...]
-        <v>38535.620000000003</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="20">
+        <v>4205.26</v>
+      </c>
+      <c r="C21" s="20">
+        <v>7400.05</v>
+      </c>
+      <c r="D21" s="20">
+        <v>10388.120000000001</v>
+      </c>
+      <c r="E21" s="20">
+        <v>13174.87</v>
+      </c>
+      <c r="F21" s="20">
+        <v>16385.39</v>
+      </c>
+      <c r="G21" s="20">
+        <v>19082.34</v>
+      </c>
+      <c r="H21" s="20">
+        <v>22124.22</v>
+      </c>
+      <c r="I21" s="20">
+        <v>24820.98</v>
+      </c>
+      <c r="J21" s="20">
+        <v>27605.64</v>
+      </c>
+      <c r="K21" s="20">
+        <v>30636.06</v>
+      </c>
+      <c r="L21" s="20">
+        <v>34460.39</v>
+      </c>
+      <c r="M21" s="20">
+        <v>38535.620000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B22" s="20">
         <v>2593.39</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C22" s="20">
         <v>4805.1499999999996</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D22" s="20">
         <v>7334.19</v>
       </c>
-      <c r="E21" s="21">
+      <c r="E22" s="20">
         <v>9756.5</v>
       </c>
-      <c r="F21" s="29">
+      <c r="F22" s="28">
         <v>12154.04</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G22" s="20">
         <v>14485.96</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H22" s="20">
         <v>16744.759999999998</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I22" s="20">
         <v>18914.919999999998</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J22" s="20">
         <v>21253.17</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K22" s="20">
         <v>23634.880000000001</v>
       </c>
-      <c r="L21" s="21">
+      <c r="L22" s="20">
         <v>25865.13</v>
       </c>
-      <c r="M21" s="21">
+      <c r="M22" s="20">
         <v>28409.95</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
-      <c r="A22" s="10">
+    <row r="23" spans="1:14">
+      <c r="A23" s="10">
         <v>2024</v>
       </c>
-      <c r="B22" s="21">
+      <c r="B23" s="20">
         <v>2622.08</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C23" s="20">
         <v>4946.5</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D23" s="20">
         <v>7608.51</v>
       </c>
-      <c r="E22" s="21">
+      <c r="E23" s="20">
         <v>10215.459999999999</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F23" s="26">
         <v>18877.43</v>
       </c>
-      <c r="G22" s="27">
+      <c r="G23" s="26">
         <v>22894.1</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H23" s="27">
         <v>26738.39</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I23" s="20">
         <v>30473.5</v>
       </c>
-      <c r="J22" s="21">
+      <c r="J23" s="20">
         <v>34444</v>
       </c>
-      <c r="K22" s="22">
+      <c r="K23" s="21">
         <v>38284</v>
       </c>
-      <c r="L22" s="23">
+      <c r="L23" s="22">
         <v>42119.5</v>
       </c>
-      <c r="M22" s="22">
+      <c r="M23" s="21">
         <v>46409.5</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
-      <c r="A23" s="30">
+    <row r="24" spans="1:14">
+      <c r="A24" s="34">
         <v>2025</v>
       </c>
-      <c r="B23" s="37">
+      <c r="B24" s="35">
         <v>5020.38</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C24" s="36">
         <v>10055.9</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D24" s="37">
         <v>15707.5</v>
       </c>
-      <c r="E23" s="42">
+      <c r="E24" s="38">
         <v>21105.4</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F24" s="26">
         <v>26622.2</v>
       </c>
-      <c r="G23" s="44">
+      <c r="G24" s="39">
         <v>32586.5</v>
       </c>
-      <c r="H23" s="44">
+      <c r="H24" s="39">
         <v>38745.51</v>
       </c>
-      <c r="I23" s="46">
+      <c r="I24" s="40">
         <v>45045</v>
       </c>
-      <c r="J23" s="46">
+      <c r="J24" s="40">
         <v>50821.3</v>
       </c>
-      <c r="K23" s="49">
+      <c r="K24" s="41">
         <v>56297.8</v>
       </c>
-      <c r="L23" s="31"/>
-[...3 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="L24" s="45">
+        <v>61674.2</v>
+      </c>
+      <c r="M24" s="41">
+        <v>67319.899999999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="33">
+        <v>2026</v>
+      </c>
+      <c r="B25" s="47">
+        <v>4525.6000000000004</v>
+      </c>
+      <c r="C25" s="54">
+        <v>8957.09</v>
+      </c>
+      <c r="D25" s="54">
+        <v>14022.7</v>
+      </c>
+      <c r="E25" s="54">
+        <v>19079.2</v>
+      </c>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="24"/>
+    </row>
+    <row r="26" spans="1:14" ht="22.5">
+      <c r="A26" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="22"/>
-[...94 lines deleted...]
-      </c>
+      <c r="B26" s="21"/>
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="20"/>
       <c r="N26" s="3"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="9">
-        <v>2020</v>
-[...35 lines deleted...]
-        <v>72342.59</v>
+        <v>2018</v>
+      </c>
+      <c r="B27" s="20">
+        <v>14137.77</v>
+      </c>
+      <c r="C27" s="20">
+        <v>27795.599999999999</v>
+      </c>
+      <c r="D27" s="20">
+        <v>40595.35</v>
+      </c>
+      <c r="E27" s="20">
+        <v>53688.26</v>
+      </c>
+      <c r="F27" s="20">
+        <v>67950.73</v>
+      </c>
+      <c r="G27" s="20">
+        <v>82446.84</v>
+      </c>
+      <c r="H27" s="20">
+        <v>98644.77</v>
+      </c>
+      <c r="I27" s="20">
+        <v>114835.68</v>
+      </c>
+      <c r="J27" s="20">
+        <v>130936.71</v>
+      </c>
+      <c r="K27" s="20">
+        <v>147341.12</v>
+      </c>
+      <c r="L27" s="20">
+        <v>164059.70000000001</v>
+      </c>
+      <c r="M27" s="20">
+        <v>181609.5</v>
       </c>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="9">
+        <v>2019</v>
+      </c>
+      <c r="B28" s="20">
+        <v>14252.48</v>
+      </c>
+      <c r="C28" s="20">
+        <v>28188.46</v>
+      </c>
+      <c r="D28" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="20">
+        <v>86412.64</v>
+      </c>
+      <c r="H28" s="20">
+        <v>103605.03</v>
+      </c>
+      <c r="I28" s="20">
+        <v>121529.52</v>
+      </c>
+      <c r="J28" s="20">
+        <v>139006.76</v>
+      </c>
+      <c r="K28" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="3"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="9">
+        <v>2020</v>
+      </c>
+      <c r="B29" s="20">
+        <v>14778.7</v>
+      </c>
+      <c r="C29" s="20">
+        <v>28270.36</v>
+      </c>
+      <c r="D29" s="20">
+        <v>41007.68</v>
+      </c>
+      <c r="E29" s="20">
+        <v>42958.73</v>
+      </c>
+      <c r="F29" s="20">
+        <v>45903.71</v>
+      </c>
+      <c r="G29" s="20">
+        <v>51289.91</v>
+      </c>
+      <c r="H29" s="20">
+        <v>53796.73</v>
+      </c>
+      <c r="I29" s="20">
+        <v>56494.06</v>
+      </c>
+      <c r="J29" s="20">
+        <v>60133.06</v>
+      </c>
+      <c r="K29" s="20">
+        <v>64154.94</v>
+      </c>
+      <c r="L29" s="20">
+        <v>68261.03</v>
+      </c>
+      <c r="M29" s="20">
+        <v>72342.59</v>
+      </c>
+      <c r="N29" s="3"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="9">
         <v>2021</v>
       </c>
-      <c r="B28" s="21">
+      <c r="B30" s="20">
         <v>4022.68</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C30" s="20">
         <v>8561.0400000000009</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D30" s="20">
         <v>13593.9</v>
       </c>
-      <c r="E28" s="21">
+      <c r="E30" s="20">
         <v>19259.63</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F30" s="20">
         <v>24805.3</v>
       </c>
-      <c r="G28" s="21">
+      <c r="G30" s="20">
         <v>30595.32</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H30" s="20">
         <v>36326.42</v>
       </c>
-      <c r="I28" s="21">
+      <c r="I30" s="20">
         <v>42607.89</v>
       </c>
-      <c r="J28" s="21">
+      <c r="J30" s="20">
         <v>49928.23</v>
       </c>
-      <c r="K28" s="21">
+      <c r="K30" s="20">
         <v>57727</v>
       </c>
-      <c r="L28" s="21">
+      <c r="L30" s="20">
         <v>65788.44</v>
       </c>
-      <c r="M28" s="21">
+      <c r="M30" s="20">
         <v>73985.77</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
-      <c r="A29" s="10" t="s">
+    <row r="31" spans="1:14">
+      <c r="A31" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B31" s="20">
         <v>5677.98</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C31" s="20">
         <v>12105.32</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D31" s="20">
         <v>19005.009999999998</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E31" s="20">
         <v>26366.51</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F31" s="20">
         <v>33465.089999999997</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G31" s="20">
         <v>40373.440000000002</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H31" s="20">
         <v>47003.59</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I31" s="20">
         <v>53782.96</v>
       </c>
-      <c r="J29" s="21">
+      <c r="J31" s="20">
         <v>61541.33</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K31" s="20">
         <v>69324.47</v>
       </c>
-      <c r="L29" s="21">
+      <c r="L31" s="20">
         <v>76952.39</v>
       </c>
-      <c r="M29" s="21">
+      <c r="M31" s="20">
         <v>84901.26</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
-      <c r="A30" s="10" t="s">
+    <row r="32" spans="1:14">
+      <c r="A32" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="21">
+      <c r="B32" s="20">
         <v>4612.83</v>
       </c>
-      <c r="C30" s="21">
+      <c r="C32" s="20">
         <v>9324.06</v>
       </c>
-      <c r="D30" s="21">
+      <c r="D32" s="20">
         <v>14335.41</v>
       </c>
-      <c r="E30" s="21">
+      <c r="E32" s="20">
         <v>19383.93</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F32" s="20">
         <v>23677.45</v>
       </c>
-      <c r="G30" s="21">
+      <c r="G32" s="20">
         <v>27427.13</v>
       </c>
-      <c r="H30" s="21">
+      <c r="H32" s="20">
         <v>30937</v>
       </c>
-      <c r="I30" s="21">
+      <c r="I32" s="20">
         <v>34760.39</v>
       </c>
-      <c r="J30" s="21">
+      <c r="J32" s="20">
         <v>39102.910000000003</v>
       </c>
-      <c r="K30" s="21">
+      <c r="K32" s="20">
         <v>43574.77</v>
       </c>
-      <c r="L30" s="21">
+      <c r="L32" s="20">
         <v>48066.2</v>
       </c>
-      <c r="M30" s="21">
+      <c r="M32" s="20">
         <v>52068.19</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
-      <c r="A31" s="12">
+    <row r="33" spans="1:25">
+      <c r="A33" s="12">
         <v>2024</v>
       </c>
-      <c r="B31" s="29">
+      <c r="B33" s="28">
         <v>3862.27</v>
       </c>
-      <c r="C31" s="29">
+      <c r="C33" s="28">
         <v>7923.68</v>
       </c>
-      <c r="D31" s="29">
+      <c r="D33" s="28">
         <v>11884.96</v>
       </c>
-      <c r="E31" s="29">
+      <c r="E33" s="28">
         <v>15392.48</v>
       </c>
-      <c r="F31" s="27">
+      <c r="F33" s="26">
         <v>19624.849999999999</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G33" s="26">
         <v>23216.87</v>
       </c>
-      <c r="H31" s="28">
+      <c r="H33" s="27">
         <v>26823.87</v>
       </c>
-      <c r="I31" s="29">
+      <c r="I33" s="28">
         <v>30749.599999999999</v>
       </c>
-      <c r="J31" s="29">
+      <c r="J33" s="28">
         <v>35226.800000000003</v>
       </c>
-      <c r="K31" s="33">
+      <c r="K33" s="30">
         <v>40031.199999999997</v>
       </c>
-      <c r="L31" s="34">
+      <c r="L33" s="31">
         <v>44842.3</v>
       </c>
-      <c r="M31" s="33">
+      <c r="M33" s="30">
         <v>49517.599999999999</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
-      <c r="A32" s="15">
+    <row r="34" spans="1:25">
+      <c r="A34" s="12">
         <v>2025</v>
       </c>
-      <c r="B32" s="37">
+      <c r="B34" s="35">
         <v>4086.96</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C34" s="28">
         <v>8341.1299999999992</v>
       </c>
-      <c r="D32" s="24">
+      <c r="D34" s="28">
         <v>12511.01</v>
       </c>
-      <c r="E32" s="24">
+      <c r="E34" s="28">
         <v>17377.560000000001</v>
       </c>
-      <c r="F32" s="32">
+      <c r="F34" s="26">
         <v>21992.97</v>
       </c>
-      <c r="G32" s="44">
+      <c r="G34" s="39">
         <v>26252.13</v>
       </c>
-      <c r="H32" s="44">
+      <c r="H34" s="39">
         <v>30392.77</v>
       </c>
-      <c r="I32" s="46">
+      <c r="I34" s="40">
         <v>34863.300000000003</v>
       </c>
-      <c r="J32" s="46">
+      <c r="J34" s="40">
         <v>40058.5</v>
       </c>
-      <c r="K32" s="49">
+      <c r="K34" s="41">
         <v>45469.8</v>
       </c>
-      <c r="L32" s="31"/>
-[...3 lines deleted...]
-      <c r="A33" s="9" t="s">
+      <c r="L34" s="45">
+        <v>50682.5</v>
+      </c>
+      <c r="M34" s="41">
+        <v>55808.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="33">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="47">
+        <v>4635.3</v>
+      </c>
+      <c r="C35" s="33">
+        <v>9398.5</v>
+      </c>
+      <c r="D35" s="54">
+        <v>14191.6</v>
+      </c>
+      <c r="E35" s="54">
+        <v>19633.099999999999</v>
+      </c>
+      <c r="F35" s="33"/>
+      <c r="G35" s="33"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="33"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="24"/>
+    </row>
+    <row r="36" spans="1:25" ht="22.5">
+      <c r="A36" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B33" s="22"/>
-[...136 lines deleted...]
-      </c>
+      <c r="B36" s="21"/>
+      <c r="C36" s="21"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="21"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="20"/>
       <c r="N36" s="3"/>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="9">
+        <v>2018</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="F37" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="G37" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H37" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="I37" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="J37" s="20">
+        <v>1035.9000000000001</v>
+      </c>
+      <c r="K37" s="20">
+        <v>1163.3</v>
+      </c>
+      <c r="L37" s="20">
+        <v>1284.0999999999999</v>
+      </c>
+      <c r="M37" s="20">
+        <v>1410.8</v>
+      </c>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="9">
+        <v>2019</v>
+      </c>
+      <c r="B38" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="9">
+        <v>2020</v>
+      </c>
+      <c r="B39" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L39" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="M39" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="9">
         <v>2021</v>
       </c>
-      <c r="B37" s="21" t="s">
+      <c r="B40" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="21" t="s">
+      <c r="C40" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="D37" s="21" t="s">
+      <c r="D40" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="E37" s="21" t="s">
+      <c r="E40" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="F37" s="21" t="s">
+      <c r="F40" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="G37" s="21" t="s">
+      <c r="G40" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="H37" s="21" t="s">
+      <c r="H40" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="I37" s="21" t="s">
+      <c r="I40" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="J37" s="21" t="s">
+      <c r="J40" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="K37" s="21" t="s">
+      <c r="K40" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="L37" s="21">
+      <c r="L40" s="20">
         <v>1020.9</v>
       </c>
-      <c r="M37" s="21">
+      <c r="M40" s="20">
         <v>1113.7</v>
       </c>
     </row>
-    <row r="38" spans="1:25">
-      <c r="A38" s="10" t="s">
+    <row r="41" spans="1:25">
+      <c r="A41" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B38" s="21" t="s">
+      <c r="B41" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="C38" s="21" t="s">
+      <c r="C41" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="D38" s="21" t="s">
+      <c r="D41" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="E38" s="21" t="s">
+      <c r="E41" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="F38" s="21" t="s">
+      <c r="F41" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="G38" s="21" t="s">
+      <c r="G41" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="H38" s="21" t="s">
+      <c r="H41" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="I38" s="21" t="s">
+      <c r="I41" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="J38" s="21" t="s">
+      <c r="J41" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="K38" s="21">
+      <c r="K41" s="20">
         <v>1120.2</v>
       </c>
-      <c r="L38" s="21">
+      <c r="L41" s="20">
         <v>1265.5999999999999</v>
       </c>
-      <c r="M38" s="21">
+      <c r="M41" s="20">
         <v>1413.2</v>
       </c>
-      <c r="O38" s="11"/>
-[...2 lines deleted...]
-      <c r="A39" s="12" t="s">
+      <c r="O41" s="11"/>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B39" s="21" t="s">
+      <c r="B42" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="C39" s="21" t="s">
+      <c r="C42" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="D39" s="21" t="s">
+      <c r="D42" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="E39" s="21">
+      <c r="E42" s="20">
         <v>1257.5</v>
       </c>
-      <c r="F39" s="21">
+      <c r="F42" s="20">
         <v>1611.5</v>
       </c>
-      <c r="G39" s="21">
+      <c r="G42" s="20">
         <v>2005.7</v>
       </c>
-      <c r="H39" s="21">
+      <c r="H42" s="20">
         <v>2406</v>
       </c>
-      <c r="I39" s="21">
+      <c r="I42" s="20">
         <v>2821.8</v>
       </c>
-      <c r="J39" s="21">
+      <c r="J42" s="20">
         <v>3201.2</v>
       </c>
-      <c r="K39" s="21">
+      <c r="K42" s="20">
         <v>3579.1</v>
       </c>
-      <c r="L39" s="21">
+      <c r="L42" s="20">
         <v>3970.5</v>
       </c>
-      <c r="M39" s="21">
+      <c r="M42" s="20">
         <v>4337.8</v>
       </c>
-      <c r="O39" s="13"/>
-[...96 lines deleted...]
-      <c r="M42" s="33"/>
       <c r="O42" s="13"/>
       <c r="P42" s="14"/>
     </row>
-    <row r="43" spans="1:25" ht="21" customHeight="1">
-      <c r="A43" s="48" t="s">
+    <row r="43" spans="1:25">
+      <c r="A43" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B43" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="E43" s="28">
+        <v>1347.4</v>
+      </c>
+      <c r="F43" s="32">
+        <v>1973.1</v>
+      </c>
+      <c r="G43" s="32">
+        <v>2446.0700000000002</v>
+      </c>
+      <c r="H43" s="32">
+        <v>2974.89</v>
+      </c>
+      <c r="I43" s="28">
+        <v>3508.4</v>
+      </c>
+      <c r="J43" s="28">
+        <v>4019.5</v>
+      </c>
+      <c r="K43" s="30">
+        <v>4508.6000000000004</v>
+      </c>
+      <c r="L43" s="30">
+        <v>5013.3999999999996</v>
+      </c>
+      <c r="M43" s="20">
+        <v>5503</v>
+      </c>
+      <c r="O43" s="13"/>
+      <c r="P43" s="14"/>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B44" s="42">
+        <v>516.70000000000005</v>
+      </c>
+      <c r="C44" s="43">
+        <v>1019.4</v>
+      </c>
+      <c r="D44" s="43">
+        <v>1529.5</v>
+      </c>
+      <c r="E44" s="43">
+        <v>2057.1</v>
+      </c>
+      <c r="F44" s="43">
+        <v>2588.4</v>
+      </c>
+      <c r="G44" s="44">
+        <v>2927.41</v>
+      </c>
+      <c r="H44" s="44">
+        <v>3299.65</v>
+      </c>
+      <c r="I44" s="44">
+        <v>3668.1</v>
+      </c>
+      <c r="J44" s="44">
+        <v>3989.8</v>
+      </c>
+      <c r="K44" s="44">
+        <v>4303.3</v>
+      </c>
+      <c r="L44" s="44">
+        <v>4614.1000000000004</v>
+      </c>
+      <c r="M44" s="40">
+        <v>55808.7</v>
+      </c>
+      <c r="O44" s="13"/>
+      <c r="P44" s="14"/>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45" s="33">
+        <v>2026</v>
+      </c>
+      <c r="B45" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="33">
+        <v>521.29999999999995</v>
+      </c>
+      <c r="D45" s="33">
+        <v>843.9</v>
+      </c>
+      <c r="E45" s="55">
+        <v>1117.2</v>
+      </c>
+      <c r="F45" s="33"/>
+      <c r="G45" s="33"/>
+      <c r="H45" s="33"/>
+      <c r="I45" s="33"/>
+      <c r="J45" s="33"/>
+      <c r="K45" s="33"/>
+      <c r="L45" s="33"/>
+      <c r="M45" s="23"/>
+      <c r="O45" s="13"/>
+      <c r="P45" s="14"/>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="30"/>
+      <c r="O46" s="13"/>
+      <c r="P46" s="14"/>
+    </row>
+    <row r="47" spans="1:25" ht="21" customHeight="1">
+      <c r="A47" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B43" s="48"/>
-[...49 lines deleted...]
-      <c r="Y44" s="16"/>
+      <c r="B47" s="50"/>
+      <c r="C47" s="50"/>
+      <c r="D47" s="50"/>
+      <c r="E47" s="50"/>
+      <c r="F47" s="50"/>
+      <c r="G47" s="50"/>
+      <c r="H47" s="50"/>
+      <c r="I47" s="50"/>
+      <c r="J47" s="50"/>
+      <c r="K47" s="50"/>
+      <c r="L47" s="50"/>
+      <c r="M47" s="50"/>
+      <c r="N47" s="15"/>
+      <c r="O47" s="15"/>
+      <c r="P47" s="15"/>
+      <c r="Q47" s="15"/>
+      <c r="R47" s="15"/>
+      <c r="S47" s="15"/>
+      <c r="T47" s="15"/>
+      <c r="U47" s="15"/>
+      <c r="V47" s="15"/>
+      <c r="W47" s="15"/>
+      <c r="X47" s="15"/>
+      <c r="Y47" s="15"/>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48" s="16"/>
+      <c r="B48" s="16"/>
+      <c r="C48" s="16"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="16"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="16"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="16"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="16"/>
+      <c r="M48" s="16"/>
+      <c r="N48" s="15"/>
+      <c r="O48" s="15"/>
+      <c r="P48" s="15"/>
+      <c r="Q48" s="15"/>
+      <c r="R48" s="15"/>
+      <c r="S48" s="15"/>
+      <c r="T48" s="15"/>
+      <c r="U48" s="15"/>
+      <c r="V48" s="15"/>
+      <c r="W48" s="15"/>
+      <c r="X48" s="15"/>
+      <c r="Y48" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A47:M47"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">