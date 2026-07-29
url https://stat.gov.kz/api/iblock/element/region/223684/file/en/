--- v1 (2026-05-29)
+++ v2 (2026-07-29)
@@ -373,51 +373,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -493,67 +493,70 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 2_месяц" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный_период" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -824,101 +827,101 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C45" sqref="C45:E45"/>
+      <selection pane="bottomLeft" activeCell="Q35" sqref="Q35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="J1" s="18"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="17"/>
     </row>
     <row r="2" spans="1:14">
       <c r="J2" s="18"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="17"/>
     </row>
     <row r="3" spans="1:14" ht="12.75">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="49"/>
-[...10 lines deleted...]
-      <c r="M3" s="49"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:14" ht="25.5" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="6" t="s">
@@ -1259,61 +1262,65 @@
         <v>79794.2</v>
       </c>
       <c r="I14" s="40">
         <v>92244.1</v>
       </c>
       <c r="J14" s="40">
         <v>104082.1</v>
       </c>
       <c r="K14" s="41">
         <v>115302.39999999999</v>
       </c>
       <c r="L14" s="45">
         <v>126701.8</v>
       </c>
       <c r="M14" s="41">
         <v>137585.1</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="33">
         <v>2026</v>
       </c>
       <c r="B15" s="46">
         <v>9348.5</v>
       </c>
-      <c r="C15" s="51">
+      <c r="C15" s="49">
         <v>18815.21</v>
       </c>
-      <c r="D15" s="52">
+      <c r="D15" s="50">
         <v>29630.080000000002</v>
       </c>
-      <c r="E15" s="53">
+      <c r="E15" s="51">
         <v>40945.919999999998</v>
       </c>
-      <c r="F15" s="33"/>
-      <c r="G15" s="33"/>
+      <c r="F15" s="51">
+        <v>52526.400000000001</v>
+      </c>
+      <c r="G15" s="56">
+        <v>64215.7</v>
+      </c>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="29"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="20"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:14">
@@ -1632,61 +1639,65 @@
         <v>38745.51</v>
       </c>
       <c r="I24" s="40">
         <v>45045</v>
       </c>
       <c r="J24" s="40">
         <v>50821.3</v>
       </c>
       <c r="K24" s="41">
         <v>56297.8</v>
       </c>
       <c r="L24" s="45">
         <v>61674.2</v>
       </c>
       <c r="M24" s="41">
         <v>67319.899999999994</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="33">
         <v>2026</v>
       </c>
       <c r="B25" s="47">
         <v>4525.6000000000004</v>
       </c>
-      <c r="C25" s="54">
+      <c r="C25" s="52">
         <v>8957.09</v>
       </c>
-      <c r="D25" s="54">
+      <c r="D25" s="52">
         <v>14022.7</v>
       </c>
-      <c r="E25" s="54">
+      <c r="E25" s="52">
         <v>19079.2</v>
       </c>
-      <c r="F25" s="33"/>
-      <c r="G25" s="33"/>
+      <c r="F25" s="52">
+        <v>24633.1</v>
+      </c>
+      <c r="G25" s="53">
+        <v>30226.5</v>
+      </c>
       <c r="H25" s="33"/>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="33"/>
       <c r="L25" s="29"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:14" ht="22.5">
       <c r="A26" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B26" s="21"/>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="3"/>
     </row>
@@ -2009,58 +2020,62 @@
         <v>34863.300000000003</v>
       </c>
       <c r="J34" s="40">
         <v>40058.5</v>
       </c>
       <c r="K34" s="41">
         <v>45469.8</v>
       </c>
       <c r="L34" s="45">
         <v>50682.5</v>
       </c>
       <c r="M34" s="41">
         <v>55808.7</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="33">
         <v>2026</v>
       </c>
       <c r="B35" s="47">
         <v>4635.3</v>
       </c>
       <c r="C35" s="33">
         <v>9398.5</v>
       </c>
-      <c r="D35" s="54">
+      <c r="D35" s="52">
         <v>14191.6</v>
       </c>
-      <c r="E35" s="54">
+      <c r="E35" s="52">
         <v>19633.099999999999</v>
       </c>
-      <c r="F35" s="33"/>
-      <c r="G35" s="33"/>
+      <c r="F35" s="52">
+        <v>24394.6</v>
+      </c>
+      <c r="G35" s="53">
+        <v>28894.799999999999</v>
+      </c>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="29"/>
       <c r="M35" s="24"/>
     </row>
     <row r="36" spans="1:25" ht="22.5">
       <c r="A36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="20"/>
       <c r="G36" s="20"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="3"/>
     </row>
@@ -2393,96 +2408,100 @@
       <c r="K44" s="44">
         <v>4303.3</v>
       </c>
       <c r="L44" s="44">
         <v>4614.1000000000004</v>
       </c>
       <c r="M44" s="40">
         <v>55808.7</v>
       </c>
       <c r="O44" s="13"/>
       <c r="P44" s="14"/>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" s="33">
         <v>2026</v>
       </c>
       <c r="B45" s="48" t="s">
         <v>68</v>
       </c>
       <c r="C45" s="33">
         <v>521.29999999999995</v>
       </c>
       <c r="D45" s="33">
         <v>843.9</v>
       </c>
-      <c r="E45" s="55">
+      <c r="E45" s="53">
         <v>1117.2</v>
       </c>
-      <c r="F45" s="33"/>
-      <c r="G45" s="33"/>
+      <c r="F45" s="52">
+        <v>1400.8</v>
+      </c>
+      <c r="G45" s="53">
+        <v>1716.4</v>
+      </c>
       <c r="H45" s="33"/>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="33"/>
       <c r="L45" s="33"/>
       <c r="M45" s="23"/>
       <c r="O45" s="13"/>
       <c r="P45" s="14"/>
     </row>
     <row r="46" spans="1:25">
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="30"/>
       <c r="O46" s="13"/>
       <c r="P46" s="14"/>
     </row>
     <row r="47" spans="1:25" ht="21" customHeight="1">
-      <c r="A47" s="50" t="s">
+      <c r="A47" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="B47" s="50"/>
-[...10 lines deleted...]
-      <c r="M47" s="50"/>
+      <c r="B47" s="55"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="55"/>
+      <c r="J47" s="55"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="55"/>
+      <c r="M47" s="55"/>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47" s="15"/>
       <c r="S47" s="15"/>
       <c r="T47" s="15"/>
       <c r="U47" s="15"/>
       <c r="V47" s="15"/>
       <c r="W47" s="15"/>
       <c r="X47" s="15"/>
       <c r="Y47" s="15"/>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" s="16"/>
       <c r="B48" s="16"/>
       <c r="C48" s="16"/>
       <c r="D48" s="16"/>
       <c r="E48" s="16"/>
       <c r="F48" s="16"/>
       <c r="G48" s="16"/>
       <c r="H48" s="16"/>
       <c r="I48" s="16"/>
       <c r="J48" s="16"/>
       <c r="K48" s="16"/>