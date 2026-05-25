--- v0 (2026-04-16)
+++ v1 (2026-05-25)
@@ -1,111 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
+    <sheet name="Имигранттар" sheetId="3" r:id="rId1"/>
+    <sheet name="Эмигранттар" sheetId="4" r:id="rId2"/>
+    <sheet name="көші қоны айырымы" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="16">
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Атырау қ.ә.</t>
   </si>
   <si>
     <t>Атырау облысының жалпы көші-қон айырымы</t>
   </si>
   <si>
     <t xml:space="preserve">Жылыой </t>
   </si>
   <si>
     <t xml:space="preserve">Индер </t>
   </si>
   <si>
     <t xml:space="preserve">Исатай </t>
   </si>
   <si>
     <t xml:space="preserve">Құрманғазы </t>
   </si>
   <si>
     <t xml:space="preserve">Қызылқоға </t>
   </si>
   <si>
     <t xml:space="preserve">Мақат </t>
   </si>
   <si>
     <t xml:space="preserve">Махамбет </t>
   </si>
+  <si>
+    <t>Атырау облысының жалпы көші қон келушілер саны</t>
+  </si>
+  <si>
+    <t>Атырау облысының жалпы көші қон кетушілер саны</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="42">
+  <fonts count="50">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -379,50 +391,107 @@
       <sz val="11"/>
       <color indexed="23"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -845,51 +914,51 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1467">
+  <cellStyleXfs count="4072">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2313,1802 +2382,7501 @@
     <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="36" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="210">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="160" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="286" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="412" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="538" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="664" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="790" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="916" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1042" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1168" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1294" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="202" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="328" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="454" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="580" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="706" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="832" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="958" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1084" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1210" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1336" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="118" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="244" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="370" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="496" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="622" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="748" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="874" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1000" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1252" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1378" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="118" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="244" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="370" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="496" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="622" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="748" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="874" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1000" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1252" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1378" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="160" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="286" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="412" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="538" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="664" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="790" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="916" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1042" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="48" fillId="0" borderId="0" xfId="3793" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1378" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3398" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3498" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3624" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1168" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1294" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="202" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="328" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="454" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="580" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="706" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="832" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="958" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1084" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="48" fillId="0" borderId="0" xfId="3204" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3365" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3414" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3540" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3666" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="244" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="370" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="496" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="622" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="748" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="874" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1000" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="244" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="370" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="496" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="622" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="748" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="874" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1000" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1210" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="48" fillId="0" borderId="0" xfId="3777" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3382" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3456" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3708" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3582" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1210" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="3382" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="3456" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="3582" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="3708" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1210" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1336" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="118" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="244" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="370" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="496" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="622" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="748" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="874" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1000" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1126" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3382" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3456" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3582" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="160" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="286" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="412" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="538" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="664" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="790" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="916" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1042" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1378" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3398" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3498" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3624" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="118" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...66 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1168" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1294" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="202" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="328" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="454" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="580" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="706" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="832" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="958" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1084" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3365" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3414" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3540" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3666" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="202" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="328" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="454" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="580" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="706" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="832" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="958" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1084" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1168" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="1294" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="3365" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="3414" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="3540" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="3666" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1467">
+  <cellStyles count="4072">
     <cellStyle name="20% - Акцент1 10" xfId="371"/>
     <cellStyle name="20% - Акцент1 11" xfId="413"/>
     <cellStyle name="20% - Акцент1 12" xfId="455"/>
     <cellStyle name="20% - Акцент1 13" xfId="497"/>
     <cellStyle name="20% - Акцент1 14" xfId="539"/>
     <cellStyle name="20% - Акцент1 15" xfId="581"/>
     <cellStyle name="20% - Акцент1 16" xfId="623"/>
     <cellStyle name="20% - Акцент1 17" xfId="665"/>
     <cellStyle name="20% - Акцент1 18" xfId="707"/>
     <cellStyle name="20% - Акцент1 19" xfId="749"/>
     <cellStyle name="20% - Акцент1 2" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="1505"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="1506"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="1507"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="1508"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="1509"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="1510"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="1511"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="1512"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="1513"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="1514"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="1504"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="1515"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="1516"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="1517"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="1518"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="1519"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="1520"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="3214"/>
+    <cellStyle name="20% - Акцент1 2 27" xfId="3800"/>
+    <cellStyle name="20% - Акцент1 2 28" xfId="3205"/>
+    <cellStyle name="20% - Акцент1 2 29" xfId="3933"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="1521"/>
+    <cellStyle name="20% - Акцент1 2 30" xfId="3212"/>
+    <cellStyle name="20% - Акцент1 2 31" xfId="3162"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="1522"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="1523"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="1524"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="1525"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="1526"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="1527"/>
     <cellStyle name="20% - Акцент1 20" xfId="791"/>
     <cellStyle name="20% - Акцент1 21" xfId="833"/>
     <cellStyle name="20% - Акцент1 22" xfId="875"/>
     <cellStyle name="20% - Акцент1 23" xfId="917"/>
     <cellStyle name="20% - Акцент1 24" xfId="959"/>
     <cellStyle name="20% - Акцент1 25" xfId="1001"/>
     <cellStyle name="20% - Акцент1 26" xfId="1043"/>
     <cellStyle name="20% - Акцент1 27" xfId="1085"/>
     <cellStyle name="20% - Акцент1 28" xfId="1127"/>
     <cellStyle name="20% - Акцент1 29" xfId="1169"/>
     <cellStyle name="20% - Акцент1 3" xfId="77"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="1529"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="1530"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="1531"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="1532"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="1533"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="1534"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="1535"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="1536"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="1537"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="1538"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="1528"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="1539"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="1540"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="1541"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="1542"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="1543"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="1544"/>
+    <cellStyle name="20% - Акцент1 3 26" xfId="3270"/>
+    <cellStyle name="20% - Акцент1 3 27" xfId="3937"/>
+    <cellStyle name="20% - Акцент1 3 28" xfId="3299"/>
+    <cellStyle name="20% - Акцент1 3 29" xfId="3972"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="1545"/>
+    <cellStyle name="20% - Акцент1 3 30" xfId="3966"/>
+    <cellStyle name="20% - Акцент1 3 31" xfId="3936"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="1546"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="1547"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="1548"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="1549"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="1550"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="1551"/>
     <cellStyle name="20% - Акцент1 30" xfId="1211"/>
     <cellStyle name="20% - Акцент1 31" xfId="1253"/>
     <cellStyle name="20% - Акцент1 32" xfId="1295"/>
     <cellStyle name="20% - Акцент1 33" xfId="1337"/>
     <cellStyle name="20% - Акцент1 34" xfId="1379"/>
     <cellStyle name="20% - Акцент1 35" xfId="1420"/>
+    <cellStyle name="20% - Акцент1 36" xfId="3303"/>
+    <cellStyle name="20% - Акцент1 37" xfId="3316"/>
+    <cellStyle name="20% - Акцент1 38" xfId="3331"/>
+    <cellStyle name="20% - Акцент1 39" xfId="3344"/>
     <cellStyle name="20% - Акцент1 4" xfId="119"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="1553"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="1554"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="1555"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="1556"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="1557"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="1558"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="1559"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="1560"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="1561"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="1562"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="1552"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="1563"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="1564"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="1565"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="1566"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="1567"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="1568"/>
+    <cellStyle name="20% - Акцент1 4 26" xfId="3342"/>
+    <cellStyle name="20% - Акцент1 4 27" xfId="3849"/>
+    <cellStyle name="20% - Акцент1 4 28" xfId="3274"/>
+    <cellStyle name="20% - Акцент1 4 29" xfId="3922"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="1569"/>
+    <cellStyle name="20% - Акцент1 4 30" xfId="3923"/>
+    <cellStyle name="20% - Акцент1 4 31" xfId="3909"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="1570"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="1571"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="1572"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="1573"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="1574"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="1575"/>
+    <cellStyle name="20% - Акцент1 40" xfId="3355"/>
+    <cellStyle name="20% - Акцент1 41" xfId="3366"/>
+    <cellStyle name="20% - Акцент1 42" xfId="3383"/>
+    <cellStyle name="20% - Акцент1 43" xfId="3399"/>
+    <cellStyle name="20% - Акцент1 44" xfId="3415"/>
+    <cellStyle name="20% - Акцент1 45" xfId="3457"/>
+    <cellStyle name="20% - Акцент1 46" xfId="3499"/>
+    <cellStyle name="20% - Акцент1 47" xfId="3541"/>
+    <cellStyle name="20% - Акцент1 48" xfId="3583"/>
+    <cellStyle name="20% - Акцент1 49" xfId="3625"/>
     <cellStyle name="20% - Акцент1 5" xfId="161"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="1577"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="1578"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="1579"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="1580"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="1581"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="1582"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="1583"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="1584"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="1585"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="1586"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="1576"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="1587"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="1588"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="1589"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="1590"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="1591"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="1592"/>
+    <cellStyle name="20% - Акцент1 5 26" xfId="3164"/>
+    <cellStyle name="20% - Акцент1 5 27" xfId="3806"/>
+    <cellStyle name="20% - Акцент1 5 28" xfId="3185"/>
+    <cellStyle name="20% - Акцент1 5 29" xfId="3824"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="1593"/>
+    <cellStyle name="20% - Акцент1 5 30" xfId="3191"/>
+    <cellStyle name="20% - Акцент1 5 31" xfId="3782"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="1594"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="1595"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="1596"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="1597"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="1598"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="1599"/>
+    <cellStyle name="20% - Акцент1 50" xfId="3667"/>
+    <cellStyle name="20% - Акцент1 51" xfId="3709"/>
     <cellStyle name="20% - Акцент1 6" xfId="203"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="1601"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="1602"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="1603"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="1604"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="1605"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="1606"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="1607"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="1608"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="1609"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="1610"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="1600"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="1611"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="1612"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="1613"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="1614"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="1615"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="1616"/>
+    <cellStyle name="20% - Акцент1 6 26" xfId="3207"/>
+    <cellStyle name="20% - Акцент1 6 27" xfId="3810"/>
+    <cellStyle name="20% - Акцент1 6 28" xfId="3167"/>
+    <cellStyle name="20% - Акцент1 6 29" xfId="3409"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="1617"/>
+    <cellStyle name="20% - Акцент1 6 30" xfId="3813"/>
+    <cellStyle name="20% - Акцент1 6 31" xfId="3190"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="1618"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="1619"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="1620"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="1621"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="1622"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="1623"/>
     <cellStyle name="20% - Акцент1 7" xfId="245"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="1625"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="1626"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="1627"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="1628"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="1629"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="1630"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="1631"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="1632"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="1633"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="1634"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="1624"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="1635"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="1636"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="1637"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="1638"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="1639"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="1640"/>
+    <cellStyle name="20% - Акцент1 7 26" xfId="3272"/>
+    <cellStyle name="20% - Акцент1 7 27" xfId="3789"/>
+    <cellStyle name="20% - Акцент1 7 28" xfId="3232"/>
+    <cellStyle name="20% - Акцент1 7 29" xfId="3920"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="1641"/>
+    <cellStyle name="20% - Акцент1 7 30" xfId="3201"/>
+    <cellStyle name="20% - Акцент1 7 31" xfId="3831"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="1642"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="1643"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="1644"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="1645"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="1646"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="1647"/>
     <cellStyle name="20% - Акцент1 8" xfId="287"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="1649"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="1650"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="1651"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="1652"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="1653"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="1654"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="1655"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="1656"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="1657"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="1658"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="1648"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="1659"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="1660"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="1661"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="1662"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="1663"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="1664"/>
+    <cellStyle name="20% - Акцент1 8 26" xfId="3354"/>
+    <cellStyle name="20% - Акцент1 8 27" xfId="3911"/>
+    <cellStyle name="20% - Акцент1 8 28" xfId="3823"/>
+    <cellStyle name="20% - Акцент1 8 29" xfId="3285"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="1665"/>
+    <cellStyle name="20% - Акцент1 8 30" xfId="3157"/>
+    <cellStyle name="20% - Акцент1 8 31" xfId="3958"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="1666"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="1667"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="1668"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="1669"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="1670"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="1671"/>
     <cellStyle name="20% - Акцент1 9" xfId="329"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="1673"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="1674"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="1675"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="1676"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="1677"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="1678"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="1679"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="1680"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="1681"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="1682"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="1672"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="1683"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="1684"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="1685"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="1686"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="1687"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="1688"/>
+    <cellStyle name="20% - Акцент1 9 26" xfId="3750"/>
+    <cellStyle name="20% - Акцент1 9 27" xfId="3784"/>
+    <cellStyle name="20% - Акцент1 9 28" xfId="3243"/>
+    <cellStyle name="20% - Акцент1 9 29" xfId="3905"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="1689"/>
+    <cellStyle name="20% - Акцент1 9 30" xfId="3410"/>
+    <cellStyle name="20% - Акцент1 9 31" xfId="3803"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="1690"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="1691"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="1692"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="1693"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="1694"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="1695"/>
     <cellStyle name="20% - Акцент2 10" xfId="372"/>
     <cellStyle name="20% - Акцент2 11" xfId="414"/>
     <cellStyle name="20% - Акцент2 12" xfId="456"/>
     <cellStyle name="20% - Акцент2 13" xfId="498"/>
     <cellStyle name="20% - Акцент2 14" xfId="540"/>
     <cellStyle name="20% - Акцент2 15" xfId="582"/>
     <cellStyle name="20% - Акцент2 16" xfId="624"/>
     <cellStyle name="20% - Акцент2 17" xfId="666"/>
     <cellStyle name="20% - Акцент2 18" xfId="708"/>
     <cellStyle name="20% - Акцент2 19" xfId="750"/>
     <cellStyle name="20% - Акцент2 2" xfId="37"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="1697"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="1698"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="1699"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="1700"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="1701"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="1702"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="1703"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="1704"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="1705"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="1706"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="1696"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="1707"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="1708"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="1709"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="1710"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="1711"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="1712"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="3224"/>
+    <cellStyle name="20% - Акцент2 2 27" xfId="3781"/>
+    <cellStyle name="20% - Акцент2 2 28" xfId="3335"/>
+    <cellStyle name="20% - Акцент2 2 29" xfId="3838"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="1713"/>
+    <cellStyle name="20% - Акцент2 2 30" xfId="3397"/>
+    <cellStyle name="20% - Акцент2 2 31" xfId="3260"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="1714"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="1715"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="1716"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="1717"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="1718"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="1719"/>
     <cellStyle name="20% - Акцент2 20" xfId="792"/>
     <cellStyle name="20% - Акцент2 21" xfId="834"/>
     <cellStyle name="20% - Акцент2 22" xfId="876"/>
     <cellStyle name="20% - Акцент2 23" xfId="918"/>
     <cellStyle name="20% - Акцент2 24" xfId="960"/>
     <cellStyle name="20% - Акцент2 25" xfId="1002"/>
     <cellStyle name="20% - Акцент2 26" xfId="1044"/>
     <cellStyle name="20% - Акцент2 27" xfId="1086"/>
     <cellStyle name="20% - Акцент2 28" xfId="1128"/>
     <cellStyle name="20% - Акцент2 29" xfId="1170"/>
     <cellStyle name="20% - Акцент2 3" xfId="78"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="1721"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="1722"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="1723"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="1724"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="1725"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="1726"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="1727"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="1728"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="1729"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="1730"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="1720"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="1731"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="1732"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="1733"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="1734"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="1735"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="1736"/>
+    <cellStyle name="20% - Акцент2 3 26" xfId="3296"/>
+    <cellStyle name="20% - Акцент2 3 27" xfId="3809"/>
+    <cellStyle name="20% - Акцент2 3 28" xfId="3160"/>
+    <cellStyle name="20% - Акцент2 3 29" xfId="3918"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="1737"/>
+    <cellStyle name="20% - Акцент2 3 30" xfId="3978"/>
+    <cellStyle name="20% - Акцент2 3 31" xfId="3807"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="1738"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="1739"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="1740"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="1741"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="1742"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="1743"/>
     <cellStyle name="20% - Акцент2 30" xfId="1212"/>
     <cellStyle name="20% - Акцент2 31" xfId="1254"/>
     <cellStyle name="20% - Акцент2 32" xfId="1296"/>
     <cellStyle name="20% - Акцент2 33" xfId="1338"/>
     <cellStyle name="20% - Акцент2 34" xfId="1380"/>
     <cellStyle name="20% - Акцент2 35" xfId="1421"/>
+    <cellStyle name="20% - Акцент2 36" xfId="3304"/>
+    <cellStyle name="20% - Акцент2 37" xfId="3317"/>
+    <cellStyle name="20% - Акцент2 38" xfId="3332"/>
+    <cellStyle name="20% - Акцент2 39" xfId="3345"/>
     <cellStyle name="20% - Акцент2 4" xfId="120"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="1745"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="1746"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="1747"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="1748"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="1749"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="1750"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="1751"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="1752"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="1753"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="1754"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="1744"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="1755"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="1756"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="1757"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="1758"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="1759"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="1760"/>
+    <cellStyle name="20% - Акцент2 4 26" xfId="3393"/>
+    <cellStyle name="20% - Акцент2 4 27" xfId="3864"/>
+    <cellStyle name="20% - Акцент2 4 28" xfId="3834"/>
+    <cellStyle name="20% - Акцент2 4 29" xfId="3970"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="1761"/>
+    <cellStyle name="20% - Акцент2 4 30" xfId="3795"/>
+    <cellStyle name="20% - Акцент2 4 31" xfId="3341"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="1762"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="1763"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="1764"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="1765"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="1766"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="1767"/>
+    <cellStyle name="20% - Акцент2 40" xfId="3356"/>
+    <cellStyle name="20% - Акцент2 41" xfId="3367"/>
+    <cellStyle name="20% - Акцент2 42" xfId="3384"/>
+    <cellStyle name="20% - Акцент2 43" xfId="3400"/>
+    <cellStyle name="20% - Акцент2 44" xfId="3416"/>
+    <cellStyle name="20% - Акцент2 45" xfId="3458"/>
+    <cellStyle name="20% - Акцент2 46" xfId="3500"/>
+    <cellStyle name="20% - Акцент2 47" xfId="3542"/>
+    <cellStyle name="20% - Акцент2 48" xfId="3584"/>
+    <cellStyle name="20% - Акцент2 49" xfId="3626"/>
     <cellStyle name="20% - Акцент2 5" xfId="162"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="1769"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="1770"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="1771"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="1772"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="1773"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="1774"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="1775"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="1776"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="1777"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="1778"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="1768"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="1780"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="1781"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="1782"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="1783"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="1784"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="1785"/>
+    <cellStyle name="20% - Акцент2 5 26" xfId="3202"/>
+    <cellStyle name="20% - Акцент2 5 27" xfId="3924"/>
+    <cellStyle name="20% - Акцент2 5 28" xfId="3174"/>
+    <cellStyle name="20% - Акцент2 5 29" xfId="3275"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="1786"/>
+    <cellStyle name="20% - Акцент2 5 30" xfId="2312"/>
+    <cellStyle name="20% - Акцент2 5 31" xfId="3942"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="1787"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="1788"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="1789"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="1790"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="1791"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="1792"/>
+    <cellStyle name="20% - Акцент2 50" xfId="3668"/>
+    <cellStyle name="20% - Акцент2 51" xfId="3710"/>
     <cellStyle name="20% - Акцент2 6" xfId="204"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="1794"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="1795"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="1796"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="1797"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="1798"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="1799"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="1800"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="1801"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="1802"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="1803"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="1793"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="1805"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="1806"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="1807"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="1808"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="1809"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="1810"/>
+    <cellStyle name="20% - Акцент2 6 26" xfId="3145"/>
+    <cellStyle name="20% - Акцент2 6 27" xfId="3833"/>
+    <cellStyle name="20% - Акцент2 6 28" xfId="3405"/>
+    <cellStyle name="20% - Акцент2 6 29" xfId="3868"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="1811"/>
+    <cellStyle name="20% - Акцент2 6 30" xfId="1496"/>
+    <cellStyle name="20% - Акцент2 6 31" xfId="3980"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="1812"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="1813"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="1814"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="1815"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="1816"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="1817"/>
     <cellStyle name="20% - Акцент2 7" xfId="246"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="1819"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="1820"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="1821"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="1822"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="1823"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="1824"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="1825"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="1826"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="1827"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="1828"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="1818"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="1829"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="1830"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="1831"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="1832"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="1833"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="1834"/>
+    <cellStyle name="20% - Акцент2 7 26" xfId="3330"/>
+    <cellStyle name="20% - Акцент2 7 27" xfId="3904"/>
+    <cellStyle name="20% - Акцент2 7 28" xfId="3153"/>
+    <cellStyle name="20% - Акцент2 7 29" xfId="3859"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="1835"/>
+    <cellStyle name="20% - Акцент2 7 30" xfId="3930"/>
+    <cellStyle name="20% - Акцент2 7 31" xfId="3857"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="1836"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="1837"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="1838"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="1839"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="1840"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="1841"/>
     <cellStyle name="20% - Акцент2 8" xfId="288"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="1843"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="1844"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="1845"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="1846"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="1847"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="1848"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="1849"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="1850"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="1851"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="1852"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="1842"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="1853"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="1854"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="1855"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="1856"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="1857"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="1858"/>
+    <cellStyle name="20% - Акцент2 8 26" xfId="3173"/>
+    <cellStyle name="20% - Акцент2 8 27" xfId="3825"/>
+    <cellStyle name="20% - Акцент2 8 28" xfId="3886"/>
+    <cellStyle name="20% - Акцент2 8 29" xfId="3198"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="1859"/>
+    <cellStyle name="20% - Акцент2 8 30" xfId="3206"/>
+    <cellStyle name="20% - Акцент2 8 31" xfId="3294"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="1860"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="1861"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="1862"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="1863"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="1864"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="1865"/>
     <cellStyle name="20% - Акцент2 9" xfId="330"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="1867"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="1868"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="1869"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="1870"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="1871"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="1872"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="1873"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="1874"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="1875"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="1876"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="1866"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="1877"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="1878"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="1879"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="1880"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="1881"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="1882"/>
+    <cellStyle name="20% - Акцент2 9 26" xfId="3238"/>
+    <cellStyle name="20% - Акцент2 9 27" xfId="3908"/>
+    <cellStyle name="20% - Акцент2 9 28" xfId="3295"/>
+    <cellStyle name="20% - Акцент2 9 29" xfId="3222"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="1883"/>
+    <cellStyle name="20% - Акцент2 9 30" xfId="3141"/>
+    <cellStyle name="20% - Акцент2 9 31" xfId="3840"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="1884"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="1885"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="1886"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="1887"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="1888"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="1889"/>
     <cellStyle name="20% - Акцент3 10" xfId="373"/>
     <cellStyle name="20% - Акцент3 11" xfId="415"/>
     <cellStyle name="20% - Акцент3 12" xfId="457"/>
     <cellStyle name="20% - Акцент3 13" xfId="499"/>
     <cellStyle name="20% - Акцент3 14" xfId="541"/>
     <cellStyle name="20% - Акцент3 15" xfId="583"/>
     <cellStyle name="20% - Акцент3 16" xfId="625"/>
     <cellStyle name="20% - Акцент3 17" xfId="667"/>
     <cellStyle name="20% - Акцент3 18" xfId="709"/>
     <cellStyle name="20% - Акцент3 19" xfId="751"/>
     <cellStyle name="20% - Акцент3 2" xfId="38"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="1891"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="1892"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="1893"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="1894"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="1895"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="1896"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="1897"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="1898"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="1899"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="1900"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="1890"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="1902"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="1903"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="1904"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="1905"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="1906"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="1907"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="3282"/>
+    <cellStyle name="20% - Акцент3 2 27" xfId="3820"/>
+    <cellStyle name="20% - Акцент3 2 28" xfId="3910"/>
+    <cellStyle name="20% - Акцент3 2 29" xfId="3172"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="1908"/>
+    <cellStyle name="20% - Акцент3 2 30" xfId="3984"/>
+    <cellStyle name="20% - Акцент3 2 31" xfId="3986"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="1909"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="1910"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="1911"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="1912"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="1913"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="1914"/>
     <cellStyle name="20% - Акцент3 20" xfId="793"/>
     <cellStyle name="20% - Акцент3 21" xfId="835"/>
     <cellStyle name="20% - Акцент3 22" xfId="877"/>
     <cellStyle name="20% - Акцент3 23" xfId="919"/>
     <cellStyle name="20% - Акцент3 24" xfId="961"/>
     <cellStyle name="20% - Акцент3 25" xfId="1003"/>
     <cellStyle name="20% - Акцент3 26" xfId="1045"/>
     <cellStyle name="20% - Акцент3 27" xfId="1087"/>
     <cellStyle name="20% - Акцент3 28" xfId="1129"/>
     <cellStyle name="20% - Акцент3 29" xfId="1171"/>
     <cellStyle name="20% - Акцент3 3" xfId="79"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="1916"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="1917"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="1918"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="1919"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="1920"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="1921"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="1922"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="1923"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="1924"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="1925"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="1915"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="1926"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="1927"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="1928"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="1929"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="1930"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="1931"/>
+    <cellStyle name="20% - Акцент3 3 26" xfId="3377"/>
+    <cellStyle name="20% - Акцент3 3 27" xfId="3888"/>
+    <cellStyle name="20% - Акцент3 3 28" xfId="3889"/>
+    <cellStyle name="20% - Акцент3 3 29" xfId="3914"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="1932"/>
+    <cellStyle name="20% - Акцент3 3 30" xfId="3862"/>
+    <cellStyle name="20% - Акцент3 3 31" xfId="3811"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="1933"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="1934"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="1935"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="1936"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="1937"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="1938"/>
     <cellStyle name="20% - Акцент3 30" xfId="1213"/>
     <cellStyle name="20% - Акцент3 31" xfId="1255"/>
     <cellStyle name="20% - Акцент3 32" xfId="1297"/>
     <cellStyle name="20% - Акцент3 33" xfId="1339"/>
     <cellStyle name="20% - Акцент3 34" xfId="1381"/>
     <cellStyle name="20% - Акцент3 35" xfId="1422"/>
+    <cellStyle name="20% - Акцент3 36" xfId="3305"/>
+    <cellStyle name="20% - Акцент3 37" xfId="3318"/>
+    <cellStyle name="20% - Акцент3 38" xfId="3333"/>
+    <cellStyle name="20% - Акцент3 39" xfId="3346"/>
     <cellStyle name="20% - Акцент3 4" xfId="121"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="1940"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="1941"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="1942"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="1943"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="1944"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="1945"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="1946"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="1947"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="1948"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="1949"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="1939"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="1950"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="1951"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="1952"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="1953"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="1954"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="1955"/>
+    <cellStyle name="20% - Акцент3 4 26" xfId="3200"/>
+    <cellStyle name="20% - Акцент3 4 27" xfId="3944"/>
+    <cellStyle name="20% - Акцент3 4 28" xfId="3175"/>
+    <cellStyle name="20% - Акцент3 4 29" xfId="3140"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="1956"/>
+    <cellStyle name="20% - Акцент3 4 30" xfId="3973"/>
+    <cellStyle name="20% - Акцент3 4 31" xfId="3899"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="1957"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="1958"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="1959"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="1960"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="1961"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="1962"/>
+    <cellStyle name="20% - Акцент3 40" xfId="3357"/>
+    <cellStyle name="20% - Акцент3 41" xfId="3368"/>
+    <cellStyle name="20% - Акцент3 42" xfId="3385"/>
+    <cellStyle name="20% - Акцент3 43" xfId="3401"/>
+    <cellStyle name="20% - Акцент3 44" xfId="3417"/>
+    <cellStyle name="20% - Акцент3 45" xfId="3459"/>
+    <cellStyle name="20% - Акцент3 46" xfId="3501"/>
+    <cellStyle name="20% - Акцент3 47" xfId="3543"/>
+    <cellStyle name="20% - Акцент3 48" xfId="3585"/>
+    <cellStyle name="20% - Акцент3 49" xfId="3627"/>
     <cellStyle name="20% - Акцент3 5" xfId="163"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="1964"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="1965"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="1966"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="1967"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="1968"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="1969"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="1970"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="1971"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="1972"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="1973"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="1963"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="1974"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="1975"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="1976"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="1977"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="1978"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="1979"/>
+    <cellStyle name="20% - Акцент3 5 26" xfId="3144"/>
+    <cellStyle name="20% - Акцент3 5 27" xfId="3860"/>
+    <cellStyle name="20% - Акцент3 5 28" xfId="3854"/>
+    <cellStyle name="20% - Акцент3 5 29" xfId="3957"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="1980"/>
+    <cellStyle name="20% - Акцент3 5 30" xfId="3906"/>
+    <cellStyle name="20% - Акцент3 5 31" xfId="3761"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="1981"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="1982"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="1983"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="1984"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="1985"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="1986"/>
+    <cellStyle name="20% - Акцент3 50" xfId="3669"/>
+    <cellStyle name="20% - Акцент3 51" xfId="3711"/>
     <cellStyle name="20% - Акцент3 6" xfId="205"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="1988"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="1989"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="1990"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="1991"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="1992"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="1993"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="1994"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="1995"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="1996"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="1997"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="1987"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="1998"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="1999"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="2000"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="2001"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="2002"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="2003"/>
+    <cellStyle name="20% - Акцент3 6 26" xfId="3329"/>
+    <cellStyle name="20% - Акцент3 6 27" xfId="3919"/>
+    <cellStyle name="20% - Акцент3 6 28" xfId="3315"/>
+    <cellStyle name="20% - Акцент3 6 29" xfId="3963"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="2004"/>
+    <cellStyle name="20% - Акцент3 6 30" xfId="3880"/>
+    <cellStyle name="20% - Акцент3 6 31" xfId="3926"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="2005"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="2006"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="2007"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="2008"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="2009"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="2010"/>
     <cellStyle name="20% - Акцент3 7" xfId="247"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="2012"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="2013"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="2014"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="2015"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="2016"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="2017"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="2018"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="2019"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="2020"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="2021"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="2011"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="2022"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="2023"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="2024"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="2025"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="2026"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="2027"/>
+    <cellStyle name="20% - Акцент3 7 26" xfId="3171"/>
+    <cellStyle name="20% - Акцент3 7 27" xfId="3298"/>
+    <cellStyle name="20% - Акцент3 7 28" xfId="3925"/>
+    <cellStyle name="20% - Акцент3 7 29" xfId="3822"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="2028"/>
+    <cellStyle name="20% - Акцент3 7 30" xfId="3785"/>
+    <cellStyle name="20% - Акцент3 7 31" xfId="3179"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="2029"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="2030"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="2031"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="2032"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="2033"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="2034"/>
     <cellStyle name="20% - Акцент3 8" xfId="289"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="2036"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="2037"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="2038"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="2039"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="2040"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="2041"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="2042"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="2043"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="2044"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="2045"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="2035"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="2046"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="2047"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="2048"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="2049"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="2050"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="2051"/>
+    <cellStyle name="20% - Акцент3 8 26" xfId="3236"/>
+    <cellStyle name="20% - Акцент3 8 27" xfId="3901"/>
+    <cellStyle name="20% - Акцент3 8 28" xfId="3143"/>
+    <cellStyle name="20% - Акцент3 8 29" xfId="3297"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="2052"/>
+    <cellStyle name="20% - Акцент3 8 30" xfId="3842"/>
+    <cellStyle name="20% - Акцент3 8 31" xfId="3287"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="2053"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="2054"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="2055"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="2056"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="2057"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="2058"/>
     <cellStyle name="20% - Акцент3 9" xfId="331"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="2060"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="2061"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="2062"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="2063"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="2064"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="2065"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="2066"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="2067"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="2068"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="2069"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="2059"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="2071"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="2072"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="2073"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="2074"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="2075"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="2076"/>
+    <cellStyle name="20% - Акцент3 9 26" xfId="3280"/>
+    <cellStyle name="20% - Акцент3 9 27" xfId="3955"/>
+    <cellStyle name="20% - Акцент3 9 28" xfId="3962"/>
+    <cellStyle name="20% - Акцент3 9 29" xfId="3870"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="2077"/>
+    <cellStyle name="20% - Акцент3 9 30" xfId="3890"/>
+    <cellStyle name="20% - Акцент3 9 31" xfId="3828"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="2078"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="2079"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="2080"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="2081"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="2082"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="2083"/>
     <cellStyle name="20% - Акцент4 10" xfId="374"/>
     <cellStyle name="20% - Акцент4 11" xfId="416"/>
     <cellStyle name="20% - Акцент4 12" xfId="458"/>
     <cellStyle name="20% - Акцент4 13" xfId="500"/>
     <cellStyle name="20% - Акцент4 14" xfId="542"/>
     <cellStyle name="20% - Акцент4 15" xfId="584"/>
     <cellStyle name="20% - Акцент4 16" xfId="626"/>
     <cellStyle name="20% - Акцент4 17" xfId="668"/>
     <cellStyle name="20% - Акцент4 18" xfId="710"/>
     <cellStyle name="20% - Акцент4 19" xfId="752"/>
     <cellStyle name="20% - Акцент4 2" xfId="39"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="2085"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="2086"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="2087"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="2088"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="2089"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="2090"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="2091"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="2092"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="2093"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="2094"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="2084"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="2095"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="2096"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="2097"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="2098"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="2099"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="2100"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="3376"/>
+    <cellStyle name="20% - Акцент4 2 27" xfId="3798"/>
+    <cellStyle name="20% - Акцент4 2 28" xfId="3946"/>
+    <cellStyle name="20% - Акцент4 2 29" xfId="3252"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="2101"/>
+    <cellStyle name="20% - Акцент4 2 30" xfId="3395"/>
+    <cellStyle name="20% - Акцент4 2 31" xfId="3847"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="2102"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="2103"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="2104"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="2105"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="2106"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="2107"/>
     <cellStyle name="20% - Акцент4 20" xfId="794"/>
     <cellStyle name="20% - Акцент4 21" xfId="836"/>
     <cellStyle name="20% - Акцент4 22" xfId="878"/>
     <cellStyle name="20% - Акцент4 23" xfId="920"/>
     <cellStyle name="20% - Акцент4 24" xfId="962"/>
     <cellStyle name="20% - Акцент4 25" xfId="1004"/>
     <cellStyle name="20% - Акцент4 26" xfId="1046"/>
     <cellStyle name="20% - Акцент4 27" xfId="1088"/>
     <cellStyle name="20% - Акцент4 28" xfId="1130"/>
     <cellStyle name="20% - Акцент4 29" xfId="1172"/>
     <cellStyle name="20% - Акцент4 3" xfId="80"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="2109"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="2110"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="2111"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="2112"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="2113"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="2114"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="2115"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="2116"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="2117"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="2118"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="2108"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="2120"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="2121"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="2122"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="2123"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="2124"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="2125"/>
+    <cellStyle name="20% - Акцент4 3 26" xfId="3199"/>
+    <cellStyle name="20% - Акцент4 3 27" xfId="3935"/>
+    <cellStyle name="20% - Акцент4 3 28" xfId="3242"/>
+    <cellStyle name="20% - Акцент4 3 29" xfId="3392"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="2126"/>
+    <cellStyle name="20% - Акцент4 3 30" xfId="3259"/>
+    <cellStyle name="20% - Акцент4 3 31" xfId="3239"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="2127"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="2128"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="2129"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="2130"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="2131"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="2132"/>
     <cellStyle name="20% - Акцент4 30" xfId="1214"/>
     <cellStyle name="20% - Акцент4 31" xfId="1256"/>
     <cellStyle name="20% - Акцент4 32" xfId="1298"/>
     <cellStyle name="20% - Акцент4 33" xfId="1340"/>
     <cellStyle name="20% - Акцент4 34" xfId="1382"/>
     <cellStyle name="20% - Акцент4 35" xfId="1423"/>
+    <cellStyle name="20% - Акцент4 36" xfId="3306"/>
+    <cellStyle name="20% - Акцент4 37" xfId="3319"/>
+    <cellStyle name="20% - Акцент4 38" xfId="3334"/>
+    <cellStyle name="20% - Акцент4 39" xfId="3347"/>
     <cellStyle name="20% - Акцент4 4" xfId="122"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="2134"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="2135"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="2136"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="2137"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="2138"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="2139"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="2140"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="2141"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="2142"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="2143"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="2133"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="2144"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="2145"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="2146"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="2147"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="2148"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="2149"/>
+    <cellStyle name="20% - Акцент4 4 26" xfId="3142"/>
+    <cellStyle name="20% - Акцент4 4 27" xfId="3846"/>
+    <cellStyle name="20% - Акцент4 4 28" xfId="3220"/>
+    <cellStyle name="20% - Акцент4 4 29" xfId="3861"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="2150"/>
+    <cellStyle name="20% - Акцент4 4 30" xfId="3956"/>
+    <cellStyle name="20% - Акцент4 4 31" xfId="3751"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="2151"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="2152"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="2153"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="2154"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="2155"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="2156"/>
+    <cellStyle name="20% - Акцент4 40" xfId="3358"/>
+    <cellStyle name="20% - Акцент4 41" xfId="3369"/>
+    <cellStyle name="20% - Акцент4 42" xfId="3386"/>
+    <cellStyle name="20% - Акцент4 43" xfId="3402"/>
+    <cellStyle name="20% - Акцент4 44" xfId="3418"/>
+    <cellStyle name="20% - Акцент4 45" xfId="3460"/>
+    <cellStyle name="20% - Акцент4 46" xfId="3502"/>
+    <cellStyle name="20% - Акцент4 47" xfId="3544"/>
+    <cellStyle name="20% - Акцент4 48" xfId="3586"/>
+    <cellStyle name="20% - Акцент4 49" xfId="3628"/>
     <cellStyle name="20% - Акцент4 5" xfId="164"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="2158"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="2159"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="2160"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="2161"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="2162"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="2163"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="2164"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="2165"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="2166"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="2167"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="2157"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="2168"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="2169"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="2170"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="2171"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="2172"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="2173"/>
+    <cellStyle name="20% - Акцент4 5 26" xfId="3327"/>
+    <cellStyle name="20% - Акцент4 5 27" xfId="3804"/>
+    <cellStyle name="20% - Акцент4 5 28" xfId="3891"/>
+    <cellStyle name="20% - Акцент4 5 29" xfId="3353"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="2174"/>
+    <cellStyle name="20% - Акцент4 5 30" xfId="3196"/>
+    <cellStyle name="20% - Акцент4 5 31" xfId="3261"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="2175"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="2176"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="2177"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="2178"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="2179"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="2180"/>
+    <cellStyle name="20% - Акцент4 50" xfId="3670"/>
+    <cellStyle name="20% - Акцент4 51" xfId="3712"/>
     <cellStyle name="20% - Акцент4 6" xfId="206"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="2182"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="2183"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="2184"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="2185"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="2186"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="2187"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="2188"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="2189"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="2190"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="2191"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="2181"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="2192"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="2193"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="2194"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="2195"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="2196"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="2197"/>
+    <cellStyle name="20% - Акцент4 6 26" xfId="3170"/>
+    <cellStyle name="20% - Акцент4 6 27" xfId="3830"/>
+    <cellStyle name="20% - Акцент4 6 28" xfId="3939"/>
+    <cellStyle name="20% - Акцент4 6 29" xfId="3878"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="2198"/>
+    <cellStyle name="20% - Акцент4 6 30" xfId="3949"/>
+    <cellStyle name="20% - Акцент4 6 31" xfId="3974"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="2199"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="2200"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="2201"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="2202"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="2203"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="2204"/>
     <cellStyle name="20% - Акцент4 7" xfId="248"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="2206"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="2207"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="2208"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="2209"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="2210"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="2211"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="2212"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="2213"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="2214"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="2215"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="2205"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="2216"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="2217"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="2218"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="2219"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="2220"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="2221"/>
+    <cellStyle name="20% - Акцент4 7 26" xfId="3234"/>
+    <cellStyle name="20% - Акцент4 7 27" xfId="3895"/>
+    <cellStyle name="20% - Акцент4 7 28" xfId="3186"/>
+    <cellStyle name="20% - Акцент4 7 29" xfId="3968"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="2222"/>
+    <cellStyle name="20% - Акцент4 7 30" xfId="3361"/>
+    <cellStyle name="20% - Акцент4 7 31" xfId="3952"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="2223"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="2224"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="2225"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="2226"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="2227"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="2228"/>
     <cellStyle name="20% - Акцент4 8" xfId="290"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="2230"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="2231"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="2232"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="2233"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="2234"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="2235"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="2236"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="2237"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="2238"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="2239"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="2229"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="2240"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="2241"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="2242"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="2243"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="2244"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="2245"/>
+    <cellStyle name="20% - Акцент4 8 26" xfId="3279"/>
+    <cellStyle name="20% - Акцент4 8 27" xfId="3951"/>
+    <cellStyle name="20% - Акцент4 8 28" xfId="3343"/>
+    <cellStyle name="20% - Акцент4 8 29" xfId="3839"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="2246"/>
+    <cellStyle name="20% - Акцент4 8 30" xfId="3977"/>
+    <cellStyle name="20% - Акцент4 8 31" xfId="3975"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="2247"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="2248"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="2249"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="2250"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="2251"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="2252"/>
     <cellStyle name="20% - Акцент4 9" xfId="332"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="2254"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="2255"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="2256"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="2257"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="2258"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="2259"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="2260"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="2261"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="2262"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="2263"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="2253"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="2264"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="2265"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="2266"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="2267"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="2268"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="2269"/>
+    <cellStyle name="20% - Акцент4 9 26" xfId="3375"/>
+    <cellStyle name="20% - Акцент4 9 27" xfId="3867"/>
+    <cellStyle name="20% - Акцент4 9 28" xfId="3874"/>
+    <cellStyle name="20% - Акцент4 9 29" xfId="3876"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="2270"/>
+    <cellStyle name="20% - Акцент4 9 30" xfId="3881"/>
+    <cellStyle name="20% - Акцент4 9 31" xfId="3378"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="2271"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="2272"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="2273"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="2274"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="2275"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="2276"/>
     <cellStyle name="20% - Акцент5 10" xfId="375"/>
     <cellStyle name="20% - Акцент5 11" xfId="417"/>
     <cellStyle name="20% - Акцент5 12" xfId="459"/>
     <cellStyle name="20% - Акцент5 13" xfId="501"/>
     <cellStyle name="20% - Акцент5 14" xfId="543"/>
     <cellStyle name="20% - Акцент5 15" xfId="585"/>
     <cellStyle name="20% - Акцент5 16" xfId="627"/>
     <cellStyle name="20% - Акцент5 17" xfId="669"/>
     <cellStyle name="20% - Акцент5 18" xfId="711"/>
     <cellStyle name="20% - Акцент5 19" xfId="753"/>
     <cellStyle name="20% - Акцент5 2" xfId="40"/>
     <cellStyle name="20% - Акцент5 20" xfId="795"/>
     <cellStyle name="20% - Акцент5 21" xfId="837"/>
     <cellStyle name="20% - Акцент5 22" xfId="879"/>
     <cellStyle name="20% - Акцент5 23" xfId="921"/>
     <cellStyle name="20% - Акцент5 24" xfId="963"/>
     <cellStyle name="20% - Акцент5 25" xfId="1005"/>
     <cellStyle name="20% - Акцент5 26" xfId="1047"/>
     <cellStyle name="20% - Акцент5 27" xfId="1089"/>
     <cellStyle name="20% - Акцент5 28" xfId="1131"/>
     <cellStyle name="20% - Акцент5 29" xfId="1173"/>
     <cellStyle name="20% - Акцент5 3" xfId="81"/>
     <cellStyle name="20% - Акцент5 30" xfId="1215"/>
     <cellStyle name="20% - Акцент5 31" xfId="1257"/>
     <cellStyle name="20% - Акцент5 32" xfId="1299"/>
     <cellStyle name="20% - Акцент5 33" xfId="1341"/>
     <cellStyle name="20% - Акцент5 34" xfId="1383"/>
     <cellStyle name="20% - Акцент5 35" xfId="1424"/>
+    <cellStyle name="20% - Акцент5 36" xfId="3419"/>
+    <cellStyle name="20% - Акцент5 37" xfId="3461"/>
+    <cellStyle name="20% - Акцент5 38" xfId="3503"/>
+    <cellStyle name="20% - Акцент5 39" xfId="3545"/>
     <cellStyle name="20% - Акцент5 4" xfId="123"/>
+    <cellStyle name="20% - Акцент5 40" xfId="3587"/>
+    <cellStyle name="20% - Акцент5 41" xfId="3629"/>
+    <cellStyle name="20% - Акцент5 42" xfId="3671"/>
+    <cellStyle name="20% - Акцент5 43" xfId="3713"/>
     <cellStyle name="20% - Акцент5 5" xfId="165"/>
     <cellStyle name="20% - Акцент5 6" xfId="207"/>
     <cellStyle name="20% - Акцент5 7" xfId="249"/>
     <cellStyle name="20% - Акцент5 8" xfId="291"/>
     <cellStyle name="20% - Акцент5 9" xfId="333"/>
     <cellStyle name="20% - Акцент6 10" xfId="376"/>
     <cellStyle name="20% - Акцент6 11" xfId="418"/>
     <cellStyle name="20% - Акцент6 12" xfId="460"/>
     <cellStyle name="20% - Акцент6 13" xfId="502"/>
     <cellStyle name="20% - Акцент6 14" xfId="544"/>
     <cellStyle name="20% - Акцент6 15" xfId="586"/>
     <cellStyle name="20% - Акцент6 16" xfId="628"/>
     <cellStyle name="20% - Акцент6 17" xfId="670"/>
     <cellStyle name="20% - Акцент6 18" xfId="712"/>
     <cellStyle name="20% - Акцент6 19" xfId="754"/>
     <cellStyle name="20% - Акцент6 2" xfId="41"/>
     <cellStyle name="20% - Акцент6 20" xfId="796"/>
     <cellStyle name="20% - Акцент6 21" xfId="838"/>
     <cellStyle name="20% - Акцент6 22" xfId="880"/>
     <cellStyle name="20% - Акцент6 23" xfId="922"/>
     <cellStyle name="20% - Акцент6 24" xfId="964"/>
     <cellStyle name="20% - Акцент6 25" xfId="1006"/>
     <cellStyle name="20% - Акцент6 26" xfId="1048"/>
     <cellStyle name="20% - Акцент6 27" xfId="1090"/>
     <cellStyle name="20% - Акцент6 28" xfId="1132"/>
     <cellStyle name="20% - Акцент6 29" xfId="1174"/>
     <cellStyle name="20% - Акцент6 3" xfId="82"/>
     <cellStyle name="20% - Акцент6 30" xfId="1216"/>
     <cellStyle name="20% - Акцент6 31" xfId="1258"/>
     <cellStyle name="20% - Акцент6 32" xfId="1300"/>
     <cellStyle name="20% - Акцент6 33" xfId="1342"/>
     <cellStyle name="20% - Акцент6 34" xfId="1384"/>
     <cellStyle name="20% - Акцент6 35" xfId="1425"/>
+    <cellStyle name="20% - Акцент6 36" xfId="3420"/>
+    <cellStyle name="20% - Акцент6 37" xfId="3462"/>
+    <cellStyle name="20% - Акцент6 38" xfId="3504"/>
+    <cellStyle name="20% - Акцент6 39" xfId="3546"/>
     <cellStyle name="20% - Акцент6 4" xfId="124"/>
+    <cellStyle name="20% - Акцент6 40" xfId="3588"/>
+    <cellStyle name="20% - Акцент6 41" xfId="3630"/>
+    <cellStyle name="20% - Акцент6 42" xfId="3672"/>
+    <cellStyle name="20% - Акцент6 43" xfId="3714"/>
     <cellStyle name="20% - Акцент6 5" xfId="166"/>
     <cellStyle name="20% - Акцент6 6" xfId="208"/>
     <cellStyle name="20% - Акцент6 7" xfId="250"/>
     <cellStyle name="20% - Акцент6 8" xfId="292"/>
     <cellStyle name="20% - Акцент6 9" xfId="334"/>
     <cellStyle name="40% - Акцент1 10" xfId="377"/>
     <cellStyle name="40% - Акцент1 11" xfId="419"/>
     <cellStyle name="40% - Акцент1 12" xfId="461"/>
     <cellStyle name="40% - Акцент1 13" xfId="503"/>
     <cellStyle name="40% - Акцент1 14" xfId="545"/>
     <cellStyle name="40% - Акцент1 15" xfId="587"/>
     <cellStyle name="40% - Акцент1 16" xfId="629"/>
     <cellStyle name="40% - Акцент1 17" xfId="671"/>
     <cellStyle name="40% - Акцент1 18" xfId="713"/>
     <cellStyle name="40% - Акцент1 19" xfId="755"/>
     <cellStyle name="40% - Акцент1 2" xfId="42"/>
     <cellStyle name="40% - Акцент1 20" xfId="797"/>
     <cellStyle name="40% - Акцент1 21" xfId="839"/>
     <cellStyle name="40% - Акцент1 22" xfId="881"/>
     <cellStyle name="40% - Акцент1 23" xfId="923"/>
     <cellStyle name="40% - Акцент1 24" xfId="965"/>
     <cellStyle name="40% - Акцент1 25" xfId="1007"/>
     <cellStyle name="40% - Акцент1 26" xfId="1049"/>
     <cellStyle name="40% - Акцент1 27" xfId="1091"/>
     <cellStyle name="40% - Акцент1 28" xfId="1133"/>
     <cellStyle name="40% - Акцент1 29" xfId="1175"/>
     <cellStyle name="40% - Акцент1 3" xfId="83"/>
     <cellStyle name="40% - Акцент1 30" xfId="1217"/>
     <cellStyle name="40% - Акцент1 31" xfId="1259"/>
     <cellStyle name="40% - Акцент1 32" xfId="1301"/>
     <cellStyle name="40% - Акцент1 33" xfId="1343"/>
     <cellStyle name="40% - Акцент1 34" xfId="1385"/>
     <cellStyle name="40% - Акцент1 35" xfId="1426"/>
+    <cellStyle name="40% - Акцент1 36" xfId="3421"/>
+    <cellStyle name="40% - Акцент1 37" xfId="3463"/>
+    <cellStyle name="40% - Акцент1 38" xfId="3505"/>
+    <cellStyle name="40% - Акцент1 39" xfId="3547"/>
     <cellStyle name="40% - Акцент1 4" xfId="125"/>
+    <cellStyle name="40% - Акцент1 40" xfId="3589"/>
+    <cellStyle name="40% - Акцент1 41" xfId="3631"/>
+    <cellStyle name="40% - Акцент1 42" xfId="3673"/>
+    <cellStyle name="40% - Акцент1 43" xfId="3715"/>
     <cellStyle name="40% - Акцент1 5" xfId="167"/>
     <cellStyle name="40% - Акцент1 6" xfId="209"/>
     <cellStyle name="40% - Акцент1 7" xfId="251"/>
     <cellStyle name="40% - Акцент1 8" xfId="293"/>
     <cellStyle name="40% - Акцент1 9" xfId="335"/>
     <cellStyle name="40% - Акцент2 10" xfId="378"/>
     <cellStyle name="40% - Акцент2 11" xfId="420"/>
     <cellStyle name="40% - Акцент2 12" xfId="462"/>
     <cellStyle name="40% - Акцент2 13" xfId="504"/>
     <cellStyle name="40% - Акцент2 14" xfId="546"/>
     <cellStyle name="40% - Акцент2 15" xfId="588"/>
     <cellStyle name="40% - Акцент2 16" xfId="630"/>
     <cellStyle name="40% - Акцент2 17" xfId="672"/>
     <cellStyle name="40% - Акцент2 18" xfId="714"/>
     <cellStyle name="40% - Акцент2 19" xfId="756"/>
     <cellStyle name="40% - Акцент2 2" xfId="43"/>
     <cellStyle name="40% - Акцент2 20" xfId="798"/>
     <cellStyle name="40% - Акцент2 21" xfId="840"/>
     <cellStyle name="40% - Акцент2 22" xfId="882"/>
     <cellStyle name="40% - Акцент2 23" xfId="924"/>
     <cellStyle name="40% - Акцент2 24" xfId="966"/>
     <cellStyle name="40% - Акцент2 25" xfId="1008"/>
     <cellStyle name="40% - Акцент2 26" xfId="1050"/>
     <cellStyle name="40% - Акцент2 27" xfId="1092"/>
     <cellStyle name="40% - Акцент2 28" xfId="1134"/>
     <cellStyle name="40% - Акцент2 29" xfId="1176"/>
     <cellStyle name="40% - Акцент2 3" xfId="84"/>
     <cellStyle name="40% - Акцент2 30" xfId="1218"/>
     <cellStyle name="40% - Акцент2 31" xfId="1260"/>
     <cellStyle name="40% - Акцент2 32" xfId="1302"/>
     <cellStyle name="40% - Акцент2 33" xfId="1344"/>
     <cellStyle name="40% - Акцент2 34" xfId="1386"/>
     <cellStyle name="40% - Акцент2 35" xfId="1427"/>
+    <cellStyle name="40% - Акцент2 36" xfId="3422"/>
+    <cellStyle name="40% - Акцент2 37" xfId="3464"/>
+    <cellStyle name="40% - Акцент2 38" xfId="3506"/>
+    <cellStyle name="40% - Акцент2 39" xfId="3548"/>
     <cellStyle name="40% - Акцент2 4" xfId="126"/>
+    <cellStyle name="40% - Акцент2 40" xfId="3590"/>
+    <cellStyle name="40% - Акцент2 41" xfId="3632"/>
+    <cellStyle name="40% - Акцент2 42" xfId="3674"/>
+    <cellStyle name="40% - Акцент2 43" xfId="3716"/>
     <cellStyle name="40% - Акцент2 5" xfId="168"/>
     <cellStyle name="40% - Акцент2 6" xfId="210"/>
     <cellStyle name="40% - Акцент2 7" xfId="252"/>
     <cellStyle name="40% - Акцент2 8" xfId="294"/>
     <cellStyle name="40% - Акцент2 9" xfId="336"/>
     <cellStyle name="40% - Акцент3 10" xfId="379"/>
     <cellStyle name="40% - Акцент3 11" xfId="421"/>
     <cellStyle name="40% - Акцент3 12" xfId="463"/>
     <cellStyle name="40% - Акцент3 13" xfId="505"/>
     <cellStyle name="40% - Акцент3 14" xfId="547"/>
     <cellStyle name="40% - Акцент3 15" xfId="589"/>
     <cellStyle name="40% - Акцент3 16" xfId="631"/>
     <cellStyle name="40% - Акцент3 17" xfId="673"/>
     <cellStyle name="40% - Акцент3 18" xfId="715"/>
     <cellStyle name="40% - Акцент3 19" xfId="757"/>
     <cellStyle name="40% - Акцент3 2" xfId="44"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="2278"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="2279"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="2280"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="2281"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="2282"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="2283"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="2284"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="2285"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="2286"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="2287"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="2277"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="2288"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="2289"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="2290"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="2291"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="2292"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="2293"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="3197"/>
+    <cellStyle name="40% - Акцент3 2 27" xfId="3932"/>
+    <cellStyle name="40% - Акцент3 2 28" xfId="3873"/>
+    <cellStyle name="40% - Акцент3 2 29" xfId="3181"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="2294"/>
+    <cellStyle name="40% - Акцент3 2 30" xfId="3194"/>
+    <cellStyle name="40% - Акцент3 2 31" xfId="3240"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="2295"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="2296"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="2297"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="2298"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="2299"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="2300"/>
     <cellStyle name="40% - Акцент3 20" xfId="799"/>
     <cellStyle name="40% - Акцент3 21" xfId="841"/>
     <cellStyle name="40% - Акцент3 22" xfId="883"/>
     <cellStyle name="40% - Акцент3 23" xfId="925"/>
     <cellStyle name="40% - Акцент3 24" xfId="967"/>
     <cellStyle name="40% - Акцент3 25" xfId="1009"/>
     <cellStyle name="40% - Акцент3 26" xfId="1051"/>
     <cellStyle name="40% - Акцент3 27" xfId="1093"/>
     <cellStyle name="40% - Акцент3 28" xfId="1135"/>
     <cellStyle name="40% - Акцент3 29" xfId="1177"/>
     <cellStyle name="40% - Акцент3 3" xfId="85"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="2302"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="2303"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="2304"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="2305"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="2306"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="2307"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="2308"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="2309"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="2310"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="2311"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="2301"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="2313"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="2314"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="2315"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="2316"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="2317"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="2318"/>
+    <cellStyle name="40% - Акцент3 3 26" xfId="2868"/>
+    <cellStyle name="40% - Акцент3 3 27" xfId="3841"/>
+    <cellStyle name="40% - Акцент3 3 28" xfId="3150"/>
+    <cellStyle name="40% - Акцент3 3 29" xfId="3947"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="2319"/>
+    <cellStyle name="40% - Акцент3 3 30" xfId="3229"/>
+    <cellStyle name="40% - Акцент3 3 31" xfId="3979"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="2320"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="2321"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="2322"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="2323"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="2324"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="2325"/>
     <cellStyle name="40% - Акцент3 30" xfId="1219"/>
     <cellStyle name="40% - Акцент3 31" xfId="1261"/>
     <cellStyle name="40% - Акцент3 32" xfId="1303"/>
     <cellStyle name="40% - Акцент3 33" xfId="1345"/>
     <cellStyle name="40% - Акцент3 34" xfId="1387"/>
     <cellStyle name="40% - Акцент3 35" xfId="1428"/>
+    <cellStyle name="40% - Акцент3 36" xfId="3308"/>
+    <cellStyle name="40% - Акцент3 37" xfId="3321"/>
+    <cellStyle name="40% - Акцент3 38" xfId="3336"/>
+    <cellStyle name="40% - Акцент3 39" xfId="3348"/>
     <cellStyle name="40% - Акцент3 4" xfId="127"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="2327"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="2328"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="2329"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="2330"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="2331"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="2332"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="2333"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="2334"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="2335"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="2336"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="2326"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="2337"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="2338"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="2339"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="2340"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="2341"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="2342"/>
+    <cellStyle name="40% - Акцент3 4 26" xfId="3311"/>
+    <cellStyle name="40% - Акцент3 4 27" xfId="3907"/>
+    <cellStyle name="40% - Акцент3 4 28" xfId="3244"/>
+    <cellStyle name="40% - Акцент3 4 29" xfId="3763"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="2343"/>
+    <cellStyle name="40% - Акцент3 4 30" xfId="3887"/>
+    <cellStyle name="40% - Акцент3 4 31" xfId="3969"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="2344"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="2345"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="2346"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="2347"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="2348"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="2349"/>
+    <cellStyle name="40% - Акцент3 40" xfId="3359"/>
+    <cellStyle name="40% - Акцент3 41" xfId="3371"/>
+    <cellStyle name="40% - Акцент3 42" xfId="3387"/>
+    <cellStyle name="40% - Акцент3 43" xfId="3404"/>
+    <cellStyle name="40% - Акцент3 44" xfId="3423"/>
+    <cellStyle name="40% - Акцент3 45" xfId="3465"/>
+    <cellStyle name="40% - Акцент3 46" xfId="3507"/>
+    <cellStyle name="40% - Акцент3 47" xfId="3549"/>
+    <cellStyle name="40% - Акцент3 48" xfId="3591"/>
+    <cellStyle name="40% - Акцент3 49" xfId="3633"/>
     <cellStyle name="40% - Акцент3 5" xfId="169"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="2351"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="2352"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="2353"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="2354"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="2355"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="2356"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="2357"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="2358"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="2359"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="2360"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="2350"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="2361"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="2362"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="2363"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="2364"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="2365"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="2366"/>
+    <cellStyle name="40% - Акцент3 5 26" xfId="2723"/>
+    <cellStyle name="40% - Акцент3 5 27" xfId="3819"/>
+    <cellStyle name="40% - Акцент3 5 28" xfId="3945"/>
+    <cellStyle name="40% - Акцент3 5 29" xfId="3927"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="2367"/>
+    <cellStyle name="40% - Акцент3 5 30" xfId="3982"/>
+    <cellStyle name="40% - Акцент3 5 31" xfId="3985"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="2368"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="2369"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="2370"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="2371"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="2372"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="2373"/>
+    <cellStyle name="40% - Акцент3 50" xfId="3675"/>
+    <cellStyle name="40% - Акцент3 51" xfId="3717"/>
     <cellStyle name="40% - Акцент3 6" xfId="211"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="2375"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="2376"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="2377"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="2378"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="2379"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="2380"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="2381"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="2382"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="2383"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="2384"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="2374"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="2386"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="2387"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="2388"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="2389"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="2390"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="2391"/>
+    <cellStyle name="40% - Акцент3 6 26" xfId="3161"/>
+    <cellStyle name="40% - Акцент3 6 27" xfId="3883"/>
+    <cellStyle name="40% - Акцент3 6 28" xfId="3249"/>
+    <cellStyle name="40% - Акцент3 6 29" xfId="3757"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="2392"/>
+    <cellStyle name="40% - Акцент3 6 30" xfId="3921"/>
+    <cellStyle name="40% - Акцент3 6 31" xfId="3290"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="2393"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="2394"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="2395"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="2396"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="2397"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="2398"/>
     <cellStyle name="40% - Акцент3 7" xfId="253"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="2400"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="2401"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="2402"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="2403"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="2404"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="2405"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="2406"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="2407"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="2408"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="2409"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="2399"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="2411"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="2412"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="2413"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="2414"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="2415"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="2416"/>
+    <cellStyle name="40% - Акцент3 7 26" xfId="3219"/>
+    <cellStyle name="40% - Акцент3 7 27" xfId="3943"/>
+    <cellStyle name="40% - Акцент3 7 28" xfId="3158"/>
+    <cellStyle name="40% - Акцент3 7 29" xfId="3163"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="2417"/>
+    <cellStyle name="40% - Акцент3 7 30" xfId="3856"/>
+    <cellStyle name="40% - Акцент3 7 31" xfId="3235"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="2418"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="2419"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="2420"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="2421"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="2422"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="2423"/>
     <cellStyle name="40% - Акцент3 8" xfId="295"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="2425"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="2426"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="2427"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="2428"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="2429"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="2430"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="2431"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="2432"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="2433"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="2434"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="2424"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="2435"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="2436"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="2437"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="2438"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="2439"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="2440"/>
+    <cellStyle name="40% - Акцент3 8 26" xfId="3149"/>
+    <cellStyle name="40% - Акцент3 8 27" xfId="3858"/>
+    <cellStyle name="40% - Акцент3 8 28" xfId="3893"/>
+    <cellStyle name="40% - Акцент3 8 29" xfId="3754"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="2441"/>
+    <cellStyle name="40% - Акцент3 8 30" xfId="3866"/>
+    <cellStyle name="40% - Акцент3 8 31" xfId="3934"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="2442"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="2443"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="2444"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="2445"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="2446"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="2447"/>
     <cellStyle name="40% - Акцент3 9" xfId="337"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="2449"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="2450"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="2451"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="2452"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="2453"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="2454"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="2455"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="2456"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="2457"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="2458"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="2448"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="2459"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="2460"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="2461"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="2462"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="2463"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="2464"/>
+    <cellStyle name="40% - Акцент3 9 26" xfId="3168"/>
+    <cellStyle name="40% - Акцент3 9 27" xfId="3917"/>
+    <cellStyle name="40% - Акцент3 9 28" xfId="3251"/>
+    <cellStyle name="40% - Акцент3 9 29" xfId="3875"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="2465"/>
+    <cellStyle name="40% - Акцент3 9 30" xfId="3182"/>
+    <cellStyle name="40% - Акцент3 9 31" xfId="3156"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="2466"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="2467"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="2468"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="2469"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="2470"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="2471"/>
     <cellStyle name="40% - Акцент4 10" xfId="380"/>
     <cellStyle name="40% - Акцент4 11" xfId="422"/>
     <cellStyle name="40% - Акцент4 12" xfId="464"/>
     <cellStyle name="40% - Акцент4 13" xfId="506"/>
     <cellStyle name="40% - Акцент4 14" xfId="548"/>
     <cellStyle name="40% - Акцент4 15" xfId="590"/>
     <cellStyle name="40% - Акцент4 16" xfId="632"/>
     <cellStyle name="40% - Акцент4 17" xfId="674"/>
     <cellStyle name="40% - Акцент4 18" xfId="716"/>
     <cellStyle name="40% - Акцент4 19" xfId="758"/>
     <cellStyle name="40% - Акцент4 2" xfId="45"/>
     <cellStyle name="40% - Акцент4 20" xfId="800"/>
     <cellStyle name="40% - Акцент4 21" xfId="842"/>
     <cellStyle name="40% - Акцент4 22" xfId="884"/>
     <cellStyle name="40% - Акцент4 23" xfId="926"/>
     <cellStyle name="40% - Акцент4 24" xfId="968"/>
     <cellStyle name="40% - Акцент4 25" xfId="1010"/>
     <cellStyle name="40% - Акцент4 26" xfId="1052"/>
     <cellStyle name="40% - Акцент4 27" xfId="1094"/>
     <cellStyle name="40% - Акцент4 28" xfId="1136"/>
     <cellStyle name="40% - Акцент4 29" xfId="1178"/>
     <cellStyle name="40% - Акцент4 3" xfId="86"/>
     <cellStyle name="40% - Акцент4 30" xfId="1220"/>
     <cellStyle name="40% - Акцент4 31" xfId="1262"/>
     <cellStyle name="40% - Акцент4 32" xfId="1304"/>
     <cellStyle name="40% - Акцент4 33" xfId="1346"/>
     <cellStyle name="40% - Акцент4 34" xfId="1388"/>
     <cellStyle name="40% - Акцент4 35" xfId="1429"/>
+    <cellStyle name="40% - Акцент4 36" xfId="3424"/>
+    <cellStyle name="40% - Акцент4 37" xfId="3466"/>
+    <cellStyle name="40% - Акцент4 38" xfId="3508"/>
+    <cellStyle name="40% - Акцент4 39" xfId="3550"/>
     <cellStyle name="40% - Акцент4 4" xfId="128"/>
+    <cellStyle name="40% - Акцент4 40" xfId="3592"/>
+    <cellStyle name="40% - Акцент4 41" xfId="3634"/>
+    <cellStyle name="40% - Акцент4 42" xfId="3676"/>
+    <cellStyle name="40% - Акцент4 43" xfId="3718"/>
     <cellStyle name="40% - Акцент4 5" xfId="170"/>
     <cellStyle name="40% - Акцент4 6" xfId="212"/>
     <cellStyle name="40% - Акцент4 7" xfId="254"/>
     <cellStyle name="40% - Акцент4 8" xfId="296"/>
     <cellStyle name="40% - Акцент4 9" xfId="338"/>
     <cellStyle name="40% - Акцент5 10" xfId="381"/>
     <cellStyle name="40% - Акцент5 11" xfId="423"/>
     <cellStyle name="40% - Акцент5 12" xfId="465"/>
     <cellStyle name="40% - Акцент5 13" xfId="507"/>
     <cellStyle name="40% - Акцент5 14" xfId="549"/>
     <cellStyle name="40% - Акцент5 15" xfId="591"/>
     <cellStyle name="40% - Акцент5 16" xfId="633"/>
     <cellStyle name="40% - Акцент5 17" xfId="675"/>
     <cellStyle name="40% - Акцент5 18" xfId="717"/>
     <cellStyle name="40% - Акцент5 19" xfId="759"/>
     <cellStyle name="40% - Акцент5 2" xfId="46"/>
     <cellStyle name="40% - Акцент5 20" xfId="801"/>
     <cellStyle name="40% - Акцент5 21" xfId="843"/>
     <cellStyle name="40% - Акцент5 22" xfId="885"/>
     <cellStyle name="40% - Акцент5 23" xfId="927"/>
     <cellStyle name="40% - Акцент5 24" xfId="969"/>
     <cellStyle name="40% - Акцент5 25" xfId="1011"/>
     <cellStyle name="40% - Акцент5 26" xfId="1053"/>
     <cellStyle name="40% - Акцент5 27" xfId="1095"/>
     <cellStyle name="40% - Акцент5 28" xfId="1137"/>
     <cellStyle name="40% - Акцент5 29" xfId="1179"/>
     <cellStyle name="40% - Акцент5 3" xfId="87"/>
     <cellStyle name="40% - Акцент5 30" xfId="1221"/>
     <cellStyle name="40% - Акцент5 31" xfId="1263"/>
     <cellStyle name="40% - Акцент5 32" xfId="1305"/>
     <cellStyle name="40% - Акцент5 33" xfId="1347"/>
     <cellStyle name="40% - Акцент5 34" xfId="1389"/>
     <cellStyle name="40% - Акцент5 35" xfId="1430"/>
+    <cellStyle name="40% - Акцент5 36" xfId="3425"/>
+    <cellStyle name="40% - Акцент5 37" xfId="3467"/>
+    <cellStyle name="40% - Акцент5 38" xfId="3509"/>
+    <cellStyle name="40% - Акцент5 39" xfId="3551"/>
     <cellStyle name="40% - Акцент5 4" xfId="129"/>
+    <cellStyle name="40% - Акцент5 40" xfId="3593"/>
+    <cellStyle name="40% - Акцент5 41" xfId="3635"/>
+    <cellStyle name="40% - Акцент5 42" xfId="3677"/>
+    <cellStyle name="40% - Акцент5 43" xfId="3719"/>
     <cellStyle name="40% - Акцент5 5" xfId="171"/>
     <cellStyle name="40% - Акцент5 6" xfId="213"/>
     <cellStyle name="40% - Акцент5 7" xfId="255"/>
     <cellStyle name="40% - Акцент5 8" xfId="297"/>
     <cellStyle name="40% - Акцент5 9" xfId="339"/>
     <cellStyle name="40% - Акцент6 10" xfId="382"/>
     <cellStyle name="40% - Акцент6 11" xfId="424"/>
     <cellStyle name="40% - Акцент6 12" xfId="466"/>
     <cellStyle name="40% - Акцент6 13" xfId="508"/>
     <cellStyle name="40% - Акцент6 14" xfId="550"/>
     <cellStyle name="40% - Акцент6 15" xfId="592"/>
     <cellStyle name="40% - Акцент6 16" xfId="634"/>
     <cellStyle name="40% - Акцент6 17" xfId="676"/>
     <cellStyle name="40% - Акцент6 18" xfId="718"/>
     <cellStyle name="40% - Акцент6 19" xfId="760"/>
     <cellStyle name="40% - Акцент6 2" xfId="47"/>
     <cellStyle name="40% - Акцент6 20" xfId="802"/>
     <cellStyle name="40% - Акцент6 21" xfId="844"/>
     <cellStyle name="40% - Акцент6 22" xfId="886"/>
     <cellStyle name="40% - Акцент6 23" xfId="928"/>
     <cellStyle name="40% - Акцент6 24" xfId="970"/>
     <cellStyle name="40% - Акцент6 25" xfId="1012"/>
     <cellStyle name="40% - Акцент6 26" xfId="1054"/>
     <cellStyle name="40% - Акцент6 27" xfId="1096"/>
     <cellStyle name="40% - Акцент6 28" xfId="1138"/>
     <cellStyle name="40% - Акцент6 29" xfId="1180"/>
     <cellStyle name="40% - Акцент6 3" xfId="88"/>
     <cellStyle name="40% - Акцент6 30" xfId="1222"/>
     <cellStyle name="40% - Акцент6 31" xfId="1264"/>
     <cellStyle name="40% - Акцент6 32" xfId="1306"/>
     <cellStyle name="40% - Акцент6 33" xfId="1348"/>
     <cellStyle name="40% - Акцент6 34" xfId="1390"/>
     <cellStyle name="40% - Акцент6 35" xfId="1431"/>
+    <cellStyle name="40% - Акцент6 36" xfId="3426"/>
+    <cellStyle name="40% - Акцент6 37" xfId="3468"/>
+    <cellStyle name="40% - Акцент6 38" xfId="3510"/>
+    <cellStyle name="40% - Акцент6 39" xfId="3552"/>
     <cellStyle name="40% - Акцент6 4" xfId="130"/>
+    <cellStyle name="40% - Акцент6 40" xfId="3594"/>
+    <cellStyle name="40% - Акцент6 41" xfId="3636"/>
+    <cellStyle name="40% - Акцент6 42" xfId="3678"/>
+    <cellStyle name="40% - Акцент6 43" xfId="3720"/>
     <cellStyle name="40% - Акцент6 5" xfId="172"/>
     <cellStyle name="40% - Акцент6 6" xfId="214"/>
     <cellStyle name="40% - Акцент6 7" xfId="256"/>
     <cellStyle name="40% - Акцент6 8" xfId="298"/>
     <cellStyle name="40% - Акцент6 9" xfId="340"/>
     <cellStyle name="60% - Акцент1 10" xfId="383"/>
     <cellStyle name="60% - Акцент1 11" xfId="425"/>
     <cellStyle name="60% - Акцент1 12" xfId="467"/>
     <cellStyle name="60% - Акцент1 13" xfId="509"/>
     <cellStyle name="60% - Акцент1 14" xfId="551"/>
     <cellStyle name="60% - Акцент1 15" xfId="593"/>
     <cellStyle name="60% - Акцент1 16" xfId="635"/>
     <cellStyle name="60% - Акцент1 17" xfId="677"/>
     <cellStyle name="60% - Акцент1 18" xfId="719"/>
     <cellStyle name="60% - Акцент1 19" xfId="761"/>
     <cellStyle name="60% - Акцент1 2" xfId="48"/>
     <cellStyle name="60% - Акцент1 20" xfId="803"/>
     <cellStyle name="60% - Акцент1 21" xfId="845"/>
     <cellStyle name="60% - Акцент1 22" xfId="887"/>
     <cellStyle name="60% - Акцент1 23" xfId="929"/>
     <cellStyle name="60% - Акцент1 24" xfId="971"/>
     <cellStyle name="60% - Акцент1 25" xfId="1013"/>
     <cellStyle name="60% - Акцент1 26" xfId="1055"/>
     <cellStyle name="60% - Акцент1 27" xfId="1097"/>
     <cellStyle name="60% - Акцент1 28" xfId="1139"/>
     <cellStyle name="60% - Акцент1 29" xfId="1181"/>
     <cellStyle name="60% - Акцент1 3" xfId="89"/>
     <cellStyle name="60% - Акцент1 30" xfId="1223"/>
     <cellStyle name="60% - Акцент1 31" xfId="1265"/>
     <cellStyle name="60% - Акцент1 32" xfId="1307"/>
     <cellStyle name="60% - Акцент1 33" xfId="1349"/>
     <cellStyle name="60% - Акцент1 34" xfId="1391"/>
     <cellStyle name="60% - Акцент1 35" xfId="1432"/>
+    <cellStyle name="60% - Акцент1 36" xfId="3427"/>
+    <cellStyle name="60% - Акцент1 37" xfId="3469"/>
+    <cellStyle name="60% - Акцент1 38" xfId="3511"/>
+    <cellStyle name="60% - Акцент1 39" xfId="3553"/>
     <cellStyle name="60% - Акцент1 4" xfId="131"/>
+    <cellStyle name="60% - Акцент1 40" xfId="3595"/>
+    <cellStyle name="60% - Акцент1 41" xfId="3637"/>
+    <cellStyle name="60% - Акцент1 42" xfId="3679"/>
+    <cellStyle name="60% - Акцент1 43" xfId="3721"/>
     <cellStyle name="60% - Акцент1 5" xfId="173"/>
     <cellStyle name="60% - Акцент1 6" xfId="215"/>
     <cellStyle name="60% - Акцент1 7" xfId="257"/>
     <cellStyle name="60% - Акцент1 8" xfId="299"/>
     <cellStyle name="60% - Акцент1 9" xfId="341"/>
     <cellStyle name="60% - Акцент2 10" xfId="384"/>
     <cellStyle name="60% - Акцент2 11" xfId="426"/>
     <cellStyle name="60% - Акцент2 12" xfId="468"/>
     <cellStyle name="60% - Акцент2 13" xfId="510"/>
     <cellStyle name="60% - Акцент2 14" xfId="552"/>
     <cellStyle name="60% - Акцент2 15" xfId="594"/>
     <cellStyle name="60% - Акцент2 16" xfId="636"/>
     <cellStyle name="60% - Акцент2 17" xfId="678"/>
     <cellStyle name="60% - Акцент2 18" xfId="720"/>
     <cellStyle name="60% - Акцент2 19" xfId="762"/>
     <cellStyle name="60% - Акцент2 2" xfId="49"/>
     <cellStyle name="60% - Акцент2 20" xfId="804"/>
     <cellStyle name="60% - Акцент2 21" xfId="846"/>
     <cellStyle name="60% - Акцент2 22" xfId="888"/>
     <cellStyle name="60% - Акцент2 23" xfId="930"/>
     <cellStyle name="60% - Акцент2 24" xfId="972"/>
     <cellStyle name="60% - Акцент2 25" xfId="1014"/>
     <cellStyle name="60% - Акцент2 26" xfId="1056"/>
     <cellStyle name="60% - Акцент2 27" xfId="1098"/>
     <cellStyle name="60% - Акцент2 28" xfId="1140"/>
     <cellStyle name="60% - Акцент2 29" xfId="1182"/>
     <cellStyle name="60% - Акцент2 3" xfId="90"/>
     <cellStyle name="60% - Акцент2 30" xfId="1224"/>
     <cellStyle name="60% - Акцент2 31" xfId="1266"/>
     <cellStyle name="60% - Акцент2 32" xfId="1308"/>
     <cellStyle name="60% - Акцент2 33" xfId="1350"/>
     <cellStyle name="60% - Акцент2 34" xfId="1392"/>
     <cellStyle name="60% - Акцент2 35" xfId="1433"/>
+    <cellStyle name="60% - Акцент2 36" xfId="3428"/>
+    <cellStyle name="60% - Акцент2 37" xfId="3470"/>
+    <cellStyle name="60% - Акцент2 38" xfId="3512"/>
+    <cellStyle name="60% - Акцент2 39" xfId="3554"/>
     <cellStyle name="60% - Акцент2 4" xfId="132"/>
+    <cellStyle name="60% - Акцент2 40" xfId="3596"/>
+    <cellStyle name="60% - Акцент2 41" xfId="3638"/>
+    <cellStyle name="60% - Акцент2 42" xfId="3680"/>
+    <cellStyle name="60% - Акцент2 43" xfId="3722"/>
     <cellStyle name="60% - Акцент2 5" xfId="174"/>
     <cellStyle name="60% - Акцент2 6" xfId="216"/>
     <cellStyle name="60% - Акцент2 7" xfId="258"/>
     <cellStyle name="60% - Акцент2 8" xfId="300"/>
     <cellStyle name="60% - Акцент2 9" xfId="342"/>
     <cellStyle name="60% - Акцент3 10" xfId="385"/>
     <cellStyle name="60% - Акцент3 11" xfId="427"/>
     <cellStyle name="60% - Акцент3 12" xfId="469"/>
     <cellStyle name="60% - Акцент3 13" xfId="511"/>
     <cellStyle name="60% - Акцент3 14" xfId="553"/>
     <cellStyle name="60% - Акцент3 15" xfId="595"/>
     <cellStyle name="60% - Акцент3 16" xfId="637"/>
     <cellStyle name="60% - Акцент3 17" xfId="679"/>
     <cellStyle name="60% - Акцент3 18" xfId="721"/>
     <cellStyle name="60% - Акцент3 19" xfId="763"/>
     <cellStyle name="60% - Акцент3 2" xfId="50"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="2473"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="2474"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="2475"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="2476"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="2477"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="2478"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="2479"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="2480"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="2481"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="2482"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="2472"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="2483"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="2484"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="2485"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="2486"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="2487"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="2488"/>
+    <cellStyle name="60% - Акцент3 2 26" xfId="3233"/>
+    <cellStyle name="60% - Акцент3 2 27" xfId="3276"/>
+    <cellStyle name="60% - Акцент3 2 28" xfId="3912"/>
+    <cellStyle name="60% - Акцент3 2 29" xfId="3187"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="2489"/>
+    <cellStyle name="60% - Акцент3 2 30" xfId="3948"/>
+    <cellStyle name="60% - Акцент3 2 31" xfId="3983"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="2490"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="2491"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="2492"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="2493"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="2494"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="2495"/>
     <cellStyle name="60% - Акцент3 20" xfId="805"/>
     <cellStyle name="60% - Акцент3 21" xfId="847"/>
     <cellStyle name="60% - Акцент3 22" xfId="889"/>
     <cellStyle name="60% - Акцент3 23" xfId="931"/>
     <cellStyle name="60% - Акцент3 24" xfId="973"/>
     <cellStyle name="60% - Акцент3 25" xfId="1015"/>
     <cellStyle name="60% - Акцент3 26" xfId="1057"/>
     <cellStyle name="60% - Акцент3 27" xfId="1099"/>
     <cellStyle name="60% - Акцент3 28" xfId="1141"/>
     <cellStyle name="60% - Акцент3 29" xfId="1183"/>
     <cellStyle name="60% - Акцент3 3" xfId="91"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="2497"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="2498"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="2499"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="2500"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="2501"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="2502"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="2503"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="2504"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="2505"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="2506"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="2496"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="2507"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="2508"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="2509"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="2510"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="2511"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="2512"/>
+    <cellStyle name="60% - Акцент3 3 26" xfId="3273"/>
+    <cellStyle name="60% - Акцент3 3 27" xfId="3900"/>
+    <cellStyle name="60% - Акцент3 3 28" xfId="3189"/>
+    <cellStyle name="60% - Акцент3 3 29" xfId="3827"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="2513"/>
+    <cellStyle name="60% - Акцент3 3 30" xfId="3913"/>
+    <cellStyle name="60% - Акцент3 3 31" xfId="3884"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="2514"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="2515"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="2516"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="2517"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="2518"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="2519"/>
     <cellStyle name="60% - Акцент3 30" xfId="1225"/>
     <cellStyle name="60% - Акцент3 31" xfId="1267"/>
     <cellStyle name="60% - Акцент3 32" xfId="1309"/>
     <cellStyle name="60% - Акцент3 33" xfId="1351"/>
     <cellStyle name="60% - Акцент3 34" xfId="1393"/>
     <cellStyle name="60% - Акцент3 35" xfId="1434"/>
+    <cellStyle name="60% - Акцент3 36" xfId="3309"/>
+    <cellStyle name="60% - Акцент3 37" xfId="3323"/>
+    <cellStyle name="60% - Акцент3 38" xfId="3338"/>
+    <cellStyle name="60% - Акцент3 39" xfId="3350"/>
     <cellStyle name="60% - Акцент3 4" xfId="133"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="2521"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="2522"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="2523"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="2524"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="2525"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="2526"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="2527"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="2528"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="2529"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="2530"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="2520"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="2531"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="2532"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="2533"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="2534"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="2535"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="2536"/>
+    <cellStyle name="60% - Акцент3 4 26" xfId="3349"/>
+    <cellStyle name="60% - Акцент3 4 27" xfId="3954"/>
+    <cellStyle name="60% - Акцент3 4 28" xfId="3960"/>
+    <cellStyle name="60% - Акцент3 4 29" xfId="3916"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="2537"/>
+    <cellStyle name="60% - Акцент3 4 30" xfId="3829"/>
+    <cellStyle name="60% - Акцент3 4 31" xfId="3380"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="2538"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="2539"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="2540"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="2541"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="2542"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="2543"/>
+    <cellStyle name="60% - Акцент3 40" xfId="3362"/>
+    <cellStyle name="60% - Акцент3 41" xfId="3372"/>
+    <cellStyle name="60% - Акцент3 42" xfId="3388"/>
+    <cellStyle name="60% - Акцент3 43" xfId="3406"/>
+    <cellStyle name="60% - Акцент3 44" xfId="3429"/>
+    <cellStyle name="60% - Акцент3 45" xfId="3471"/>
+    <cellStyle name="60% - Акцент3 46" xfId="3513"/>
+    <cellStyle name="60% - Акцент3 47" xfId="3555"/>
+    <cellStyle name="60% - Акцент3 48" xfId="3597"/>
+    <cellStyle name="60% - Акцент3 49" xfId="3639"/>
     <cellStyle name="60% - Акцент3 5" xfId="175"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="2545"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="2546"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="2547"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="2548"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="2549"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="2550"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="2551"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="2552"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="2553"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="2554"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="2544"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="2555"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="2556"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="2557"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="2558"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="2559"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="2560"/>
+    <cellStyle name="60% - Акцент3 5 26" xfId="3184"/>
+    <cellStyle name="60% - Акцент3 5 27" xfId="3797"/>
+    <cellStyle name="60% - Акцент3 5 28" xfId="3337"/>
+    <cellStyle name="60% - Акцент3 5 29" xfId="3843"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="2561"/>
+    <cellStyle name="60% - Акцент3 5 30" xfId="3250"/>
+    <cellStyle name="60% - Акцент3 5 31" xfId="3281"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="2562"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="2563"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="2564"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="2565"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="2566"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="2567"/>
+    <cellStyle name="60% - Акцент3 50" xfId="3681"/>
+    <cellStyle name="60% - Акцент3 51" xfId="3723"/>
     <cellStyle name="60% - Акцент3 6" xfId="217"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="2569"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="2570"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="2571"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="2572"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="2573"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="2574"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="2575"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="2576"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="2577"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="2578"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="2568"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="2579"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="2580"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="2581"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="2582"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="2583"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="2584"/>
+    <cellStyle name="60% - Акцент3 6 26" xfId="3246"/>
+    <cellStyle name="60% - Акцент3 6 27" xfId="3778"/>
+    <cellStyle name="60% - Акцент3 6 28" xfId="3248"/>
+    <cellStyle name="60% - Акцент3 6 29" xfId="3871"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="2585"/>
+    <cellStyle name="60% - Акцент3 6 30" xfId="3832"/>
+    <cellStyle name="60% - Акцент3 6 31" xfId="3322"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="2586"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="2587"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="2588"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="2589"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="2590"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="2591"/>
     <cellStyle name="60% - Акцент3 7" xfId="259"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="2593"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="2594"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="2595"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="2596"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="2597"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="2598"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="2599"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="2600"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="2601"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="2602"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="2592"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="2603"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="2604"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="2605"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="2606"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="2607"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="2608"/>
+    <cellStyle name="60% - Акцент3 7 26" xfId="3245"/>
+    <cellStyle name="60% - Акцент3 7 27" xfId="3772"/>
+    <cellStyle name="60% - Акцент3 7 28" xfId="3851"/>
+    <cellStyle name="60% - Акцент3 7 29" xfId="3231"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="2609"/>
+    <cellStyle name="60% - Акцент3 7 30" xfId="3837"/>
+    <cellStyle name="60% - Акцент3 7 31" xfId="3941"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="2610"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="2611"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="2612"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="2613"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="2614"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="2615"/>
     <cellStyle name="60% - Акцент3 8" xfId="301"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="2617"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="2618"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="2619"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="2620"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="2621"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="2622"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="2623"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="2624"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="2625"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="2626"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="2616"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="2627"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="2628"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="2629"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="2630"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="2631"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="2632"/>
+    <cellStyle name="60% - Акцент3 8 26" xfId="3370"/>
+    <cellStyle name="60% - Акцент3 8 27" xfId="3769"/>
+    <cellStyle name="60% - Акцент3 8 28" xfId="3188"/>
+    <cellStyle name="60% - Акцент3 8 29" xfId="3192"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="2633"/>
+    <cellStyle name="60% - Акцент3 8 30" xfId="3264"/>
+    <cellStyle name="60% - Акцент3 8 31" xfId="3180"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="2634"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="2635"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="2636"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="2637"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="2638"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="2639"/>
     <cellStyle name="60% - Акцент3 9" xfId="343"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="2641"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="2642"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="2643"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="2644"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="2645"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="2646"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="2647"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="2648"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="2649"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="2650"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="2640"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="2651"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="2652"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="2653"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="2654"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="2655"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="2656"/>
+    <cellStyle name="60% - Акцент3 9 26" xfId="3193"/>
+    <cellStyle name="60% - Акцент3 9 27" xfId="3766"/>
+    <cellStyle name="60% - Акцент3 9 28" xfId="3284"/>
+    <cellStyle name="60% - Акцент3 9 29" xfId="3812"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="2657"/>
+    <cellStyle name="60% - Акцент3 9 30" xfId="3269"/>
+    <cellStyle name="60% - Акцент3 9 31" xfId="3256"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="2658"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="2659"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="2660"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="2661"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="2662"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="2663"/>
     <cellStyle name="60% - Акцент4 10" xfId="386"/>
     <cellStyle name="60% - Акцент4 11" xfId="428"/>
     <cellStyle name="60% - Акцент4 12" xfId="470"/>
     <cellStyle name="60% - Акцент4 13" xfId="512"/>
     <cellStyle name="60% - Акцент4 14" xfId="554"/>
     <cellStyle name="60% - Акцент4 15" xfId="596"/>
     <cellStyle name="60% - Акцент4 16" xfId="638"/>
     <cellStyle name="60% - Акцент4 17" xfId="680"/>
     <cellStyle name="60% - Акцент4 18" xfId="722"/>
     <cellStyle name="60% - Акцент4 19" xfId="764"/>
     <cellStyle name="60% - Акцент4 2" xfId="51"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="2665"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="2666"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="2667"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="2668"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="2669"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="2670"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="2671"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="2672"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="2673"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="2674"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="2664"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="2675"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="2676"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="2677"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="2678"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="2679"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="2680"/>
+    <cellStyle name="60% - Акцент4 2 26" xfId="3258"/>
+    <cellStyle name="60% - Акцент4 2 27" xfId="3762"/>
+    <cellStyle name="60% - Акцент4 2 28" xfId="3203"/>
+    <cellStyle name="60% - Акцент4 2 29" xfId="3146"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="2681"/>
+    <cellStyle name="60% - Акцент4 2 30" xfId="3801"/>
+    <cellStyle name="60% - Акцент4 2 31" xfId="3139"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="2682"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="2683"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="2684"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="2685"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="2686"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="2687"/>
     <cellStyle name="60% - Акцент4 20" xfId="806"/>
     <cellStyle name="60% - Акцент4 21" xfId="848"/>
     <cellStyle name="60% - Акцент4 22" xfId="890"/>
     <cellStyle name="60% - Акцент4 23" xfId="932"/>
     <cellStyle name="60% - Акцент4 24" xfId="974"/>
     <cellStyle name="60% - Акцент4 25" xfId="1016"/>
     <cellStyle name="60% - Акцент4 26" xfId="1058"/>
     <cellStyle name="60% - Акцент4 27" xfId="1100"/>
     <cellStyle name="60% - Акцент4 28" xfId="1142"/>
     <cellStyle name="60% - Акцент4 29" xfId="1184"/>
     <cellStyle name="60% - Акцент4 3" xfId="92"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="2689"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="2690"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="2691"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="2692"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="2693"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="2694"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="2695"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="2696"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="2697"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="2698"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="2688"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="2699"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="2700"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="2701"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="2702"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="2703"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="2704"/>
+    <cellStyle name="60% - Акцент4 3 26" xfId="3300"/>
+    <cellStyle name="60% - Акцент4 3 27" xfId="3759"/>
+    <cellStyle name="60% - Акцент4 3 28" xfId="3263"/>
+    <cellStyle name="60% - Акцент4 3 29" xfId="3138"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="2705"/>
+    <cellStyle name="60% - Акцент4 3 30" xfId="3796"/>
+    <cellStyle name="60% - Акцент4 3 31" xfId="3237"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="2706"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="2707"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="2708"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="2709"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="2710"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="2711"/>
     <cellStyle name="60% - Акцент4 30" xfId="1226"/>
     <cellStyle name="60% - Акцент4 31" xfId="1268"/>
     <cellStyle name="60% - Акцент4 32" xfId="1310"/>
     <cellStyle name="60% - Акцент4 33" xfId="1352"/>
     <cellStyle name="60% - Акцент4 34" xfId="1394"/>
     <cellStyle name="60% - Акцент4 35" xfId="1435"/>
+    <cellStyle name="60% - Акцент4 36" xfId="3310"/>
+    <cellStyle name="60% - Акцент4 37" xfId="3324"/>
+    <cellStyle name="60% - Акцент4 38" xfId="3339"/>
+    <cellStyle name="60% - Акцент4 39" xfId="3351"/>
     <cellStyle name="60% - Акцент4 4" xfId="134"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="2713"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="2714"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="2715"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="2716"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="2717"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="2718"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="2719"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="2720"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="2721"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="2722"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="2712"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="2724"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="2725"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="2726"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="2727"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="2728"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="2729"/>
+    <cellStyle name="60% - Акцент4 4 26" xfId="3403"/>
+    <cellStyle name="60% - Акцент4 4 27" xfId="3892"/>
+    <cellStyle name="60% - Акцент4 4 28" xfId="1497"/>
+    <cellStyle name="60% - Акцент4 4 29" xfId="3787"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="2730"/>
+    <cellStyle name="60% - Акцент4 4 30" xfId="3217"/>
+    <cellStyle name="60% - Акцент4 4 31" xfId="3216"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="2731"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="2732"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="2733"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="2734"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="2735"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="2736"/>
+    <cellStyle name="60% - Акцент4 40" xfId="3363"/>
+    <cellStyle name="60% - Акцент4 41" xfId="3373"/>
+    <cellStyle name="60% - Акцент4 42" xfId="3389"/>
+    <cellStyle name="60% - Акцент4 43" xfId="3407"/>
+    <cellStyle name="60% - Акцент4 44" xfId="3430"/>
+    <cellStyle name="60% - Акцент4 45" xfId="3472"/>
+    <cellStyle name="60% - Акцент4 46" xfId="3514"/>
+    <cellStyle name="60% - Акцент4 47" xfId="3556"/>
+    <cellStyle name="60% - Акцент4 48" xfId="3598"/>
+    <cellStyle name="60% - Акцент4 49" xfId="3640"/>
     <cellStyle name="60% - Акцент4 5" xfId="176"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="2738"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="2739"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="2740"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="2741"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="2742"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="2743"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="2744"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="2745"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="2746"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="2747"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="2737"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="2748"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="2749"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="2750"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="2751"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="2752"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="2753"/>
+    <cellStyle name="60% - Акцент4 5 26" xfId="3210"/>
+    <cellStyle name="60% - Акцент4 5 27" xfId="3753"/>
+    <cellStyle name="60% - Акцент4 5 28" xfId="3215"/>
+    <cellStyle name="60% - Акцент4 5 29" xfId="2070"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="2754"/>
+    <cellStyle name="60% - Акцент4 5 30" xfId="3396"/>
+    <cellStyle name="60% - Акцент4 5 31" xfId="3853"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="2755"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="2756"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="2757"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="2758"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="2759"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="2760"/>
+    <cellStyle name="60% - Акцент4 50" xfId="3682"/>
+    <cellStyle name="60% - Акцент4 51" xfId="3724"/>
     <cellStyle name="60% - Акцент4 6" xfId="218"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="2762"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="2763"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="2764"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="2765"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="2766"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="2767"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="2768"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="2769"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="2770"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="2771"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="2761"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="2772"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="2773"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="2774"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="2775"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="2776"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="2777"/>
+    <cellStyle name="60% - Акцент4 6 26" xfId="3209"/>
+    <cellStyle name="60% - Акцент4 6 27" xfId="3154"/>
+    <cellStyle name="60% - Акцент4 6 28" xfId="1804"/>
+    <cellStyle name="60% - Акцент4 6 29" xfId="3183"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="2778"/>
+    <cellStyle name="60% - Акцент4 6 30" xfId="3211"/>
+    <cellStyle name="60% - Акцент4 6 31" xfId="3836"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="2779"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="2780"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="2781"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="2782"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="2783"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="2784"/>
     <cellStyle name="60% - Акцент4 7" xfId="260"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="2786"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="2787"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="2788"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="2789"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="2790"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="2791"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="2792"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="2793"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="2794"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="2795"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="2785"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="2796"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="2797"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="2798"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="2799"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="2800"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="2801"/>
+    <cellStyle name="60% - Акцент4 7 26" xfId="3268"/>
+    <cellStyle name="60% - Акцент4 7 27" xfId="3816"/>
+    <cellStyle name="60% - Акцент4 7 28" xfId="3821"/>
+    <cellStyle name="60% - Акцент4 7 29" xfId="2119"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="2802"/>
+    <cellStyle name="60% - Акцент4 7 30" xfId="3981"/>
+    <cellStyle name="60% - Акцент4 7 31" xfId="3898"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="2803"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="2804"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="2805"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="2806"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="2807"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="2808"/>
     <cellStyle name="60% - Акцент4 8" xfId="302"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="2810"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="2811"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="2812"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="2813"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="2814"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="2815"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="2816"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="2817"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="2818"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="2819"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="2809"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="2820"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="2821"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="2822"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="2823"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="2824"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="2825"/>
+    <cellStyle name="60% - Акцент4 8 26" xfId="1779"/>
+    <cellStyle name="60% - Акцент4 8 27" xfId="3877"/>
+    <cellStyle name="60% - Акцент4 8 28" xfId="3169"/>
+    <cellStyle name="60% - Акцент4 8 29" xfId="3850"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="2826"/>
+    <cellStyle name="60% - Акцент4 8 30" xfId="3148"/>
+    <cellStyle name="60% - Акцент4 8 31" xfId="3808"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="2827"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="2828"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="2829"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="2830"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="2831"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="2832"/>
     <cellStyle name="60% - Акцент4 9" xfId="344"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="2834"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="2835"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="2836"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="2837"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="2838"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="2839"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="2840"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="2841"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="2842"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="2843"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="2833"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="2844"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="2845"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="2846"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="2847"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="2848"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="2849"/>
+    <cellStyle name="60% - Акцент4 9 26" xfId="3166"/>
+    <cellStyle name="60% - Акцент4 9 27" xfId="3291"/>
+    <cellStyle name="60% - Акцент4 9 28" xfId="3176"/>
+    <cellStyle name="60% - Акцент4 9 29" xfId="3257"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="2850"/>
+    <cellStyle name="60% - Акцент4 9 30" xfId="3307"/>
+    <cellStyle name="60% - Акцент4 9 31" xfId="3964"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="2851"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="2852"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="2853"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="2854"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="2855"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="2856"/>
     <cellStyle name="60% - Акцент5 10" xfId="387"/>
     <cellStyle name="60% - Акцент5 11" xfId="429"/>
     <cellStyle name="60% - Акцент5 12" xfId="471"/>
     <cellStyle name="60% - Акцент5 13" xfId="513"/>
     <cellStyle name="60% - Акцент5 14" xfId="555"/>
     <cellStyle name="60% - Акцент5 15" xfId="597"/>
     <cellStyle name="60% - Акцент5 16" xfId="639"/>
     <cellStyle name="60% - Акцент5 17" xfId="681"/>
     <cellStyle name="60% - Акцент5 18" xfId="723"/>
     <cellStyle name="60% - Акцент5 19" xfId="765"/>
     <cellStyle name="60% - Акцент5 2" xfId="52"/>
     <cellStyle name="60% - Акцент5 20" xfId="807"/>
     <cellStyle name="60% - Акцент5 21" xfId="849"/>
     <cellStyle name="60% - Акцент5 22" xfId="891"/>
     <cellStyle name="60% - Акцент5 23" xfId="933"/>
     <cellStyle name="60% - Акцент5 24" xfId="975"/>
     <cellStyle name="60% - Акцент5 25" xfId="1017"/>
     <cellStyle name="60% - Акцент5 26" xfId="1059"/>
     <cellStyle name="60% - Акцент5 27" xfId="1101"/>
     <cellStyle name="60% - Акцент5 28" xfId="1143"/>
     <cellStyle name="60% - Акцент5 29" xfId="1185"/>
     <cellStyle name="60% - Акцент5 3" xfId="93"/>
     <cellStyle name="60% - Акцент5 30" xfId="1227"/>
     <cellStyle name="60% - Акцент5 31" xfId="1269"/>
     <cellStyle name="60% - Акцент5 32" xfId="1311"/>
     <cellStyle name="60% - Акцент5 33" xfId="1353"/>
     <cellStyle name="60% - Акцент5 34" xfId="1395"/>
     <cellStyle name="60% - Акцент5 35" xfId="1436"/>
+    <cellStyle name="60% - Акцент5 36" xfId="3431"/>
+    <cellStyle name="60% - Акцент5 37" xfId="3473"/>
+    <cellStyle name="60% - Акцент5 38" xfId="3515"/>
+    <cellStyle name="60% - Акцент5 39" xfId="3557"/>
     <cellStyle name="60% - Акцент5 4" xfId="135"/>
+    <cellStyle name="60% - Акцент5 40" xfId="3599"/>
+    <cellStyle name="60% - Акцент5 41" xfId="3641"/>
+    <cellStyle name="60% - Акцент5 42" xfId="3683"/>
+    <cellStyle name="60% - Акцент5 43" xfId="3725"/>
     <cellStyle name="60% - Акцент5 5" xfId="177"/>
     <cellStyle name="60% - Акцент5 6" xfId="219"/>
     <cellStyle name="60% - Акцент5 7" xfId="261"/>
     <cellStyle name="60% - Акцент5 8" xfId="303"/>
     <cellStyle name="60% - Акцент5 9" xfId="345"/>
     <cellStyle name="60% - Акцент6 10" xfId="388"/>
     <cellStyle name="60% - Акцент6 11" xfId="430"/>
     <cellStyle name="60% - Акцент6 12" xfId="472"/>
     <cellStyle name="60% - Акцент6 13" xfId="514"/>
     <cellStyle name="60% - Акцент6 14" xfId="556"/>
     <cellStyle name="60% - Акцент6 15" xfId="598"/>
     <cellStyle name="60% - Акцент6 16" xfId="640"/>
     <cellStyle name="60% - Акцент6 17" xfId="682"/>
     <cellStyle name="60% - Акцент6 18" xfId="724"/>
     <cellStyle name="60% - Акцент6 19" xfId="766"/>
     <cellStyle name="60% - Акцент6 2" xfId="53"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="2858"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="2859"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="2860"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="2861"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="2862"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="2863"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="2864"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="2865"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="2866"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="2867"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="2857"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="2869"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="2870"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="2871"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="2872"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="2873"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="2874"/>
+    <cellStyle name="60% - Акцент6 2 26" xfId="3225"/>
+    <cellStyle name="60% - Акцент6 2 27" xfId="3255"/>
+    <cellStyle name="60% - Акцент6 2 28" xfId="3835"/>
+    <cellStyle name="60% - Акцент6 2 29" xfId="3882"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="2875"/>
+    <cellStyle name="60% - Акцент6 2 30" xfId="3950"/>
+    <cellStyle name="60% - Акцент6 2 31" xfId="3826"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="2876"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="2877"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="2878"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="2879"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="2880"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="2881"/>
     <cellStyle name="60% - Акцент6 20" xfId="808"/>
     <cellStyle name="60% - Акцент6 21" xfId="850"/>
     <cellStyle name="60% - Акцент6 22" xfId="892"/>
     <cellStyle name="60% - Акцент6 23" xfId="934"/>
     <cellStyle name="60% - Акцент6 24" xfId="976"/>
     <cellStyle name="60% - Акцент6 25" xfId="1018"/>
     <cellStyle name="60% - Акцент6 26" xfId="1060"/>
     <cellStyle name="60% - Акцент6 27" xfId="1102"/>
     <cellStyle name="60% - Акцент6 28" xfId="1144"/>
     <cellStyle name="60% - Акцент6 29" xfId="1186"/>
     <cellStyle name="60% - Акцент6 3" xfId="94"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="2883"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="2884"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="2885"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="2886"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="2887"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="2888"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="2889"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="2890"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="2891"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="2892"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="2882"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="2893"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="2894"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="2895"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="2896"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="2897"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="2898"/>
+    <cellStyle name="60% - Акцент6 3 26" xfId="3752"/>
+    <cellStyle name="60% - Акцент6 3 27" xfId="1901"/>
+    <cellStyle name="60% - Акцент6 3 28" xfId="3931"/>
+    <cellStyle name="60% - Акцент6 3 29" xfId="3865"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="2899"/>
+    <cellStyle name="60% - Акцент6 3 30" xfId="3267"/>
+    <cellStyle name="60% - Акцент6 3 31" xfId="3817"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="2900"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="2901"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="2902"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="2903"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="2904"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="2905"/>
     <cellStyle name="60% - Акцент6 30" xfId="1228"/>
     <cellStyle name="60% - Акцент6 31" xfId="1270"/>
     <cellStyle name="60% - Акцент6 32" xfId="1312"/>
     <cellStyle name="60% - Акцент6 33" xfId="1354"/>
     <cellStyle name="60% - Акцент6 34" xfId="1396"/>
     <cellStyle name="60% - Акцент6 35" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 36" xfId="3312"/>
+    <cellStyle name="60% - Акцент6 37" xfId="3325"/>
+    <cellStyle name="60% - Акцент6 38" xfId="3340"/>
+    <cellStyle name="60% - Акцент6 39" xfId="3352"/>
     <cellStyle name="60% - Акцент6 4" xfId="136"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="2907"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="2908"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="2909"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="2910"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="2911"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="2912"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="2913"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="2914"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="2915"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="2916"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="2906"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="2917"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="2918"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="2919"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="2920"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="2921"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="2922"/>
+    <cellStyle name="60% - Акцент6 4 26" xfId="3756"/>
+    <cellStyle name="60% - Акцент6 4 27" xfId="3155"/>
+    <cellStyle name="60% - Акцент6 4 28" xfId="3208"/>
+    <cellStyle name="60% - Акцент6 4 29" xfId="3226"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="2923"/>
+    <cellStyle name="60% - Акцент6 4 30" xfId="3953"/>
+    <cellStyle name="60% - Акцент6 4 31" xfId="3159"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="2924"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="2925"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="2926"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="2927"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="2928"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="2929"/>
+    <cellStyle name="60% - Акцент6 40" xfId="3364"/>
+    <cellStyle name="60% - Акцент6 41" xfId="3374"/>
+    <cellStyle name="60% - Акцент6 42" xfId="3390"/>
+    <cellStyle name="60% - Акцент6 43" xfId="3408"/>
+    <cellStyle name="60% - Акцент6 44" xfId="3432"/>
+    <cellStyle name="60% - Акцент6 45" xfId="3474"/>
+    <cellStyle name="60% - Акцент6 46" xfId="3516"/>
+    <cellStyle name="60% - Акцент6 47" xfId="3558"/>
+    <cellStyle name="60% - Акцент6 48" xfId="3600"/>
+    <cellStyle name="60% - Акцент6 49" xfId="3642"/>
     <cellStyle name="60% - Акцент6 5" xfId="178"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="2931"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="2932"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="2933"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="2934"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="2935"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="2936"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="2937"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="2938"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="2939"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="2940"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="2930"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="2941"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="2942"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="2943"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="2944"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="2945"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="2946"/>
+    <cellStyle name="60% - Акцент6 5 26" xfId="3760"/>
+    <cellStyle name="60% - Акцент6 5 27" xfId="3292"/>
+    <cellStyle name="60% - Акцент6 5 28" xfId="3844"/>
+    <cellStyle name="60% - Акцент6 5 29" xfId="3286"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="2947"/>
+    <cellStyle name="60% - Акцент6 5 30" xfId="3313"/>
+    <cellStyle name="60% - Акцент6 5 31" xfId="3971"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="2948"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="2949"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="2950"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="2951"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="2952"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="2953"/>
+    <cellStyle name="60% - Акцент6 50" xfId="3684"/>
+    <cellStyle name="60% - Акцент6 51" xfId="3726"/>
     <cellStyle name="60% - Акцент6 6" xfId="220"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="2955"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="2956"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="2957"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="2958"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="2959"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="2960"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="2961"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="2962"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="2963"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="2964"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="2954"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="2965"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="2966"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="2967"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="2968"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="2969"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="2970"/>
+    <cellStyle name="60% - Акцент6 6 26" xfId="3765"/>
+    <cellStyle name="60% - Акцент6 6 27" xfId="3247"/>
+    <cellStyle name="60% - Акцент6 6 28" xfId="3755"/>
+    <cellStyle name="60% - Акцент6 6 29" xfId="3147"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="2971"/>
+    <cellStyle name="60% - Акцент6 6 30" xfId="3277"/>
+    <cellStyle name="60% - Акцент6 6 31" xfId="3320"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="2972"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="2973"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="2974"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="2975"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="2976"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="2977"/>
     <cellStyle name="60% - Акцент6 7" xfId="262"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="2979"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="2980"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="2981"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="2982"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="2983"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="2984"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="2985"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="2986"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="2987"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="2988"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="2978"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="2989"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="2990"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="2991"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="2992"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="2993"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="2994"/>
+    <cellStyle name="60% - Акцент6 7 26" xfId="3768"/>
+    <cellStyle name="60% - Акцент6 7 27" xfId="3894"/>
+    <cellStyle name="60% - Акцент6 7 28" xfId="3818"/>
+    <cellStyle name="60% - Акцент6 7 29" xfId="3815"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="2995"/>
+    <cellStyle name="60% - Акцент6 7 30" xfId="3360"/>
+    <cellStyle name="60% - Акцент6 7 31" xfId="3896"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="2996"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="2997"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="2998"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="2999"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="3000"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="3001"/>
     <cellStyle name="60% - Акцент6 8" xfId="304"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="3003"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="3004"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="3005"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="3006"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="3007"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="3008"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="3009"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="3010"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="3011"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="3012"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="3002"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="3013"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="3014"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="3015"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="3016"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="3017"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="3018"/>
+    <cellStyle name="60% - Акцент6 8 26" xfId="3771"/>
+    <cellStyle name="60% - Акцент6 8 27" xfId="3278"/>
+    <cellStyle name="60% - Акцент6 8 28" xfId="3758"/>
+    <cellStyle name="60% - Акцент6 8 29" xfId="3302"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="3019"/>
+    <cellStyle name="60% - Акцент6 8 30" xfId="3165"/>
+    <cellStyle name="60% - Акцент6 8 31" xfId="3794"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="3020"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="3021"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="3022"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="3023"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="3024"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="3025"/>
     <cellStyle name="60% - Акцент6 9" xfId="346"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="3027"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="3028"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="3029"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="3030"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="3031"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="3032"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="3033"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="3034"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="3035"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="3036"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="3026"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="3037"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="3038"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="3039"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="3040"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="3041"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="3042"/>
+    <cellStyle name="60% - Акцент6 9 26" xfId="3774"/>
+    <cellStyle name="60% - Акцент6 9 27" xfId="3177"/>
+    <cellStyle name="60% - Акцент6 9 28" xfId="3940"/>
+    <cellStyle name="60% - Акцент6 9 29" xfId="3961"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="3043"/>
+    <cellStyle name="60% - Акцент6 9 30" xfId="3301"/>
+    <cellStyle name="60% - Акцент6 9 31" xfId="3976"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="3044"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="3045"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="3046"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="3047"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="3048"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="3049"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент1 10" xfId="389"/>
     <cellStyle name="Акцент1 11" xfId="431"/>
     <cellStyle name="Акцент1 12" xfId="473"/>
     <cellStyle name="Акцент1 13" xfId="515"/>
     <cellStyle name="Акцент1 14" xfId="557"/>
     <cellStyle name="Акцент1 15" xfId="599"/>
     <cellStyle name="Акцент1 16" xfId="641"/>
     <cellStyle name="Акцент1 17" xfId="683"/>
     <cellStyle name="Акцент1 18" xfId="725"/>
     <cellStyle name="Акцент1 19" xfId="767"/>
     <cellStyle name="Акцент1 2" xfId="54"/>
     <cellStyle name="Акцент1 20" xfId="809"/>
     <cellStyle name="Акцент1 21" xfId="851"/>
     <cellStyle name="Акцент1 22" xfId="893"/>
     <cellStyle name="Акцент1 23" xfId="935"/>
     <cellStyle name="Акцент1 24" xfId="977"/>
     <cellStyle name="Акцент1 25" xfId="1019"/>
     <cellStyle name="Акцент1 26" xfId="1061"/>
     <cellStyle name="Акцент1 27" xfId="1103"/>
     <cellStyle name="Акцент1 28" xfId="1145"/>
     <cellStyle name="Акцент1 29" xfId="1187"/>
     <cellStyle name="Акцент1 3" xfId="95"/>
     <cellStyle name="Акцент1 30" xfId="1229"/>
     <cellStyle name="Акцент1 31" xfId="1271"/>
     <cellStyle name="Акцент1 32" xfId="1313"/>
     <cellStyle name="Акцент1 33" xfId="1355"/>
     <cellStyle name="Акцент1 34" xfId="1397"/>
     <cellStyle name="Акцент1 35" xfId="1438"/>
+    <cellStyle name="Акцент1 36" xfId="3433"/>
+    <cellStyle name="Акцент1 37" xfId="3475"/>
+    <cellStyle name="Акцент1 38" xfId="3517"/>
+    <cellStyle name="Акцент1 39" xfId="3559"/>
     <cellStyle name="Акцент1 4" xfId="137"/>
+    <cellStyle name="Акцент1 40" xfId="3601"/>
+    <cellStyle name="Акцент1 41" xfId="3643"/>
+    <cellStyle name="Акцент1 42" xfId="3685"/>
+    <cellStyle name="Акцент1 43" xfId="3727"/>
     <cellStyle name="Акцент1 5" xfId="179"/>
     <cellStyle name="Акцент1 6" xfId="221"/>
     <cellStyle name="Акцент1 7" xfId="263"/>
     <cellStyle name="Акцент1 8" xfId="305"/>
     <cellStyle name="Акцент1 9" xfId="347"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент2 10" xfId="390"/>
     <cellStyle name="Акцент2 11" xfId="432"/>
     <cellStyle name="Акцент2 12" xfId="474"/>
     <cellStyle name="Акцент2 13" xfId="516"/>
     <cellStyle name="Акцент2 14" xfId="558"/>
     <cellStyle name="Акцент2 15" xfId="600"/>
     <cellStyle name="Акцент2 16" xfId="642"/>
     <cellStyle name="Акцент2 17" xfId="684"/>
     <cellStyle name="Акцент2 18" xfId="726"/>
     <cellStyle name="Акцент2 19" xfId="768"/>
     <cellStyle name="Акцент2 2" xfId="55"/>
     <cellStyle name="Акцент2 20" xfId="810"/>
     <cellStyle name="Акцент2 21" xfId="852"/>
     <cellStyle name="Акцент2 22" xfId="894"/>
     <cellStyle name="Акцент2 23" xfId="936"/>
     <cellStyle name="Акцент2 24" xfId="978"/>
     <cellStyle name="Акцент2 25" xfId="1020"/>
     <cellStyle name="Акцент2 26" xfId="1062"/>
     <cellStyle name="Акцент2 27" xfId="1104"/>
     <cellStyle name="Акцент2 28" xfId="1146"/>
     <cellStyle name="Акцент2 29" xfId="1188"/>
     <cellStyle name="Акцент2 3" xfId="96"/>
     <cellStyle name="Акцент2 30" xfId="1230"/>
     <cellStyle name="Акцент2 31" xfId="1272"/>
     <cellStyle name="Акцент2 32" xfId="1314"/>
     <cellStyle name="Акцент2 33" xfId="1356"/>
     <cellStyle name="Акцент2 34" xfId="1398"/>
     <cellStyle name="Акцент2 35" xfId="1439"/>
+    <cellStyle name="Акцент2 36" xfId="3434"/>
+    <cellStyle name="Акцент2 37" xfId="3476"/>
+    <cellStyle name="Акцент2 38" xfId="3518"/>
+    <cellStyle name="Акцент2 39" xfId="3560"/>
     <cellStyle name="Акцент2 4" xfId="138"/>
+    <cellStyle name="Акцент2 40" xfId="3602"/>
+    <cellStyle name="Акцент2 41" xfId="3644"/>
+    <cellStyle name="Акцент2 42" xfId="3686"/>
+    <cellStyle name="Акцент2 43" xfId="3728"/>
     <cellStyle name="Акцент2 5" xfId="180"/>
     <cellStyle name="Акцент2 6" xfId="222"/>
     <cellStyle name="Акцент2 7" xfId="264"/>
     <cellStyle name="Акцент2 8" xfId="306"/>
     <cellStyle name="Акцент2 9" xfId="348"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент3 10" xfId="391"/>
     <cellStyle name="Акцент3 11" xfId="433"/>
     <cellStyle name="Акцент3 12" xfId="475"/>
     <cellStyle name="Акцент3 13" xfId="517"/>
     <cellStyle name="Акцент3 14" xfId="559"/>
     <cellStyle name="Акцент3 15" xfId="601"/>
     <cellStyle name="Акцент3 16" xfId="643"/>
     <cellStyle name="Акцент3 17" xfId="685"/>
     <cellStyle name="Акцент3 18" xfId="727"/>
     <cellStyle name="Акцент3 19" xfId="769"/>
     <cellStyle name="Акцент3 2" xfId="56"/>
     <cellStyle name="Акцент3 20" xfId="811"/>
     <cellStyle name="Акцент3 21" xfId="853"/>
     <cellStyle name="Акцент3 22" xfId="895"/>
     <cellStyle name="Акцент3 23" xfId="937"/>
     <cellStyle name="Акцент3 24" xfId="979"/>
     <cellStyle name="Акцент3 25" xfId="1021"/>
     <cellStyle name="Акцент3 26" xfId="1063"/>
     <cellStyle name="Акцент3 27" xfId="1105"/>
     <cellStyle name="Акцент3 28" xfId="1147"/>
     <cellStyle name="Акцент3 29" xfId="1189"/>
     <cellStyle name="Акцент3 3" xfId="97"/>
     <cellStyle name="Акцент3 30" xfId="1231"/>
     <cellStyle name="Акцент3 31" xfId="1273"/>
     <cellStyle name="Акцент3 32" xfId="1315"/>
     <cellStyle name="Акцент3 33" xfId="1357"/>
     <cellStyle name="Акцент3 34" xfId="1399"/>
     <cellStyle name="Акцент3 35" xfId="1440"/>
+    <cellStyle name="Акцент3 36" xfId="3435"/>
+    <cellStyle name="Акцент3 37" xfId="3477"/>
+    <cellStyle name="Акцент3 38" xfId="3519"/>
+    <cellStyle name="Акцент3 39" xfId="3561"/>
     <cellStyle name="Акцент3 4" xfId="139"/>
+    <cellStyle name="Акцент3 40" xfId="3603"/>
+    <cellStyle name="Акцент3 41" xfId="3645"/>
+    <cellStyle name="Акцент3 42" xfId="3687"/>
+    <cellStyle name="Акцент3 43" xfId="3729"/>
     <cellStyle name="Акцент3 5" xfId="181"/>
     <cellStyle name="Акцент3 6" xfId="223"/>
     <cellStyle name="Акцент3 7" xfId="265"/>
     <cellStyle name="Акцент3 8" xfId="307"/>
     <cellStyle name="Акцент3 9" xfId="349"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент4 10" xfId="392"/>
     <cellStyle name="Акцент4 11" xfId="434"/>
     <cellStyle name="Акцент4 12" xfId="476"/>
     <cellStyle name="Акцент4 13" xfId="518"/>
     <cellStyle name="Акцент4 14" xfId="560"/>
     <cellStyle name="Акцент4 15" xfId="602"/>
     <cellStyle name="Акцент4 16" xfId="644"/>
     <cellStyle name="Акцент4 17" xfId="686"/>
     <cellStyle name="Акцент4 18" xfId="728"/>
     <cellStyle name="Акцент4 19" xfId="770"/>
     <cellStyle name="Акцент4 2" xfId="57"/>
     <cellStyle name="Акцент4 20" xfId="812"/>
     <cellStyle name="Акцент4 21" xfId="854"/>
     <cellStyle name="Акцент4 22" xfId="896"/>
     <cellStyle name="Акцент4 23" xfId="938"/>
     <cellStyle name="Акцент4 24" xfId="980"/>
     <cellStyle name="Акцент4 25" xfId="1022"/>
     <cellStyle name="Акцент4 26" xfId="1064"/>
     <cellStyle name="Акцент4 27" xfId="1106"/>
     <cellStyle name="Акцент4 28" xfId="1148"/>
     <cellStyle name="Акцент4 29" xfId="1190"/>
     <cellStyle name="Акцент4 3" xfId="98"/>
     <cellStyle name="Акцент4 30" xfId="1232"/>
     <cellStyle name="Акцент4 31" xfId="1274"/>
     <cellStyle name="Акцент4 32" xfId="1316"/>
     <cellStyle name="Акцент4 33" xfId="1358"/>
     <cellStyle name="Акцент4 34" xfId="1400"/>
     <cellStyle name="Акцент4 35" xfId="1441"/>
+    <cellStyle name="Акцент4 36" xfId="3436"/>
+    <cellStyle name="Акцент4 37" xfId="3478"/>
+    <cellStyle name="Акцент4 38" xfId="3520"/>
+    <cellStyle name="Акцент4 39" xfId="3562"/>
     <cellStyle name="Акцент4 4" xfId="140"/>
+    <cellStyle name="Акцент4 40" xfId="3604"/>
+    <cellStyle name="Акцент4 41" xfId="3646"/>
+    <cellStyle name="Акцент4 42" xfId="3688"/>
+    <cellStyle name="Акцент4 43" xfId="3730"/>
     <cellStyle name="Акцент4 5" xfId="182"/>
     <cellStyle name="Акцент4 6" xfId="224"/>
     <cellStyle name="Акцент4 7" xfId="266"/>
     <cellStyle name="Акцент4 8" xfId="308"/>
     <cellStyle name="Акцент4 9" xfId="350"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент5 10" xfId="393"/>
     <cellStyle name="Акцент5 11" xfId="435"/>
     <cellStyle name="Акцент5 12" xfId="477"/>
     <cellStyle name="Акцент5 13" xfId="519"/>
     <cellStyle name="Акцент5 14" xfId="561"/>
     <cellStyle name="Акцент5 15" xfId="603"/>
     <cellStyle name="Акцент5 16" xfId="645"/>
     <cellStyle name="Акцент5 17" xfId="687"/>
     <cellStyle name="Акцент5 18" xfId="729"/>
     <cellStyle name="Акцент5 19" xfId="771"/>
     <cellStyle name="Акцент5 2" xfId="58"/>
     <cellStyle name="Акцент5 20" xfId="813"/>
     <cellStyle name="Акцент5 21" xfId="855"/>
     <cellStyle name="Акцент5 22" xfId="897"/>
     <cellStyle name="Акцент5 23" xfId="939"/>
     <cellStyle name="Акцент5 24" xfId="981"/>
     <cellStyle name="Акцент5 25" xfId="1023"/>
     <cellStyle name="Акцент5 26" xfId="1065"/>
     <cellStyle name="Акцент5 27" xfId="1107"/>
     <cellStyle name="Акцент5 28" xfId="1149"/>
     <cellStyle name="Акцент5 29" xfId="1191"/>
     <cellStyle name="Акцент5 3" xfId="99"/>
     <cellStyle name="Акцент5 30" xfId="1233"/>
     <cellStyle name="Акцент5 31" xfId="1275"/>
     <cellStyle name="Акцент5 32" xfId="1317"/>
     <cellStyle name="Акцент5 33" xfId="1359"/>
     <cellStyle name="Акцент5 34" xfId="1401"/>
     <cellStyle name="Акцент5 35" xfId="1442"/>
+    <cellStyle name="Акцент5 36" xfId="3437"/>
+    <cellStyle name="Акцент5 37" xfId="3479"/>
+    <cellStyle name="Акцент5 38" xfId="3521"/>
+    <cellStyle name="Акцент5 39" xfId="3563"/>
     <cellStyle name="Акцент5 4" xfId="141"/>
+    <cellStyle name="Акцент5 40" xfId="3605"/>
+    <cellStyle name="Акцент5 41" xfId="3647"/>
+    <cellStyle name="Акцент5 42" xfId="3689"/>
+    <cellStyle name="Акцент5 43" xfId="3731"/>
     <cellStyle name="Акцент5 5" xfId="183"/>
     <cellStyle name="Акцент5 6" xfId="225"/>
     <cellStyle name="Акцент5 7" xfId="267"/>
     <cellStyle name="Акцент5 8" xfId="309"/>
     <cellStyle name="Акцент5 9" xfId="351"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Акцент6 10" xfId="394"/>
     <cellStyle name="Акцент6 11" xfId="436"/>
     <cellStyle name="Акцент6 12" xfId="478"/>
     <cellStyle name="Акцент6 13" xfId="520"/>
     <cellStyle name="Акцент6 14" xfId="562"/>
     <cellStyle name="Акцент6 15" xfId="604"/>
     <cellStyle name="Акцент6 16" xfId="646"/>
     <cellStyle name="Акцент6 17" xfId="688"/>
     <cellStyle name="Акцент6 18" xfId="730"/>
     <cellStyle name="Акцент6 19" xfId="772"/>
     <cellStyle name="Акцент6 2" xfId="59"/>
     <cellStyle name="Акцент6 20" xfId="814"/>
     <cellStyle name="Акцент6 21" xfId="856"/>
     <cellStyle name="Акцент6 22" xfId="898"/>
     <cellStyle name="Акцент6 23" xfId="940"/>
     <cellStyle name="Акцент6 24" xfId="982"/>
     <cellStyle name="Акцент6 25" xfId="1024"/>
     <cellStyle name="Акцент6 26" xfId="1066"/>
     <cellStyle name="Акцент6 27" xfId="1108"/>
     <cellStyle name="Акцент6 28" xfId="1150"/>
     <cellStyle name="Акцент6 29" xfId="1192"/>
     <cellStyle name="Акцент6 3" xfId="100"/>
     <cellStyle name="Акцент6 30" xfId="1234"/>
     <cellStyle name="Акцент6 31" xfId="1276"/>
     <cellStyle name="Акцент6 32" xfId="1318"/>
     <cellStyle name="Акцент6 33" xfId="1360"/>
     <cellStyle name="Акцент6 34" xfId="1402"/>
     <cellStyle name="Акцент6 35" xfId="1443"/>
+    <cellStyle name="Акцент6 36" xfId="3438"/>
+    <cellStyle name="Акцент6 37" xfId="3480"/>
+    <cellStyle name="Акцент6 38" xfId="3522"/>
+    <cellStyle name="Акцент6 39" xfId="3564"/>
     <cellStyle name="Акцент6 4" xfId="142"/>
+    <cellStyle name="Акцент6 40" xfId="3606"/>
+    <cellStyle name="Акцент6 41" xfId="3648"/>
+    <cellStyle name="Акцент6 42" xfId="3690"/>
+    <cellStyle name="Акцент6 43" xfId="3732"/>
     <cellStyle name="Акцент6 5" xfId="184"/>
     <cellStyle name="Акцент6 6" xfId="226"/>
     <cellStyle name="Акцент6 7" xfId="268"/>
     <cellStyle name="Акцент6 8" xfId="310"/>
     <cellStyle name="Акцент6 9" xfId="352"/>
     <cellStyle name="Ввод " xfId="11" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Ввод  10" xfId="395"/>
     <cellStyle name="Ввод  11" xfId="437"/>
     <cellStyle name="Ввод  12" xfId="479"/>
     <cellStyle name="Ввод  13" xfId="521"/>
     <cellStyle name="Ввод  14" xfId="563"/>
     <cellStyle name="Ввод  15" xfId="605"/>
     <cellStyle name="Ввод  16" xfId="647"/>
     <cellStyle name="Ввод  17" xfId="689"/>
     <cellStyle name="Ввод  18" xfId="731"/>
     <cellStyle name="Ввод  19" xfId="773"/>
     <cellStyle name="Ввод  2" xfId="60"/>
     <cellStyle name="Ввод  20" xfId="815"/>
     <cellStyle name="Ввод  21" xfId="857"/>
     <cellStyle name="Ввод  22" xfId="899"/>
     <cellStyle name="Ввод  23" xfId="941"/>
     <cellStyle name="Ввод  24" xfId="983"/>
     <cellStyle name="Ввод  25" xfId="1025"/>
     <cellStyle name="Ввод  26" xfId="1067"/>
     <cellStyle name="Ввод  27" xfId="1109"/>
     <cellStyle name="Ввод  28" xfId="1151"/>
     <cellStyle name="Ввод  29" xfId="1193"/>
     <cellStyle name="Ввод  3" xfId="101"/>
     <cellStyle name="Ввод  30" xfId="1235"/>
     <cellStyle name="Ввод  31" xfId="1277"/>
     <cellStyle name="Ввод  32" xfId="1319"/>
     <cellStyle name="Ввод  33" xfId="1361"/>
     <cellStyle name="Ввод  34" xfId="1403"/>
     <cellStyle name="Ввод  35" xfId="1444"/>
+    <cellStyle name="Ввод  36" xfId="3439"/>
+    <cellStyle name="Ввод  37" xfId="3481"/>
+    <cellStyle name="Ввод  38" xfId="3523"/>
+    <cellStyle name="Ввод  39" xfId="3565"/>
     <cellStyle name="Ввод  4" xfId="143"/>
+    <cellStyle name="Ввод  40" xfId="3607"/>
+    <cellStyle name="Ввод  41" xfId="3649"/>
+    <cellStyle name="Ввод  42" xfId="3691"/>
+    <cellStyle name="Ввод  43" xfId="3733"/>
     <cellStyle name="Ввод  5" xfId="185"/>
     <cellStyle name="Ввод  6" xfId="227"/>
     <cellStyle name="Ввод  7" xfId="269"/>
     <cellStyle name="Ввод  8" xfId="311"/>
     <cellStyle name="Ввод  9" xfId="353"/>
     <cellStyle name="Вывод" xfId="12" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вывод 10" xfId="396"/>
     <cellStyle name="Вывод 11" xfId="438"/>
     <cellStyle name="Вывод 12" xfId="480"/>
     <cellStyle name="Вывод 13" xfId="522"/>
     <cellStyle name="Вывод 14" xfId="564"/>
     <cellStyle name="Вывод 15" xfId="606"/>
     <cellStyle name="Вывод 16" xfId="648"/>
     <cellStyle name="Вывод 17" xfId="690"/>
     <cellStyle name="Вывод 18" xfId="732"/>
     <cellStyle name="Вывод 19" xfId="774"/>
     <cellStyle name="Вывод 2" xfId="61"/>
     <cellStyle name="Вывод 20" xfId="816"/>
     <cellStyle name="Вывод 21" xfId="858"/>
     <cellStyle name="Вывод 22" xfId="900"/>
     <cellStyle name="Вывод 23" xfId="942"/>
     <cellStyle name="Вывод 24" xfId="984"/>
     <cellStyle name="Вывод 25" xfId="1026"/>
     <cellStyle name="Вывод 26" xfId="1068"/>
     <cellStyle name="Вывод 27" xfId="1110"/>
     <cellStyle name="Вывод 28" xfId="1152"/>
     <cellStyle name="Вывод 29" xfId="1194"/>
     <cellStyle name="Вывод 3" xfId="102"/>
     <cellStyle name="Вывод 30" xfId="1236"/>
     <cellStyle name="Вывод 31" xfId="1278"/>
     <cellStyle name="Вывод 32" xfId="1320"/>
     <cellStyle name="Вывод 33" xfId="1362"/>
     <cellStyle name="Вывод 34" xfId="1404"/>
     <cellStyle name="Вывод 35" xfId="1445"/>
+    <cellStyle name="Вывод 36" xfId="3440"/>
+    <cellStyle name="Вывод 37" xfId="3482"/>
+    <cellStyle name="Вывод 38" xfId="3524"/>
+    <cellStyle name="Вывод 39" xfId="3566"/>
     <cellStyle name="Вывод 4" xfId="144"/>
+    <cellStyle name="Вывод 40" xfId="3608"/>
+    <cellStyle name="Вывод 41" xfId="3650"/>
+    <cellStyle name="Вывод 42" xfId="3692"/>
+    <cellStyle name="Вывод 43" xfId="3734"/>
     <cellStyle name="Вывод 5" xfId="186"/>
     <cellStyle name="Вывод 6" xfId="228"/>
     <cellStyle name="Вывод 7" xfId="270"/>
     <cellStyle name="Вывод 8" xfId="312"/>
     <cellStyle name="Вывод 9" xfId="354"/>
     <cellStyle name="Вычисление" xfId="13" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Вычисление 10" xfId="397"/>
     <cellStyle name="Вычисление 11" xfId="439"/>
     <cellStyle name="Вычисление 12" xfId="481"/>
     <cellStyle name="Вычисление 13" xfId="523"/>
     <cellStyle name="Вычисление 14" xfId="565"/>
     <cellStyle name="Вычисление 15" xfId="607"/>
     <cellStyle name="Вычисление 16" xfId="649"/>
     <cellStyle name="Вычисление 17" xfId="691"/>
     <cellStyle name="Вычисление 18" xfId="733"/>
     <cellStyle name="Вычисление 19" xfId="775"/>
     <cellStyle name="Вычисление 2" xfId="62"/>
     <cellStyle name="Вычисление 20" xfId="817"/>
     <cellStyle name="Вычисление 21" xfId="859"/>
     <cellStyle name="Вычисление 22" xfId="901"/>
     <cellStyle name="Вычисление 23" xfId="943"/>
     <cellStyle name="Вычисление 24" xfId="985"/>
     <cellStyle name="Вычисление 25" xfId="1027"/>
     <cellStyle name="Вычисление 26" xfId="1069"/>
     <cellStyle name="Вычисление 27" xfId="1111"/>
     <cellStyle name="Вычисление 28" xfId="1153"/>
     <cellStyle name="Вычисление 29" xfId="1195"/>
     <cellStyle name="Вычисление 3" xfId="103"/>
     <cellStyle name="Вычисление 30" xfId="1237"/>
     <cellStyle name="Вычисление 31" xfId="1279"/>
     <cellStyle name="Вычисление 32" xfId="1321"/>
     <cellStyle name="Вычисление 33" xfId="1363"/>
     <cellStyle name="Вычисление 34" xfId="1405"/>
     <cellStyle name="Вычисление 35" xfId="1446"/>
+    <cellStyle name="Вычисление 36" xfId="3441"/>
+    <cellStyle name="Вычисление 37" xfId="3483"/>
+    <cellStyle name="Вычисление 38" xfId="3525"/>
+    <cellStyle name="Вычисление 39" xfId="3567"/>
     <cellStyle name="Вычисление 4" xfId="145"/>
+    <cellStyle name="Вычисление 40" xfId="3609"/>
+    <cellStyle name="Вычисление 41" xfId="3651"/>
+    <cellStyle name="Вычисление 42" xfId="3693"/>
+    <cellStyle name="Вычисление 43" xfId="3735"/>
     <cellStyle name="Вычисление 5" xfId="187"/>
     <cellStyle name="Вычисление 6" xfId="229"/>
     <cellStyle name="Вычисление 7" xfId="271"/>
     <cellStyle name="Вычисление 8" xfId="313"/>
     <cellStyle name="Вычисление 9" xfId="355"/>
+    <cellStyle name="Гиперссылка 2" xfId="3050"/>
     <cellStyle name="Заголовок 1" xfId="5" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 1 10" xfId="398"/>
     <cellStyle name="Заголовок 1 11" xfId="440"/>
     <cellStyle name="Заголовок 1 12" xfId="482"/>
     <cellStyle name="Заголовок 1 13" xfId="524"/>
     <cellStyle name="Заголовок 1 14" xfId="566"/>
     <cellStyle name="Заголовок 1 15" xfId="608"/>
     <cellStyle name="Заголовок 1 16" xfId="650"/>
     <cellStyle name="Заголовок 1 17" xfId="692"/>
     <cellStyle name="Заголовок 1 18" xfId="734"/>
     <cellStyle name="Заголовок 1 19" xfId="776"/>
     <cellStyle name="Заголовок 1 2" xfId="63"/>
     <cellStyle name="Заголовок 1 20" xfId="818"/>
     <cellStyle name="Заголовок 1 21" xfId="860"/>
     <cellStyle name="Заголовок 1 22" xfId="902"/>
     <cellStyle name="Заголовок 1 23" xfId="944"/>
     <cellStyle name="Заголовок 1 24" xfId="986"/>
     <cellStyle name="Заголовок 1 25" xfId="1028"/>
     <cellStyle name="Заголовок 1 26" xfId="1070"/>
     <cellStyle name="Заголовок 1 27" xfId="1112"/>
     <cellStyle name="Заголовок 1 28" xfId="1154"/>
     <cellStyle name="Заголовок 1 29" xfId="1196"/>
     <cellStyle name="Заголовок 1 3" xfId="104"/>
     <cellStyle name="Заголовок 1 30" xfId="1238"/>
     <cellStyle name="Заголовок 1 31" xfId="1280"/>
     <cellStyle name="Заголовок 1 32" xfId="1322"/>
     <cellStyle name="Заголовок 1 33" xfId="1364"/>
     <cellStyle name="Заголовок 1 34" xfId="1406"/>
     <cellStyle name="Заголовок 1 35" xfId="1447"/>
+    <cellStyle name="Заголовок 1 36" xfId="3442"/>
+    <cellStyle name="Заголовок 1 37" xfId="3484"/>
+    <cellStyle name="Заголовок 1 38" xfId="3526"/>
+    <cellStyle name="Заголовок 1 39" xfId="3568"/>
     <cellStyle name="Заголовок 1 4" xfId="146"/>
+    <cellStyle name="Заголовок 1 40" xfId="3610"/>
+    <cellStyle name="Заголовок 1 41" xfId="3652"/>
+    <cellStyle name="Заголовок 1 42" xfId="3694"/>
+    <cellStyle name="Заголовок 1 43" xfId="3736"/>
     <cellStyle name="Заголовок 1 5" xfId="188"/>
     <cellStyle name="Заголовок 1 6" xfId="230"/>
     <cellStyle name="Заголовок 1 7" xfId="272"/>
     <cellStyle name="Заголовок 1 8" xfId="314"/>
     <cellStyle name="Заголовок 1 9" xfId="356"/>
     <cellStyle name="Заголовок 2" xfId="6" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 2 10" xfId="399"/>
     <cellStyle name="Заголовок 2 11" xfId="441"/>
     <cellStyle name="Заголовок 2 12" xfId="483"/>
     <cellStyle name="Заголовок 2 13" xfId="525"/>
     <cellStyle name="Заголовок 2 14" xfId="567"/>
     <cellStyle name="Заголовок 2 15" xfId="609"/>
     <cellStyle name="Заголовок 2 16" xfId="651"/>
     <cellStyle name="Заголовок 2 17" xfId="693"/>
     <cellStyle name="Заголовок 2 18" xfId="735"/>
     <cellStyle name="Заголовок 2 19" xfId="777"/>
     <cellStyle name="Заголовок 2 2" xfId="64"/>
     <cellStyle name="Заголовок 2 20" xfId="819"/>
     <cellStyle name="Заголовок 2 21" xfId="861"/>
     <cellStyle name="Заголовок 2 22" xfId="903"/>
     <cellStyle name="Заголовок 2 23" xfId="945"/>
     <cellStyle name="Заголовок 2 24" xfId="987"/>
     <cellStyle name="Заголовок 2 25" xfId="1029"/>
     <cellStyle name="Заголовок 2 26" xfId="1071"/>
     <cellStyle name="Заголовок 2 27" xfId="1113"/>
     <cellStyle name="Заголовок 2 28" xfId="1155"/>
     <cellStyle name="Заголовок 2 29" xfId="1197"/>
     <cellStyle name="Заголовок 2 3" xfId="105"/>
     <cellStyle name="Заголовок 2 30" xfId="1239"/>
     <cellStyle name="Заголовок 2 31" xfId="1281"/>
     <cellStyle name="Заголовок 2 32" xfId="1323"/>
     <cellStyle name="Заголовок 2 33" xfId="1365"/>
     <cellStyle name="Заголовок 2 34" xfId="1407"/>
     <cellStyle name="Заголовок 2 35" xfId="1448"/>
+    <cellStyle name="Заголовок 2 36" xfId="3443"/>
+    <cellStyle name="Заголовок 2 37" xfId="3485"/>
+    <cellStyle name="Заголовок 2 38" xfId="3527"/>
+    <cellStyle name="Заголовок 2 39" xfId="3569"/>
     <cellStyle name="Заголовок 2 4" xfId="147"/>
+    <cellStyle name="Заголовок 2 40" xfId="3611"/>
+    <cellStyle name="Заголовок 2 41" xfId="3653"/>
+    <cellStyle name="Заголовок 2 42" xfId="3695"/>
+    <cellStyle name="Заголовок 2 43" xfId="3737"/>
     <cellStyle name="Заголовок 2 5" xfId="189"/>
     <cellStyle name="Заголовок 2 6" xfId="231"/>
     <cellStyle name="Заголовок 2 7" xfId="273"/>
     <cellStyle name="Заголовок 2 8" xfId="315"/>
     <cellStyle name="Заголовок 2 9" xfId="357"/>
     <cellStyle name="Заголовок 3" xfId="7" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 3 10" xfId="400"/>
     <cellStyle name="Заголовок 3 11" xfId="442"/>
     <cellStyle name="Заголовок 3 12" xfId="484"/>
     <cellStyle name="Заголовок 3 13" xfId="526"/>
     <cellStyle name="Заголовок 3 14" xfId="568"/>
     <cellStyle name="Заголовок 3 15" xfId="610"/>
     <cellStyle name="Заголовок 3 16" xfId="652"/>
     <cellStyle name="Заголовок 3 17" xfId="694"/>
     <cellStyle name="Заголовок 3 18" xfId="736"/>
     <cellStyle name="Заголовок 3 19" xfId="778"/>
     <cellStyle name="Заголовок 3 2" xfId="65"/>
     <cellStyle name="Заголовок 3 20" xfId="820"/>
     <cellStyle name="Заголовок 3 21" xfId="862"/>
     <cellStyle name="Заголовок 3 22" xfId="904"/>
     <cellStyle name="Заголовок 3 23" xfId="946"/>
     <cellStyle name="Заголовок 3 24" xfId="988"/>
     <cellStyle name="Заголовок 3 25" xfId="1030"/>
     <cellStyle name="Заголовок 3 26" xfId="1072"/>
     <cellStyle name="Заголовок 3 27" xfId="1114"/>
     <cellStyle name="Заголовок 3 28" xfId="1156"/>
     <cellStyle name="Заголовок 3 29" xfId="1198"/>
     <cellStyle name="Заголовок 3 3" xfId="106"/>
     <cellStyle name="Заголовок 3 30" xfId="1240"/>
     <cellStyle name="Заголовок 3 31" xfId="1282"/>
     <cellStyle name="Заголовок 3 32" xfId="1324"/>
     <cellStyle name="Заголовок 3 33" xfId="1366"/>
     <cellStyle name="Заголовок 3 34" xfId="1408"/>
     <cellStyle name="Заголовок 3 35" xfId="1449"/>
+    <cellStyle name="Заголовок 3 36" xfId="3444"/>
+    <cellStyle name="Заголовок 3 37" xfId="3486"/>
+    <cellStyle name="Заголовок 3 38" xfId="3528"/>
+    <cellStyle name="Заголовок 3 39" xfId="3570"/>
     <cellStyle name="Заголовок 3 4" xfId="148"/>
+    <cellStyle name="Заголовок 3 40" xfId="3612"/>
+    <cellStyle name="Заголовок 3 41" xfId="3654"/>
+    <cellStyle name="Заголовок 3 42" xfId="3696"/>
+    <cellStyle name="Заголовок 3 43" xfId="3738"/>
     <cellStyle name="Заголовок 3 5" xfId="190"/>
     <cellStyle name="Заголовок 3 6" xfId="232"/>
     <cellStyle name="Заголовок 3 7" xfId="274"/>
     <cellStyle name="Заголовок 3 8" xfId="316"/>
     <cellStyle name="Заголовок 3 9" xfId="358"/>
     <cellStyle name="Заголовок 4" xfId="8" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Заголовок 4 10" xfId="401"/>
     <cellStyle name="Заголовок 4 11" xfId="443"/>
     <cellStyle name="Заголовок 4 12" xfId="485"/>
     <cellStyle name="Заголовок 4 13" xfId="527"/>
     <cellStyle name="Заголовок 4 14" xfId="569"/>
     <cellStyle name="Заголовок 4 15" xfId="611"/>
     <cellStyle name="Заголовок 4 16" xfId="653"/>
     <cellStyle name="Заголовок 4 17" xfId="695"/>
     <cellStyle name="Заголовок 4 18" xfId="737"/>
     <cellStyle name="Заголовок 4 19" xfId="779"/>
     <cellStyle name="Заголовок 4 2" xfId="66"/>
     <cellStyle name="Заголовок 4 20" xfId="821"/>
     <cellStyle name="Заголовок 4 21" xfId="863"/>
     <cellStyle name="Заголовок 4 22" xfId="905"/>
     <cellStyle name="Заголовок 4 23" xfId="947"/>
     <cellStyle name="Заголовок 4 24" xfId="989"/>
     <cellStyle name="Заголовок 4 25" xfId="1031"/>
     <cellStyle name="Заголовок 4 26" xfId="1073"/>
     <cellStyle name="Заголовок 4 27" xfId="1115"/>
     <cellStyle name="Заголовок 4 28" xfId="1157"/>
     <cellStyle name="Заголовок 4 29" xfId="1199"/>
     <cellStyle name="Заголовок 4 3" xfId="107"/>
     <cellStyle name="Заголовок 4 30" xfId="1241"/>
     <cellStyle name="Заголовок 4 31" xfId="1283"/>
     <cellStyle name="Заголовок 4 32" xfId="1325"/>
     <cellStyle name="Заголовок 4 33" xfId="1367"/>
     <cellStyle name="Заголовок 4 34" xfId="1409"/>
     <cellStyle name="Заголовок 4 35" xfId="1450"/>
+    <cellStyle name="Заголовок 4 36" xfId="3445"/>
+    <cellStyle name="Заголовок 4 37" xfId="3487"/>
+    <cellStyle name="Заголовок 4 38" xfId="3529"/>
+    <cellStyle name="Заголовок 4 39" xfId="3571"/>
     <cellStyle name="Заголовок 4 4" xfId="149"/>
+    <cellStyle name="Заголовок 4 40" xfId="3613"/>
+    <cellStyle name="Заголовок 4 41" xfId="3655"/>
+    <cellStyle name="Заголовок 4 42" xfId="3697"/>
+    <cellStyle name="Заголовок 4 43" xfId="3739"/>
     <cellStyle name="Заголовок 4 5" xfId="191"/>
     <cellStyle name="Заголовок 4 6" xfId="233"/>
     <cellStyle name="Заголовок 4 7" xfId="275"/>
     <cellStyle name="Заголовок 4 8" xfId="317"/>
     <cellStyle name="Заголовок 4 9" xfId="359"/>
     <cellStyle name="Итог" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Итог 10" xfId="402"/>
     <cellStyle name="Итог 11" xfId="444"/>
     <cellStyle name="Итог 12" xfId="486"/>
     <cellStyle name="Итог 13" xfId="528"/>
     <cellStyle name="Итог 14" xfId="570"/>
     <cellStyle name="Итог 15" xfId="612"/>
     <cellStyle name="Итог 16" xfId="654"/>
     <cellStyle name="Итог 17" xfId="696"/>
     <cellStyle name="Итог 18" xfId="738"/>
     <cellStyle name="Итог 19" xfId="780"/>
     <cellStyle name="Итог 2" xfId="67"/>
     <cellStyle name="Итог 20" xfId="822"/>
     <cellStyle name="Итог 21" xfId="864"/>
     <cellStyle name="Итог 22" xfId="906"/>
     <cellStyle name="Итог 23" xfId="948"/>
     <cellStyle name="Итог 24" xfId="990"/>
     <cellStyle name="Итог 25" xfId="1032"/>
     <cellStyle name="Итог 26" xfId="1074"/>
     <cellStyle name="Итог 27" xfId="1116"/>
     <cellStyle name="Итог 28" xfId="1158"/>
     <cellStyle name="Итог 29" xfId="1200"/>
     <cellStyle name="Итог 3" xfId="108"/>
     <cellStyle name="Итог 30" xfId="1242"/>
     <cellStyle name="Итог 31" xfId="1284"/>
     <cellStyle name="Итог 32" xfId="1326"/>
     <cellStyle name="Итог 33" xfId="1368"/>
     <cellStyle name="Итог 34" xfId="1410"/>
     <cellStyle name="Итог 35" xfId="1451"/>
+    <cellStyle name="Итог 36" xfId="3446"/>
+    <cellStyle name="Итог 37" xfId="3488"/>
+    <cellStyle name="Итог 38" xfId="3530"/>
+    <cellStyle name="Итог 39" xfId="3572"/>
     <cellStyle name="Итог 4" xfId="150"/>
+    <cellStyle name="Итог 40" xfId="3614"/>
+    <cellStyle name="Итог 41" xfId="3656"/>
+    <cellStyle name="Итог 42" xfId="3698"/>
+    <cellStyle name="Итог 43" xfId="3740"/>
     <cellStyle name="Итог 5" xfId="192"/>
     <cellStyle name="Итог 6" xfId="234"/>
     <cellStyle name="Итог 7" xfId="276"/>
     <cellStyle name="Итог 8" xfId="318"/>
     <cellStyle name="Итог 9" xfId="360"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка 10" xfId="403"/>
     <cellStyle name="Контрольная ячейка 11" xfId="445"/>
     <cellStyle name="Контрольная ячейка 12" xfId="487"/>
     <cellStyle name="Контрольная ячейка 13" xfId="529"/>
     <cellStyle name="Контрольная ячейка 14" xfId="571"/>
     <cellStyle name="Контрольная ячейка 15" xfId="613"/>
     <cellStyle name="Контрольная ячейка 16" xfId="655"/>
     <cellStyle name="Контрольная ячейка 17" xfId="697"/>
     <cellStyle name="Контрольная ячейка 18" xfId="739"/>
     <cellStyle name="Контрольная ячейка 19" xfId="781"/>
     <cellStyle name="Контрольная ячейка 2" xfId="68"/>
     <cellStyle name="Контрольная ячейка 20" xfId="823"/>
     <cellStyle name="Контрольная ячейка 21" xfId="865"/>
     <cellStyle name="Контрольная ячейка 22" xfId="907"/>
     <cellStyle name="Контрольная ячейка 23" xfId="949"/>
     <cellStyle name="Контрольная ячейка 24" xfId="991"/>
     <cellStyle name="Контрольная ячейка 25" xfId="1033"/>
     <cellStyle name="Контрольная ячейка 26" xfId="1075"/>
     <cellStyle name="Контрольная ячейка 27" xfId="1117"/>
     <cellStyle name="Контрольная ячейка 28" xfId="1159"/>
     <cellStyle name="Контрольная ячейка 29" xfId="1201"/>
     <cellStyle name="Контрольная ячейка 3" xfId="109"/>
     <cellStyle name="Контрольная ячейка 30" xfId="1243"/>
     <cellStyle name="Контрольная ячейка 31" xfId="1285"/>
     <cellStyle name="Контрольная ячейка 32" xfId="1327"/>
     <cellStyle name="Контрольная ячейка 33" xfId="1369"/>
     <cellStyle name="Контрольная ячейка 34" xfId="1411"/>
     <cellStyle name="Контрольная ячейка 35" xfId="1452"/>
+    <cellStyle name="Контрольная ячейка 36" xfId="3447"/>
+    <cellStyle name="Контрольная ячейка 37" xfId="3489"/>
+    <cellStyle name="Контрольная ячейка 38" xfId="3531"/>
+    <cellStyle name="Контрольная ячейка 39" xfId="3573"/>
     <cellStyle name="Контрольная ячейка 4" xfId="151"/>
+    <cellStyle name="Контрольная ячейка 40" xfId="3615"/>
+    <cellStyle name="Контрольная ячейка 41" xfId="3657"/>
+    <cellStyle name="Контрольная ячейка 42" xfId="3699"/>
+    <cellStyle name="Контрольная ячейка 43" xfId="3741"/>
     <cellStyle name="Контрольная ячейка 5" xfId="193"/>
     <cellStyle name="Контрольная ячейка 6" xfId="235"/>
     <cellStyle name="Контрольная ячейка 7" xfId="277"/>
     <cellStyle name="Контрольная ячейка 8" xfId="319"/>
     <cellStyle name="Контрольная ячейка 9" xfId="361"/>
     <cellStyle name="Название 10" xfId="404"/>
     <cellStyle name="Название 11" xfId="446"/>
     <cellStyle name="Название 12" xfId="488"/>
     <cellStyle name="Название 13" xfId="530"/>
     <cellStyle name="Название 14" xfId="572"/>
     <cellStyle name="Название 15" xfId="614"/>
     <cellStyle name="Название 16" xfId="656"/>
     <cellStyle name="Название 17" xfId="698"/>
     <cellStyle name="Название 18" xfId="740"/>
     <cellStyle name="Название 19" xfId="782"/>
     <cellStyle name="Название 2" xfId="28"/>
+    <cellStyle name="Название 2 10" xfId="1491"/>
+    <cellStyle name="Название 2 11" xfId="1472"/>
+    <cellStyle name="Название 2 12" xfId="1489"/>
+    <cellStyle name="Название 2 13" xfId="1479"/>
     <cellStyle name="Название 2 2" xfId="69"/>
+    <cellStyle name="Название 2 2 10" xfId="4029"/>
+    <cellStyle name="Название 2 2 11" xfId="4013"/>
+    <cellStyle name="Название 2 2 12" xfId="4057"/>
+    <cellStyle name="Название 2 2 13" xfId="3999"/>
+    <cellStyle name="Название 2 2 2" xfId="1498"/>
+    <cellStyle name="Название 2 2 2 2" xfId="3131"/>
+    <cellStyle name="Название 2 2 2 3" xfId="4038"/>
+    <cellStyle name="Название 2 2 2 4" xfId="4008"/>
+    <cellStyle name="Название 2 2 2 5" xfId="1477"/>
+    <cellStyle name="Название 2 2 2 6" xfId="4031"/>
+    <cellStyle name="Название 2 2 2 7" xfId="4012"/>
+    <cellStyle name="Название 2 2 3" xfId="3790"/>
+    <cellStyle name="Название 2 2 4" xfId="2385"/>
+    <cellStyle name="Название 2 2 5" xfId="3773"/>
+    <cellStyle name="Название 2 2 6" xfId="3967"/>
+    <cellStyle name="Название 2 2 7" xfId="3928"/>
+    <cellStyle name="Название 2 2 8" xfId="3289"/>
+    <cellStyle name="Название 2 2 9" xfId="3988"/>
     <cellStyle name="Название 2 3" xfId="1461"/>
+    <cellStyle name="Название 2 3 2" xfId="3262"/>
+    <cellStyle name="Название 2 3 3" xfId="4045"/>
+    <cellStyle name="Название 2 3 4" xfId="4005"/>
+    <cellStyle name="Название 2 3 5" xfId="4022"/>
+    <cellStyle name="Название 2 3 6" xfId="4018"/>
+    <cellStyle name="Название 2 3 7" xfId="1475"/>
     <cellStyle name="Название 2 4" xfId="1464"/>
+    <cellStyle name="Название 2 4 2" xfId="3903"/>
+    <cellStyle name="Название 2 4 3" xfId="4067"/>
+    <cellStyle name="Название 2 4 4" xfId="3993"/>
+    <cellStyle name="Название 2 4 5" xfId="1476"/>
+    <cellStyle name="Название 2 4 6" xfId="1490"/>
+    <cellStyle name="Название 2 4 7" xfId="4030"/>
+    <cellStyle name="Название 2 5" xfId="1468"/>
+    <cellStyle name="Название 2 5 2" xfId="3328"/>
+    <cellStyle name="Название 2 5 3" xfId="4048"/>
+    <cellStyle name="Название 2 5 4" xfId="4002"/>
+    <cellStyle name="Название 2 5 5" xfId="4064"/>
+    <cellStyle name="Название 2 5 6" xfId="4069"/>
+    <cellStyle name="Название 2 5 7" xfId="1495"/>
+    <cellStyle name="Название 2 6" xfId="3805"/>
+    <cellStyle name="Название 2 7" xfId="3314"/>
+    <cellStyle name="Название 2 8" xfId="3391"/>
+    <cellStyle name="Название 2 9" xfId="1474"/>
     <cellStyle name="Название 20" xfId="824"/>
     <cellStyle name="Название 21" xfId="866"/>
     <cellStyle name="Название 22" xfId="908"/>
     <cellStyle name="Название 23" xfId="950"/>
     <cellStyle name="Название 24" xfId="992"/>
     <cellStyle name="Название 25" xfId="1034"/>
     <cellStyle name="Название 26" xfId="1076"/>
     <cellStyle name="Название 27" xfId="1118"/>
     <cellStyle name="Название 28" xfId="1160"/>
     <cellStyle name="Название 29" xfId="1202"/>
     <cellStyle name="Название 3" xfId="110"/>
     <cellStyle name="Название 30" xfId="1244"/>
     <cellStyle name="Название 31" xfId="1286"/>
     <cellStyle name="Название 32" xfId="1328"/>
     <cellStyle name="Название 33" xfId="1370"/>
     <cellStyle name="Название 34" xfId="1412"/>
     <cellStyle name="Название 35" xfId="1453"/>
+    <cellStyle name="Название 36" xfId="3411"/>
+    <cellStyle name="Название 37" xfId="3448"/>
+    <cellStyle name="Название 38" xfId="3490"/>
+    <cellStyle name="Название 39" xfId="3532"/>
     <cellStyle name="Название 4" xfId="152"/>
+    <cellStyle name="Название 40" xfId="3574"/>
+    <cellStyle name="Название 41" xfId="3616"/>
+    <cellStyle name="Название 42" xfId="3658"/>
+    <cellStyle name="Название 43" xfId="3700"/>
+    <cellStyle name="Название 44" xfId="3742"/>
     <cellStyle name="Название 5" xfId="194"/>
     <cellStyle name="Название 6" xfId="236"/>
     <cellStyle name="Название 7" xfId="278"/>
     <cellStyle name="Название 8" xfId="320"/>
     <cellStyle name="Название 9" xfId="362"/>
+    <cellStyle name="Нейтральный" xfId="1467" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Нейтральный 10" xfId="405"/>
     <cellStyle name="Нейтральный 11" xfId="447"/>
     <cellStyle name="Нейтральный 12" xfId="489"/>
     <cellStyle name="Нейтральный 13" xfId="531"/>
     <cellStyle name="Нейтральный 14" xfId="573"/>
     <cellStyle name="Нейтральный 15" xfId="615"/>
     <cellStyle name="Нейтральный 16" xfId="657"/>
     <cellStyle name="Нейтральный 17" xfId="699"/>
     <cellStyle name="Нейтральный 18" xfId="741"/>
     <cellStyle name="Нейтральный 19" xfId="783"/>
     <cellStyle name="Нейтральный 2" xfId="29"/>
+    <cellStyle name="Нейтральный 2 10" xfId="1473"/>
+    <cellStyle name="Нейтральный 2 11" xfId="1484"/>
+    <cellStyle name="Нейтральный 2 12" xfId="4061"/>
+    <cellStyle name="Нейтральный 2 13" xfId="3996"/>
     <cellStyle name="Нейтральный 2 2" xfId="70"/>
+    <cellStyle name="Нейтральный 2 2 2" xfId="1499"/>
+    <cellStyle name="Нейтральный 2 2 3" xfId="3989"/>
+    <cellStyle name="Нейтральный 2 2 4" xfId="4028"/>
+    <cellStyle name="Нейтральный 2 2 5" xfId="4014"/>
+    <cellStyle name="Нейтральный 2 2 6" xfId="4055"/>
+    <cellStyle name="Нейтральный 2 2 7" xfId="4062"/>
     <cellStyle name="Нейтральный 2 3" xfId="1462"/>
+    <cellStyle name="Нейтральный 2 3 2" xfId="3254"/>
+    <cellStyle name="Нейтральный 2 3 3" xfId="4044"/>
+    <cellStyle name="Нейтральный 2 3 4" xfId="4056"/>
+    <cellStyle name="Нейтральный 2 3 5" xfId="4059"/>
+    <cellStyle name="Нейтральный 2 3 6" xfId="4049"/>
+    <cellStyle name="Нейтральный 2 3 7" xfId="4001"/>
     <cellStyle name="Нейтральный 2 4" xfId="1466"/>
+    <cellStyle name="Нейтральный 2 4 2" xfId="3897"/>
+    <cellStyle name="Нейтральный 2 4 3" xfId="4066"/>
+    <cellStyle name="Нейтральный 2 4 4" xfId="3994"/>
+    <cellStyle name="Нейтральный 2 4 5" xfId="1481"/>
+    <cellStyle name="Нейтральный 2 4 6" xfId="1487"/>
+    <cellStyle name="Нейтральный 2 4 7" xfId="1480"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1469"/>
+    <cellStyle name="Нейтральный 2 5 2" xfId="3266"/>
+    <cellStyle name="Нейтральный 2 5 3" xfId="4046"/>
+    <cellStyle name="Нейтральный 2 5 4" xfId="4004"/>
+    <cellStyle name="Нейтральный 2 5 5" xfId="4023"/>
+    <cellStyle name="Нейтральный 2 5 6" xfId="4017"/>
+    <cellStyle name="Нейтральный 2 5 7" xfId="1486"/>
+    <cellStyle name="Нейтральный 2 6" xfId="3915"/>
+    <cellStyle name="Нейтральный 2 7" xfId="3379"/>
+    <cellStyle name="Нейтральный 2 8" xfId="3938"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1471"/>
     <cellStyle name="Нейтральный 20" xfId="825"/>
     <cellStyle name="Нейтральный 21" xfId="867"/>
     <cellStyle name="Нейтральный 22" xfId="909"/>
     <cellStyle name="Нейтральный 23" xfId="951"/>
     <cellStyle name="Нейтральный 24" xfId="993"/>
     <cellStyle name="Нейтральный 25" xfId="1035"/>
     <cellStyle name="Нейтральный 26" xfId="1077"/>
     <cellStyle name="Нейтральный 27" xfId="1119"/>
     <cellStyle name="Нейтральный 28" xfId="1161"/>
     <cellStyle name="Нейтральный 29" xfId="1203"/>
     <cellStyle name="Нейтральный 3" xfId="111"/>
     <cellStyle name="Нейтральный 30" xfId="1245"/>
     <cellStyle name="Нейтральный 31" xfId="1287"/>
     <cellStyle name="Нейтральный 32" xfId="1329"/>
     <cellStyle name="Нейтральный 33" xfId="1371"/>
     <cellStyle name="Нейтральный 34" xfId="1413"/>
     <cellStyle name="Нейтральный 35" xfId="1454"/>
+    <cellStyle name="Нейтральный 36" xfId="3412"/>
+    <cellStyle name="Нейтральный 37" xfId="3449"/>
+    <cellStyle name="Нейтральный 38" xfId="3491"/>
+    <cellStyle name="Нейтральный 39" xfId="3533"/>
     <cellStyle name="Нейтральный 4" xfId="153"/>
+    <cellStyle name="Нейтральный 40" xfId="3575"/>
+    <cellStyle name="Нейтральный 41" xfId="3617"/>
+    <cellStyle name="Нейтральный 42" xfId="3659"/>
+    <cellStyle name="Нейтральный 43" xfId="3701"/>
+    <cellStyle name="Нейтральный 44" xfId="3743"/>
     <cellStyle name="Нейтральный 5" xfId="195"/>
     <cellStyle name="Нейтральный 6" xfId="237"/>
     <cellStyle name="Нейтральный 7" xfId="279"/>
     <cellStyle name="Нейтральный 8" xfId="321"/>
     <cellStyle name="Нейтральный 9" xfId="363"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="328"/>
     <cellStyle name="Обычный 11" xfId="370"/>
     <cellStyle name="Обычный 12" xfId="412"/>
     <cellStyle name="Обычный 13" xfId="454"/>
     <cellStyle name="Обычный 14" xfId="496"/>
     <cellStyle name="Обычный 15" xfId="538"/>
     <cellStyle name="Обычный 16" xfId="580"/>
     <cellStyle name="Обычный 17" xfId="622"/>
     <cellStyle name="Обычный 18" xfId="664"/>
     <cellStyle name="Обычный 19" xfId="706"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1500"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="3051"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="4032"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="1488"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="4060"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="3997"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="3987"/>
+    <cellStyle name="Обычный 2 2 3" xfId="3990"/>
+    <cellStyle name="Обычный 2 2 4" xfId="4027"/>
+    <cellStyle name="Обычный 2 2 5" xfId="4015"/>
+    <cellStyle name="Обычный 2 2 6" xfId="4053"/>
+    <cellStyle name="Обычный 2 2 7" xfId="4000"/>
     <cellStyle name="Обычный 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 4" xfId="26"/>
+    <cellStyle name="Обычный 2 4 2" xfId="3133"/>
     <cellStyle name="Обычный 2 5" xfId="25"/>
+    <cellStyle name="Обычный 2 5 2" xfId="3136"/>
+    <cellStyle name="Обычный 2 5 3" xfId="4041"/>
+    <cellStyle name="Обычный 2 5 4" xfId="4042"/>
+    <cellStyle name="Обычный 2 5 5" xfId="4006"/>
+    <cellStyle name="Обычный 2 5 6" xfId="4050"/>
+    <cellStyle name="Обычный 2 5 7" xfId="1478"/>
     <cellStyle name="Обычный 2 6" xfId="34"/>
     <cellStyle name="Обычный 20" xfId="748"/>
     <cellStyle name="Обычный 21" xfId="790"/>
     <cellStyle name="Обычный 22" xfId="832"/>
     <cellStyle name="Обычный 23" xfId="874"/>
     <cellStyle name="Обычный 24" xfId="916"/>
     <cellStyle name="Обычный 25" xfId="958"/>
     <cellStyle name="Обычный 26" xfId="1000"/>
     <cellStyle name="Обычный 27" xfId="1042"/>
     <cellStyle name="Обычный 28" xfId="1084"/>
     <cellStyle name="Обычный 29" xfId="1126"/>
     <cellStyle name="Обычный 3" xfId="35"/>
     <cellStyle name="Обычный 3 2" xfId="33"/>
+    <cellStyle name="Обычный 3 2 10" xfId="4007"/>
+    <cellStyle name="Обычный 3 2 11" xfId="1494"/>
+    <cellStyle name="Обычный 3 2 12" xfId="4063"/>
+    <cellStyle name="Обычный 3 2 13" xfId="3995"/>
+    <cellStyle name="Обычный 3 2 2" xfId="3134"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="3132"/>
+    <cellStyle name="Обычный 3 2 2 3" xfId="4039"/>
+    <cellStyle name="Обычный 3 2 2 4" xfId="4047"/>
+    <cellStyle name="Обычный 3 2 2 5" xfId="4003"/>
+    <cellStyle name="Обычный 3 2 2 6" xfId="4024"/>
+    <cellStyle name="Обычный 3 2 2 7" xfId="1483"/>
+    <cellStyle name="Обычный 3 2 3" xfId="3791"/>
+    <cellStyle name="Обычный 3 2 4" xfId="2410"/>
+    <cellStyle name="Обычный 3 2 5" xfId="3775"/>
+    <cellStyle name="Обычный 3 2 6" xfId="3814"/>
+    <cellStyle name="Обычный 3 2 7" xfId="3227"/>
+    <cellStyle name="Обычный 3 2 8" xfId="3965"/>
+    <cellStyle name="Обычный 3 2 9" xfId="4040"/>
+    <cellStyle name="Обычный 3 3" xfId="3792"/>
+    <cellStyle name="Обычный 3 4" xfId="3195"/>
+    <cellStyle name="Обычный 3 5" xfId="3776"/>
+    <cellStyle name="Обычный 3 6" xfId="3799"/>
+    <cellStyle name="Обычный 3 7" xfId="3253"/>
+    <cellStyle name="Обычный 3 8" xfId="3959"/>
     <cellStyle name="Обычный 30" xfId="4"/>
     <cellStyle name="Обычный 31" xfId="1168"/>
     <cellStyle name="Обычный 32" xfId="1210"/>
     <cellStyle name="Обычный 33" xfId="1252"/>
     <cellStyle name="Обычный 34" xfId="1294"/>
     <cellStyle name="Обычный 35" xfId="1336"/>
     <cellStyle name="Обычный 36" xfId="1378"/>
+    <cellStyle name="Обычный 37" xfId="3365"/>
+    <cellStyle name="Обычный 38" xfId="3382"/>
+    <cellStyle name="Обычный 39" xfId="3398"/>
     <cellStyle name="Обычный 4" xfId="32"/>
+    <cellStyle name="Обычный 4 2" xfId="3137"/>
+    <cellStyle name="Обычный 40" xfId="3414"/>
+    <cellStyle name="Обычный 41" xfId="3456"/>
+    <cellStyle name="Обычный 42" xfId="3498"/>
+    <cellStyle name="Обычный 43" xfId="3540"/>
+    <cellStyle name="Обычный 44" xfId="3582"/>
+    <cellStyle name="Обычный 45" xfId="3624"/>
+    <cellStyle name="Обычный 46" xfId="3666"/>
+    <cellStyle name="Обычный 47" xfId="3708"/>
     <cellStyle name="Обычный 5" xfId="118"/>
+    <cellStyle name="Обычный 5 2" xfId="3135"/>
+    <cellStyle name="Обычный 5 3" xfId="3793"/>
+    <cellStyle name="Обычный 5 4" xfId="3204"/>
+    <cellStyle name="Обычный 5 5" xfId="3777"/>
     <cellStyle name="Обычный 6" xfId="160"/>
     <cellStyle name="Обычный 7" xfId="202"/>
     <cellStyle name="Обычный 8" xfId="244"/>
     <cellStyle name="Обычный 9" xfId="286"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
     <cellStyle name="Плохой" xfId="10" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Плохой 10" xfId="406"/>
     <cellStyle name="Плохой 11" xfId="448"/>
     <cellStyle name="Плохой 12" xfId="490"/>
     <cellStyle name="Плохой 13" xfId="532"/>
     <cellStyle name="Плохой 14" xfId="574"/>
     <cellStyle name="Плохой 15" xfId="616"/>
     <cellStyle name="Плохой 16" xfId="658"/>
     <cellStyle name="Плохой 17" xfId="700"/>
     <cellStyle name="Плохой 18" xfId="742"/>
     <cellStyle name="Плохой 19" xfId="784"/>
     <cellStyle name="Плохой 2" xfId="71"/>
     <cellStyle name="Плохой 20" xfId="826"/>
     <cellStyle name="Плохой 21" xfId="868"/>
     <cellStyle name="Плохой 22" xfId="910"/>
     <cellStyle name="Плохой 23" xfId="952"/>
     <cellStyle name="Плохой 24" xfId="994"/>
     <cellStyle name="Плохой 25" xfId="1036"/>
     <cellStyle name="Плохой 26" xfId="1078"/>
     <cellStyle name="Плохой 27" xfId="1120"/>
     <cellStyle name="Плохой 28" xfId="1162"/>
     <cellStyle name="Плохой 29" xfId="1204"/>
     <cellStyle name="Плохой 3" xfId="112"/>
     <cellStyle name="Плохой 30" xfId="1246"/>
     <cellStyle name="Плохой 31" xfId="1288"/>
     <cellStyle name="Плохой 32" xfId="1330"/>
     <cellStyle name="Плохой 33" xfId="1372"/>
     <cellStyle name="Плохой 34" xfId="1414"/>
     <cellStyle name="Плохой 35" xfId="1455"/>
+    <cellStyle name="Плохой 36" xfId="3450"/>
+    <cellStyle name="Плохой 37" xfId="3492"/>
+    <cellStyle name="Плохой 38" xfId="3534"/>
+    <cellStyle name="Плохой 39" xfId="3576"/>
     <cellStyle name="Плохой 4" xfId="154"/>
+    <cellStyle name="Плохой 40" xfId="3618"/>
+    <cellStyle name="Плохой 41" xfId="3660"/>
+    <cellStyle name="Плохой 42" xfId="3702"/>
+    <cellStyle name="Плохой 43" xfId="3744"/>
     <cellStyle name="Плохой 5" xfId="196"/>
     <cellStyle name="Плохой 6" xfId="238"/>
     <cellStyle name="Плохой 7" xfId="280"/>
     <cellStyle name="Плохой 8" xfId="322"/>
     <cellStyle name="Плохой 9" xfId="364"/>
     <cellStyle name="Пояснение" xfId="17" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Пояснение 10" xfId="407"/>
     <cellStyle name="Пояснение 11" xfId="449"/>
     <cellStyle name="Пояснение 12" xfId="491"/>
     <cellStyle name="Пояснение 13" xfId="533"/>
     <cellStyle name="Пояснение 14" xfId="575"/>
     <cellStyle name="Пояснение 15" xfId="617"/>
     <cellStyle name="Пояснение 16" xfId="659"/>
     <cellStyle name="Пояснение 17" xfId="701"/>
     <cellStyle name="Пояснение 18" xfId="743"/>
     <cellStyle name="Пояснение 19" xfId="785"/>
     <cellStyle name="Пояснение 2" xfId="72"/>
     <cellStyle name="Пояснение 20" xfId="827"/>
     <cellStyle name="Пояснение 21" xfId="869"/>
     <cellStyle name="Пояснение 22" xfId="911"/>
     <cellStyle name="Пояснение 23" xfId="953"/>
     <cellStyle name="Пояснение 24" xfId="995"/>
     <cellStyle name="Пояснение 25" xfId="1037"/>
     <cellStyle name="Пояснение 26" xfId="1079"/>
     <cellStyle name="Пояснение 27" xfId="1121"/>
     <cellStyle name="Пояснение 28" xfId="1163"/>
     <cellStyle name="Пояснение 29" xfId="1205"/>
     <cellStyle name="Пояснение 3" xfId="113"/>
     <cellStyle name="Пояснение 30" xfId="1247"/>
     <cellStyle name="Пояснение 31" xfId="1289"/>
     <cellStyle name="Пояснение 32" xfId="1331"/>
     <cellStyle name="Пояснение 33" xfId="1373"/>
     <cellStyle name="Пояснение 34" xfId="1415"/>
     <cellStyle name="Пояснение 35" xfId="1456"/>
+    <cellStyle name="Пояснение 36" xfId="3451"/>
+    <cellStyle name="Пояснение 37" xfId="3493"/>
+    <cellStyle name="Пояснение 38" xfId="3535"/>
+    <cellStyle name="Пояснение 39" xfId="3577"/>
     <cellStyle name="Пояснение 4" xfId="155"/>
+    <cellStyle name="Пояснение 40" xfId="3619"/>
+    <cellStyle name="Пояснение 41" xfId="3661"/>
+    <cellStyle name="Пояснение 42" xfId="3703"/>
+    <cellStyle name="Пояснение 43" xfId="3745"/>
     <cellStyle name="Пояснение 5" xfId="197"/>
     <cellStyle name="Пояснение 6" xfId="239"/>
     <cellStyle name="Пояснение 7" xfId="281"/>
     <cellStyle name="Пояснение 8" xfId="323"/>
     <cellStyle name="Пояснение 9" xfId="365"/>
     <cellStyle name="Примечание 10" xfId="408"/>
     <cellStyle name="Примечание 11" xfId="450"/>
     <cellStyle name="Примечание 12" xfId="492"/>
     <cellStyle name="Примечание 13" xfId="534"/>
     <cellStyle name="Примечание 14" xfId="576"/>
     <cellStyle name="Примечание 15" xfId="618"/>
     <cellStyle name="Примечание 16" xfId="660"/>
     <cellStyle name="Примечание 17" xfId="702"/>
     <cellStyle name="Примечание 18" xfId="744"/>
     <cellStyle name="Примечание 19" xfId="786"/>
     <cellStyle name="Примечание 2" xfId="30"/>
+    <cellStyle name="Примечание 2 10" xfId="3052"/>
+    <cellStyle name="Примечание 2 11" xfId="3241"/>
+    <cellStyle name="Примечание 2 12" xfId="3885"/>
+    <cellStyle name="Примечание 2 13" xfId="3929"/>
+    <cellStyle name="Примечание 2 14" xfId="3283"/>
+    <cellStyle name="Примечание 2 15" xfId="3213"/>
+    <cellStyle name="Примечание 2 16" xfId="3151"/>
+    <cellStyle name="Примечание 2 17" xfId="1493"/>
+    <cellStyle name="Примечание 2 18" xfId="1485"/>
+    <cellStyle name="Примечание 2 19" xfId="4058"/>
     <cellStyle name="Примечание 2 2" xfId="73"/>
+    <cellStyle name="Примечание 2 2 10" xfId="4026"/>
+    <cellStyle name="Примечание 2 2 11" xfId="4016"/>
+    <cellStyle name="Примечание 2 2 12" xfId="4051"/>
+    <cellStyle name="Примечание 2 2 13" xfId="4065"/>
+    <cellStyle name="Примечание 2 2 2" xfId="1501"/>
+    <cellStyle name="Примечание 2 2 2 2" xfId="3053"/>
+    <cellStyle name="Примечание 2 2 2 3" xfId="4033"/>
+    <cellStyle name="Примечание 2 2 2 4" xfId="1482"/>
+    <cellStyle name="Примечание 2 2 2 5" xfId="4054"/>
+    <cellStyle name="Примечание 2 2 2 6" xfId="4070"/>
+    <cellStyle name="Примечание 2 2 2 7" xfId="4071"/>
+    <cellStyle name="Примечание 2 2 3" xfId="3780"/>
+    <cellStyle name="Примечание 2 2 4" xfId="3293"/>
+    <cellStyle name="Примечание 2 2 5" xfId="3764"/>
+    <cellStyle name="Примечание 2 2 6" xfId="3786"/>
+    <cellStyle name="Примечание 2 2 7" xfId="3288"/>
+    <cellStyle name="Примечание 2 2 8" xfId="3228"/>
+    <cellStyle name="Примечание 2 2 9" xfId="3991"/>
+    <cellStyle name="Примечание 2 20" xfId="3998"/>
+    <cellStyle name="Примечание 2 21" xfId="4025"/>
     <cellStyle name="Примечание 2 3" xfId="1463"/>
+    <cellStyle name="Примечание 2 3 2" xfId="3054"/>
+    <cellStyle name="Примечание 2 3 3" xfId="4034"/>
+    <cellStyle name="Примечание 2 3 4" xfId="4011"/>
+    <cellStyle name="Примечание 2 3 5" xfId="4068"/>
+    <cellStyle name="Примечание 2 3 6" xfId="3992"/>
+    <cellStyle name="Примечание 2 3 7" xfId="4052"/>
     <cellStyle name="Примечание 2 4" xfId="1465"/>
+    <cellStyle name="Примечание 2 4 2" xfId="3055"/>
+    <cellStyle name="Примечание 2 4 3" xfId="4035"/>
+    <cellStyle name="Примечание 2 4 4" xfId="4010"/>
+    <cellStyle name="Примечание 2 4 5" xfId="4043"/>
+    <cellStyle name="Примечание 2 4 6" xfId="1492"/>
+    <cellStyle name="Примечание 2 4 7" xfId="4037"/>
+    <cellStyle name="Примечание 2 5" xfId="1470"/>
+    <cellStyle name="Примечание 2 5 2" xfId="3056"/>
+    <cellStyle name="Примечание 2 5 3" xfId="4036"/>
+    <cellStyle name="Примечание 2 5 4" xfId="4009"/>
+    <cellStyle name="Примечание 2 5 5" xfId="4021"/>
+    <cellStyle name="Примечание 2 5 6" xfId="4019"/>
+    <cellStyle name="Примечание 2 5 7" xfId="4020"/>
+    <cellStyle name="Примечание 2 6" xfId="3057"/>
+    <cellStyle name="Примечание 2 7" xfId="3058"/>
+    <cellStyle name="Примечание 2 8" xfId="3059"/>
+    <cellStyle name="Примечание 2 9" xfId="3060"/>
     <cellStyle name="Примечание 20" xfId="828"/>
     <cellStyle name="Примечание 21" xfId="870"/>
     <cellStyle name="Примечание 22" xfId="912"/>
     <cellStyle name="Примечание 23" xfId="954"/>
     <cellStyle name="Примечание 24" xfId="996"/>
     <cellStyle name="Примечание 25" xfId="1038"/>
     <cellStyle name="Примечание 26" xfId="1080"/>
     <cellStyle name="Примечание 27" xfId="1122"/>
     <cellStyle name="Примечание 28" xfId="1164"/>
     <cellStyle name="Примечание 29" xfId="1206"/>
     <cellStyle name="Примечание 3" xfId="114"/>
+    <cellStyle name="Примечание 3 10" xfId="3062"/>
+    <cellStyle name="Примечание 3 11" xfId="3063"/>
+    <cellStyle name="Примечание 3 12" xfId="3064"/>
+    <cellStyle name="Примечание 3 13" xfId="3065"/>
+    <cellStyle name="Примечание 3 14" xfId="3066"/>
+    <cellStyle name="Примечание 3 15" xfId="3067"/>
+    <cellStyle name="Примечание 3 16" xfId="3068"/>
+    <cellStyle name="Примечание 3 17" xfId="3069"/>
+    <cellStyle name="Примечание 3 18" xfId="3070"/>
+    <cellStyle name="Примечание 3 19" xfId="3071"/>
+    <cellStyle name="Примечание 3 2" xfId="1502"/>
+    <cellStyle name="Примечание 3 2 2" xfId="3072"/>
+    <cellStyle name="Примечание 3 2 3" xfId="3783"/>
+    <cellStyle name="Примечание 3 2 4" xfId="3218"/>
+    <cellStyle name="Примечание 3 2 5" xfId="3767"/>
+    <cellStyle name="Примечание 3 2 6" xfId="3779"/>
+    <cellStyle name="Примечание 3 2 7" xfId="3802"/>
+    <cellStyle name="Примечание 3 2 8" xfId="3855"/>
+    <cellStyle name="Примечание 3 20" xfId="3073"/>
+    <cellStyle name="Примечание 3 21" xfId="3074"/>
+    <cellStyle name="Примечание 3 22" xfId="3075"/>
+    <cellStyle name="Примечание 3 23" xfId="3076"/>
+    <cellStyle name="Примечание 3 24" xfId="3077"/>
+    <cellStyle name="Примечание 3 25" xfId="3078"/>
+    <cellStyle name="Примечание 3 26" xfId="3079"/>
+    <cellStyle name="Примечание 3 27" xfId="3080"/>
+    <cellStyle name="Примечание 3 28" xfId="3081"/>
+    <cellStyle name="Примечание 3 29" xfId="3082"/>
+    <cellStyle name="Примечание 3 3" xfId="3083"/>
+    <cellStyle name="Примечание 3 30" xfId="3084"/>
+    <cellStyle name="Примечание 3 31" xfId="3085"/>
+    <cellStyle name="Примечание 3 32" xfId="3086"/>
+    <cellStyle name="Примечание 3 33" xfId="3087"/>
+    <cellStyle name="Примечание 3 34" xfId="3088"/>
+    <cellStyle name="Примечание 3 35" xfId="3089"/>
+    <cellStyle name="Примечание 3 36" xfId="3061"/>
+    <cellStyle name="Примечание 3 37" xfId="3230"/>
+    <cellStyle name="Примечание 3 38" xfId="3879"/>
+    <cellStyle name="Примечание 3 39" xfId="3326"/>
+    <cellStyle name="Примечание 3 4" xfId="3090"/>
+    <cellStyle name="Примечание 3 40" xfId="3863"/>
+    <cellStyle name="Примечание 3 41" xfId="3221"/>
+    <cellStyle name="Примечание 3 42" xfId="3152"/>
+    <cellStyle name="Примечание 3 5" xfId="3091"/>
+    <cellStyle name="Примечание 3 6" xfId="3092"/>
+    <cellStyle name="Примечание 3 7" xfId="3093"/>
+    <cellStyle name="Примечание 3 8" xfId="3094"/>
+    <cellStyle name="Примечание 3 9" xfId="3095"/>
     <cellStyle name="Примечание 30" xfId="1248"/>
     <cellStyle name="Примечание 31" xfId="1290"/>
     <cellStyle name="Примечание 32" xfId="1332"/>
     <cellStyle name="Примечание 33" xfId="1374"/>
     <cellStyle name="Примечание 34" xfId="1416"/>
     <cellStyle name="Примечание 35" xfId="1457"/>
+    <cellStyle name="Примечание 36" xfId="3381"/>
+    <cellStyle name="Примечание 37" xfId="3394"/>
+    <cellStyle name="Примечание 38" xfId="3413"/>
+    <cellStyle name="Примечание 39" xfId="3452"/>
     <cellStyle name="Примечание 4" xfId="156"/>
+    <cellStyle name="Примечание 4 10" xfId="3097"/>
+    <cellStyle name="Примечание 4 11" xfId="3098"/>
+    <cellStyle name="Примечание 4 12" xfId="3099"/>
+    <cellStyle name="Примечание 4 13" xfId="3100"/>
+    <cellStyle name="Примечание 4 14" xfId="3101"/>
+    <cellStyle name="Примечание 4 15" xfId="3102"/>
+    <cellStyle name="Примечание 4 16" xfId="3103"/>
+    <cellStyle name="Примечание 4 17" xfId="3104"/>
+    <cellStyle name="Примечание 4 18" xfId="3105"/>
+    <cellStyle name="Примечание 4 19" xfId="3106"/>
+    <cellStyle name="Примечание 4 2" xfId="1503"/>
+    <cellStyle name="Примечание 4 2 2" xfId="3107"/>
+    <cellStyle name="Примечание 4 2 3" xfId="3788"/>
+    <cellStyle name="Примечание 4 2 4" xfId="3178"/>
+    <cellStyle name="Примечание 4 2 5" xfId="3770"/>
+    <cellStyle name="Примечание 4 2 6" xfId="3848"/>
+    <cellStyle name="Примечание 4 2 7" xfId="3271"/>
+    <cellStyle name="Примечание 4 2 8" xfId="3852"/>
+    <cellStyle name="Примечание 4 20" xfId="3108"/>
+    <cellStyle name="Примечание 4 21" xfId="3109"/>
+    <cellStyle name="Примечание 4 22" xfId="3110"/>
+    <cellStyle name="Примечание 4 23" xfId="3111"/>
+    <cellStyle name="Примечание 4 24" xfId="3112"/>
+    <cellStyle name="Примечание 4 25" xfId="3113"/>
+    <cellStyle name="Примечание 4 26" xfId="3114"/>
+    <cellStyle name="Примечание 4 27" xfId="3115"/>
+    <cellStyle name="Примечание 4 28" xfId="3116"/>
+    <cellStyle name="Примечание 4 29" xfId="3117"/>
+    <cellStyle name="Примечание 4 3" xfId="3118"/>
+    <cellStyle name="Примечание 4 30" xfId="3119"/>
+    <cellStyle name="Примечание 4 31" xfId="3120"/>
+    <cellStyle name="Примечание 4 32" xfId="3121"/>
+    <cellStyle name="Примечание 4 33" xfId="3122"/>
+    <cellStyle name="Примечание 4 34" xfId="3123"/>
+    <cellStyle name="Примечание 4 35" xfId="3124"/>
+    <cellStyle name="Примечание 4 36" xfId="3096"/>
+    <cellStyle name="Примечание 4 37" xfId="3223"/>
+    <cellStyle name="Примечание 4 38" xfId="3872"/>
+    <cellStyle name="Примечание 4 39" xfId="3265"/>
+    <cellStyle name="Примечание 4 4" xfId="3125"/>
+    <cellStyle name="Примечание 4 40" xfId="3902"/>
+    <cellStyle name="Примечание 4 41" xfId="3869"/>
+    <cellStyle name="Примечание 4 42" xfId="3845"/>
+    <cellStyle name="Примечание 4 5" xfId="3126"/>
+    <cellStyle name="Примечание 4 6" xfId="3127"/>
+    <cellStyle name="Примечание 4 7" xfId="3128"/>
+    <cellStyle name="Примечание 4 8" xfId="3129"/>
+    <cellStyle name="Примечание 4 9" xfId="3130"/>
+    <cellStyle name="Примечание 40" xfId="3494"/>
+    <cellStyle name="Примечание 41" xfId="3536"/>
+    <cellStyle name="Примечание 42" xfId="3578"/>
+    <cellStyle name="Примечание 43" xfId="3620"/>
+    <cellStyle name="Примечание 44" xfId="3662"/>
+    <cellStyle name="Примечание 45" xfId="3704"/>
+    <cellStyle name="Примечание 46" xfId="3746"/>
     <cellStyle name="Примечание 5" xfId="198"/>
     <cellStyle name="Примечание 6" xfId="240"/>
     <cellStyle name="Примечание 7" xfId="282"/>
     <cellStyle name="Примечание 8" xfId="324"/>
     <cellStyle name="Примечание 9" xfId="366"/>
     <cellStyle name="Связанная ячейка" xfId="14" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка 10" xfId="409"/>
     <cellStyle name="Связанная ячейка 11" xfId="451"/>
     <cellStyle name="Связанная ячейка 12" xfId="493"/>
     <cellStyle name="Связанная ячейка 13" xfId="535"/>
     <cellStyle name="Связанная ячейка 14" xfId="577"/>
     <cellStyle name="Связанная ячейка 15" xfId="619"/>
     <cellStyle name="Связанная ячейка 16" xfId="661"/>
     <cellStyle name="Связанная ячейка 17" xfId="703"/>
     <cellStyle name="Связанная ячейка 18" xfId="745"/>
     <cellStyle name="Связанная ячейка 19" xfId="787"/>
     <cellStyle name="Связанная ячейка 2" xfId="74"/>
     <cellStyle name="Связанная ячейка 20" xfId="829"/>
     <cellStyle name="Связанная ячейка 21" xfId="871"/>
     <cellStyle name="Связанная ячейка 22" xfId="913"/>
     <cellStyle name="Связанная ячейка 23" xfId="955"/>
     <cellStyle name="Связанная ячейка 24" xfId="997"/>
     <cellStyle name="Связанная ячейка 25" xfId="1039"/>
     <cellStyle name="Связанная ячейка 26" xfId="1081"/>
     <cellStyle name="Связанная ячейка 27" xfId="1123"/>
     <cellStyle name="Связанная ячейка 28" xfId="1165"/>
     <cellStyle name="Связанная ячейка 29" xfId="1207"/>
     <cellStyle name="Связанная ячейка 3" xfId="115"/>
     <cellStyle name="Связанная ячейка 30" xfId="1249"/>
     <cellStyle name="Связанная ячейка 31" xfId="1291"/>
     <cellStyle name="Связанная ячейка 32" xfId="1333"/>
     <cellStyle name="Связанная ячейка 33" xfId="1375"/>
     <cellStyle name="Связанная ячейка 34" xfId="1417"/>
     <cellStyle name="Связанная ячейка 35" xfId="1458"/>
+    <cellStyle name="Связанная ячейка 36" xfId="3453"/>
+    <cellStyle name="Связанная ячейка 37" xfId="3495"/>
+    <cellStyle name="Связанная ячейка 38" xfId="3537"/>
+    <cellStyle name="Связанная ячейка 39" xfId="3579"/>
     <cellStyle name="Связанная ячейка 4" xfId="157"/>
+    <cellStyle name="Связанная ячейка 40" xfId="3621"/>
+    <cellStyle name="Связанная ячейка 41" xfId="3663"/>
+    <cellStyle name="Связанная ячейка 42" xfId="3705"/>
+    <cellStyle name="Связанная ячейка 43" xfId="3747"/>
     <cellStyle name="Связанная ячейка 5" xfId="199"/>
     <cellStyle name="Связанная ячейка 6" xfId="241"/>
     <cellStyle name="Связанная ячейка 7" xfId="283"/>
     <cellStyle name="Связанная ячейка 8" xfId="325"/>
     <cellStyle name="Связанная ячейка 9" xfId="367"/>
     <cellStyle name="Текст предупреждения" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения 10" xfId="410"/>
     <cellStyle name="Текст предупреждения 11" xfId="452"/>
     <cellStyle name="Текст предупреждения 12" xfId="494"/>
     <cellStyle name="Текст предупреждения 13" xfId="536"/>
     <cellStyle name="Текст предупреждения 14" xfId="578"/>
     <cellStyle name="Текст предупреждения 15" xfId="620"/>
     <cellStyle name="Текст предупреждения 16" xfId="662"/>
     <cellStyle name="Текст предупреждения 17" xfId="704"/>
     <cellStyle name="Текст предупреждения 18" xfId="746"/>
     <cellStyle name="Текст предупреждения 19" xfId="788"/>
     <cellStyle name="Текст предупреждения 2" xfId="75"/>
     <cellStyle name="Текст предупреждения 20" xfId="830"/>
     <cellStyle name="Текст предупреждения 21" xfId="872"/>
     <cellStyle name="Текст предупреждения 22" xfId="914"/>
     <cellStyle name="Текст предупреждения 23" xfId="956"/>
     <cellStyle name="Текст предупреждения 24" xfId="998"/>
     <cellStyle name="Текст предупреждения 25" xfId="1040"/>
     <cellStyle name="Текст предупреждения 26" xfId="1082"/>
     <cellStyle name="Текст предупреждения 27" xfId="1124"/>
     <cellStyle name="Текст предупреждения 28" xfId="1166"/>
     <cellStyle name="Текст предупреждения 29" xfId="1208"/>
     <cellStyle name="Текст предупреждения 3" xfId="116"/>
     <cellStyle name="Текст предупреждения 30" xfId="1250"/>
     <cellStyle name="Текст предупреждения 31" xfId="1292"/>
     <cellStyle name="Текст предупреждения 32" xfId="1334"/>
     <cellStyle name="Текст предупреждения 33" xfId="1376"/>
     <cellStyle name="Текст предупреждения 34" xfId="1418"/>
     <cellStyle name="Текст предупреждения 35" xfId="1459"/>
+    <cellStyle name="Текст предупреждения 36" xfId="3454"/>
+    <cellStyle name="Текст предупреждения 37" xfId="3496"/>
+    <cellStyle name="Текст предупреждения 38" xfId="3538"/>
+    <cellStyle name="Текст предупреждения 39" xfId="3580"/>
     <cellStyle name="Текст предупреждения 4" xfId="158"/>
+    <cellStyle name="Текст предупреждения 40" xfId="3622"/>
+    <cellStyle name="Текст предупреждения 41" xfId="3664"/>
+    <cellStyle name="Текст предупреждения 42" xfId="3706"/>
+    <cellStyle name="Текст предупреждения 43" xfId="3748"/>
     <cellStyle name="Текст предупреждения 5" xfId="200"/>
     <cellStyle name="Текст предупреждения 6" xfId="242"/>
     <cellStyle name="Текст предупреждения 7" xfId="284"/>
     <cellStyle name="Текст предупреждения 8" xfId="326"/>
     <cellStyle name="Текст предупреждения 9" xfId="368"/>
     <cellStyle name="Хороший" xfId="9" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 10" xfId="411"/>
     <cellStyle name="Хороший 11" xfId="453"/>
     <cellStyle name="Хороший 12" xfId="495"/>
     <cellStyle name="Хороший 13" xfId="537"/>
     <cellStyle name="Хороший 14" xfId="579"/>
     <cellStyle name="Хороший 15" xfId="621"/>
     <cellStyle name="Хороший 16" xfId="663"/>
     <cellStyle name="Хороший 17" xfId="705"/>
     <cellStyle name="Хороший 18" xfId="747"/>
     <cellStyle name="Хороший 19" xfId="789"/>
     <cellStyle name="Хороший 2" xfId="76"/>
     <cellStyle name="Хороший 20" xfId="831"/>
     <cellStyle name="Хороший 21" xfId="873"/>
     <cellStyle name="Хороший 22" xfId="915"/>
     <cellStyle name="Хороший 23" xfId="957"/>
     <cellStyle name="Хороший 24" xfId="999"/>
     <cellStyle name="Хороший 25" xfId="1041"/>
     <cellStyle name="Хороший 26" xfId="1083"/>
     <cellStyle name="Хороший 27" xfId="1125"/>
     <cellStyle name="Хороший 28" xfId="1167"/>
     <cellStyle name="Хороший 29" xfId="1209"/>
     <cellStyle name="Хороший 3" xfId="117"/>
     <cellStyle name="Хороший 30" xfId="1251"/>
     <cellStyle name="Хороший 31" xfId="1293"/>
     <cellStyle name="Хороший 32" xfId="1335"/>
     <cellStyle name="Хороший 33" xfId="1377"/>
     <cellStyle name="Хороший 34" xfId="1419"/>
     <cellStyle name="Хороший 35" xfId="1460"/>
+    <cellStyle name="Хороший 36" xfId="3455"/>
+    <cellStyle name="Хороший 37" xfId="3497"/>
+    <cellStyle name="Хороший 38" xfId="3539"/>
+    <cellStyle name="Хороший 39" xfId="3581"/>
     <cellStyle name="Хороший 4" xfId="159"/>
+    <cellStyle name="Хороший 40" xfId="3623"/>
+    <cellStyle name="Хороший 41" xfId="3665"/>
+    <cellStyle name="Хороший 42" xfId="3707"/>
+    <cellStyle name="Хороший 43" xfId="3749"/>
     <cellStyle name="Хороший 5" xfId="201"/>
     <cellStyle name="Хороший 6" xfId="243"/>
     <cellStyle name="Хороший 7" xfId="285"/>
     <cellStyle name="Хороший 8" xfId="327"/>
     <cellStyle name="Хороший 9" xfId="369"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>485775</xdr:colOff>
+      <xdr:colOff>314324</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>781050</xdr:rowOff>
+      <xdr:rowOff>690563</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="95250" y="209550"/>
-          <a:ext cx="3086100" cy="762000"/>
+          <a:off x="0" y="238125"/>
+          <a:ext cx="3009899" cy="642938"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>66674</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>314324</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>723900</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="257174"/>
+          <a:ext cx="3009899" cy="657226"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>76199</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>714374</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="266699"/>
+          <a:ext cx="3200400" cy="638175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -4360,1363 +10128,4175 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q30"/>
+  <dimension ref="A2:R30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:Q4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="62.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D2" s="67"/>
+    <row r="2" spans="1:18" ht="62.25" customHeight="1">
+      <c r="A2" s="203"/>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="203"/>
     </row>
-    <row r="4" spans="1:17" ht="15" customHeight="1">
-[...18 lines deleted...]
-      <c r="Q4" s="77"/>
+    <row r="4" spans="1:18" ht="15" customHeight="1">
+      <c r="A4" s="208" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="208"/>
+      <c r="C4" s="208"/>
+      <c r="D4" s="208"/>
+      <c r="E4" s="208"/>
+      <c r="F4" s="208"/>
+      <c r="G4" s="208"/>
+      <c r="H4" s="208"/>
+      <c r="I4" s="208"/>
+      <c r="J4" s="208"/>
+      <c r="K4" s="208"/>
+      <c r="L4" s="208"/>
+      <c r="M4" s="208"/>
+      <c r="N4" s="208"/>
+      <c r="O4" s="209"/>
+      <c r="P4" s="209"/>
+      <c r="Q4" s="209"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
-      <c r="Q5" s="8" t="s">
+      <c r="R5" s="8" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="2" customFormat="1" ht="11.25">
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="11.25">
       <c r="A6" s="10"/>
       <c r="B6" s="11">
         <v>2009</v>
       </c>
       <c r="C6" s="11">
         <v>2010</v>
       </c>
       <c r="D6" s="11">
         <v>2011</v>
       </c>
       <c r="E6" s="11">
         <v>2012</v>
       </c>
       <c r="F6" s="11">
         <v>2013</v>
       </c>
       <c r="G6" s="11">
         <v>2014</v>
       </c>
       <c r="H6" s="11">
         <v>2015</v>
       </c>
       <c r="I6" s="12">
         <v>2016</v>
       </c>
       <c r="J6" s="11">
         <v>2017</v>
       </c>
       <c r="K6" s="11">
         <v>2018</v>
       </c>
       <c r="L6" s="12">
         <v>2019</v>
       </c>
-      <c r="M6" s="72">
+      <c r="M6" s="62">
         <v>2020</v>
       </c>
-      <c r="N6" s="72">
+      <c r="N6" s="62">
         <v>2021</v>
       </c>
       <c r="O6" s="9">
         <v>2022</v>
       </c>
       <c r="P6" s="13">
         <v>2023</v>
       </c>
       <c r="Q6" s="9">
         <v>2024</v>
       </c>
+      <c r="R6" s="67">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:17" s="3" customFormat="1">
-      <c r="A7" s="68" t="s">
+    <row r="7" spans="1:18" s="3" customFormat="1">
+      <c r="A7" s="204" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="68"/>
-[...14 lines deleted...]
-      <c r="Q7" s="69"/>
+      <c r="B7" s="204"/>
+      <c r="C7" s="204"/>
+      <c r="D7" s="204"/>
+      <c r="E7" s="204"/>
+      <c r="F7" s="204"/>
+      <c r="G7" s="204"/>
+      <c r="H7" s="204"/>
+      <c r="I7" s="204"/>
+      <c r="J7" s="204"/>
+      <c r="K7" s="204"/>
+      <c r="L7" s="204"/>
+      <c r="M7" s="204"/>
+      <c r="N7" s="204"/>
+      <c r="O7" s="205"/>
+      <c r="P7" s="205"/>
+      <c r="Q7" s="205"/>
     </row>
-    <row r="8" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="8" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="17">
-[...45 lines deleted...]
-        <v>-4688</v>
+      <c r="B8" s="84">
+        <v>9859</v>
+      </c>
+      <c r="C8" s="84">
+        <v>9690</v>
+      </c>
+      <c r="D8" s="84">
+        <v>8101</v>
+      </c>
+      <c r="E8" s="84">
+        <v>8424</v>
+      </c>
+      <c r="F8" s="84">
+        <v>8318</v>
+      </c>
+      <c r="G8" s="84">
+        <v>11452</v>
+      </c>
+      <c r="H8" s="84">
+        <v>12088</v>
+      </c>
+      <c r="I8" s="84">
+        <v>14880</v>
+      </c>
+      <c r="J8" s="84">
+        <v>24184</v>
+      </c>
+      <c r="K8" s="84">
+        <v>19610</v>
+      </c>
+      <c r="L8" s="84">
+        <v>25020</v>
+      </c>
+      <c r="M8" s="84">
+        <v>20540</v>
+      </c>
+      <c r="N8" s="84">
+        <v>18511</v>
+      </c>
+      <c r="O8" s="84">
+        <v>19124</v>
+      </c>
+      <c r="P8" s="84">
+        <v>28978</v>
+      </c>
+      <c r="Q8" s="77">
+        <v>39550</v>
+      </c>
+      <c r="R8" s="68">
+        <v>40704</v>
       </c>
     </row>
-    <row r="9" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="17">
-[...45 lines deleted...]
-        <v>3450</v>
+      <c r="B9" s="69">
+        <v>6081</v>
+      </c>
+      <c r="C9" s="70">
+        <v>5270</v>
+      </c>
+      <c r="D9" s="71">
+        <v>4872</v>
+      </c>
+      <c r="E9" s="72">
+        <v>5051</v>
+      </c>
+      <c r="F9" s="73">
+        <v>5200</v>
+      </c>
+      <c r="G9" s="74">
+        <v>7520</v>
+      </c>
+      <c r="H9" s="75">
+        <v>8543</v>
+      </c>
+      <c r="I9" s="76">
+        <v>10145</v>
+      </c>
+      <c r="J9" s="78">
+        <v>17153</v>
+      </c>
+      <c r="K9" s="79">
+        <v>13088</v>
+      </c>
+      <c r="L9" s="80">
+        <v>16130</v>
+      </c>
+      <c r="M9" s="81">
+        <v>13580</v>
+      </c>
+      <c r="N9" s="82">
+        <v>13135</v>
+      </c>
+      <c r="O9" s="83">
+        <v>13808</v>
+      </c>
+      <c r="P9" s="68">
+        <v>21548</v>
+      </c>
+      <c r="Q9" s="68">
+        <v>28669</v>
+      </c>
+      <c r="R9" s="68">
+        <v>29947</v>
       </c>
     </row>
-    <row r="10" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="17">
-[...45 lines deleted...]
-        <v>-3662</v>
+      <c r="B10" s="69">
+        <v>877</v>
+      </c>
+      <c r="C10" s="70">
+        <v>1363</v>
+      </c>
+      <c r="D10" s="71">
+        <v>506</v>
+      </c>
+      <c r="E10" s="72">
+        <v>577</v>
+      </c>
+      <c r="F10" s="73">
+        <v>500</v>
+      </c>
+      <c r="G10" s="74">
+        <v>913</v>
+      </c>
+      <c r="H10" s="75">
+        <v>776</v>
+      </c>
+      <c r="I10" s="76">
+        <v>1328</v>
+      </c>
+      <c r="J10" s="78">
+        <v>2182</v>
+      </c>
+      <c r="K10" s="79">
+        <v>2050</v>
+      </c>
+      <c r="L10" s="80">
+        <v>2875</v>
+      </c>
+      <c r="M10" s="81">
+        <v>1872</v>
+      </c>
+      <c r="N10" s="82">
+        <v>1747</v>
+      </c>
+      <c r="O10" s="83">
+        <v>1887</v>
+      </c>
+      <c r="P10" s="68">
+        <v>2389</v>
+      </c>
+      <c r="Q10" s="68">
+        <v>3642</v>
+      </c>
+      <c r="R10" s="68">
+        <v>3553</v>
       </c>
     </row>
-    <row r="11" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="17">
-[...45 lines deleted...]
-        <v>-580</v>
+      <c r="B11" s="69">
+        <v>358</v>
+      </c>
+      <c r="C11" s="70">
+        <v>309</v>
+      </c>
+      <c r="D11" s="71">
+        <v>300</v>
+      </c>
+      <c r="E11" s="72">
+        <v>361</v>
+      </c>
+      <c r="F11" s="73">
+        <v>257</v>
+      </c>
+      <c r="G11" s="74">
+        <v>414</v>
+      </c>
+      <c r="H11" s="75">
+        <v>398</v>
+      </c>
+      <c r="I11" s="76">
+        <v>526</v>
+      </c>
+      <c r="J11" s="78">
+        <v>827</v>
+      </c>
+      <c r="K11" s="79">
+        <v>741</v>
+      </c>
+      <c r="L11" s="80">
+        <v>864</v>
+      </c>
+      <c r="M11" s="81">
+        <v>839</v>
+      </c>
+      <c r="N11" s="82">
+        <v>608</v>
+      </c>
+      <c r="O11" s="83">
+        <v>477</v>
+      </c>
+      <c r="P11" s="68">
+        <v>650</v>
+      </c>
+      <c r="Q11" s="68">
+        <v>1265</v>
+      </c>
+      <c r="R11" s="68">
+        <v>1050</v>
       </c>
     </row>
-    <row r="12" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="17">
-[...45 lines deleted...]
-        <v>-559</v>
+      <c r="B12" s="69">
+        <v>396</v>
+      </c>
+      <c r="C12" s="70">
+        <v>445</v>
+      </c>
+      <c r="D12" s="71">
+        <v>155</v>
+      </c>
+      <c r="E12" s="72">
+        <v>42</v>
+      </c>
+      <c r="F12" s="73">
+        <v>176</v>
+      </c>
+      <c r="G12" s="74">
+        <v>285</v>
+      </c>
+      <c r="H12" s="75">
+        <v>243</v>
+      </c>
+      <c r="I12" s="76">
+        <v>331</v>
+      </c>
+      <c r="J12" s="78">
+        <v>552</v>
+      </c>
+      <c r="K12" s="79">
+        <v>432</v>
+      </c>
+      <c r="L12" s="80">
+        <v>553</v>
+      </c>
+      <c r="M12" s="81">
+        <v>537</v>
+      </c>
+      <c r="N12" s="82">
+        <v>385</v>
+      </c>
+      <c r="O12" s="83">
+        <v>380</v>
+      </c>
+      <c r="P12" s="68">
+        <v>671</v>
+      </c>
+      <c r="Q12" s="68">
+        <v>933</v>
+      </c>
+      <c r="R12" s="68">
+        <v>901</v>
       </c>
     </row>
-    <row r="13" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="17">
-[...45 lines deleted...]
-        <v>-1309</v>
+      <c r="B13" s="69">
+        <v>901</v>
+      </c>
+      <c r="C13" s="70">
+        <v>1005</v>
+      </c>
+      <c r="D13" s="71">
+        <v>948</v>
+      </c>
+      <c r="E13" s="72">
+        <v>1121</v>
+      </c>
+      <c r="F13" s="73">
+        <v>1012</v>
+      </c>
+      <c r="G13" s="74">
+        <v>998</v>
+      </c>
+      <c r="H13" s="75">
+        <v>1053</v>
+      </c>
+      <c r="I13" s="76">
+        <v>1244</v>
+      </c>
+      <c r="J13" s="78">
+        <v>1532</v>
+      </c>
+      <c r="K13" s="79">
+        <v>1533</v>
+      </c>
+      <c r="L13" s="80">
+        <v>2205</v>
+      </c>
+      <c r="M13" s="81">
+        <v>1484</v>
+      </c>
+      <c r="N13" s="82">
+        <v>1067</v>
+      </c>
+      <c r="O13" s="83">
+        <v>989</v>
+      </c>
+      <c r="P13" s="68">
+        <v>1419</v>
+      </c>
+      <c r="Q13" s="68">
+        <v>2123</v>
+      </c>
+      <c r="R13" s="68">
+        <v>2088</v>
       </c>
     </row>
-    <row r="14" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="17">
-[...45 lines deleted...]
-        <v>-646</v>
+      <c r="B14" s="69">
+        <v>289</v>
+      </c>
+      <c r="C14" s="70">
+        <v>234</v>
+      </c>
+      <c r="D14" s="71">
+        <v>350</v>
+      </c>
+      <c r="E14" s="72">
+        <v>330</v>
+      </c>
+      <c r="F14" s="73">
+        <v>336</v>
+      </c>
+      <c r="G14" s="74">
+        <v>280</v>
+      </c>
+      <c r="H14" s="75">
+        <v>215</v>
+      </c>
+      <c r="I14" s="76">
+        <v>314</v>
+      </c>
+      <c r="J14" s="78">
+        <v>461</v>
+      </c>
+      <c r="K14" s="79">
+        <v>421</v>
+      </c>
+      <c r="L14" s="80">
+        <v>607</v>
+      </c>
+      <c r="M14" s="81">
+        <v>805</v>
+      </c>
+      <c r="N14" s="82">
+        <v>520</v>
+      </c>
+      <c r="O14" s="83">
+        <v>509</v>
+      </c>
+      <c r="P14" s="68">
+        <v>735</v>
+      </c>
+      <c r="Q14" s="68">
+        <v>870</v>
+      </c>
+      <c r="R14" s="68">
+        <v>1014</v>
       </c>
     </row>
-    <row r="15" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="17">
-[...45 lines deleted...]
-        <v>-707</v>
+      <c r="B15" s="69">
+        <v>363</v>
+      </c>
+      <c r="C15" s="70">
+        <v>346</v>
+      </c>
+      <c r="D15" s="71">
+        <v>306</v>
+      </c>
+      <c r="E15" s="72">
+        <v>289</v>
+      </c>
+      <c r="F15" s="73">
+        <v>224</v>
+      </c>
+      <c r="G15" s="74">
+        <v>361</v>
+      </c>
+      <c r="H15" s="75">
+        <v>344</v>
+      </c>
+      <c r="I15" s="76">
+        <v>357</v>
+      </c>
+      <c r="J15" s="78">
+        <v>667</v>
+      </c>
+      <c r="K15" s="79">
+        <v>568</v>
+      </c>
+      <c r="L15" s="80">
+        <v>748</v>
+      </c>
+      <c r="M15" s="81">
+        <v>615</v>
+      </c>
+      <c r="N15" s="82">
+        <v>444</v>
+      </c>
+      <c r="O15" s="83">
+        <v>482</v>
+      </c>
+      <c r="P15" s="68">
+        <v>852</v>
+      </c>
+      <c r="Q15" s="68">
+        <v>916</v>
+      </c>
+      <c r="R15" s="68">
+        <v>1027</v>
       </c>
     </row>
-    <row r="16" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="17">
-[...45 lines deleted...]
-        <v>-675</v>
+      <c r="B16" s="69">
+        <v>594</v>
+      </c>
+      <c r="C16" s="70">
+        <v>718</v>
+      </c>
+      <c r="D16" s="71">
+        <v>664</v>
+      </c>
+      <c r="E16" s="72">
+        <v>653</v>
+      </c>
+      <c r="F16" s="73">
+        <v>613</v>
+      </c>
+      <c r="G16" s="74">
+        <v>681</v>
+      </c>
+      <c r="H16" s="75">
+        <v>516</v>
+      </c>
+      <c r="I16" s="76">
+        <v>635</v>
+      </c>
+      <c r="J16" s="78">
+        <v>810</v>
+      </c>
+      <c r="K16" s="79">
+        <v>777</v>
+      </c>
+      <c r="L16" s="80">
+        <v>1038</v>
+      </c>
+      <c r="M16" s="81">
+        <v>808</v>
+      </c>
+      <c r="N16" s="82">
+        <v>605</v>
+      </c>
+      <c r="O16" s="83">
+        <v>592</v>
+      </c>
+      <c r="P16" s="68">
+        <v>714</v>
+      </c>
+      <c r="Q16" s="68">
+        <v>1132</v>
+      </c>
+      <c r="R16" s="68">
+        <v>1124</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="3" customFormat="1">
-      <c r="A17" s="70" t="s">
+    <row r="17" spans="1:18" s="3" customFormat="1">
+      <c r="A17" s="206" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="70"/>
-[...14 lines deleted...]
-      <c r="Q17" s="71"/>
+      <c r="B17" s="206"/>
+      <c r="C17" s="206"/>
+      <c r="D17" s="206"/>
+      <c r="E17" s="206"/>
+      <c r="F17" s="206"/>
+      <c r="G17" s="206"/>
+      <c r="H17" s="206"/>
+      <c r="I17" s="206"/>
+      <c r="J17" s="206"/>
+      <c r="K17" s="206"/>
+      <c r="L17" s="206"/>
+      <c r="M17" s="206"/>
+      <c r="N17" s="206"/>
+      <c r="O17" s="207"/>
+      <c r="P17" s="207"/>
+      <c r="Q17" s="207"/>
     </row>
-    <row r="18" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="30">
-[...45 lines deleted...]
-        <v>-4962</v>
+      <c r="B18" s="96">
+        <v>6613</v>
+      </c>
+      <c r="C18" s="96">
+        <v>6027</v>
+      </c>
+      <c r="D18" s="96">
+        <v>5061</v>
+      </c>
+      <c r="E18" s="96">
+        <v>5231</v>
+      </c>
+      <c r="F18" s="96">
+        <v>5277</v>
+      </c>
+      <c r="G18" s="96">
+        <v>7768</v>
+      </c>
+      <c r="H18" s="96">
+        <v>8239</v>
+      </c>
+      <c r="I18" s="96">
+        <v>9213</v>
+      </c>
+      <c r="J18" s="96">
+        <v>12213</v>
+      </c>
+      <c r="K18" s="96">
+        <v>9289</v>
+      </c>
+      <c r="L18" s="96">
+        <v>10840</v>
+      </c>
+      <c r="M18" s="96">
+        <v>9114</v>
+      </c>
+      <c r="N18" s="96">
+        <v>8843</v>
+      </c>
+      <c r="O18" s="96">
+        <v>9521</v>
+      </c>
+      <c r="P18" s="96">
+        <v>15642</v>
+      </c>
+      <c r="Q18" s="96">
+        <v>19268</v>
+      </c>
+      <c r="R18" s="85">
+        <v>20794</v>
       </c>
     </row>
-    <row r="19" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="19" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="30">
-[...45 lines deleted...]
-        <v>-1992</v>
+      <c r="B19" s="88">
+        <v>5847</v>
+      </c>
+      <c r="C19" s="89">
+        <v>4764</v>
+      </c>
+      <c r="D19" s="90">
+        <v>4627</v>
+      </c>
+      <c r="E19" s="91">
+        <v>4735</v>
+      </c>
+      <c r="F19" s="92">
+        <v>4871</v>
+      </c>
+      <c r="G19" s="93">
+        <v>7008</v>
+      </c>
+      <c r="H19" s="94">
+        <v>7573</v>
+      </c>
+      <c r="I19" s="95">
+        <v>8130</v>
+      </c>
+      <c r="J19" s="86">
+        <v>10495</v>
+      </c>
+      <c r="K19" s="87">
+        <v>7802</v>
+      </c>
+      <c r="L19" s="97">
+        <v>8773</v>
+      </c>
+      <c r="M19" s="98">
+        <v>7777</v>
+      </c>
+      <c r="N19" s="99">
+        <v>7531</v>
+      </c>
+      <c r="O19" s="100">
+        <v>8075</v>
+      </c>
+      <c r="P19" s="85">
+        <v>13862</v>
+      </c>
+      <c r="Q19" s="85">
+        <v>16510</v>
+      </c>
+      <c r="R19" s="85">
+        <v>18122</v>
       </c>
     </row>
-    <row r="20" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="30">
-[...45 lines deleted...]
-        <v>-2970</v>
+      <c r="B20" s="88">
+        <v>766</v>
+      </c>
+      <c r="C20" s="89">
+        <v>1263</v>
+      </c>
+      <c r="D20" s="90">
+        <v>434</v>
+      </c>
+      <c r="E20" s="91">
+        <v>496</v>
+      </c>
+      <c r="F20" s="92">
+        <v>406</v>
+      </c>
+      <c r="G20" s="93">
+        <v>760</v>
+      </c>
+      <c r="H20" s="94">
+        <v>666</v>
+      </c>
+      <c r="I20" s="95">
+        <v>1083</v>
+      </c>
+      <c r="J20" s="86">
+        <v>1718</v>
+      </c>
+      <c r="K20" s="87">
+        <v>1487</v>
+      </c>
+      <c r="L20" s="97">
+        <v>2067</v>
+      </c>
+      <c r="M20" s="98">
+        <v>1337</v>
+      </c>
+      <c r="N20" s="99">
+        <v>1312</v>
+      </c>
+      <c r="O20" s="100">
+        <v>1446</v>
+      </c>
+      <c r="P20" s="85">
+        <v>1780</v>
+      </c>
+      <c r="Q20" s="85">
+        <v>2758</v>
+      </c>
+      <c r="R20" s="85">
+        <v>2672</v>
       </c>
     </row>
-    <row r="21" spans="1:17" s="3" customFormat="1">
-      <c r="A21" s="70" t="s">
+    <row r="21" spans="1:18" s="3" customFormat="1">
+      <c r="A21" s="206" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="70"/>
-[...14 lines deleted...]
-      <c r="Q21" s="71"/>
+      <c r="B21" s="206"/>
+      <c r="C21" s="206"/>
+      <c r="D21" s="206"/>
+      <c r="E21" s="206"/>
+      <c r="F21" s="206"/>
+      <c r="G21" s="206"/>
+      <c r="H21" s="206"/>
+      <c r="I21" s="206"/>
+      <c r="J21" s="206"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="206"/>
+      <c r="M21" s="206"/>
+      <c r="N21" s="206"/>
+      <c r="O21" s="207"/>
+      <c r="P21" s="207"/>
+      <c r="Q21" s="207"/>
     </row>
-    <row r="22" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="22" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B22" s="44">
-[...45 lines deleted...]
-        <v>274</v>
+      <c r="B22" s="120">
+        <v>3246</v>
+      </c>
+      <c r="C22" s="120">
+        <v>3663</v>
+      </c>
+      <c r="D22" s="120">
+        <v>3040</v>
+      </c>
+      <c r="E22" s="120">
+        <v>3193</v>
+      </c>
+      <c r="F22" s="120">
+        <v>3041</v>
+      </c>
+      <c r="G22" s="120">
+        <v>3684</v>
+      </c>
+      <c r="H22" s="120">
+        <v>3849</v>
+      </c>
+      <c r="I22" s="120">
+        <v>5667</v>
+      </c>
+      <c r="J22" s="120">
+        <v>11971</v>
+      </c>
+      <c r="K22" s="120">
+        <v>10321</v>
+      </c>
+      <c r="L22" s="120">
+        <v>14180</v>
+      </c>
+      <c r="M22" s="120">
+        <v>11426</v>
+      </c>
+      <c r="N22" s="120">
+        <v>9668</v>
+      </c>
+      <c r="O22" s="120">
+        <v>9603</v>
+      </c>
+      <c r="P22" s="120">
+        <v>13336</v>
+      </c>
+      <c r="Q22" s="120">
+        <v>20282</v>
+      </c>
+      <c r="R22" s="101">
+        <v>19910</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="44">
-[...45 lines deleted...]
-        <v>5442</v>
+      <c r="B23" s="103">
+        <v>234</v>
+      </c>
+      <c r="C23" s="104">
+        <v>506</v>
+      </c>
+      <c r="D23" s="105">
+        <v>245</v>
+      </c>
+      <c r="E23" s="106">
+        <v>316</v>
+      </c>
+      <c r="F23" s="107">
+        <v>329</v>
+      </c>
+      <c r="G23" s="108">
+        <v>512</v>
+      </c>
+      <c r="H23" s="109">
+        <v>970</v>
+      </c>
+      <c r="I23" s="110">
+        <v>2015</v>
+      </c>
+      <c r="J23" s="119">
+        <v>6658</v>
+      </c>
+      <c r="K23" s="121">
+        <v>5286</v>
+      </c>
+      <c r="L23" s="122">
+        <v>7357</v>
+      </c>
+      <c r="M23" s="123">
+        <v>5803</v>
+      </c>
+      <c r="N23" s="125">
+        <v>5604</v>
+      </c>
+      <c r="O23" s="124">
+        <v>5733</v>
+      </c>
+      <c r="P23" s="101">
+        <v>7686</v>
+      </c>
+      <c r="Q23" s="101">
+        <v>12159</v>
+      </c>
+      <c r="R23" s="101">
+        <v>11825</v>
       </c>
     </row>
-    <row r="24" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="44">
-[...45 lines deleted...]
-        <v>-692</v>
+      <c r="B24" s="103">
+        <v>111</v>
+      </c>
+      <c r="C24" s="104">
+        <v>100</v>
+      </c>
+      <c r="D24" s="105">
+        <v>72</v>
+      </c>
+      <c r="E24" s="106">
+        <v>81</v>
+      </c>
+      <c r="F24" s="107">
+        <v>94</v>
+      </c>
+      <c r="G24" s="108">
+        <v>153</v>
+      </c>
+      <c r="H24" s="109">
+        <v>110</v>
+      </c>
+      <c r="I24" s="110">
+        <v>245</v>
+      </c>
+      <c r="J24" s="119">
+        <v>464</v>
+      </c>
+      <c r="K24" s="121">
+        <v>563</v>
+      </c>
+      <c r="L24" s="122">
+        <v>808</v>
+      </c>
+      <c r="M24" s="123">
+        <v>535</v>
+      </c>
+      <c r="N24" s="125">
+        <v>435</v>
+      </c>
+      <c r="O24" s="124">
+        <v>441</v>
+      </c>
+      <c r="P24" s="101">
+        <v>609</v>
+      </c>
+      <c r="Q24" s="101">
+        <v>884</v>
+      </c>
+      <c r="R24" s="101">
+        <v>881</v>
       </c>
     </row>
-    <row r="25" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="25" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="44">
-[...45 lines deleted...]
-        <v>-580</v>
+      <c r="B25" s="103">
+        <v>358</v>
+      </c>
+      <c r="C25" s="104">
+        <v>309</v>
+      </c>
+      <c r="D25" s="105">
+        <v>300</v>
+      </c>
+      <c r="E25" s="106">
+        <v>361</v>
+      </c>
+      <c r="F25" s="107">
+        <v>257</v>
+      </c>
+      <c r="G25" s="108">
+        <v>414</v>
+      </c>
+      <c r="H25" s="109">
+        <v>398</v>
+      </c>
+      <c r="I25" s="110">
+        <v>526</v>
+      </c>
+      <c r="J25" s="119">
+        <v>827</v>
+      </c>
+      <c r="K25" s="121">
+        <v>741</v>
+      </c>
+      <c r="L25" s="122">
+        <v>864</v>
+      </c>
+      <c r="M25" s="123">
+        <v>839</v>
+      </c>
+      <c r="N25" s="125">
+        <v>608</v>
+      </c>
+      <c r="O25" s="124">
+        <v>477</v>
+      </c>
+      <c r="P25" s="101">
+        <v>650</v>
+      </c>
+      <c r="Q25" s="101">
+        <v>1265</v>
+      </c>
+      <c r="R25" s="101">
+        <v>1050</v>
       </c>
     </row>
-    <row r="26" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="26" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B26" s="44">
-[...45 lines deleted...]
-        <v>-559</v>
+      <c r="B26" s="103">
+        <v>396</v>
+      </c>
+      <c r="C26" s="104">
+        <v>445</v>
+      </c>
+      <c r="D26" s="105">
+        <v>155</v>
+      </c>
+      <c r="E26" s="106">
+        <v>42</v>
+      </c>
+      <c r="F26" s="107">
+        <v>176</v>
+      </c>
+      <c r="G26" s="108">
+        <v>285</v>
+      </c>
+      <c r="H26" s="109">
+        <v>243</v>
+      </c>
+      <c r="I26" s="110">
+        <v>331</v>
+      </c>
+      <c r="J26" s="119">
+        <v>552</v>
+      </c>
+      <c r="K26" s="121">
+        <v>432</v>
+      </c>
+      <c r="L26" s="122">
+        <v>553</v>
+      </c>
+      <c r="M26" s="123">
+        <v>537</v>
+      </c>
+      <c r="N26" s="125">
+        <v>385</v>
+      </c>
+      <c r="O26" s="124">
+        <v>380</v>
+      </c>
+      <c r="P26" s="101">
+        <v>671</v>
+      </c>
+      <c r="Q26" s="101">
+        <v>933</v>
+      </c>
+      <c r="R26" s="101">
+        <v>901</v>
       </c>
     </row>
-    <row r="27" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="44">
-[...45 lines deleted...]
-        <v>-1309</v>
+      <c r="B27" s="103">
+        <v>901</v>
+      </c>
+      <c r="C27" s="104">
+        <v>1005</v>
+      </c>
+      <c r="D27" s="105">
+        <v>948</v>
+      </c>
+      <c r="E27" s="106">
+        <v>1121</v>
+      </c>
+      <c r="F27" s="107">
+        <v>1012</v>
+      </c>
+      <c r="G27" s="108">
+        <v>998</v>
+      </c>
+      <c r="H27" s="109">
+        <v>1053</v>
+      </c>
+      <c r="I27" s="110">
+        <v>1244</v>
+      </c>
+      <c r="J27" s="119">
+        <v>1532</v>
+      </c>
+      <c r="K27" s="121">
+        <v>1533</v>
+      </c>
+      <c r="L27" s="122">
+        <v>2205</v>
+      </c>
+      <c r="M27" s="123">
+        <v>1484</v>
+      </c>
+      <c r="N27" s="125">
+        <v>1067</v>
+      </c>
+      <c r="O27" s="124">
+        <v>989</v>
+      </c>
+      <c r="P27" s="101">
+        <v>1419</v>
+      </c>
+      <c r="Q27" s="101">
+        <v>2123</v>
+      </c>
+      <c r="R27" s="101">
+        <v>2088</v>
       </c>
     </row>
-    <row r="28" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="44">
-[...45 lines deleted...]
-        <v>-646</v>
+      <c r="B28" s="103">
+        <v>289</v>
+      </c>
+      <c r="C28" s="104">
+        <v>234</v>
+      </c>
+      <c r="D28" s="105">
+        <v>350</v>
+      </c>
+      <c r="E28" s="106">
+        <v>330</v>
+      </c>
+      <c r="F28" s="107">
+        <v>336</v>
+      </c>
+      <c r="G28" s="108">
+        <v>280</v>
+      </c>
+      <c r="H28" s="109">
+        <v>215</v>
+      </c>
+      <c r="I28" s="110">
+        <v>314</v>
+      </c>
+      <c r="J28" s="119">
+        <v>461</v>
+      </c>
+      <c r="K28" s="121">
+        <v>421</v>
+      </c>
+      <c r="L28" s="122">
+        <v>607</v>
+      </c>
+      <c r="M28" s="123">
+        <v>805</v>
+      </c>
+      <c r="N28" s="125">
+        <v>520</v>
+      </c>
+      <c r="O28" s="124">
+        <v>509</v>
+      </c>
+      <c r="P28" s="101">
+        <v>735</v>
+      </c>
+      <c r="Q28" s="101">
+        <v>870</v>
+      </c>
+      <c r="R28" s="101">
+        <v>1014</v>
       </c>
     </row>
-    <row r="29" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="44">
-[...45 lines deleted...]
-        <v>-707</v>
+      <c r="B29" s="103">
+        <v>363</v>
+      </c>
+      <c r="C29" s="104">
+        <v>346</v>
+      </c>
+      <c r="D29" s="105">
+        <v>306</v>
+      </c>
+      <c r="E29" s="106">
+        <v>289</v>
+      </c>
+      <c r="F29" s="107">
+        <v>224</v>
+      </c>
+      <c r="G29" s="108">
+        <v>361</v>
+      </c>
+      <c r="H29" s="109">
+        <v>344</v>
+      </c>
+      <c r="I29" s="110">
+        <v>357</v>
+      </c>
+      <c r="J29" s="119">
+        <v>667</v>
+      </c>
+      <c r="K29" s="121">
+        <v>568</v>
+      </c>
+      <c r="L29" s="122">
+        <v>748</v>
+      </c>
+      <c r="M29" s="123">
+        <v>615</v>
+      </c>
+      <c r="N29" s="125">
+        <v>444</v>
+      </c>
+      <c r="O29" s="124">
+        <v>482</v>
+      </c>
+      <c r="P29" s="101">
+        <v>852</v>
+      </c>
+      <c r="Q29" s="101">
+        <v>916</v>
+      </c>
+      <c r="R29" s="101">
+        <v>1027</v>
       </c>
     </row>
-    <row r="30" spans="1:17" s="3" customFormat="1" ht="11.25">
+    <row r="30" spans="1:18" s="3" customFormat="1" ht="11.25">
       <c r="A30" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="55">
-[...45 lines deleted...]
-        <v>-675</v>
+      <c r="B30" s="111">
+        <v>594</v>
+      </c>
+      <c r="C30" s="112">
+        <v>718</v>
+      </c>
+      <c r="D30" s="113">
+        <v>664</v>
+      </c>
+      <c r="E30" s="114">
+        <v>653</v>
+      </c>
+      <c r="F30" s="115">
+        <v>613</v>
+      </c>
+      <c r="G30" s="116">
+        <v>681</v>
+      </c>
+      <c r="H30" s="117">
+        <v>516</v>
+      </c>
+      <c r="I30" s="118">
+        <v>635</v>
+      </c>
+      <c r="J30" s="126">
+        <v>810</v>
+      </c>
+      <c r="K30" s="127">
+        <v>777</v>
+      </c>
+      <c r="L30" s="128">
+        <v>1038</v>
+      </c>
+      <c r="M30" s="129">
+        <v>808</v>
+      </c>
+      <c r="N30" s="130">
+        <v>605</v>
+      </c>
+      <c r="O30" s="131">
+        <v>592</v>
+      </c>
+      <c r="P30" s="102">
+        <v>714</v>
+      </c>
+      <c r="Q30" s="102">
+        <v>1132</v>
+      </c>
+      <c r="R30" s="102">
+        <v>1124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A17:Q17"/>
     <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A4:Q4"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:R30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21:Q21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="15" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:18" ht="62.25" customHeight="1">
+      <c r="A2" s="203"/>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="203"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1">
+      <c r="A4" s="208" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="208"/>
+      <c r="C4" s="208"/>
+      <c r="D4" s="208"/>
+      <c r="E4" s="208"/>
+      <c r="F4" s="208"/>
+      <c r="G4" s="208"/>
+      <c r="H4" s="208"/>
+      <c r="I4" s="208"/>
+      <c r="J4" s="208"/>
+      <c r="K4" s="208"/>
+      <c r="L4" s="208"/>
+      <c r="M4" s="208"/>
+      <c r="N4" s="208"/>
+      <c r="O4" s="209"/>
+      <c r="P4" s="209"/>
+      <c r="Q4" s="209"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="R5" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="10"/>
+      <c r="B6" s="11">
+        <v>2009</v>
+      </c>
+      <c r="C6" s="11">
+        <v>2010</v>
+      </c>
+      <c r="D6" s="11">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="11">
+        <v>2012</v>
+      </c>
+      <c r="F6" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G6" s="11">
+        <v>2014</v>
+      </c>
+      <c r="H6" s="11">
+        <v>2015</v>
+      </c>
+      <c r="I6" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J6" s="11">
+        <v>2017</v>
+      </c>
+      <c r="K6" s="11">
+        <v>2018</v>
+      </c>
+      <c r="L6" s="12">
+        <v>2019</v>
+      </c>
+      <c r="M6" s="62">
+        <v>2020</v>
+      </c>
+      <c r="N6" s="62">
+        <v>2021</v>
+      </c>
+      <c r="O6" s="9">
+        <v>2022</v>
+      </c>
+      <c r="P6" s="13">
+        <v>2023</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>2024</v>
+      </c>
+      <c r="R6" s="67">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="3" customFormat="1">
+      <c r="A7" s="204" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="204"/>
+      <c r="C7" s="204"/>
+      <c r="D7" s="204"/>
+      <c r="E7" s="204"/>
+      <c r="F7" s="204"/>
+      <c r="G7" s="204"/>
+      <c r="H7" s="204"/>
+      <c r="I7" s="204"/>
+      <c r="J7" s="204"/>
+      <c r="K7" s="204"/>
+      <c r="L7" s="204"/>
+      <c r="M7" s="204"/>
+      <c r="N7" s="204"/>
+      <c r="O7" s="205"/>
+      <c r="P7" s="205"/>
+      <c r="Q7" s="205"/>
+    </row>
+    <row r="8" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A8" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="149">
+        <v>8273</v>
+      </c>
+      <c r="C8" s="149">
+        <v>9498</v>
+      </c>
+      <c r="D8" s="149">
+        <v>8603</v>
+      </c>
+      <c r="E8" s="149">
+        <v>7899</v>
+      </c>
+      <c r="F8" s="149">
+        <v>8132</v>
+      </c>
+      <c r="G8" s="132">
+        <v>10726</v>
+      </c>
+      <c r="H8" s="132">
+        <v>11900</v>
+      </c>
+      <c r="I8" s="132">
+        <v>14842</v>
+      </c>
+      <c r="J8" s="149">
+        <v>24015</v>
+      </c>
+      <c r="K8" s="132">
+        <v>19989</v>
+      </c>
+      <c r="L8" s="149">
+        <v>26910</v>
+      </c>
+      <c r="M8" s="149">
+        <v>21984</v>
+      </c>
+      <c r="N8" s="150">
+        <v>20947</v>
+      </c>
+      <c r="O8" s="150">
+        <v>20878</v>
+      </c>
+      <c r="P8" s="150">
+        <v>31034</v>
+      </c>
+      <c r="Q8" s="148">
+        <v>44238</v>
+      </c>
+      <c r="R8" s="133">
+        <v>45719</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A9" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="136">
+        <v>2925</v>
+      </c>
+      <c r="C9" s="137">
+        <v>3446</v>
+      </c>
+      <c r="D9" s="138">
+        <v>3231</v>
+      </c>
+      <c r="E9" s="139">
+        <v>3007</v>
+      </c>
+      <c r="F9" s="140">
+        <v>3074</v>
+      </c>
+      <c r="G9" s="141">
+        <v>3979</v>
+      </c>
+      <c r="H9" s="142">
+        <v>4279</v>
+      </c>
+      <c r="I9" s="143">
+        <v>5794</v>
+      </c>
+      <c r="J9" s="144">
+        <v>10788</v>
+      </c>
+      <c r="K9" s="134">
+        <v>9755</v>
+      </c>
+      <c r="L9" s="135">
+        <v>13311</v>
+      </c>
+      <c r="M9" s="145">
+        <v>11228</v>
+      </c>
+      <c r="N9" s="146">
+        <v>11579</v>
+      </c>
+      <c r="O9" s="147">
+        <v>11897</v>
+      </c>
+      <c r="P9" s="133">
+        <v>18723</v>
+      </c>
+      <c r="Q9" s="133">
+        <v>25219</v>
+      </c>
+      <c r="R9" s="133">
+        <v>27619</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="136">
+        <v>1214</v>
+      </c>
+      <c r="C10" s="137">
+        <v>1564</v>
+      </c>
+      <c r="D10" s="138">
+        <v>1283</v>
+      </c>
+      <c r="E10" s="139">
+        <v>1032</v>
+      </c>
+      <c r="F10" s="140">
+        <v>1099</v>
+      </c>
+      <c r="G10" s="141">
+        <v>1437</v>
+      </c>
+      <c r="H10" s="142">
+        <v>1441</v>
+      </c>
+      <c r="I10" s="143">
+        <v>1925</v>
+      </c>
+      <c r="J10" s="144">
+        <v>3085</v>
+      </c>
+      <c r="K10" s="134">
+        <v>2834</v>
+      </c>
+      <c r="L10" s="135">
+        <v>4288</v>
+      </c>
+      <c r="M10" s="145">
+        <v>3028</v>
+      </c>
+      <c r="N10" s="146">
+        <v>2902</v>
+      </c>
+      <c r="O10" s="147">
+        <v>2705</v>
+      </c>
+      <c r="P10" s="133">
+        <v>3683</v>
+      </c>
+      <c r="Q10" s="133">
+        <v>7304</v>
+      </c>
+      <c r="R10" s="133">
+        <v>5787</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="136">
+        <v>523</v>
+      </c>
+      <c r="C11" s="137">
+        <v>573</v>
+      </c>
+      <c r="D11" s="138">
+        <v>609</v>
+      </c>
+      <c r="E11" s="139">
+        <v>476</v>
+      </c>
+      <c r="F11" s="140">
+        <v>531</v>
+      </c>
+      <c r="G11" s="141">
+        <v>750</v>
+      </c>
+      <c r="H11" s="142">
+        <v>935</v>
+      </c>
+      <c r="I11" s="143">
+        <v>1140</v>
+      </c>
+      <c r="J11" s="144">
+        <v>1564</v>
+      </c>
+      <c r="K11" s="134">
+        <v>1039</v>
+      </c>
+      <c r="L11" s="135">
+        <v>1365</v>
+      </c>
+      <c r="M11" s="145">
+        <v>1199</v>
+      </c>
+      <c r="N11" s="146">
+        <v>858</v>
+      </c>
+      <c r="O11" s="147">
+        <v>875</v>
+      </c>
+      <c r="P11" s="133">
+        <v>1265</v>
+      </c>
+      <c r="Q11" s="133">
+        <v>1845</v>
+      </c>
+      <c r="R11" s="133">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="136">
+        <v>497</v>
+      </c>
+      <c r="C12" s="137">
+        <v>515</v>
+      </c>
+      <c r="D12" s="138">
+        <v>396</v>
+      </c>
+      <c r="E12" s="139">
+        <v>331</v>
+      </c>
+      <c r="F12" s="140">
+        <v>393</v>
+      </c>
+      <c r="G12" s="141">
+        <v>557</v>
+      </c>
+      <c r="H12" s="142">
+        <v>616</v>
+      </c>
+      <c r="I12" s="143">
+        <v>823</v>
+      </c>
+      <c r="J12" s="144">
+        <v>1079</v>
+      </c>
+      <c r="K12" s="134">
+        <v>864</v>
+      </c>
+      <c r="L12" s="135">
+        <v>1034</v>
+      </c>
+      <c r="M12" s="145">
+        <v>969</v>
+      </c>
+      <c r="N12" s="146">
+        <v>907</v>
+      </c>
+      <c r="O12" s="147">
+        <v>832</v>
+      </c>
+      <c r="P12" s="133">
+        <v>1280</v>
+      </c>
+      <c r="Q12" s="133">
+        <v>1492</v>
+      </c>
+      <c r="R12" s="133">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A13" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="136">
+        <v>1396</v>
+      </c>
+      <c r="C13" s="137">
+        <v>1446</v>
+      </c>
+      <c r="D13" s="138">
+        <v>1374</v>
+      </c>
+      <c r="E13" s="139">
+        <v>1379</v>
+      </c>
+      <c r="F13" s="140">
+        <v>1312</v>
+      </c>
+      <c r="G13" s="141">
+        <v>1616</v>
+      </c>
+      <c r="H13" s="142">
+        <v>1773</v>
+      </c>
+      <c r="I13" s="143">
+        <v>2193</v>
+      </c>
+      <c r="J13" s="144">
+        <v>2938</v>
+      </c>
+      <c r="K13" s="134">
+        <v>2397</v>
+      </c>
+      <c r="L13" s="135">
+        <v>3034</v>
+      </c>
+      <c r="M13" s="145">
+        <v>2241</v>
+      </c>
+      <c r="N13" s="146">
+        <v>1840</v>
+      </c>
+      <c r="O13" s="147">
+        <v>1791</v>
+      </c>
+      <c r="P13" s="133">
+        <v>2348</v>
+      </c>
+      <c r="Q13" s="133">
+        <v>3432</v>
+      </c>
+      <c r="R13" s="133">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="136">
+        <v>641</v>
+      </c>
+      <c r="C14" s="137">
+        <v>799</v>
+      </c>
+      <c r="D14" s="138">
+        <v>595</v>
+      </c>
+      <c r="E14" s="139">
+        <v>564</v>
+      </c>
+      <c r="F14" s="140">
+        <v>547</v>
+      </c>
+      <c r="G14" s="141">
+        <v>778</v>
+      </c>
+      <c r="H14" s="142">
+        <v>998</v>
+      </c>
+      <c r="I14" s="143">
+        <v>1011</v>
+      </c>
+      <c r="J14" s="144">
+        <v>1614</v>
+      </c>
+      <c r="K14" s="134">
+        <v>1085</v>
+      </c>
+      <c r="L14" s="135">
+        <v>1237</v>
+      </c>
+      <c r="M14" s="145">
+        <v>1250</v>
+      </c>
+      <c r="N14" s="146">
+        <v>922</v>
+      </c>
+      <c r="O14" s="147">
+        <v>947</v>
+      </c>
+      <c r="P14" s="133">
+        <v>1171</v>
+      </c>
+      <c r="Q14" s="133">
+        <v>1516</v>
+      </c>
+      <c r="R14" s="133">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="136">
+        <v>443</v>
+      </c>
+      <c r="C15" s="137">
+        <v>560</v>
+      </c>
+      <c r="D15" s="138">
+        <v>501</v>
+      </c>
+      <c r="E15" s="139">
+        <v>497</v>
+      </c>
+      <c r="F15" s="140">
+        <v>646</v>
+      </c>
+      <c r="G15" s="141">
+        <v>844</v>
+      </c>
+      <c r="H15" s="142">
+        <v>872</v>
+      </c>
+      <c r="I15" s="143">
+        <v>880</v>
+      </c>
+      <c r="J15" s="144">
+        <v>1312</v>
+      </c>
+      <c r="K15" s="134">
+        <v>955</v>
+      </c>
+      <c r="L15" s="135">
+        <v>1188</v>
+      </c>
+      <c r="M15" s="145">
+        <v>1039</v>
+      </c>
+      <c r="N15" s="146">
+        <v>1066</v>
+      </c>
+      <c r="O15" s="147">
+        <v>1010</v>
+      </c>
+      <c r="P15" s="133">
+        <v>1365</v>
+      </c>
+      <c r="Q15" s="133">
+        <v>1623</v>
+      </c>
+      <c r="R15" s="133">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="136">
+        <v>634</v>
+      </c>
+      <c r="C16" s="137">
+        <v>595</v>
+      </c>
+      <c r="D16" s="138">
+        <v>614</v>
+      </c>
+      <c r="E16" s="139">
+        <v>613</v>
+      </c>
+      <c r="F16" s="140">
+        <v>530</v>
+      </c>
+      <c r="G16" s="141">
+        <v>765</v>
+      </c>
+      <c r="H16" s="142">
+        <v>986</v>
+      </c>
+      <c r="I16" s="143">
+        <v>1076</v>
+      </c>
+      <c r="J16" s="144">
+        <v>1635</v>
+      </c>
+      <c r="K16" s="134">
+        <v>1060</v>
+      </c>
+      <c r="L16" s="135">
+        <v>1453</v>
+      </c>
+      <c r="M16" s="145">
+        <v>1030</v>
+      </c>
+      <c r="N16" s="146">
+        <v>873</v>
+      </c>
+      <c r="O16" s="147">
+        <v>821</v>
+      </c>
+      <c r="P16" s="133">
+        <v>1199</v>
+      </c>
+      <c r="Q16" s="133">
+        <v>1807</v>
+      </c>
+      <c r="R16" s="133">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="3" customFormat="1">
+      <c r="A17" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="206"/>
+      <c r="C17" s="206"/>
+      <c r="D17" s="206"/>
+      <c r="E17" s="206"/>
+      <c r="F17" s="206"/>
+      <c r="G17" s="206"/>
+      <c r="H17" s="206"/>
+      <c r="I17" s="206"/>
+      <c r="J17" s="206"/>
+      <c r="K17" s="206"/>
+      <c r="L17" s="206"/>
+      <c r="M17" s="206"/>
+      <c r="N17" s="206"/>
+      <c r="O17" s="207"/>
+      <c r="P17" s="207"/>
+      <c r="Q17" s="207"/>
+    </row>
+    <row r="18" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A18" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="169">
+        <v>3851</v>
+      </c>
+      <c r="C18" s="169">
+        <v>4694</v>
+      </c>
+      <c r="D18" s="169">
+        <v>4207</v>
+      </c>
+      <c r="E18" s="169">
+        <v>3751</v>
+      </c>
+      <c r="F18" s="169">
+        <v>3903</v>
+      </c>
+      <c r="G18" s="152">
+        <v>5036</v>
+      </c>
+      <c r="H18" s="152">
+        <v>5281</v>
+      </c>
+      <c r="I18" s="152">
+        <v>6813</v>
+      </c>
+      <c r="J18" s="168">
+        <v>11481</v>
+      </c>
+      <c r="K18" s="152">
+        <v>11067</v>
+      </c>
+      <c r="L18" s="169">
+        <v>13986</v>
+      </c>
+      <c r="M18" s="152">
+        <v>10666</v>
+      </c>
+      <c r="N18" s="170">
+        <v>10815</v>
+      </c>
+      <c r="O18" s="170">
+        <v>10725</v>
+      </c>
+      <c r="P18" s="170">
+        <v>15205</v>
+      </c>
+      <c r="Q18" s="167">
+        <v>24230</v>
+      </c>
+      <c r="R18" s="151">
+        <v>24250</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="153">
+        <v>2788</v>
+      </c>
+      <c r="C19" s="154">
+        <v>3308</v>
+      </c>
+      <c r="D19" s="155">
+        <v>3084</v>
+      </c>
+      <c r="E19" s="156">
+        <v>2861</v>
+      </c>
+      <c r="F19" s="157">
+        <v>2936</v>
+      </c>
+      <c r="G19" s="158">
+        <v>3766</v>
+      </c>
+      <c r="H19" s="159">
+        <v>4052</v>
+      </c>
+      <c r="I19" s="160">
+        <v>5320</v>
+      </c>
+      <c r="J19" s="161">
+        <v>9348</v>
+      </c>
+      <c r="K19" s="162">
+        <v>8908</v>
+      </c>
+      <c r="L19" s="163">
+        <v>11462</v>
+      </c>
+      <c r="M19" s="164">
+        <v>8661</v>
+      </c>
+      <c r="N19" s="165">
+        <v>8914</v>
+      </c>
+      <c r="O19" s="166">
+        <v>8934</v>
+      </c>
+      <c r="P19" s="151">
+        <v>12699</v>
+      </c>
+      <c r="Q19" s="151">
+        <v>18502</v>
+      </c>
+      <c r="R19" s="151">
+        <v>20025</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A20" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="153">
+        <v>1063</v>
+      </c>
+      <c r="C20" s="154">
+        <v>1386</v>
+      </c>
+      <c r="D20" s="155">
+        <v>1123</v>
+      </c>
+      <c r="E20" s="156">
+        <v>890</v>
+      </c>
+      <c r="F20" s="157">
+        <v>967</v>
+      </c>
+      <c r="G20" s="158">
+        <v>1270</v>
+      </c>
+      <c r="H20" s="159">
+        <v>1229</v>
+      </c>
+      <c r="I20" s="160">
+        <v>1493</v>
+      </c>
+      <c r="J20" s="161">
+        <v>2133</v>
+      </c>
+      <c r="K20" s="162">
+        <v>2159</v>
+      </c>
+      <c r="L20" s="163">
+        <v>2524</v>
+      </c>
+      <c r="M20" s="164">
+        <v>2005</v>
+      </c>
+      <c r="N20" s="165">
+        <v>1901</v>
+      </c>
+      <c r="O20" s="166">
+        <v>1791</v>
+      </c>
+      <c r="P20" s="151">
+        <v>2506</v>
+      </c>
+      <c r="Q20" s="151">
+        <v>5728</v>
+      </c>
+      <c r="R20" s="151">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="3" customFormat="1">
+      <c r="A21" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="206"/>
+      <c r="C21" s="206"/>
+      <c r="D21" s="206"/>
+      <c r="E21" s="206"/>
+      <c r="F21" s="206"/>
+      <c r="G21" s="206"/>
+      <c r="H21" s="206"/>
+      <c r="I21" s="206"/>
+      <c r="J21" s="206"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="206"/>
+      <c r="M21" s="206"/>
+      <c r="N21" s="206"/>
+      <c r="O21" s="207"/>
+      <c r="P21" s="207"/>
+      <c r="Q21" s="207"/>
+    </row>
+    <row r="22" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="188">
+        <v>4422</v>
+      </c>
+      <c r="C22" s="188">
+        <v>4804</v>
+      </c>
+      <c r="D22" s="188">
+        <v>4396</v>
+      </c>
+      <c r="E22" s="188">
+        <v>4148</v>
+      </c>
+      <c r="F22" s="188">
+        <v>4229</v>
+      </c>
+      <c r="G22" s="188">
+        <v>5690</v>
+      </c>
+      <c r="H22" s="188">
+        <v>6619</v>
+      </c>
+      <c r="I22" s="188">
+        <v>8029</v>
+      </c>
+      <c r="J22" s="188">
+        <v>12534</v>
+      </c>
+      <c r="K22" s="188">
+        <v>8922</v>
+      </c>
+      <c r="L22" s="188">
+        <v>12924</v>
+      </c>
+      <c r="M22" s="188">
+        <v>11318</v>
+      </c>
+      <c r="N22" s="188">
+        <v>10132</v>
+      </c>
+      <c r="O22" s="188">
+        <v>10153</v>
+      </c>
+      <c r="P22" s="188">
+        <v>15829</v>
+      </c>
+      <c r="Q22" s="188">
+        <v>20008</v>
+      </c>
+      <c r="R22" s="171">
+        <v>21469</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A23" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="176">
+        <v>137</v>
+      </c>
+      <c r="C23" s="177">
+        <v>138</v>
+      </c>
+      <c r="D23" s="178">
+        <v>147</v>
+      </c>
+      <c r="E23" s="179">
+        <v>146</v>
+      </c>
+      <c r="F23" s="180">
+        <v>138</v>
+      </c>
+      <c r="G23" s="181">
+        <v>213</v>
+      </c>
+      <c r="H23" s="182">
+        <v>227</v>
+      </c>
+      <c r="I23" s="183">
+        <v>474</v>
+      </c>
+      <c r="J23" s="174">
+        <v>1440</v>
+      </c>
+      <c r="K23" s="175">
+        <v>847</v>
+      </c>
+      <c r="L23" s="184">
+        <v>1849</v>
+      </c>
+      <c r="M23" s="185">
+        <v>2567</v>
+      </c>
+      <c r="N23" s="186">
+        <v>2665</v>
+      </c>
+      <c r="O23" s="187">
+        <v>2963</v>
+      </c>
+      <c r="P23" s="171">
+        <v>6024</v>
+      </c>
+      <c r="Q23" s="171">
+        <v>6717</v>
+      </c>
+      <c r="R23" s="171">
+        <v>7594</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A24" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="176">
+        <v>151</v>
+      </c>
+      <c r="C24" s="177">
+        <v>178</v>
+      </c>
+      <c r="D24" s="178">
+        <v>160</v>
+      </c>
+      <c r="E24" s="179">
+        <v>142</v>
+      </c>
+      <c r="F24" s="180">
+        <v>132</v>
+      </c>
+      <c r="G24" s="181">
+        <v>167</v>
+      </c>
+      <c r="H24" s="182">
+        <v>212</v>
+      </c>
+      <c r="I24" s="183">
+        <v>432</v>
+      </c>
+      <c r="J24" s="174">
+        <v>952</v>
+      </c>
+      <c r="K24" s="175">
+        <v>675</v>
+      </c>
+      <c r="L24" s="184">
+        <v>1764</v>
+      </c>
+      <c r="M24" s="185">
+        <v>1023</v>
+      </c>
+      <c r="N24" s="186">
+        <v>1001</v>
+      </c>
+      <c r="O24" s="187">
+        <v>914</v>
+      </c>
+      <c r="P24" s="171">
+        <v>1177</v>
+      </c>
+      <c r="Q24" s="171">
+        <v>1576</v>
+      </c>
+      <c r="R24" s="171">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="176">
+        <v>523</v>
+      </c>
+      <c r="C25" s="177">
+        <v>573</v>
+      </c>
+      <c r="D25" s="178">
+        <v>609</v>
+      </c>
+      <c r="E25" s="179">
+        <v>476</v>
+      </c>
+      <c r="F25" s="180">
+        <v>531</v>
+      </c>
+      <c r="G25" s="181">
+        <v>750</v>
+      </c>
+      <c r="H25" s="182">
+        <v>935</v>
+      </c>
+      <c r="I25" s="183">
+        <v>1140</v>
+      </c>
+      <c r="J25" s="174">
+        <v>1564</v>
+      </c>
+      <c r="K25" s="175">
+        <v>1039</v>
+      </c>
+      <c r="L25" s="184">
+        <v>1365</v>
+      </c>
+      <c r="M25" s="185">
+        <v>1199</v>
+      </c>
+      <c r="N25" s="186">
+        <v>858</v>
+      </c>
+      <c r="O25" s="187">
+        <v>875</v>
+      </c>
+      <c r="P25" s="171">
+        <v>1265</v>
+      </c>
+      <c r="Q25" s="171">
+        <v>1845</v>
+      </c>
+      <c r="R25" s="171">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="176">
+        <v>497</v>
+      </c>
+      <c r="C26" s="177">
+        <v>515</v>
+      </c>
+      <c r="D26" s="178">
+        <v>396</v>
+      </c>
+      <c r="E26" s="179">
+        <v>331</v>
+      </c>
+      <c r="F26" s="180">
+        <v>393</v>
+      </c>
+      <c r="G26" s="181">
+        <v>557</v>
+      </c>
+      <c r="H26" s="182">
+        <v>616</v>
+      </c>
+      <c r="I26" s="183">
+        <v>823</v>
+      </c>
+      <c r="J26" s="174">
+        <v>1079</v>
+      </c>
+      <c r="K26" s="175">
+        <v>864</v>
+      </c>
+      <c r="L26" s="184">
+        <v>1034</v>
+      </c>
+      <c r="M26" s="185">
+        <v>969</v>
+      </c>
+      <c r="N26" s="186">
+        <v>907</v>
+      </c>
+      <c r="O26" s="187">
+        <v>832</v>
+      </c>
+      <c r="P26" s="171">
+        <v>1280</v>
+      </c>
+      <c r="Q26" s="171">
+        <v>1492</v>
+      </c>
+      <c r="R26" s="171">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="176">
+        <v>1396</v>
+      </c>
+      <c r="C27" s="177">
+        <v>1446</v>
+      </c>
+      <c r="D27" s="178">
+        <v>1374</v>
+      </c>
+      <c r="E27" s="179">
+        <v>1379</v>
+      </c>
+      <c r="F27" s="180">
+        <v>1312</v>
+      </c>
+      <c r="G27" s="181">
+        <v>1616</v>
+      </c>
+      <c r="H27" s="182">
+        <v>1773</v>
+      </c>
+      <c r="I27" s="183">
+        <v>2193</v>
+      </c>
+      <c r="J27" s="174">
+        <v>2938</v>
+      </c>
+      <c r="K27" s="175">
+        <v>2397</v>
+      </c>
+      <c r="L27" s="184">
+        <v>3034</v>
+      </c>
+      <c r="M27" s="185">
+        <v>2241</v>
+      </c>
+      <c r="N27" s="186">
+        <v>1840</v>
+      </c>
+      <c r="O27" s="187">
+        <v>1791</v>
+      </c>
+      <c r="P27" s="171">
+        <v>2348</v>
+      </c>
+      <c r="Q27" s="171">
+        <v>3432</v>
+      </c>
+      <c r="R27" s="171">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="176">
+        <v>641</v>
+      </c>
+      <c r="C28" s="177">
+        <v>799</v>
+      </c>
+      <c r="D28" s="178">
+        <v>595</v>
+      </c>
+      <c r="E28" s="179">
+        <v>564</v>
+      </c>
+      <c r="F28" s="180">
+        <v>547</v>
+      </c>
+      <c r="G28" s="181">
+        <v>778</v>
+      </c>
+      <c r="H28" s="182">
+        <v>998</v>
+      </c>
+      <c r="I28" s="183">
+        <v>1011</v>
+      </c>
+      <c r="J28" s="174">
+        <v>1614</v>
+      </c>
+      <c r="K28" s="175">
+        <v>1085</v>
+      </c>
+      <c r="L28" s="184">
+        <v>1237</v>
+      </c>
+      <c r="M28" s="185">
+        <v>1250</v>
+      </c>
+      <c r="N28" s="186">
+        <v>922</v>
+      </c>
+      <c r="O28" s="187">
+        <v>947</v>
+      </c>
+      <c r="P28" s="171">
+        <v>1171</v>
+      </c>
+      <c r="Q28" s="171">
+        <v>1516</v>
+      </c>
+      <c r="R28" s="171">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="176">
+        <v>443</v>
+      </c>
+      <c r="C29" s="177">
+        <v>560</v>
+      </c>
+      <c r="D29" s="178">
+        <v>501</v>
+      </c>
+      <c r="E29" s="179">
+        <v>497</v>
+      </c>
+      <c r="F29" s="180">
+        <v>646</v>
+      </c>
+      <c r="G29" s="181">
+        <v>844</v>
+      </c>
+      <c r="H29" s="182">
+        <v>872</v>
+      </c>
+      <c r="I29" s="183">
+        <v>880</v>
+      </c>
+      <c r="J29" s="174">
+        <v>1312</v>
+      </c>
+      <c r="K29" s="175">
+        <v>955</v>
+      </c>
+      <c r="L29" s="184">
+        <v>1188</v>
+      </c>
+      <c r="M29" s="185">
+        <v>1039</v>
+      </c>
+      <c r="N29" s="186">
+        <v>1066</v>
+      </c>
+      <c r="O29" s="187">
+        <v>1010</v>
+      </c>
+      <c r="P29" s="171">
+        <v>1365</v>
+      </c>
+      <c r="Q29" s="171">
+        <v>1623</v>
+      </c>
+      <c r="R29" s="172">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A30" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="189">
+        <v>634</v>
+      </c>
+      <c r="C30" s="190">
+        <v>595</v>
+      </c>
+      <c r="D30" s="191">
+        <v>614</v>
+      </c>
+      <c r="E30" s="192">
+        <v>613</v>
+      </c>
+      <c r="F30" s="193">
+        <v>530</v>
+      </c>
+      <c r="G30" s="194">
+        <v>765</v>
+      </c>
+      <c r="H30" s="195">
+        <v>986</v>
+      </c>
+      <c r="I30" s="196">
+        <v>1076</v>
+      </c>
+      <c r="J30" s="197">
+        <v>1635</v>
+      </c>
+      <c r="K30" s="198">
+        <v>1060</v>
+      </c>
+      <c r="L30" s="199">
+        <v>1453</v>
+      </c>
+      <c r="M30" s="200">
+        <v>1030</v>
+      </c>
+      <c r="N30" s="201">
+        <v>873</v>
+      </c>
+      <c r="O30" s="202">
+        <v>821</v>
+      </c>
+      <c r="P30" s="173">
+        <v>1199</v>
+      </c>
+      <c r="Q30" s="173">
+        <v>1807</v>
+      </c>
+      <c r="R30" s="173">
+        <v>2061</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A21:Q21"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:R30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="15" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:18" ht="62.25" customHeight="1">
+      <c r="A2" s="203"/>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="203"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1">
+      <c r="A4" s="208" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="208"/>
+      <c r="C4" s="208"/>
+      <c r="D4" s="208"/>
+      <c r="E4" s="208"/>
+      <c r="F4" s="208"/>
+      <c r="G4" s="208"/>
+      <c r="H4" s="208"/>
+      <c r="I4" s="208"/>
+      <c r="J4" s="208"/>
+      <c r="K4" s="208"/>
+      <c r="L4" s="208"/>
+      <c r="M4" s="208"/>
+      <c r="N4" s="208"/>
+      <c r="O4" s="209"/>
+      <c r="P4" s="209"/>
+      <c r="Q4" s="209"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="R5" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="10"/>
+      <c r="B6" s="11">
+        <v>2009</v>
+      </c>
+      <c r="C6" s="11">
+        <v>2010</v>
+      </c>
+      <c r="D6" s="11">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="11">
+        <v>2012</v>
+      </c>
+      <c r="F6" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G6" s="11">
+        <v>2014</v>
+      </c>
+      <c r="H6" s="11">
+        <v>2015</v>
+      </c>
+      <c r="I6" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J6" s="11">
+        <v>2017</v>
+      </c>
+      <c r="K6" s="11">
+        <v>2018</v>
+      </c>
+      <c r="L6" s="12">
+        <v>2019</v>
+      </c>
+      <c r="M6" s="62">
+        <v>2020</v>
+      </c>
+      <c r="N6" s="62">
+        <v>2021</v>
+      </c>
+      <c r="O6" s="9">
+        <v>2022</v>
+      </c>
+      <c r="P6" s="13">
+        <v>2023</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>2024</v>
+      </c>
+      <c r="R6" s="67">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="3" customFormat="1">
+      <c r="A7" s="204" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="204"/>
+      <c r="C7" s="204"/>
+      <c r="D7" s="204"/>
+      <c r="E7" s="204"/>
+      <c r="F7" s="204"/>
+      <c r="G7" s="204"/>
+      <c r="H7" s="204"/>
+      <c r="I7" s="204"/>
+      <c r="J7" s="204"/>
+      <c r="K7" s="204"/>
+      <c r="L7" s="204"/>
+      <c r="M7" s="204"/>
+      <c r="N7" s="204"/>
+      <c r="O7" s="205"/>
+      <c r="P7" s="205"/>
+      <c r="Q7" s="205"/>
+    </row>
+    <row r="8" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A8" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="15">
+        <v>1586</v>
+      </c>
+      <c r="C8" s="16">
+        <v>192</v>
+      </c>
+      <c r="D8" s="17">
+        <v>-502</v>
+      </c>
+      <c r="E8" s="18">
+        <v>525</v>
+      </c>
+      <c r="F8" s="19">
+        <v>186</v>
+      </c>
+      <c r="G8" s="20">
+        <v>726</v>
+      </c>
+      <c r="H8" s="21">
+        <v>188</v>
+      </c>
+      <c r="I8" s="22">
+        <v>38</v>
+      </c>
+      <c r="J8" s="23">
+        <v>169</v>
+      </c>
+      <c r="K8" s="24">
+        <v>-379</v>
+      </c>
+      <c r="L8" s="25">
+        <v>-1890</v>
+      </c>
+      <c r="M8" s="14">
+        <v>-1444</v>
+      </c>
+      <c r="N8" s="63">
+        <v>-2436</v>
+      </c>
+      <c r="O8" s="64">
+        <v>-1754</v>
+      </c>
+      <c r="P8" s="37">
+        <v>-2056</v>
+      </c>
+      <c r="Q8" s="38">
+        <v>-4688</v>
+      </c>
+      <c r="R8" s="37">
+        <v>-5015</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A9" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="15">
+        <v>3156</v>
+      </c>
+      <c r="C9" s="16">
+        <v>1824</v>
+      </c>
+      <c r="D9" s="17">
+        <v>1641</v>
+      </c>
+      <c r="E9" s="18">
+        <v>2044</v>
+      </c>
+      <c r="F9" s="19">
+        <v>2126</v>
+      </c>
+      <c r="G9" s="20">
+        <v>3541</v>
+      </c>
+      <c r="H9" s="21">
+        <v>4264</v>
+      </c>
+      <c r="I9" s="22">
+        <v>4351</v>
+      </c>
+      <c r="J9" s="23">
+        <v>6365</v>
+      </c>
+      <c r="K9" s="24">
+        <v>3333</v>
+      </c>
+      <c r="L9" s="25">
+        <v>2819</v>
+      </c>
+      <c r="M9" s="64">
+        <v>2352</v>
+      </c>
+      <c r="N9" s="64">
+        <v>1556</v>
+      </c>
+      <c r="O9" s="64">
+        <v>1911</v>
+      </c>
+      <c r="P9" s="37">
+        <v>2825</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>3450</v>
+      </c>
+      <c r="R9" s="37">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="15">
+        <v>-337</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-201</v>
+      </c>
+      <c r="D10" s="17">
+        <v>-777</v>
+      </c>
+      <c r="E10" s="18">
+        <v>-455</v>
+      </c>
+      <c r="F10" s="19">
+        <v>-599</v>
+      </c>
+      <c r="G10" s="20">
+        <v>-524</v>
+      </c>
+      <c r="H10" s="21">
+        <v>-665</v>
+      </c>
+      <c r="I10" s="22">
+        <v>-597</v>
+      </c>
+      <c r="J10" s="23">
+        <v>-903</v>
+      </c>
+      <c r="K10" s="24">
+        <v>-784</v>
+      </c>
+      <c r="L10" s="25">
+        <v>-1413</v>
+      </c>
+      <c r="M10" s="64">
+        <v>-1156</v>
+      </c>
+      <c r="N10" s="64">
+        <v>-1155</v>
+      </c>
+      <c r="O10" s="64">
+        <v>-818</v>
+      </c>
+      <c r="P10" s="37">
+        <v>-1294</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>-3662</v>
+      </c>
+      <c r="R10" s="37">
+        <v>-2234</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="15">
+        <v>-165</v>
+      </c>
+      <c r="C11" s="16">
+        <v>-264</v>
+      </c>
+      <c r="D11" s="17">
+        <v>-309</v>
+      </c>
+      <c r="E11" s="18">
+        <v>-115</v>
+      </c>
+      <c r="F11" s="19">
+        <v>-274</v>
+      </c>
+      <c r="G11" s="20">
+        <v>-336</v>
+      </c>
+      <c r="H11" s="21">
+        <v>-537</v>
+      </c>
+      <c r="I11" s="22">
+        <v>-614</v>
+      </c>
+      <c r="J11" s="23">
+        <v>-737</v>
+      </c>
+      <c r="K11" s="24">
+        <v>-298</v>
+      </c>
+      <c r="L11" s="25">
+        <v>-501</v>
+      </c>
+      <c r="M11" s="64">
+        <v>-360</v>
+      </c>
+      <c r="N11" s="64">
+        <v>-250</v>
+      </c>
+      <c r="O11" s="64">
+        <v>-398</v>
+      </c>
+      <c r="P11" s="37">
+        <v>-615</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>-580</v>
+      </c>
+      <c r="R11" s="37">
+        <v>-623</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="15">
+        <v>-101</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-70</v>
+      </c>
+      <c r="D12" s="17">
+        <v>-241</v>
+      </c>
+      <c r="E12" s="18">
+        <v>-289</v>
+      </c>
+      <c r="F12" s="19">
+        <v>-217</v>
+      </c>
+      <c r="G12" s="20">
+        <v>-272</v>
+      </c>
+      <c r="H12" s="21">
+        <v>-373</v>
+      </c>
+      <c r="I12" s="22">
+        <v>-492</v>
+      </c>
+      <c r="J12" s="23">
+        <v>-527</v>
+      </c>
+      <c r="K12" s="24">
+        <v>-432</v>
+      </c>
+      <c r="L12" s="25">
+        <v>-481</v>
+      </c>
+      <c r="M12" s="64">
+        <v>-432</v>
+      </c>
+      <c r="N12" s="64">
+        <v>-522</v>
+      </c>
+      <c r="O12" s="64">
+        <v>-452</v>
+      </c>
+      <c r="P12" s="37">
+        <v>-609</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>-559</v>
+      </c>
+      <c r="R12" s="37">
+        <v>-700</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A13" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="15">
+        <v>-495</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-441</v>
+      </c>
+      <c r="D13" s="17">
+        <v>-426</v>
+      </c>
+      <c r="E13" s="18">
+        <v>-258</v>
+      </c>
+      <c r="F13" s="19">
+        <v>-300</v>
+      </c>
+      <c r="G13" s="20">
+        <v>-618</v>
+      </c>
+      <c r="H13" s="21">
+        <v>-720</v>
+      </c>
+      <c r="I13" s="22">
+        <v>-949</v>
+      </c>
+      <c r="J13" s="23">
+        <v>-1406</v>
+      </c>
+      <c r="K13" s="24">
+        <v>-864</v>
+      </c>
+      <c r="L13" s="25">
+        <v>-829</v>
+      </c>
+      <c r="M13" s="64">
+        <v>-757</v>
+      </c>
+      <c r="N13" s="64">
+        <v>-773</v>
+      </c>
+      <c r="O13" s="64">
+        <v>-802</v>
+      </c>
+      <c r="P13" s="37">
+        <v>-929</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>-1309</v>
+      </c>
+      <c r="R13" s="37">
+        <v>-1260</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="15">
+        <v>-352</v>
+      </c>
+      <c r="C14" s="16">
+        <v>-565</v>
+      </c>
+      <c r="D14" s="17">
+        <v>-245</v>
+      </c>
+      <c r="E14" s="18">
+        <v>-234</v>
+      </c>
+      <c r="F14" s="19">
+        <v>-211</v>
+      </c>
+      <c r="G14" s="20">
+        <v>-498</v>
+      </c>
+      <c r="H14" s="21">
+        <v>-783</v>
+      </c>
+      <c r="I14" s="22">
+        <v>-697</v>
+      </c>
+      <c r="J14" s="23">
+        <v>-1153</v>
+      </c>
+      <c r="K14" s="24">
+        <v>-664</v>
+      </c>
+      <c r="L14" s="25">
+        <v>-630</v>
+      </c>
+      <c r="M14" s="64">
+        <v>-445</v>
+      </c>
+      <c r="N14" s="64">
+        <v>-402</v>
+      </c>
+      <c r="O14" s="64">
+        <v>-438</v>
+      </c>
+      <c r="P14" s="37">
+        <v>-436</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>-646</v>
+      </c>
+      <c r="R14" s="37">
+        <v>-833</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="15">
+        <v>-80</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-214</v>
+      </c>
+      <c r="D15" s="17">
+        <v>-195</v>
+      </c>
+      <c r="E15" s="18">
+        <v>-208</v>
+      </c>
+      <c r="F15" s="19">
+        <v>-422</v>
+      </c>
+      <c r="G15" s="20">
+        <v>-483</v>
+      </c>
+      <c r="H15" s="21">
+        <v>-528</v>
+      </c>
+      <c r="I15" s="22">
+        <v>-523</v>
+      </c>
+      <c r="J15" s="23">
+        <v>-645</v>
+      </c>
+      <c r="K15" s="24">
+        <v>-387</v>
+      </c>
+      <c r="L15" s="25">
+        <v>-440</v>
+      </c>
+      <c r="M15" s="64">
+        <v>-424</v>
+      </c>
+      <c r="N15" s="64">
+        <v>-622</v>
+      </c>
+      <c r="O15" s="64">
+        <v>-528</v>
+      </c>
+      <c r="P15" s="37">
+        <v>-513</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>-707</v>
+      </c>
+      <c r="R15" s="37">
+        <v>-756</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="15">
+        <v>-40</v>
+      </c>
+      <c r="C16" s="16">
+        <v>123</v>
+      </c>
+      <c r="D16" s="17">
+        <v>50</v>
+      </c>
+      <c r="E16" s="18">
+        <v>40</v>
+      </c>
+      <c r="F16" s="19">
+        <v>83</v>
+      </c>
+      <c r="G16" s="20">
+        <v>-84</v>
+      </c>
+      <c r="H16" s="21">
+        <v>-470</v>
+      </c>
+      <c r="I16" s="22">
+        <v>-441</v>
+      </c>
+      <c r="J16" s="23">
+        <v>-825</v>
+      </c>
+      <c r="K16" s="24">
+        <v>-283</v>
+      </c>
+      <c r="L16" s="25">
+        <v>-415</v>
+      </c>
+      <c r="M16" s="64">
+        <v>-222</v>
+      </c>
+      <c r="N16" s="64">
+        <v>-268</v>
+      </c>
+      <c r="O16" s="64">
+        <v>-229</v>
+      </c>
+      <c r="P16" s="37">
+        <v>-485</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>-675</v>
+      </c>
+      <c r="R16" s="37">
+        <v>-937</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="3" customFormat="1">
+      <c r="A17" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="206"/>
+      <c r="C17" s="206"/>
+      <c r="D17" s="206"/>
+      <c r="E17" s="206"/>
+      <c r="F17" s="206"/>
+      <c r="G17" s="206"/>
+      <c r="H17" s="206"/>
+      <c r="I17" s="206"/>
+      <c r="J17" s="206"/>
+      <c r="K17" s="206"/>
+      <c r="L17" s="206"/>
+      <c r="M17" s="206"/>
+      <c r="N17" s="206"/>
+      <c r="O17" s="207"/>
+      <c r="P17" s="207"/>
+      <c r="Q17" s="207"/>
+    </row>
+    <row r="18" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A18" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="26">
+        <v>2762</v>
+      </c>
+      <c r="C18" s="27">
+        <v>1333</v>
+      </c>
+      <c r="D18" s="28">
+        <v>854</v>
+      </c>
+      <c r="E18" s="29">
+        <v>1480</v>
+      </c>
+      <c r="F18" s="30">
+        <v>1374</v>
+      </c>
+      <c r="G18" s="31">
+        <v>2732</v>
+      </c>
+      <c r="H18" s="32">
+        <v>2958</v>
+      </c>
+      <c r="I18" s="33">
+        <v>2400</v>
+      </c>
+      <c r="J18" s="34">
+        <v>732</v>
+      </c>
+      <c r="K18" s="35">
+        <v>-1778</v>
+      </c>
+      <c r="L18" s="36">
+        <v>-3146</v>
+      </c>
+      <c r="M18" s="14">
+        <v>-1552</v>
+      </c>
+      <c r="N18" s="63">
+        <v>-1972</v>
+      </c>
+      <c r="O18" s="64">
+        <v>-1204</v>
+      </c>
+      <c r="P18" s="37">
+        <v>437</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>-4962</v>
+      </c>
+      <c r="R18" s="37">
+        <v>-3456</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="26">
+        <v>3059</v>
+      </c>
+      <c r="C19" s="27">
+        <v>1456</v>
+      </c>
+      <c r="D19" s="28">
+        <v>1543</v>
+      </c>
+      <c r="E19" s="29">
+        <v>1874</v>
+      </c>
+      <c r="F19" s="30">
+        <v>1935</v>
+      </c>
+      <c r="G19" s="31">
+        <v>3242</v>
+      </c>
+      <c r="H19" s="32">
+        <v>3521</v>
+      </c>
+      <c r="I19" s="33">
+        <v>2810</v>
+      </c>
+      <c r="J19" s="34">
+        <v>1147</v>
+      </c>
+      <c r="K19" s="35">
+        <v>-1106</v>
+      </c>
+      <c r="L19" s="36">
+        <v>-2689</v>
+      </c>
+      <c r="M19" s="14">
+        <v>-884</v>
+      </c>
+      <c r="N19" s="64">
+        <v>-1383</v>
+      </c>
+      <c r="O19" s="64">
+        <v>-859</v>
+      </c>
+      <c r="P19" s="37">
+        <v>1163</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>-1992</v>
+      </c>
+      <c r="R19" s="37">
+        <v>-1903</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A20" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="26">
+        <v>-297</v>
+      </c>
+      <c r="C20" s="27">
+        <v>-123</v>
+      </c>
+      <c r="D20" s="28">
+        <v>-689</v>
+      </c>
+      <c r="E20" s="29">
+        <v>-394</v>
+      </c>
+      <c r="F20" s="30">
+        <v>-561</v>
+      </c>
+      <c r="G20" s="31">
+        <v>-510</v>
+      </c>
+      <c r="H20" s="32">
+        <v>-563</v>
+      </c>
+      <c r="I20" s="33">
+        <v>-410</v>
+      </c>
+      <c r="J20" s="34">
+        <v>-415</v>
+      </c>
+      <c r="K20" s="35">
+        <v>-672</v>
+      </c>
+      <c r="L20" s="36">
+        <v>-457</v>
+      </c>
+      <c r="M20" s="14">
+        <v>-668</v>
+      </c>
+      <c r="N20" s="64">
+        <v>-589</v>
+      </c>
+      <c r="O20" s="64">
+        <v>-345</v>
+      </c>
+      <c r="P20" s="37">
+        <v>-726</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>-2970</v>
+      </c>
+      <c r="R20" s="37">
+        <v>-1553</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="3" customFormat="1">
+      <c r="A21" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="206"/>
+      <c r="C21" s="206"/>
+      <c r="D21" s="206"/>
+      <c r="E21" s="206"/>
+      <c r="F21" s="206"/>
+      <c r="G21" s="206"/>
+      <c r="H21" s="206"/>
+      <c r="I21" s="206"/>
+      <c r="J21" s="206"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="206"/>
+      <c r="M21" s="206"/>
+      <c r="N21" s="206"/>
+      <c r="O21" s="207"/>
+      <c r="P21" s="207"/>
+      <c r="Q21" s="207"/>
+    </row>
+    <row r="22" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="40">
+        <v>-1176</v>
+      </c>
+      <c r="C22" s="41">
+        <v>-1141</v>
+      </c>
+      <c r="D22" s="42">
+        <v>-1356</v>
+      </c>
+      <c r="E22" s="43">
+        <v>-955</v>
+      </c>
+      <c r="F22" s="44">
+        <v>-1188</v>
+      </c>
+      <c r="G22" s="45">
+        <v>-2006</v>
+      </c>
+      <c r="H22" s="46">
+        <v>-2770</v>
+      </c>
+      <c r="I22" s="47">
+        <v>-2362</v>
+      </c>
+      <c r="J22" s="48">
+        <v>-563</v>
+      </c>
+      <c r="K22" s="49">
+        <v>1399</v>
+      </c>
+      <c r="L22" s="50">
+        <v>1256</v>
+      </c>
+      <c r="M22" s="14">
+        <v>108</v>
+      </c>
+      <c r="N22" s="63">
+        <v>-464</v>
+      </c>
+      <c r="O22" s="65">
+        <v>-550</v>
+      </c>
+      <c r="P22" s="37">
+        <v>-2493</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>274</v>
+      </c>
+      <c r="R22" s="37">
+        <v>-1559</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A23" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="40">
+        <v>97</v>
+      </c>
+      <c r="C23" s="41">
+        <v>368</v>
+      </c>
+      <c r="D23" s="42">
+        <v>98</v>
+      </c>
+      <c r="E23" s="43">
+        <v>170</v>
+      </c>
+      <c r="F23" s="44">
+        <v>191</v>
+      </c>
+      <c r="G23" s="45">
+        <v>299</v>
+      </c>
+      <c r="H23" s="46">
+        <v>743</v>
+      </c>
+      <c r="I23" s="47">
+        <v>1541</v>
+      </c>
+      <c r="J23" s="48">
+        <v>5218</v>
+      </c>
+      <c r="K23" s="49">
+        <v>4439</v>
+      </c>
+      <c r="L23" s="50">
+        <v>5508</v>
+      </c>
+      <c r="M23" s="64">
+        <v>3236</v>
+      </c>
+      <c r="N23" s="64">
+        <v>2939</v>
+      </c>
+      <c r="O23" s="65">
+        <v>2770</v>
+      </c>
+      <c r="P23" s="37">
+        <v>1662</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>5442</v>
+      </c>
+      <c r="R23" s="37">
+        <v>4231</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A24" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="40">
+        <v>-40</v>
+      </c>
+      <c r="C24" s="41">
+        <v>-78</v>
+      </c>
+      <c r="D24" s="42">
+        <v>-88</v>
+      </c>
+      <c r="E24" s="43">
+        <v>-61</v>
+      </c>
+      <c r="F24" s="44">
+        <v>-38</v>
+      </c>
+      <c r="G24" s="45">
+        <v>-14</v>
+      </c>
+      <c r="H24" s="46">
+        <v>-102</v>
+      </c>
+      <c r="I24" s="47">
+        <v>-187</v>
+      </c>
+      <c r="J24" s="48">
+        <v>-488</v>
+      </c>
+      <c r="K24" s="49">
+        <v>-112</v>
+      </c>
+      <c r="L24" s="50">
+        <v>-956</v>
+      </c>
+      <c r="M24" s="64">
+        <v>-488</v>
+      </c>
+      <c r="N24" s="64">
+        <v>-566</v>
+      </c>
+      <c r="O24" s="65">
+        <v>-473</v>
+      </c>
+      <c r="P24" s="37">
+        <v>-568</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>-692</v>
+      </c>
+      <c r="R24" s="37">
+        <v>-681</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="40">
+        <v>-165</v>
+      </c>
+      <c r="C25" s="41">
+        <v>-264</v>
+      </c>
+      <c r="D25" s="42">
+        <v>-309</v>
+      </c>
+      <c r="E25" s="43">
+        <v>-115</v>
+      </c>
+      <c r="F25" s="44">
+        <v>-274</v>
+      </c>
+      <c r="G25" s="45">
+        <v>-336</v>
+      </c>
+      <c r="H25" s="46">
+        <v>-537</v>
+      </c>
+      <c r="I25" s="47">
+        <v>-614</v>
+      </c>
+      <c r="J25" s="48">
+        <v>-737</v>
+      </c>
+      <c r="K25" s="49">
+        <v>-298</v>
+      </c>
+      <c r="L25" s="50">
+        <v>-501</v>
+      </c>
+      <c r="M25" s="64">
+        <v>-360</v>
+      </c>
+      <c r="N25" s="64">
+        <v>-250</v>
+      </c>
+      <c r="O25" s="65">
+        <v>-398</v>
+      </c>
+      <c r="P25" s="37">
+        <v>-615</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>-580</v>
+      </c>
+      <c r="R25" s="37">
+        <v>-623</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="40">
+        <v>-101</v>
+      </c>
+      <c r="C26" s="41">
+        <v>-70</v>
+      </c>
+      <c r="D26" s="42">
+        <v>-241</v>
+      </c>
+      <c r="E26" s="43">
+        <v>-289</v>
+      </c>
+      <c r="F26" s="44">
+        <v>-217</v>
+      </c>
+      <c r="G26" s="45">
+        <v>-272</v>
+      </c>
+      <c r="H26" s="46">
+        <v>-373</v>
+      </c>
+      <c r="I26" s="47">
+        <v>-492</v>
+      </c>
+      <c r="J26" s="48">
+        <v>-527</v>
+      </c>
+      <c r="K26" s="49">
+        <v>-432</v>
+      </c>
+      <c r="L26" s="50">
+        <v>-481</v>
+      </c>
+      <c r="M26" s="64">
+        <v>-432</v>
+      </c>
+      <c r="N26" s="64">
+        <v>-522</v>
+      </c>
+      <c r="O26" s="65">
+        <v>-452</v>
+      </c>
+      <c r="P26" s="37">
+        <v>-609</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>-559</v>
+      </c>
+      <c r="R26" s="37">
+        <v>-700</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="40">
+        <v>-495</v>
+      </c>
+      <c r="C27" s="41">
+        <v>-441</v>
+      </c>
+      <c r="D27" s="42">
+        <v>-426</v>
+      </c>
+      <c r="E27" s="43">
+        <v>-258</v>
+      </c>
+      <c r="F27" s="44">
+        <v>-300</v>
+      </c>
+      <c r="G27" s="45">
+        <v>-618</v>
+      </c>
+      <c r="H27" s="46">
+        <v>-720</v>
+      </c>
+      <c r="I27" s="47">
+        <v>-949</v>
+      </c>
+      <c r="J27" s="48">
+        <v>-1406</v>
+      </c>
+      <c r="K27" s="49">
+        <v>-864</v>
+      </c>
+      <c r="L27" s="50">
+        <v>-829</v>
+      </c>
+      <c r="M27" s="64">
+        <v>-757</v>
+      </c>
+      <c r="N27" s="64">
+        <v>-773</v>
+      </c>
+      <c r="O27" s="65">
+        <v>-802</v>
+      </c>
+      <c r="P27" s="37">
+        <v>-929</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>-1309</v>
+      </c>
+      <c r="R27" s="37">
+        <v>-1260</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="40">
+        <v>-352</v>
+      </c>
+      <c r="C28" s="41">
+        <v>-565</v>
+      </c>
+      <c r="D28" s="42">
+        <v>-245</v>
+      </c>
+      <c r="E28" s="43">
+        <v>-234</v>
+      </c>
+      <c r="F28" s="44">
+        <v>-211</v>
+      </c>
+      <c r="G28" s="45">
+        <v>-498</v>
+      </c>
+      <c r="H28" s="46">
+        <v>-783</v>
+      </c>
+      <c r="I28" s="47">
+        <v>-697</v>
+      </c>
+      <c r="J28" s="48">
+        <v>-1153</v>
+      </c>
+      <c r="K28" s="49">
+        <v>-664</v>
+      </c>
+      <c r="L28" s="50">
+        <v>-630</v>
+      </c>
+      <c r="M28" s="64">
+        <v>-445</v>
+      </c>
+      <c r="N28" s="64">
+        <v>-402</v>
+      </c>
+      <c r="O28" s="65">
+        <v>-438</v>
+      </c>
+      <c r="P28" s="37">
+        <v>-436</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>-646</v>
+      </c>
+      <c r="R28" s="37">
+        <v>-833</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="40">
+        <v>-80</v>
+      </c>
+      <c r="C29" s="41">
+        <v>-214</v>
+      </c>
+      <c r="D29" s="42">
+        <v>-195</v>
+      </c>
+      <c r="E29" s="43">
+        <v>-208</v>
+      </c>
+      <c r="F29" s="44">
+        <v>-422</v>
+      </c>
+      <c r="G29" s="45">
+        <v>-483</v>
+      </c>
+      <c r="H29" s="46">
+        <v>-528</v>
+      </c>
+      <c r="I29" s="47">
+        <v>-523</v>
+      </c>
+      <c r="J29" s="48">
+        <v>-645</v>
+      </c>
+      <c r="K29" s="49">
+        <v>-387</v>
+      </c>
+      <c r="L29" s="50">
+        <v>-440</v>
+      </c>
+      <c r="M29" s="64">
+        <v>-424</v>
+      </c>
+      <c r="N29" s="64">
+        <v>-622</v>
+      </c>
+      <c r="O29" s="65">
+        <v>-528</v>
+      </c>
+      <c r="P29" s="37">
+        <v>-513</v>
+      </c>
+      <c r="Q29" s="38">
+        <v>-707</v>
+      </c>
+      <c r="R29" s="37">
+        <v>-756</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="3" customFormat="1" ht="11.25">
+      <c r="A30" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="51">
+        <v>-40</v>
+      </c>
+      <c r="C30" s="52">
+        <v>123</v>
+      </c>
+      <c r="D30" s="53">
+        <v>50</v>
+      </c>
+      <c r="E30" s="54">
+        <v>40</v>
+      </c>
+      <c r="F30" s="55">
+        <v>83</v>
+      </c>
+      <c r="G30" s="56">
+        <v>-84</v>
+      </c>
+      <c r="H30" s="57">
+        <v>-470</v>
+      </c>
+      <c r="I30" s="58">
+        <v>-441</v>
+      </c>
+      <c r="J30" s="59">
+        <v>-825</v>
+      </c>
+      <c r="K30" s="60">
+        <v>-283</v>
+      </c>
+      <c r="L30" s="61">
+        <v>-415</v>
+      </c>
+      <c r="M30" s="66">
+        <v>-222</v>
+      </c>
+      <c r="N30" s="66">
+        <v>-268</v>
+      </c>
+      <c r="O30" s="66">
+        <v>-229</v>
+      </c>
+      <c r="P30" s="39">
+        <v>-485</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>-675</v>
+      </c>
+      <c r="R30" s="39">
+        <v>-937</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A21:Q21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Барлық халық</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Имигранттар</vt:lpstr>
+      <vt:lpstr>Эмигранттар</vt:lpstr>
+      <vt:lpstr>көші қоны айырымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>