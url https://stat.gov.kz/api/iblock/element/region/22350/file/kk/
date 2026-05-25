--- v0 (2026-04-16)
+++ v1 (2026-05-25)
@@ -14,91 +14,88 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Иммигранттар" sheetId="6" r:id="rId1"/>
     <sheet name="Эмигранттар" sheetId="3" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="32">
   <si>
     <t>Армения</t>
   </si>
   <si>
     <t>Беларусь</t>
   </si>
   <si>
     <t>Молдова</t>
   </si>
   <si>
     <t>Украина</t>
   </si>
   <si>
     <t>Грузия</t>
   </si>
   <si>
     <t>Әзірбайжан</t>
   </si>
   <si>
     <t>Қырғыз Республикасы</t>
   </si>
   <si>
     <t>Ресей</t>
   </si>
   <si>
     <t>Тәжікстан</t>
   </si>
   <si>
     <t>Түрікменстан</t>
   </si>
   <si>
     <t>Өзбекстан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Басқа елдер</t>
   </si>
   <si>
     <t>АҚШ</t>
   </si>
   <si>
     <t>Германия</t>
   </si>
   <si>
     <t>Греция</t>
   </si>
   <si>
     <t>Израиль</t>
   </si>
   <si>
     <t>Иран</t>
   </si>
   <si>
     <t>Канада</t>
   </si>
   <si>
     <t>Қытай</t>
   </si>
   <si>
     <t>Моңғолия</t>
   </si>
@@ -110,56 +107,65 @@
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Ауғанстан</t>
   </si>
   <si>
     <t>Корея Республикасы</t>
   </si>
   <si>
     <t>Польша</t>
   </si>
   <si>
     <t>Елдер бойынша Атырау облысына келгендердің саны</t>
   </si>
   <si>
     <t>Елдер бойынша Атырау облысы халқының сыртқы көші-қон айырымы</t>
   </si>
   <si>
     <t>Елдер бойынша Атырау облысынан кеткендердің саны</t>
   </si>
   <si>
     <t>…</t>
   </si>
+  <si>
+    <t>Басқалары</t>
+  </si>
+  <si>
+    <t>Басқа елдер</t>
+  </si>
+  <si>
+    <t>ТМД елдер</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="29">
+  <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -323,50 +329,63 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -618,51 +637,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="475">
+  <cellStyleXfs count="811">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1094,118 +1113,439 @@
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
@@ -1245,719 +1585,1115 @@
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="98" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="475" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="517" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="553" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="595" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="679" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="679" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="721" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="721" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="763" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="763" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="475">
+  <cellStyles count="811">
     <cellStyle name="20% - Акцент1 10" xfId="266"/>
     <cellStyle name="20% - Акцент1 11" xfId="308"/>
     <cellStyle name="20% - Акцент1 12" xfId="350"/>
     <cellStyle name="20% - Акцент1 13" xfId="392"/>
     <cellStyle name="20% - Акцент1 14" xfId="434"/>
+    <cellStyle name="20% - Акцент1 15" xfId="476"/>
+    <cellStyle name="20% - Акцент1 16" xfId="518"/>
+    <cellStyle name="20% - Акцент1 17" xfId="560"/>
+    <cellStyle name="20% - Акцент1 18" xfId="602"/>
+    <cellStyle name="20% - Акцент1 19" xfId="644"/>
     <cellStyle name="20% - Акцент1 2" xfId="26"/>
+    <cellStyle name="20% - Акцент1 20" xfId="686"/>
+    <cellStyle name="20% - Акцент1 21" xfId="728"/>
+    <cellStyle name="20% - Акцент1 22" xfId="770"/>
     <cellStyle name="20% - Акцент1 3" xfId="44"/>
     <cellStyle name="20% - Акцент1 4" xfId="62"/>
     <cellStyle name="20% - Акцент1 5" xfId="80"/>
     <cellStyle name="20% - Акцент1 6" xfId="99"/>
     <cellStyle name="20% - Акцент1 7" xfId="140"/>
     <cellStyle name="20% - Акцент1 8" xfId="182"/>
     <cellStyle name="20% - Акцент1 9" xfId="224"/>
     <cellStyle name="20% - Акцент2 10" xfId="267"/>
     <cellStyle name="20% - Акцент2 11" xfId="309"/>
     <cellStyle name="20% - Акцент2 12" xfId="351"/>
     <cellStyle name="20% - Акцент2 13" xfId="393"/>
     <cellStyle name="20% - Акцент2 14" xfId="435"/>
+    <cellStyle name="20% - Акцент2 15" xfId="477"/>
+    <cellStyle name="20% - Акцент2 16" xfId="519"/>
+    <cellStyle name="20% - Акцент2 17" xfId="561"/>
+    <cellStyle name="20% - Акцент2 18" xfId="603"/>
+    <cellStyle name="20% - Акцент2 19" xfId="645"/>
     <cellStyle name="20% - Акцент2 2" xfId="27"/>
+    <cellStyle name="20% - Акцент2 20" xfId="687"/>
+    <cellStyle name="20% - Акцент2 21" xfId="729"/>
+    <cellStyle name="20% - Акцент2 22" xfId="771"/>
     <cellStyle name="20% - Акцент2 3" xfId="45"/>
     <cellStyle name="20% - Акцент2 4" xfId="63"/>
     <cellStyle name="20% - Акцент2 5" xfId="81"/>
     <cellStyle name="20% - Акцент2 6" xfId="100"/>
     <cellStyle name="20% - Акцент2 7" xfId="141"/>
     <cellStyle name="20% - Акцент2 8" xfId="183"/>
     <cellStyle name="20% - Акцент2 9" xfId="225"/>
     <cellStyle name="20% - Акцент3 10" xfId="268"/>
     <cellStyle name="20% - Акцент3 11" xfId="310"/>
     <cellStyle name="20% - Акцент3 12" xfId="352"/>
     <cellStyle name="20% - Акцент3 13" xfId="394"/>
     <cellStyle name="20% - Акцент3 14" xfId="436"/>
+    <cellStyle name="20% - Акцент3 15" xfId="478"/>
+    <cellStyle name="20% - Акцент3 16" xfId="520"/>
+    <cellStyle name="20% - Акцент3 17" xfId="562"/>
+    <cellStyle name="20% - Акцент3 18" xfId="604"/>
+    <cellStyle name="20% - Акцент3 19" xfId="646"/>
     <cellStyle name="20% - Акцент3 2" xfId="28"/>
+    <cellStyle name="20% - Акцент3 20" xfId="688"/>
+    <cellStyle name="20% - Акцент3 21" xfId="730"/>
+    <cellStyle name="20% - Акцент3 22" xfId="772"/>
     <cellStyle name="20% - Акцент3 3" xfId="46"/>
     <cellStyle name="20% - Акцент3 4" xfId="64"/>
     <cellStyle name="20% - Акцент3 5" xfId="82"/>
     <cellStyle name="20% - Акцент3 6" xfId="101"/>
     <cellStyle name="20% - Акцент3 7" xfId="142"/>
     <cellStyle name="20% - Акцент3 8" xfId="184"/>
     <cellStyle name="20% - Акцент3 9" xfId="226"/>
     <cellStyle name="20% - Акцент4 10" xfId="269"/>
     <cellStyle name="20% - Акцент4 11" xfId="311"/>
     <cellStyle name="20% - Акцент4 12" xfId="353"/>
     <cellStyle name="20% - Акцент4 13" xfId="395"/>
     <cellStyle name="20% - Акцент4 14" xfId="437"/>
+    <cellStyle name="20% - Акцент4 15" xfId="479"/>
+    <cellStyle name="20% - Акцент4 16" xfId="521"/>
+    <cellStyle name="20% - Акцент4 17" xfId="563"/>
+    <cellStyle name="20% - Акцент4 18" xfId="605"/>
+    <cellStyle name="20% - Акцент4 19" xfId="647"/>
     <cellStyle name="20% - Акцент4 2" xfId="29"/>
+    <cellStyle name="20% - Акцент4 20" xfId="689"/>
+    <cellStyle name="20% - Акцент4 21" xfId="731"/>
+    <cellStyle name="20% - Акцент4 22" xfId="773"/>
     <cellStyle name="20% - Акцент4 3" xfId="47"/>
     <cellStyle name="20% - Акцент4 4" xfId="65"/>
     <cellStyle name="20% - Акцент4 5" xfId="83"/>
     <cellStyle name="20% - Акцент4 6" xfId="102"/>
     <cellStyle name="20% - Акцент4 7" xfId="143"/>
     <cellStyle name="20% - Акцент4 8" xfId="185"/>
     <cellStyle name="20% - Акцент4 9" xfId="227"/>
     <cellStyle name="20% - Акцент5 10" xfId="270"/>
     <cellStyle name="20% - Акцент5 11" xfId="312"/>
     <cellStyle name="20% - Акцент5 12" xfId="354"/>
     <cellStyle name="20% - Акцент5 13" xfId="396"/>
     <cellStyle name="20% - Акцент5 14" xfId="438"/>
+    <cellStyle name="20% - Акцент5 15" xfId="480"/>
+    <cellStyle name="20% - Акцент5 16" xfId="522"/>
+    <cellStyle name="20% - Акцент5 17" xfId="564"/>
+    <cellStyle name="20% - Акцент5 18" xfId="606"/>
+    <cellStyle name="20% - Акцент5 19" xfId="648"/>
     <cellStyle name="20% - Акцент5 2" xfId="30"/>
+    <cellStyle name="20% - Акцент5 20" xfId="690"/>
+    <cellStyle name="20% - Акцент5 21" xfId="732"/>
+    <cellStyle name="20% - Акцент5 22" xfId="774"/>
     <cellStyle name="20% - Акцент5 3" xfId="48"/>
     <cellStyle name="20% - Акцент5 4" xfId="66"/>
     <cellStyle name="20% - Акцент5 5" xfId="84"/>
     <cellStyle name="20% - Акцент5 6" xfId="103"/>
     <cellStyle name="20% - Акцент5 7" xfId="144"/>
     <cellStyle name="20% - Акцент5 8" xfId="186"/>
     <cellStyle name="20% - Акцент5 9" xfId="228"/>
     <cellStyle name="20% - Акцент6 10" xfId="271"/>
     <cellStyle name="20% - Акцент6 11" xfId="313"/>
     <cellStyle name="20% - Акцент6 12" xfId="355"/>
     <cellStyle name="20% - Акцент6 13" xfId="397"/>
     <cellStyle name="20% - Акцент6 14" xfId="439"/>
+    <cellStyle name="20% - Акцент6 15" xfId="481"/>
+    <cellStyle name="20% - Акцент6 16" xfId="523"/>
+    <cellStyle name="20% - Акцент6 17" xfId="565"/>
+    <cellStyle name="20% - Акцент6 18" xfId="607"/>
+    <cellStyle name="20% - Акцент6 19" xfId="649"/>
     <cellStyle name="20% - Акцент6 2" xfId="31"/>
+    <cellStyle name="20% - Акцент6 20" xfId="691"/>
+    <cellStyle name="20% - Акцент6 21" xfId="733"/>
+    <cellStyle name="20% - Акцент6 22" xfId="775"/>
     <cellStyle name="20% - Акцент6 3" xfId="49"/>
     <cellStyle name="20% - Акцент6 4" xfId="67"/>
     <cellStyle name="20% - Акцент6 5" xfId="85"/>
     <cellStyle name="20% - Акцент6 6" xfId="104"/>
     <cellStyle name="20% - Акцент6 7" xfId="145"/>
     <cellStyle name="20% - Акцент6 8" xfId="187"/>
     <cellStyle name="20% - Акцент6 9" xfId="229"/>
     <cellStyle name="40% - Акцент1 10" xfId="272"/>
     <cellStyle name="40% - Акцент1 11" xfId="314"/>
     <cellStyle name="40% - Акцент1 12" xfId="356"/>
     <cellStyle name="40% - Акцент1 13" xfId="398"/>
     <cellStyle name="40% - Акцент1 14" xfId="440"/>
+    <cellStyle name="40% - Акцент1 15" xfId="482"/>
+    <cellStyle name="40% - Акцент1 16" xfId="524"/>
+    <cellStyle name="40% - Акцент1 17" xfId="566"/>
+    <cellStyle name="40% - Акцент1 18" xfId="608"/>
+    <cellStyle name="40% - Акцент1 19" xfId="650"/>
     <cellStyle name="40% - Акцент1 2" xfId="32"/>
+    <cellStyle name="40% - Акцент1 20" xfId="692"/>
+    <cellStyle name="40% - Акцент1 21" xfId="734"/>
+    <cellStyle name="40% - Акцент1 22" xfId="776"/>
     <cellStyle name="40% - Акцент1 3" xfId="50"/>
     <cellStyle name="40% - Акцент1 4" xfId="68"/>
     <cellStyle name="40% - Акцент1 5" xfId="86"/>
     <cellStyle name="40% - Акцент1 6" xfId="105"/>
     <cellStyle name="40% - Акцент1 7" xfId="146"/>
     <cellStyle name="40% - Акцент1 8" xfId="188"/>
     <cellStyle name="40% - Акцент1 9" xfId="230"/>
     <cellStyle name="40% - Акцент2 10" xfId="273"/>
     <cellStyle name="40% - Акцент2 11" xfId="315"/>
     <cellStyle name="40% - Акцент2 12" xfId="357"/>
     <cellStyle name="40% - Акцент2 13" xfId="399"/>
     <cellStyle name="40% - Акцент2 14" xfId="441"/>
+    <cellStyle name="40% - Акцент2 15" xfId="483"/>
+    <cellStyle name="40% - Акцент2 16" xfId="525"/>
+    <cellStyle name="40% - Акцент2 17" xfId="567"/>
+    <cellStyle name="40% - Акцент2 18" xfId="609"/>
+    <cellStyle name="40% - Акцент2 19" xfId="651"/>
     <cellStyle name="40% - Акцент2 2" xfId="33"/>
+    <cellStyle name="40% - Акцент2 20" xfId="693"/>
+    <cellStyle name="40% - Акцент2 21" xfId="735"/>
+    <cellStyle name="40% - Акцент2 22" xfId="777"/>
     <cellStyle name="40% - Акцент2 3" xfId="51"/>
     <cellStyle name="40% - Акцент2 4" xfId="69"/>
     <cellStyle name="40% - Акцент2 5" xfId="87"/>
     <cellStyle name="40% - Акцент2 6" xfId="106"/>
     <cellStyle name="40% - Акцент2 7" xfId="147"/>
     <cellStyle name="40% - Акцент2 8" xfId="189"/>
     <cellStyle name="40% - Акцент2 9" xfId="231"/>
     <cellStyle name="40% - Акцент3 10" xfId="274"/>
     <cellStyle name="40% - Акцент3 11" xfId="316"/>
     <cellStyle name="40% - Акцент3 12" xfId="358"/>
     <cellStyle name="40% - Акцент3 13" xfId="400"/>
     <cellStyle name="40% - Акцент3 14" xfId="442"/>
+    <cellStyle name="40% - Акцент3 15" xfId="484"/>
+    <cellStyle name="40% - Акцент3 16" xfId="526"/>
+    <cellStyle name="40% - Акцент3 17" xfId="568"/>
+    <cellStyle name="40% - Акцент3 18" xfId="610"/>
+    <cellStyle name="40% - Акцент3 19" xfId="652"/>
     <cellStyle name="40% - Акцент3 2" xfId="34"/>
+    <cellStyle name="40% - Акцент3 20" xfId="694"/>
+    <cellStyle name="40% - Акцент3 21" xfId="736"/>
+    <cellStyle name="40% - Акцент3 22" xfId="778"/>
     <cellStyle name="40% - Акцент3 3" xfId="52"/>
     <cellStyle name="40% - Акцент3 4" xfId="70"/>
     <cellStyle name="40% - Акцент3 5" xfId="88"/>
     <cellStyle name="40% - Акцент3 6" xfId="107"/>
     <cellStyle name="40% - Акцент3 7" xfId="148"/>
     <cellStyle name="40% - Акцент3 8" xfId="190"/>
     <cellStyle name="40% - Акцент3 9" xfId="232"/>
     <cellStyle name="40% - Акцент4 10" xfId="275"/>
     <cellStyle name="40% - Акцент4 11" xfId="317"/>
     <cellStyle name="40% - Акцент4 12" xfId="359"/>
     <cellStyle name="40% - Акцент4 13" xfId="401"/>
     <cellStyle name="40% - Акцент4 14" xfId="443"/>
+    <cellStyle name="40% - Акцент4 15" xfId="485"/>
+    <cellStyle name="40% - Акцент4 16" xfId="527"/>
+    <cellStyle name="40% - Акцент4 17" xfId="569"/>
+    <cellStyle name="40% - Акцент4 18" xfId="611"/>
+    <cellStyle name="40% - Акцент4 19" xfId="653"/>
     <cellStyle name="40% - Акцент4 2" xfId="35"/>
+    <cellStyle name="40% - Акцент4 20" xfId="695"/>
+    <cellStyle name="40% - Акцент4 21" xfId="737"/>
+    <cellStyle name="40% - Акцент4 22" xfId="779"/>
     <cellStyle name="40% - Акцент4 3" xfId="53"/>
     <cellStyle name="40% - Акцент4 4" xfId="71"/>
     <cellStyle name="40% - Акцент4 5" xfId="89"/>
     <cellStyle name="40% - Акцент4 6" xfId="108"/>
     <cellStyle name="40% - Акцент4 7" xfId="149"/>
     <cellStyle name="40% - Акцент4 8" xfId="191"/>
     <cellStyle name="40% - Акцент4 9" xfId="233"/>
     <cellStyle name="40% - Акцент5 10" xfId="276"/>
     <cellStyle name="40% - Акцент5 11" xfId="318"/>
     <cellStyle name="40% - Акцент5 12" xfId="360"/>
     <cellStyle name="40% - Акцент5 13" xfId="402"/>
     <cellStyle name="40% - Акцент5 14" xfId="444"/>
+    <cellStyle name="40% - Акцент5 15" xfId="486"/>
+    <cellStyle name="40% - Акцент5 16" xfId="528"/>
+    <cellStyle name="40% - Акцент5 17" xfId="570"/>
+    <cellStyle name="40% - Акцент5 18" xfId="612"/>
+    <cellStyle name="40% - Акцент5 19" xfId="654"/>
     <cellStyle name="40% - Акцент5 2" xfId="36"/>
+    <cellStyle name="40% - Акцент5 20" xfId="696"/>
+    <cellStyle name="40% - Акцент5 21" xfId="738"/>
+    <cellStyle name="40% - Акцент5 22" xfId="780"/>
     <cellStyle name="40% - Акцент5 3" xfId="54"/>
     <cellStyle name="40% - Акцент5 4" xfId="72"/>
     <cellStyle name="40% - Акцент5 5" xfId="90"/>
     <cellStyle name="40% - Акцент5 6" xfId="109"/>
     <cellStyle name="40% - Акцент5 7" xfId="150"/>
     <cellStyle name="40% - Акцент5 8" xfId="192"/>
     <cellStyle name="40% - Акцент5 9" xfId="234"/>
     <cellStyle name="40% - Акцент6 10" xfId="277"/>
     <cellStyle name="40% - Акцент6 11" xfId="319"/>
     <cellStyle name="40% - Акцент6 12" xfId="361"/>
     <cellStyle name="40% - Акцент6 13" xfId="403"/>
     <cellStyle name="40% - Акцент6 14" xfId="445"/>
+    <cellStyle name="40% - Акцент6 15" xfId="487"/>
+    <cellStyle name="40% - Акцент6 16" xfId="529"/>
+    <cellStyle name="40% - Акцент6 17" xfId="571"/>
+    <cellStyle name="40% - Акцент6 18" xfId="613"/>
+    <cellStyle name="40% - Акцент6 19" xfId="655"/>
     <cellStyle name="40% - Акцент6 2" xfId="37"/>
+    <cellStyle name="40% - Акцент6 20" xfId="697"/>
+    <cellStyle name="40% - Акцент6 21" xfId="739"/>
+    <cellStyle name="40% - Акцент6 22" xfId="781"/>
     <cellStyle name="40% - Акцент6 3" xfId="55"/>
     <cellStyle name="40% - Акцент6 4" xfId="73"/>
     <cellStyle name="40% - Акцент6 5" xfId="91"/>
     <cellStyle name="40% - Акцент6 6" xfId="110"/>
     <cellStyle name="40% - Акцент6 7" xfId="151"/>
     <cellStyle name="40% - Акцент6 8" xfId="193"/>
     <cellStyle name="40% - Акцент6 9" xfId="235"/>
     <cellStyle name="60% - Акцент1 10" xfId="278"/>
     <cellStyle name="60% - Акцент1 11" xfId="320"/>
     <cellStyle name="60% - Акцент1 12" xfId="362"/>
     <cellStyle name="60% - Акцент1 13" xfId="404"/>
     <cellStyle name="60% - Акцент1 14" xfId="446"/>
+    <cellStyle name="60% - Акцент1 15" xfId="488"/>
+    <cellStyle name="60% - Акцент1 16" xfId="530"/>
+    <cellStyle name="60% - Акцент1 17" xfId="572"/>
+    <cellStyle name="60% - Акцент1 18" xfId="614"/>
+    <cellStyle name="60% - Акцент1 19" xfId="656"/>
     <cellStyle name="60% - Акцент1 2" xfId="38"/>
+    <cellStyle name="60% - Акцент1 20" xfId="698"/>
+    <cellStyle name="60% - Акцент1 21" xfId="740"/>
+    <cellStyle name="60% - Акцент1 22" xfId="782"/>
     <cellStyle name="60% - Акцент1 3" xfId="56"/>
     <cellStyle name="60% - Акцент1 4" xfId="74"/>
     <cellStyle name="60% - Акцент1 5" xfId="92"/>
     <cellStyle name="60% - Акцент1 6" xfId="111"/>
     <cellStyle name="60% - Акцент1 7" xfId="152"/>
     <cellStyle name="60% - Акцент1 8" xfId="194"/>
     <cellStyle name="60% - Акцент1 9" xfId="236"/>
     <cellStyle name="60% - Акцент2 10" xfId="279"/>
     <cellStyle name="60% - Акцент2 11" xfId="321"/>
     <cellStyle name="60% - Акцент2 12" xfId="363"/>
     <cellStyle name="60% - Акцент2 13" xfId="405"/>
     <cellStyle name="60% - Акцент2 14" xfId="447"/>
+    <cellStyle name="60% - Акцент2 15" xfId="489"/>
+    <cellStyle name="60% - Акцент2 16" xfId="531"/>
+    <cellStyle name="60% - Акцент2 17" xfId="573"/>
+    <cellStyle name="60% - Акцент2 18" xfId="615"/>
+    <cellStyle name="60% - Акцент2 19" xfId="657"/>
     <cellStyle name="60% - Акцент2 2" xfId="39"/>
+    <cellStyle name="60% - Акцент2 20" xfId="699"/>
+    <cellStyle name="60% - Акцент2 21" xfId="741"/>
+    <cellStyle name="60% - Акцент2 22" xfId="783"/>
     <cellStyle name="60% - Акцент2 3" xfId="57"/>
     <cellStyle name="60% - Акцент2 4" xfId="75"/>
     <cellStyle name="60% - Акцент2 5" xfId="93"/>
     <cellStyle name="60% - Акцент2 6" xfId="112"/>
     <cellStyle name="60% - Акцент2 7" xfId="153"/>
     <cellStyle name="60% - Акцент2 8" xfId="195"/>
     <cellStyle name="60% - Акцент2 9" xfId="237"/>
     <cellStyle name="60% - Акцент3 10" xfId="280"/>
     <cellStyle name="60% - Акцент3 11" xfId="322"/>
     <cellStyle name="60% - Акцент3 12" xfId="364"/>
     <cellStyle name="60% - Акцент3 13" xfId="406"/>
     <cellStyle name="60% - Акцент3 14" xfId="448"/>
+    <cellStyle name="60% - Акцент3 15" xfId="490"/>
+    <cellStyle name="60% - Акцент3 16" xfId="532"/>
+    <cellStyle name="60% - Акцент3 17" xfId="574"/>
+    <cellStyle name="60% - Акцент3 18" xfId="616"/>
+    <cellStyle name="60% - Акцент3 19" xfId="658"/>
     <cellStyle name="60% - Акцент3 2" xfId="40"/>
+    <cellStyle name="60% - Акцент3 20" xfId="700"/>
+    <cellStyle name="60% - Акцент3 21" xfId="742"/>
+    <cellStyle name="60% - Акцент3 22" xfId="784"/>
     <cellStyle name="60% - Акцент3 3" xfId="58"/>
     <cellStyle name="60% - Акцент3 4" xfId="76"/>
     <cellStyle name="60% - Акцент3 5" xfId="94"/>
     <cellStyle name="60% - Акцент3 6" xfId="113"/>
     <cellStyle name="60% - Акцент3 7" xfId="154"/>
     <cellStyle name="60% - Акцент3 8" xfId="196"/>
     <cellStyle name="60% - Акцент3 9" xfId="238"/>
     <cellStyle name="60% - Акцент4 10" xfId="281"/>
     <cellStyle name="60% - Акцент4 11" xfId="323"/>
     <cellStyle name="60% - Акцент4 12" xfId="365"/>
     <cellStyle name="60% - Акцент4 13" xfId="407"/>
     <cellStyle name="60% - Акцент4 14" xfId="449"/>
+    <cellStyle name="60% - Акцент4 15" xfId="491"/>
+    <cellStyle name="60% - Акцент4 16" xfId="533"/>
+    <cellStyle name="60% - Акцент4 17" xfId="575"/>
+    <cellStyle name="60% - Акцент4 18" xfId="617"/>
+    <cellStyle name="60% - Акцент4 19" xfId="659"/>
     <cellStyle name="60% - Акцент4 2" xfId="41"/>
+    <cellStyle name="60% - Акцент4 20" xfId="701"/>
+    <cellStyle name="60% - Акцент4 21" xfId="743"/>
+    <cellStyle name="60% - Акцент4 22" xfId="785"/>
     <cellStyle name="60% - Акцент4 3" xfId="59"/>
     <cellStyle name="60% - Акцент4 4" xfId="77"/>
     <cellStyle name="60% - Акцент4 5" xfId="95"/>
     <cellStyle name="60% - Акцент4 6" xfId="114"/>
     <cellStyle name="60% - Акцент4 7" xfId="155"/>
     <cellStyle name="60% - Акцент4 8" xfId="197"/>
     <cellStyle name="60% - Акцент4 9" xfId="239"/>
     <cellStyle name="60% - Акцент5 10" xfId="282"/>
     <cellStyle name="60% - Акцент5 11" xfId="324"/>
     <cellStyle name="60% - Акцент5 12" xfId="366"/>
     <cellStyle name="60% - Акцент5 13" xfId="408"/>
     <cellStyle name="60% - Акцент5 14" xfId="450"/>
+    <cellStyle name="60% - Акцент5 15" xfId="492"/>
+    <cellStyle name="60% - Акцент5 16" xfId="534"/>
+    <cellStyle name="60% - Акцент5 17" xfId="576"/>
+    <cellStyle name="60% - Акцент5 18" xfId="618"/>
+    <cellStyle name="60% - Акцент5 19" xfId="660"/>
     <cellStyle name="60% - Акцент5 2" xfId="42"/>
+    <cellStyle name="60% - Акцент5 20" xfId="702"/>
+    <cellStyle name="60% - Акцент5 21" xfId="744"/>
+    <cellStyle name="60% - Акцент5 22" xfId="786"/>
     <cellStyle name="60% - Акцент5 3" xfId="60"/>
     <cellStyle name="60% - Акцент5 4" xfId="78"/>
     <cellStyle name="60% - Акцент5 5" xfId="96"/>
     <cellStyle name="60% - Акцент5 6" xfId="115"/>
     <cellStyle name="60% - Акцент5 7" xfId="156"/>
     <cellStyle name="60% - Акцент5 8" xfId="198"/>
     <cellStyle name="60% - Акцент5 9" xfId="240"/>
     <cellStyle name="60% - Акцент6 10" xfId="283"/>
     <cellStyle name="60% - Акцент6 11" xfId="325"/>
     <cellStyle name="60% - Акцент6 12" xfId="367"/>
     <cellStyle name="60% - Акцент6 13" xfId="409"/>
     <cellStyle name="60% - Акцент6 14" xfId="451"/>
+    <cellStyle name="60% - Акцент6 15" xfId="493"/>
+    <cellStyle name="60% - Акцент6 16" xfId="535"/>
+    <cellStyle name="60% - Акцент6 17" xfId="577"/>
+    <cellStyle name="60% - Акцент6 18" xfId="619"/>
+    <cellStyle name="60% - Акцент6 19" xfId="661"/>
     <cellStyle name="60% - Акцент6 2" xfId="43"/>
+    <cellStyle name="60% - Акцент6 20" xfId="703"/>
+    <cellStyle name="60% - Акцент6 21" xfId="745"/>
+    <cellStyle name="60% - Акцент6 22" xfId="787"/>
     <cellStyle name="60% - Акцент6 3" xfId="61"/>
     <cellStyle name="60% - Акцент6 4" xfId="79"/>
     <cellStyle name="60% - Акцент6 5" xfId="97"/>
     <cellStyle name="60% - Акцент6 6" xfId="116"/>
     <cellStyle name="60% - Акцент6 7" xfId="157"/>
     <cellStyle name="60% - Акцент6 8" xfId="199"/>
     <cellStyle name="60% - Акцент6 9" xfId="241"/>
     <cellStyle name="Акцент1 10" xfId="410"/>
     <cellStyle name="Акцент1 11" xfId="452"/>
+    <cellStyle name="Акцент1 12" xfId="494"/>
+    <cellStyle name="Акцент1 13" xfId="536"/>
+    <cellStyle name="Акцент1 14" xfId="578"/>
+    <cellStyle name="Акцент1 15" xfId="620"/>
+    <cellStyle name="Акцент1 16" xfId="662"/>
+    <cellStyle name="Акцент1 17" xfId="704"/>
+    <cellStyle name="Акцент1 18" xfId="746"/>
+    <cellStyle name="Акцент1 19" xfId="788"/>
     <cellStyle name="Акцент1 2" xfId="3"/>
     <cellStyle name="Акцент1 3" xfId="117"/>
     <cellStyle name="Акцент1 4" xfId="158"/>
     <cellStyle name="Акцент1 5" xfId="200"/>
     <cellStyle name="Акцент1 6" xfId="242"/>
     <cellStyle name="Акцент1 7" xfId="284"/>
     <cellStyle name="Акцент1 8" xfId="326"/>
     <cellStyle name="Акцент1 9" xfId="368"/>
     <cellStyle name="Акцент2 10" xfId="411"/>
     <cellStyle name="Акцент2 11" xfId="453"/>
+    <cellStyle name="Акцент2 12" xfId="495"/>
+    <cellStyle name="Акцент2 13" xfId="537"/>
+    <cellStyle name="Акцент2 14" xfId="579"/>
+    <cellStyle name="Акцент2 15" xfId="621"/>
+    <cellStyle name="Акцент2 16" xfId="663"/>
+    <cellStyle name="Акцент2 17" xfId="705"/>
+    <cellStyle name="Акцент2 18" xfId="747"/>
+    <cellStyle name="Акцент2 19" xfId="789"/>
     <cellStyle name="Акцент2 2" xfId="4"/>
     <cellStyle name="Акцент2 3" xfId="118"/>
     <cellStyle name="Акцент2 4" xfId="159"/>
     <cellStyle name="Акцент2 5" xfId="201"/>
     <cellStyle name="Акцент2 6" xfId="243"/>
     <cellStyle name="Акцент2 7" xfId="285"/>
     <cellStyle name="Акцент2 8" xfId="327"/>
     <cellStyle name="Акцент2 9" xfId="369"/>
     <cellStyle name="Акцент3 10" xfId="412"/>
     <cellStyle name="Акцент3 11" xfId="454"/>
+    <cellStyle name="Акцент3 12" xfId="496"/>
+    <cellStyle name="Акцент3 13" xfId="538"/>
+    <cellStyle name="Акцент3 14" xfId="580"/>
+    <cellStyle name="Акцент3 15" xfId="622"/>
+    <cellStyle name="Акцент3 16" xfId="664"/>
+    <cellStyle name="Акцент3 17" xfId="706"/>
+    <cellStyle name="Акцент3 18" xfId="748"/>
+    <cellStyle name="Акцент3 19" xfId="790"/>
     <cellStyle name="Акцент3 2" xfId="5"/>
     <cellStyle name="Акцент3 3" xfId="119"/>
     <cellStyle name="Акцент3 4" xfId="160"/>
     <cellStyle name="Акцент3 5" xfId="202"/>
     <cellStyle name="Акцент3 6" xfId="244"/>
     <cellStyle name="Акцент3 7" xfId="286"/>
     <cellStyle name="Акцент3 8" xfId="328"/>
     <cellStyle name="Акцент3 9" xfId="370"/>
     <cellStyle name="Акцент4 10" xfId="413"/>
     <cellStyle name="Акцент4 11" xfId="455"/>
+    <cellStyle name="Акцент4 12" xfId="497"/>
+    <cellStyle name="Акцент4 13" xfId="539"/>
+    <cellStyle name="Акцент4 14" xfId="581"/>
+    <cellStyle name="Акцент4 15" xfId="623"/>
+    <cellStyle name="Акцент4 16" xfId="665"/>
+    <cellStyle name="Акцент4 17" xfId="707"/>
+    <cellStyle name="Акцент4 18" xfId="749"/>
+    <cellStyle name="Акцент4 19" xfId="791"/>
     <cellStyle name="Акцент4 2" xfId="6"/>
     <cellStyle name="Акцент4 3" xfId="120"/>
     <cellStyle name="Акцент4 4" xfId="161"/>
     <cellStyle name="Акцент4 5" xfId="203"/>
     <cellStyle name="Акцент4 6" xfId="245"/>
     <cellStyle name="Акцент4 7" xfId="287"/>
     <cellStyle name="Акцент4 8" xfId="329"/>
     <cellStyle name="Акцент4 9" xfId="371"/>
     <cellStyle name="Акцент5 10" xfId="414"/>
     <cellStyle name="Акцент5 11" xfId="456"/>
+    <cellStyle name="Акцент5 12" xfId="498"/>
+    <cellStyle name="Акцент5 13" xfId="540"/>
+    <cellStyle name="Акцент5 14" xfId="582"/>
+    <cellStyle name="Акцент5 15" xfId="624"/>
+    <cellStyle name="Акцент5 16" xfId="666"/>
+    <cellStyle name="Акцент5 17" xfId="708"/>
+    <cellStyle name="Акцент5 18" xfId="750"/>
+    <cellStyle name="Акцент5 19" xfId="792"/>
     <cellStyle name="Акцент5 2" xfId="7"/>
     <cellStyle name="Акцент5 3" xfId="121"/>
     <cellStyle name="Акцент5 4" xfId="162"/>
     <cellStyle name="Акцент5 5" xfId="204"/>
     <cellStyle name="Акцент5 6" xfId="246"/>
     <cellStyle name="Акцент5 7" xfId="288"/>
     <cellStyle name="Акцент5 8" xfId="330"/>
     <cellStyle name="Акцент5 9" xfId="372"/>
     <cellStyle name="Акцент6 10" xfId="415"/>
     <cellStyle name="Акцент6 11" xfId="457"/>
+    <cellStyle name="Акцент6 12" xfId="499"/>
+    <cellStyle name="Акцент6 13" xfId="541"/>
+    <cellStyle name="Акцент6 14" xfId="583"/>
+    <cellStyle name="Акцент6 15" xfId="625"/>
+    <cellStyle name="Акцент6 16" xfId="667"/>
+    <cellStyle name="Акцент6 17" xfId="709"/>
+    <cellStyle name="Акцент6 18" xfId="751"/>
+    <cellStyle name="Акцент6 19" xfId="793"/>
     <cellStyle name="Акцент6 2" xfId="8"/>
     <cellStyle name="Акцент6 3" xfId="122"/>
     <cellStyle name="Акцент6 4" xfId="163"/>
     <cellStyle name="Акцент6 5" xfId="205"/>
     <cellStyle name="Акцент6 6" xfId="247"/>
     <cellStyle name="Акцент6 7" xfId="289"/>
     <cellStyle name="Акцент6 8" xfId="331"/>
     <cellStyle name="Акцент6 9" xfId="373"/>
     <cellStyle name="Ввод  10" xfId="416"/>
     <cellStyle name="Ввод  11" xfId="458"/>
+    <cellStyle name="Ввод  12" xfId="500"/>
+    <cellStyle name="Ввод  13" xfId="542"/>
+    <cellStyle name="Ввод  14" xfId="584"/>
+    <cellStyle name="Ввод  15" xfId="626"/>
+    <cellStyle name="Ввод  16" xfId="668"/>
+    <cellStyle name="Ввод  17" xfId="710"/>
+    <cellStyle name="Ввод  18" xfId="752"/>
+    <cellStyle name="Ввод  19" xfId="794"/>
     <cellStyle name="Ввод  2" xfId="9"/>
     <cellStyle name="Ввод  3" xfId="123"/>
     <cellStyle name="Ввод  4" xfId="164"/>
     <cellStyle name="Ввод  5" xfId="206"/>
     <cellStyle name="Ввод  6" xfId="248"/>
     <cellStyle name="Ввод  7" xfId="290"/>
     <cellStyle name="Ввод  8" xfId="332"/>
     <cellStyle name="Ввод  9" xfId="374"/>
     <cellStyle name="Вывод 10" xfId="417"/>
     <cellStyle name="Вывод 11" xfId="459"/>
+    <cellStyle name="Вывод 12" xfId="501"/>
+    <cellStyle name="Вывод 13" xfId="543"/>
+    <cellStyle name="Вывод 14" xfId="585"/>
+    <cellStyle name="Вывод 15" xfId="627"/>
+    <cellStyle name="Вывод 16" xfId="669"/>
+    <cellStyle name="Вывод 17" xfId="711"/>
+    <cellStyle name="Вывод 18" xfId="753"/>
+    <cellStyle name="Вывод 19" xfId="795"/>
     <cellStyle name="Вывод 2" xfId="10"/>
     <cellStyle name="Вывод 3" xfId="124"/>
     <cellStyle name="Вывод 4" xfId="165"/>
     <cellStyle name="Вывод 5" xfId="207"/>
     <cellStyle name="Вывод 6" xfId="249"/>
     <cellStyle name="Вывод 7" xfId="291"/>
     <cellStyle name="Вывод 8" xfId="333"/>
     <cellStyle name="Вывод 9" xfId="375"/>
     <cellStyle name="Вычисление 10" xfId="418"/>
     <cellStyle name="Вычисление 11" xfId="460"/>
+    <cellStyle name="Вычисление 12" xfId="502"/>
+    <cellStyle name="Вычисление 13" xfId="544"/>
+    <cellStyle name="Вычисление 14" xfId="586"/>
+    <cellStyle name="Вычисление 15" xfId="628"/>
+    <cellStyle name="Вычисление 16" xfId="670"/>
+    <cellStyle name="Вычисление 17" xfId="712"/>
+    <cellStyle name="Вычисление 18" xfId="754"/>
+    <cellStyle name="Вычисление 19" xfId="796"/>
     <cellStyle name="Вычисление 2" xfId="11"/>
     <cellStyle name="Вычисление 3" xfId="125"/>
     <cellStyle name="Вычисление 4" xfId="166"/>
     <cellStyle name="Вычисление 5" xfId="208"/>
     <cellStyle name="Вычисление 6" xfId="250"/>
     <cellStyle name="Вычисление 7" xfId="292"/>
     <cellStyle name="Вычисление 8" xfId="334"/>
     <cellStyle name="Вычисление 9" xfId="376"/>
     <cellStyle name="Заголовок 1 10" xfId="419"/>
     <cellStyle name="Заголовок 1 11" xfId="461"/>
+    <cellStyle name="Заголовок 1 12" xfId="503"/>
+    <cellStyle name="Заголовок 1 13" xfId="545"/>
+    <cellStyle name="Заголовок 1 14" xfId="587"/>
+    <cellStyle name="Заголовок 1 15" xfId="629"/>
+    <cellStyle name="Заголовок 1 16" xfId="671"/>
+    <cellStyle name="Заголовок 1 17" xfId="713"/>
+    <cellStyle name="Заголовок 1 18" xfId="755"/>
+    <cellStyle name="Заголовок 1 19" xfId="797"/>
     <cellStyle name="Заголовок 1 2" xfId="12"/>
     <cellStyle name="Заголовок 1 3" xfId="126"/>
     <cellStyle name="Заголовок 1 4" xfId="167"/>
     <cellStyle name="Заголовок 1 5" xfId="209"/>
     <cellStyle name="Заголовок 1 6" xfId="251"/>
     <cellStyle name="Заголовок 1 7" xfId="293"/>
     <cellStyle name="Заголовок 1 8" xfId="335"/>
     <cellStyle name="Заголовок 1 9" xfId="377"/>
     <cellStyle name="Заголовок 2 10" xfId="420"/>
     <cellStyle name="Заголовок 2 11" xfId="462"/>
+    <cellStyle name="Заголовок 2 12" xfId="504"/>
+    <cellStyle name="Заголовок 2 13" xfId="546"/>
+    <cellStyle name="Заголовок 2 14" xfId="588"/>
+    <cellStyle name="Заголовок 2 15" xfId="630"/>
+    <cellStyle name="Заголовок 2 16" xfId="672"/>
+    <cellStyle name="Заголовок 2 17" xfId="714"/>
+    <cellStyle name="Заголовок 2 18" xfId="756"/>
+    <cellStyle name="Заголовок 2 19" xfId="798"/>
     <cellStyle name="Заголовок 2 2" xfId="13"/>
     <cellStyle name="Заголовок 2 3" xfId="127"/>
     <cellStyle name="Заголовок 2 4" xfId="168"/>
     <cellStyle name="Заголовок 2 5" xfId="210"/>
     <cellStyle name="Заголовок 2 6" xfId="252"/>
     <cellStyle name="Заголовок 2 7" xfId="294"/>
     <cellStyle name="Заголовок 2 8" xfId="336"/>
     <cellStyle name="Заголовок 2 9" xfId="378"/>
     <cellStyle name="Заголовок 3 10" xfId="421"/>
     <cellStyle name="Заголовок 3 11" xfId="463"/>
+    <cellStyle name="Заголовок 3 12" xfId="505"/>
+    <cellStyle name="Заголовок 3 13" xfId="547"/>
+    <cellStyle name="Заголовок 3 14" xfId="589"/>
+    <cellStyle name="Заголовок 3 15" xfId="631"/>
+    <cellStyle name="Заголовок 3 16" xfId="673"/>
+    <cellStyle name="Заголовок 3 17" xfId="715"/>
+    <cellStyle name="Заголовок 3 18" xfId="757"/>
+    <cellStyle name="Заголовок 3 19" xfId="799"/>
     <cellStyle name="Заголовок 3 2" xfId="14"/>
     <cellStyle name="Заголовок 3 3" xfId="128"/>
     <cellStyle name="Заголовок 3 4" xfId="169"/>
     <cellStyle name="Заголовок 3 5" xfId="211"/>
     <cellStyle name="Заголовок 3 6" xfId="253"/>
     <cellStyle name="Заголовок 3 7" xfId="295"/>
     <cellStyle name="Заголовок 3 8" xfId="337"/>
     <cellStyle name="Заголовок 3 9" xfId="379"/>
     <cellStyle name="Заголовок 4 10" xfId="422"/>
     <cellStyle name="Заголовок 4 11" xfId="464"/>
+    <cellStyle name="Заголовок 4 12" xfId="506"/>
+    <cellStyle name="Заголовок 4 13" xfId="548"/>
+    <cellStyle name="Заголовок 4 14" xfId="590"/>
+    <cellStyle name="Заголовок 4 15" xfId="632"/>
+    <cellStyle name="Заголовок 4 16" xfId="674"/>
+    <cellStyle name="Заголовок 4 17" xfId="716"/>
+    <cellStyle name="Заголовок 4 18" xfId="758"/>
+    <cellStyle name="Заголовок 4 19" xfId="800"/>
     <cellStyle name="Заголовок 4 2" xfId="15"/>
     <cellStyle name="Заголовок 4 3" xfId="129"/>
     <cellStyle name="Заголовок 4 4" xfId="170"/>
     <cellStyle name="Заголовок 4 5" xfId="212"/>
     <cellStyle name="Заголовок 4 6" xfId="254"/>
     <cellStyle name="Заголовок 4 7" xfId="296"/>
     <cellStyle name="Заголовок 4 8" xfId="338"/>
     <cellStyle name="Заголовок 4 9" xfId="380"/>
     <cellStyle name="Итог 10" xfId="423"/>
     <cellStyle name="Итог 11" xfId="465"/>
+    <cellStyle name="Итог 12" xfId="507"/>
+    <cellStyle name="Итог 13" xfId="549"/>
+    <cellStyle name="Итог 14" xfId="591"/>
+    <cellStyle name="Итог 15" xfId="633"/>
+    <cellStyle name="Итог 16" xfId="675"/>
+    <cellStyle name="Итог 17" xfId="717"/>
+    <cellStyle name="Итог 18" xfId="759"/>
+    <cellStyle name="Итог 19" xfId="801"/>
     <cellStyle name="Итог 2" xfId="16"/>
     <cellStyle name="Итог 3" xfId="130"/>
     <cellStyle name="Итог 4" xfId="171"/>
     <cellStyle name="Итог 5" xfId="213"/>
     <cellStyle name="Итог 6" xfId="255"/>
     <cellStyle name="Итог 7" xfId="297"/>
     <cellStyle name="Итог 8" xfId="339"/>
     <cellStyle name="Итог 9" xfId="381"/>
     <cellStyle name="Контрольная ячейка 10" xfId="424"/>
     <cellStyle name="Контрольная ячейка 11" xfId="466"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="508"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="550"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="592"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="634"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="676"/>
+    <cellStyle name="Контрольная ячейка 17" xfId="718"/>
+    <cellStyle name="Контрольная ячейка 18" xfId="760"/>
+    <cellStyle name="Контрольная ячейка 19" xfId="802"/>
     <cellStyle name="Контрольная ячейка 2" xfId="17"/>
     <cellStyle name="Контрольная ячейка 3" xfId="131"/>
     <cellStyle name="Контрольная ячейка 4" xfId="172"/>
     <cellStyle name="Контрольная ячейка 5" xfId="214"/>
     <cellStyle name="Контрольная ячейка 6" xfId="256"/>
     <cellStyle name="Контрольная ячейка 7" xfId="298"/>
     <cellStyle name="Контрольная ячейка 8" xfId="340"/>
     <cellStyle name="Контрольная ячейка 9" xfId="382"/>
     <cellStyle name="Название 10" xfId="425"/>
     <cellStyle name="Название 11" xfId="467"/>
+    <cellStyle name="Название 12" xfId="509"/>
+    <cellStyle name="Название 13" xfId="551"/>
+    <cellStyle name="Название 14" xfId="593"/>
+    <cellStyle name="Название 15" xfId="635"/>
+    <cellStyle name="Название 16" xfId="677"/>
+    <cellStyle name="Название 17" xfId="719"/>
+    <cellStyle name="Название 18" xfId="761"/>
+    <cellStyle name="Название 19" xfId="803"/>
     <cellStyle name="Название 2" xfId="18"/>
     <cellStyle name="Название 3" xfId="132"/>
     <cellStyle name="Название 4" xfId="173"/>
     <cellStyle name="Название 5" xfId="215"/>
     <cellStyle name="Название 6" xfId="257"/>
     <cellStyle name="Название 7" xfId="299"/>
     <cellStyle name="Название 8" xfId="341"/>
     <cellStyle name="Название 9" xfId="383"/>
     <cellStyle name="Нейтральный 10" xfId="426"/>
     <cellStyle name="Нейтральный 11" xfId="468"/>
+    <cellStyle name="Нейтральный 12" xfId="510"/>
+    <cellStyle name="Нейтральный 13" xfId="552"/>
+    <cellStyle name="Нейтральный 14" xfId="594"/>
+    <cellStyle name="Нейтральный 15" xfId="636"/>
+    <cellStyle name="Нейтральный 16" xfId="678"/>
+    <cellStyle name="Нейтральный 17" xfId="720"/>
+    <cellStyle name="Нейтральный 18" xfId="762"/>
+    <cellStyle name="Нейтральный 19" xfId="804"/>
     <cellStyle name="Нейтральный 2" xfId="19"/>
     <cellStyle name="Нейтральный 3" xfId="133"/>
     <cellStyle name="Нейтральный 4" xfId="174"/>
     <cellStyle name="Нейтральный 5" xfId="216"/>
     <cellStyle name="Нейтральный 6" xfId="258"/>
     <cellStyle name="Нейтральный 7" xfId="300"/>
     <cellStyle name="Нейтральный 8" xfId="342"/>
     <cellStyle name="Нейтральный 9" xfId="384"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="391"/>
     <cellStyle name="Обычный 11" xfId="433"/>
+    <cellStyle name="Обычный 12" xfId="475"/>
+    <cellStyle name="Обычный 13" xfId="517"/>
+    <cellStyle name="Обычный 14" xfId="553"/>
+    <cellStyle name="Обычный 15" xfId="595"/>
+    <cellStyle name="Обычный 16" xfId="643"/>
+    <cellStyle name="Обычный 17" xfId="679"/>
+    <cellStyle name="Обычный 18" xfId="721"/>
+    <cellStyle name="Обычный 19" xfId="763"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="98"/>
     <cellStyle name="Обычный 5" xfId="181"/>
     <cellStyle name="Обычный 6" xfId="223"/>
     <cellStyle name="Обычный 7" xfId="265"/>
     <cellStyle name="Обычный 8" xfId="307"/>
     <cellStyle name="Обычный 9" xfId="349"/>
     <cellStyle name="Плохой 10" xfId="427"/>
     <cellStyle name="Плохой 11" xfId="469"/>
+    <cellStyle name="Плохой 12" xfId="511"/>
+    <cellStyle name="Плохой 13" xfId="554"/>
+    <cellStyle name="Плохой 14" xfId="596"/>
+    <cellStyle name="Плохой 15" xfId="637"/>
+    <cellStyle name="Плохой 16" xfId="680"/>
+    <cellStyle name="Плохой 17" xfId="722"/>
+    <cellStyle name="Плохой 18" xfId="764"/>
+    <cellStyle name="Плохой 19" xfId="805"/>
     <cellStyle name="Плохой 2" xfId="20"/>
     <cellStyle name="Плохой 3" xfId="134"/>
     <cellStyle name="Плохой 4" xfId="175"/>
     <cellStyle name="Плохой 5" xfId="217"/>
     <cellStyle name="Плохой 6" xfId="259"/>
     <cellStyle name="Плохой 7" xfId="301"/>
     <cellStyle name="Плохой 8" xfId="343"/>
     <cellStyle name="Плохой 9" xfId="385"/>
     <cellStyle name="Пояснение 10" xfId="428"/>
     <cellStyle name="Пояснение 11" xfId="470"/>
+    <cellStyle name="Пояснение 12" xfId="512"/>
+    <cellStyle name="Пояснение 13" xfId="555"/>
+    <cellStyle name="Пояснение 14" xfId="597"/>
+    <cellStyle name="Пояснение 15" xfId="638"/>
+    <cellStyle name="Пояснение 16" xfId="681"/>
+    <cellStyle name="Пояснение 17" xfId="723"/>
+    <cellStyle name="Пояснение 18" xfId="765"/>
+    <cellStyle name="Пояснение 19" xfId="806"/>
     <cellStyle name="Пояснение 2" xfId="21"/>
     <cellStyle name="Пояснение 3" xfId="135"/>
     <cellStyle name="Пояснение 4" xfId="176"/>
     <cellStyle name="Пояснение 5" xfId="218"/>
     <cellStyle name="Пояснение 6" xfId="260"/>
     <cellStyle name="Пояснение 7" xfId="302"/>
     <cellStyle name="Пояснение 8" xfId="344"/>
     <cellStyle name="Пояснение 9" xfId="386"/>
     <cellStyle name="Примечание 10" xfId="429"/>
     <cellStyle name="Примечание 11" xfId="471"/>
+    <cellStyle name="Примечание 12" xfId="513"/>
+    <cellStyle name="Примечание 13" xfId="556"/>
+    <cellStyle name="Примечание 14" xfId="598"/>
+    <cellStyle name="Примечание 15" xfId="639"/>
+    <cellStyle name="Примечание 16" xfId="682"/>
+    <cellStyle name="Примечание 17" xfId="724"/>
+    <cellStyle name="Примечание 18" xfId="766"/>
+    <cellStyle name="Примечание 19" xfId="807"/>
     <cellStyle name="Примечание 2" xfId="22"/>
     <cellStyle name="Примечание 3" xfId="136"/>
     <cellStyle name="Примечание 4" xfId="177"/>
     <cellStyle name="Примечание 5" xfId="219"/>
     <cellStyle name="Примечание 6" xfId="261"/>
     <cellStyle name="Примечание 7" xfId="303"/>
     <cellStyle name="Примечание 8" xfId="345"/>
     <cellStyle name="Примечание 9" xfId="387"/>
     <cellStyle name="Связанная ячейка 10" xfId="430"/>
     <cellStyle name="Связанная ячейка 11" xfId="472"/>
+    <cellStyle name="Связанная ячейка 12" xfId="514"/>
+    <cellStyle name="Связанная ячейка 13" xfId="557"/>
+    <cellStyle name="Связанная ячейка 14" xfId="599"/>
+    <cellStyle name="Связанная ячейка 15" xfId="640"/>
+    <cellStyle name="Связанная ячейка 16" xfId="683"/>
+    <cellStyle name="Связанная ячейка 17" xfId="725"/>
+    <cellStyle name="Связанная ячейка 18" xfId="767"/>
+    <cellStyle name="Связанная ячейка 19" xfId="808"/>
     <cellStyle name="Связанная ячейка 2" xfId="23"/>
     <cellStyle name="Связанная ячейка 3" xfId="137"/>
     <cellStyle name="Связанная ячейка 4" xfId="178"/>
     <cellStyle name="Связанная ячейка 5" xfId="220"/>
     <cellStyle name="Связанная ячейка 6" xfId="262"/>
     <cellStyle name="Связанная ячейка 7" xfId="304"/>
     <cellStyle name="Связанная ячейка 8" xfId="346"/>
     <cellStyle name="Связанная ячейка 9" xfId="388"/>
     <cellStyle name="Текст предупреждения 10" xfId="431"/>
     <cellStyle name="Текст предупреждения 11" xfId="473"/>
+    <cellStyle name="Текст предупреждения 12" xfId="515"/>
+    <cellStyle name="Текст предупреждения 13" xfId="558"/>
+    <cellStyle name="Текст предупреждения 14" xfId="600"/>
+    <cellStyle name="Текст предупреждения 15" xfId="641"/>
+    <cellStyle name="Текст предупреждения 16" xfId="684"/>
+    <cellStyle name="Текст предупреждения 17" xfId="726"/>
+    <cellStyle name="Текст предупреждения 18" xfId="768"/>
+    <cellStyle name="Текст предупреждения 19" xfId="809"/>
     <cellStyle name="Текст предупреждения 2" xfId="24"/>
     <cellStyle name="Текст предупреждения 3" xfId="138"/>
     <cellStyle name="Текст предупреждения 4" xfId="179"/>
     <cellStyle name="Текст предупреждения 5" xfId="221"/>
     <cellStyle name="Текст предупреждения 6" xfId="263"/>
     <cellStyle name="Текст предупреждения 7" xfId="305"/>
     <cellStyle name="Текст предупреждения 8" xfId="347"/>
     <cellStyle name="Текст предупреждения 9" xfId="389"/>
     <cellStyle name="Хороший 10" xfId="432"/>
     <cellStyle name="Хороший 11" xfId="474"/>
+    <cellStyle name="Хороший 12" xfId="516"/>
+    <cellStyle name="Хороший 13" xfId="559"/>
+    <cellStyle name="Хороший 14" xfId="601"/>
+    <cellStyle name="Хороший 15" xfId="642"/>
+    <cellStyle name="Хороший 16" xfId="685"/>
+    <cellStyle name="Хороший 17" xfId="727"/>
+    <cellStyle name="Хороший 18" xfId="769"/>
+    <cellStyle name="Хороший 19" xfId="810"/>
     <cellStyle name="Хороший 2" xfId="25"/>
     <cellStyle name="Хороший 3" xfId="139"/>
     <cellStyle name="Хороший 4" xfId="180"/>
     <cellStyle name="Хороший 5" xfId="222"/>
     <cellStyle name="Хороший 6" xfId="264"/>
     <cellStyle name="Хороший 7" xfId="306"/>
     <cellStyle name="Хороший 8" xfId="348"/>
     <cellStyle name="Хороший 9" xfId="390"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>174239</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>581025</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>23233</xdr:rowOff>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>642938</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="85725" y="174239"/>
-          <a:ext cx="3314700" cy="791969"/>
+          <a:off x="0" y="266700"/>
+          <a:ext cx="2943225" cy="566738"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>180975</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>523875</xdr:colOff>
+      <xdr:colOff>330993</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>756854</xdr:rowOff>
+      <xdr:rowOff>752474</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="104775" y="180975"/>
-          <a:ext cx="3314700" cy="766379"/>
+          <a:off x="0" y="228599"/>
+          <a:ext cx="3226593" cy="714375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>123824</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>523874</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>11906</xdr:rowOff>
+      <xdr:colOff>245268</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="123824" y="190500"/>
-          <a:ext cx="3381375" cy="821531"/>
+          <a:off x="0" y="228600"/>
+          <a:ext cx="3226593" cy="723900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2219,5368 +2955,5766 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AT35"/>
+  <dimension ref="A2:AT37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D37" sqref="D37"/>
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" customWidth="1"/>
     <col min="7" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="9" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" style="8" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" style="8" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="8" customWidth="1"/>
     <col min="18" max="46" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:46" ht="59.25" customHeight="1">
-      <c r="A2" s="69"/>
-[...2 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="102"/>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
     </row>
     <row r="4" spans="1:46" ht="15" customHeight="1">
-      <c r="A4" s="70" t="s">
-[...17 lines deleted...]
-      <c r="Q4" s="69"/>
+      <c r="A4" s="103" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="103"/>
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
+      <c r="O4" s="102"/>
+      <c r="P4" s="102"/>
+      <c r="Q4" s="102"/>
     </row>
     <row r="5" spans="1:46">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="13"/>
-      <c r="Q5" s="33" t="s">
-        <v>22</v>
+      <c r="R5" s="28" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:46" s="11" customFormat="1" ht="12.75">
-      <c r="A6" s="19"/>
-      <c r="B6" s="20">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19">
         <v>2009</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="19">
         <v>2010</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="19">
         <v>2011</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="19">
         <v>2012</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="19">
         <v>2013</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="19">
         <v>2014</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="19">
         <v>2015</v>
       </c>
-      <c r="I6" s="21">
+      <c r="I6" s="20">
         <v>2016</v>
       </c>
-      <c r="J6" s="22">
+      <c r="J6" s="21">
         <v>2017</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="19">
         <v>2018</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="19">
         <v>2019</v>
       </c>
-      <c r="M6" s="20">
+      <c r="M6" s="19">
         <v>2020</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="19">
         <v>2021</v>
       </c>
-      <c r="O6" s="30">
+      <c r="O6" s="26">
         <v>2022</v>
       </c>
-      <c r="P6" s="30">
+      <c r="P6" s="26">
         <v>2023</v>
       </c>
-      <c r="Q6" s="31">
+      <c r="Q6" s="27">
         <v>2024</v>
       </c>
-      <c r="R6" s="10"/>
+      <c r="R6" s="29">
+        <v>2025</v>
+      </c>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
       <c r="Z6" s="10"/>
       <c r="AA6" s="10"/>
       <c r="AB6" s="10"/>
       <c r="AC6" s="10"/>
       <c r="AD6" s="10"/>
       <c r="AE6" s="10"/>
       <c r="AF6" s="10"/>
       <c r="AG6" s="10"/>
       <c r="AH6" s="10"/>
       <c r="AI6" s="10"/>
       <c r="AJ6" s="10"/>
       <c r="AK6" s="10"/>
       <c r="AL6" s="10"/>
       <c r="AM6" s="10"/>
       <c r="AN6" s="10"/>
       <c r="AO6" s="10"/>
       <c r="AP6" s="10"/>
       <c r="AQ6" s="10"/>
       <c r="AR6" s="10"/>
       <c r="AS6" s="10"/>
       <c r="AT6" s="10"/>
     </row>
     <row r="7" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A7" s="23" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="38">
+      <c r="A7" s="100" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="33">
         <v>1618</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="33">
         <v>2007</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="33">
         <v>554</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="33">
         <v>512</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="33">
         <v>436</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="33">
         <v>515</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="33">
         <v>389</v>
       </c>
-      <c r="I7" s="37">
+      <c r="I7" s="32">
         <v>384</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="33">
         <v>314</v>
       </c>
-      <c r="K7" s="38">
+      <c r="K7" s="33">
         <v>280</v>
       </c>
-      <c r="L7" s="38">
+      <c r="L7" s="33">
         <v>277</v>
       </c>
-      <c r="M7" s="39">
+      <c r="M7" s="34">
         <v>254</v>
       </c>
-      <c r="N7" s="40">
+      <c r="N7" s="35">
         <v>401</v>
       </c>
-      <c r="O7" s="41">
+      <c r="O7" s="36">
         <v>462</v>
       </c>
-      <c r="P7" s="47">
+      <c r="P7" s="42">
         <v>628</v>
       </c>
-      <c r="Q7" s="45">
+      <c r="Q7" s="40">
         <v>739</v>
       </c>
-      <c r="R7" s="9"/>
+      <c r="R7" s="81">
+        <v>412</v>
+      </c>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
       <c r="Y7" s="9"/>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
       <c r="AB7" s="9"/>
       <c r="AC7" s="9"/>
       <c r="AD7" s="9"/>
       <c r="AE7" s="9"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
       <c r="AL7" s="9"/>
       <c r="AM7" s="9"/>
       <c r="AN7" s="9"/>
       <c r="AO7" s="9"/>
       <c r="AP7" s="9"/>
       <c r="AQ7" s="9"/>
       <c r="AR7" s="9"/>
       <c r="AS7" s="9"/>
       <c r="AT7" s="9"/>
     </row>
-    <row r="8" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A8" s="24" t="s">
+    <row r="8" spans="1:46" s="64" customFormat="1" ht="12.75">
+      <c r="A8" s="98" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="67"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="70"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="72"/>
+      <c r="R8" s="81"/>
+      <c r="S8" s="65"/>
+      <c r="T8" s="65"/>
+      <c r="U8" s="65"/>
+      <c r="V8" s="65"/>
+      <c r="W8" s="65"/>
+      <c r="X8" s="65"/>
+      <c r="Y8" s="65"/>
+      <c r="Z8" s="65"/>
+      <c r="AA8" s="65"/>
+      <c r="AB8" s="65"/>
+      <c r="AC8" s="65"/>
+      <c r="AD8" s="65"/>
+      <c r="AE8" s="65"/>
+      <c r="AF8" s="65"/>
+      <c r="AG8" s="65"/>
+      <c r="AH8" s="65"/>
+      <c r="AI8" s="65"/>
+      <c r="AJ8" s="65"/>
+      <c r="AK8" s="65"/>
+      <c r="AL8" s="65"/>
+      <c r="AM8" s="65"/>
+      <c r="AN8" s="65"/>
+      <c r="AO8" s="65"/>
+      <c r="AP8" s="65"/>
+      <c r="AQ8" s="65"/>
+      <c r="AR8" s="65"/>
+      <c r="AS8" s="65"/>
+      <c r="AT8" s="65"/>
+    </row>
+    <row r="9" spans="1:46" s="7" customFormat="1" ht="12.75">
+      <c r="A9" s="100" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="38">
+      <c r="B9" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="33">
+        <v>1</v>
+      </c>
+      <c r="D9" s="33">
         <v>7</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E9" s="33">
         <v>8</v>
       </c>
-      <c r="F8" s="38">
-[...2 lines deleted...]
-      <c r="G8" s="38">
+      <c r="F9" s="33">
+        <v>1</v>
+      </c>
+      <c r="G9" s="33">
         <v>9</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H9" s="33">
         <v>2</v>
       </c>
-      <c r="I8" s="37">
+      <c r="I9" s="32">
         <v>2</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J9" s="33">
         <v>3</v>
       </c>
-      <c r="K8" s="38">
-[...2 lines deleted...]
-      <c r="L8" s="38">
+      <c r="K9" s="33">
+        <v>1</v>
+      </c>
+      <c r="L9" s="33">
         <v>2</v>
       </c>
-      <c r="M8" s="39">
+      <c r="M9" s="34">
         <v>3</v>
       </c>
-      <c r="N8" s="38" t="s">
-[...5 lines deleted...]
-      <c r="P8" s="43">
+      <c r="N9" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" s="36">
+        <v>1</v>
+      </c>
+      <c r="P9" s="38">
         <v>3</v>
       </c>
-      <c r="Q8" s="48" t="s">
-[...39 lines deleted...]
-      <c r="C9" s="38">
+      <c r="Q9" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="R9" s="82">
         <v>2</v>
       </c>
-      <c r="D9" s="38">
-[...41 lines deleted...]
-      <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="9"/>
       <c r="W9" s="9"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="9"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
       <c r="AB9" s="9"/>
       <c r="AC9" s="9"/>
       <c r="AD9" s="9"/>
       <c r="AE9" s="9"/>
       <c r="AF9" s="9"/>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
       <c r="AL9" s="9"/>
       <c r="AM9" s="9"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="9"/>
       <c r="AP9" s="9"/>
       <c r="AQ9" s="9"/>
       <c r="AR9" s="9"/>
       <c r="AS9" s="9"/>
       <c r="AT9" s="9"/>
     </row>
     <row r="10" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A10" s="24" t="s">
-[...35 lines deleted...]
-      <c r="M10" s="39">
+      <c r="A10" s="100" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="33">
         <v>2</v>
       </c>
-      <c r="N10" s="38" t="s">
-[...11 lines deleted...]
-      <c r="R10" s="9"/>
+      <c r="D10" s="33">
+        <v>10</v>
+      </c>
+      <c r="E10" s="33">
+        <v>20</v>
+      </c>
+      <c r="F10" s="33">
+        <v>9</v>
+      </c>
+      <c r="G10" s="33">
+        <v>18</v>
+      </c>
+      <c r="H10" s="33">
+        <v>11</v>
+      </c>
+      <c r="I10" s="32">
+        <v>9</v>
+      </c>
+      <c r="J10" s="33">
+        <v>11</v>
+      </c>
+      <c r="K10" s="33">
+        <v>13</v>
+      </c>
+      <c r="L10" s="33">
+        <v>15</v>
+      </c>
+      <c r="M10" s="34">
+        <v>7</v>
+      </c>
+      <c r="N10" s="35">
+        <v>5</v>
+      </c>
+      <c r="O10" s="36">
+        <v>6</v>
+      </c>
+      <c r="P10" s="38">
+        <v>10</v>
+      </c>
+      <c r="Q10" s="40">
+        <v>8</v>
+      </c>
+      <c r="R10" s="85">
+        <v>1</v>
+      </c>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
       <c r="Z10" s="9"/>
       <c r="AA10" s="9"/>
       <c r="AB10" s="9"/>
       <c r="AC10" s="9"/>
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
       <c r="AT10" s="9"/>
     </row>
     <row r="11" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A11" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="38">
+      <c r="A11" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="33">
+        <v>1</v>
+      </c>
+      <c r="D11" s="33">
+        <v>1</v>
+      </c>
+      <c r="E11" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="33">
+        <v>1</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I11" s="32">
+        <v>1</v>
+      </c>
+      <c r="J11" s="33">
         <v>3</v>
       </c>
-      <c r="C11" s="38">
-[...11 lines deleted...]
-      <c r="G11" s="38">
+      <c r="K11" s="33">
+        <v>1</v>
+      </c>
+      <c r="L11" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M11" s="34">
         <v>2</v>
       </c>
-      <c r="H11" s="38">
-[...2 lines deleted...]
-      <c r="I11" s="37">
+      <c r="N11" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O11" s="36">
+        <v>2</v>
+      </c>
+      <c r="P11" s="38">
         <v>3</v>
       </c>
-      <c r="J11" s="38">
-[...8 lines deleted...]
-      <c r="M11" s="39">
+      <c r="Q11" s="40">
         <v>2</v>
       </c>
-      <c r="N11" s="40">
-[...11 lines deleted...]
-      <c r="R11" s="9"/>
+      <c r="R11" s="85">
+        <v>2</v>
+      </c>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="9"/>
       <c r="W11" s="9"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="9"/>
       <c r="Z11" s="9"/>
       <c r="AA11" s="9"/>
       <c r="AB11" s="9"/>
       <c r="AC11" s="9"/>
       <c r="AD11" s="9"/>
       <c r="AE11" s="9"/>
       <c r="AF11" s="9"/>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9"/>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9"/>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="9"/>
     </row>
     <row r="12" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A12" s="24" t="s">
+      <c r="A12" s="100" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="33">
+        <v>3</v>
+      </c>
+      <c r="C12" s="33">
+        <v>12</v>
+      </c>
+      <c r="D12" s="33">
+        <v>12</v>
+      </c>
+      <c r="E12" s="33">
+        <v>15</v>
+      </c>
+      <c r="F12" s="33">
+        <v>5</v>
+      </c>
+      <c r="G12" s="33">
         <v>2</v>
       </c>
-      <c r="B12" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="38">
+      <c r="H12" s="33">
+        <v>4</v>
+      </c>
+      <c r="I12" s="32">
+        <v>3</v>
+      </c>
+      <c r="J12" s="33">
+        <v>7</v>
+      </c>
+      <c r="K12" s="33">
+        <v>7</v>
+      </c>
+      <c r="L12" s="33">
+        <v>3</v>
+      </c>
+      <c r="M12" s="34">
         <v>2</v>
       </c>
-      <c r="E12" s="38">
-[...38 lines deleted...]
-      <c r="R12" s="9"/>
+      <c r="N12" s="35">
+        <v>5</v>
+      </c>
+      <c r="O12" s="36">
+        <v>4</v>
+      </c>
+      <c r="P12" s="38">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="40">
+        <v>7</v>
+      </c>
+      <c r="R12" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="9"/>
       <c r="W12" s="9"/>
       <c r="X12" s="9"/>
       <c r="Y12" s="9"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
       <c r="AB12" s="9"/>
       <c r="AC12" s="9"/>
       <c r="AD12" s="9"/>
       <c r="AE12" s="9"/>
       <c r="AF12" s="9"/>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
       <c r="AL12" s="9"/>
       <c r="AM12" s="9"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
       <c r="AT12" s="9"/>
     </row>
     <row r="13" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A13" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R13" s="9"/>
+      <c r="A13" s="100" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="33">
+        <v>1</v>
+      </c>
+      <c r="D13" s="33">
+        <v>2</v>
+      </c>
+      <c r="E13" s="33">
+        <v>1</v>
+      </c>
+      <c r="F13" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="33">
+        <v>6</v>
+      </c>
+      <c r="H13" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="32">
+        <v>3</v>
+      </c>
+      <c r="J13" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="33">
+        <v>1</v>
+      </c>
+      <c r="L13" s="33">
+        <v>1</v>
+      </c>
+      <c r="M13" s="34">
+        <v>1</v>
+      </c>
+      <c r="N13" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="R13" s="85">
+        <v>1</v>
+      </c>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
       <c r="U13" s="9"/>
       <c r="V13" s="9"/>
       <c r="W13" s="9"/>
       <c r="X13" s="9"/>
       <c r="Y13" s="9"/>
       <c r="Z13" s="9"/>
       <c r="AA13" s="9"/>
       <c r="AB13" s="9"/>
       <c r="AC13" s="9"/>
       <c r="AD13" s="9"/>
       <c r="AE13" s="9"/>
       <c r="AF13" s="9"/>
       <c r="AG13" s="9"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
       <c r="AT13" s="9"/>
     </row>
     <row r="14" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A14" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R14" s="9"/>
+      <c r="A14" s="100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="33">
+        <v>1113</v>
+      </c>
+      <c r="C14" s="33">
+        <v>1787</v>
+      </c>
+      <c r="D14" s="33">
+        <v>358</v>
+      </c>
+      <c r="E14" s="33">
+        <v>315</v>
+      </c>
+      <c r="F14" s="33">
+        <v>294</v>
+      </c>
+      <c r="G14" s="33">
+        <v>300</v>
+      </c>
+      <c r="H14" s="33">
+        <v>245</v>
+      </c>
+      <c r="I14" s="32">
+        <v>191</v>
+      </c>
+      <c r="J14" s="33">
+        <v>141</v>
+      </c>
+      <c r="K14" s="33">
+        <v>124</v>
+      </c>
+      <c r="L14" s="33">
+        <v>94</v>
+      </c>
+      <c r="M14" s="34">
+        <v>107</v>
+      </c>
+      <c r="N14" s="35">
+        <v>272</v>
+      </c>
+      <c r="O14" s="36">
+        <v>277</v>
+      </c>
+      <c r="P14" s="38">
+        <v>305</v>
+      </c>
+      <c r="Q14" s="40">
+        <v>545</v>
+      </c>
+      <c r="R14" s="83">
+        <v>329</v>
+      </c>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
       <c r="Y14" s="9"/>
       <c r="Z14" s="9"/>
       <c r="AA14" s="9"/>
       <c r="AB14" s="9"/>
       <c r="AC14" s="9"/>
       <c r="AD14" s="9"/>
       <c r="AE14" s="9"/>
       <c r="AF14" s="9"/>
       <c r="AG14" s="9"/>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
       <c r="AL14" s="9"/>
       <c r="AM14" s="9"/>
       <c r="AN14" s="9"/>
       <c r="AO14" s="9"/>
       <c r="AP14" s="9"/>
       <c r="AQ14" s="9"/>
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
       <c r="AT14" s="9"/>
     </row>
     <row r="15" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A15" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R15" s="9"/>
+      <c r="A15" s="100" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="33">
+        <v>128</v>
+      </c>
+      <c r="C15" s="33">
+        <v>100</v>
+      </c>
+      <c r="D15" s="33">
+        <v>109</v>
+      </c>
+      <c r="E15" s="33">
+        <v>102</v>
+      </c>
+      <c r="F15" s="33">
+        <v>63</v>
+      </c>
+      <c r="G15" s="33">
+        <v>95</v>
+      </c>
+      <c r="H15" s="33">
+        <v>57</v>
+      </c>
+      <c r="I15" s="32">
+        <v>104</v>
+      </c>
+      <c r="J15" s="33">
+        <v>90</v>
+      </c>
+      <c r="K15" s="33">
+        <v>72</v>
+      </c>
+      <c r="L15" s="33">
+        <v>82</v>
+      </c>
+      <c r="M15" s="34">
+        <v>63</v>
+      </c>
+      <c r="N15" s="35">
+        <v>60</v>
+      </c>
+      <c r="O15" s="36">
+        <v>119</v>
+      </c>
+      <c r="P15" s="38">
+        <v>259</v>
+      </c>
+      <c r="Q15" s="40">
+        <v>114</v>
+      </c>
+      <c r="R15" s="84">
+        <v>63</v>
+      </c>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="9"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="9"/>
       <c r="AB15" s="9"/>
       <c r="AC15" s="9"/>
       <c r="AD15" s="9"/>
       <c r="AE15" s="9"/>
       <c r="AF15" s="9"/>
       <c r="AG15" s="9"/>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
       <c r="AL15" s="9"/>
       <c r="AM15" s="9"/>
       <c r="AN15" s="9"/>
       <c r="AO15" s="9"/>
       <c r="AP15" s="9"/>
       <c r="AQ15" s="9"/>
       <c r="AR15" s="9"/>
       <c r="AS15" s="9"/>
       <c r="AT15" s="9"/>
     </row>
     <row r="16" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A16" s="24" t="s">
-[...11 lines deleted...]
-      <c r="E16" s="38">
+      <c r="A16" s="100" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="33">
         <v>2</v>
       </c>
-      <c r="F16" s="38" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="38">
+      <c r="C16" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="33">
         <v>3</v>
       </c>
-      <c r="H16" s="38">
+      <c r="E16" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I16" s="32">
         <v>4</v>
       </c>
-      <c r="I16" s="37">
-[...11 lines deleted...]
-      <c r="M16" s="39">
+      <c r="J16" s="33">
+        <v>1</v>
+      </c>
+      <c r="K16" s="33">
+        <v>1</v>
+      </c>
+      <c r="L16" s="33">
+        <v>1</v>
+      </c>
+      <c r="M16" s="34">
+        <v>1</v>
+      </c>
+      <c r="N16" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" s="36">
+        <v>3</v>
+      </c>
+      <c r="P16" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="40">
         <v>2</v>
       </c>
-      <c r="N16" s="40">
-[...11 lines deleted...]
-      <c r="R16" s="9"/>
+      <c r="R16" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="9"/>
       <c r="AA16" s="9"/>
       <c r="AB16" s="9"/>
       <c r="AC16" s="9"/>
       <c r="AD16" s="9"/>
       <c r="AE16" s="9"/>
       <c r="AF16" s="9"/>
       <c r="AG16" s="9"/>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
       <c r="AL16" s="9"/>
       <c r="AM16" s="9"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="9"/>
       <c r="AP16" s="9"/>
       <c r="AQ16" s="9"/>
       <c r="AR16" s="9"/>
       <c r="AS16" s="9"/>
       <c r="AT16" s="9"/>
     </row>
     <row r="17" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A17" s="24" t="s">
+      <c r="A17" s="100" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="33">
+        <v>16</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="33">
+        <v>1</v>
+      </c>
+      <c r="E17" s="33">
+        <v>2</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="33">
         <v>3</v>
       </c>
-      <c r="B17" s="38">
+      <c r="H17" s="33">
         <v>4</v>
       </c>
-      <c r="C17" s="38">
-[...8 lines deleted...]
-      <c r="F17" s="38">
+      <c r="I17" s="32">
+        <v>1</v>
+      </c>
+      <c r="J17" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="33">
+        <v>1</v>
+      </c>
+      <c r="L17" s="33">
+        <v>1</v>
+      </c>
+      <c r="M17" s="34">
         <v>2</v>
       </c>
-      <c r="G17" s="38">
+      <c r="N17" s="35">
+        <v>1</v>
+      </c>
+      <c r="O17" s="36">
+        <v>5</v>
+      </c>
+      <c r="P17" s="38">
         <v>3</v>
       </c>
-      <c r="H17" s="38">
-[...23 lines deleted...]
-      <c r="P17" s="43">
+      <c r="Q17" s="40">
+        <v>12</v>
+      </c>
+      <c r="R17" s="85">
         <v>7</v>
       </c>
-      <c r="Q17" s="45">
-[...2 lines deleted...]
-      <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="9"/>
       <c r="W17" s="9"/>
       <c r="X17" s="9"/>
       <c r="Y17" s="9"/>
       <c r="Z17" s="9"/>
       <c r="AA17" s="9"/>
       <c r="AB17" s="9"/>
       <c r="AC17" s="9"/>
       <c r="AD17" s="9"/>
       <c r="AE17" s="9"/>
       <c r="AF17" s="9"/>
       <c r="AG17" s="9"/>
       <c r="AH17" s="9"/>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
       <c r="AL17" s="9"/>
       <c r="AM17" s="9"/>
       <c r="AN17" s="9"/>
       <c r="AO17" s="9"/>
       <c r="AP17" s="9"/>
       <c r="AQ17" s="9"/>
       <c r="AR17" s="9"/>
       <c r="AS17" s="9"/>
       <c r="AT17" s="9"/>
     </row>
     <row r="18" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A18" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="38">
+      <c r="A18" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="33">
+        <v>4</v>
+      </c>
+      <c r="C18" s="33">
+        <v>4</v>
+      </c>
+      <c r="D18" s="33">
+        <v>11</v>
+      </c>
+      <c r="E18" s="33">
+        <v>13</v>
+      </c>
+      <c r="F18" s="33">
         <v>2</v>
       </c>
-      <c r="C18" s="38">
-[...5 lines deleted...]
-      <c r="E18" s="38">
+      <c r="G18" s="33">
         <v>3</v>
       </c>
-      <c r="F18" s="38">
-[...5 lines deleted...]
-      <c r="H18" s="38">
+      <c r="H18" s="33">
+        <v>11</v>
+      </c>
+      <c r="I18" s="32">
+        <v>17</v>
+      </c>
+      <c r="J18" s="33">
+        <v>9</v>
+      </c>
+      <c r="K18" s="33">
+        <v>8</v>
+      </c>
+      <c r="L18" s="33">
         <v>3</v>
       </c>
-      <c r="I18" s="38">
-[...5 lines deleted...]
-      <c r="K18" s="38">
+      <c r="M18" s="34">
+        <v>4</v>
+      </c>
+      <c r="N18" s="35">
+        <v>4</v>
+      </c>
+      <c r="O18" s="36">
         <v>3</v>
       </c>
-      <c r="L18" s="38">
-[...17 lines deleted...]
-      <c r="R18" s="9"/>
+      <c r="P18" s="38">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="40">
+        <v>4</v>
+      </c>
+      <c r="R18" s="85">
+        <v>7</v>
+      </c>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="9"/>
       <c r="W18" s="9"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="9"/>
       <c r="Z18" s="9"/>
       <c r="AA18" s="9"/>
       <c r="AB18" s="9"/>
       <c r="AC18" s="9"/>
       <c r="AD18" s="9"/>
       <c r="AE18" s="9"/>
       <c r="AF18" s="9"/>
       <c r="AG18" s="9"/>
       <c r="AH18" s="9"/>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
       <c r="AL18" s="9"/>
       <c r="AM18" s="9"/>
       <c r="AN18" s="9"/>
       <c r="AO18" s="9"/>
       <c r="AP18" s="9"/>
       <c r="AQ18" s="9"/>
       <c r="AR18" s="9"/>
       <c r="AS18" s="9"/>
       <c r="AT18" s="9"/>
     </row>
-    <row r="19" spans="1:46" s="7" customFormat="1" ht="12.75">
-[...79 lines deleted...]
-      <c r="AT19" s="9"/>
+    <row r="19" spans="1:46" s="64" customFormat="1" ht="12.75">
+      <c r="A19" s="99" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="67"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="67"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="68"/>
+      <c r="N19" s="69"/>
+      <c r="O19" s="70"/>
+      <c r="P19" s="71"/>
+      <c r="Q19" s="72"/>
+      <c r="R19" s="85"/>
+      <c r="S19" s="65"/>
+      <c r="T19" s="65"/>
+      <c r="U19" s="65"/>
+      <c r="V19" s="65"/>
+      <c r="W19" s="65"/>
+      <c r="X19" s="65"/>
+      <c r="Y19" s="65"/>
+      <c r="Z19" s="65"/>
+      <c r="AA19" s="65"/>
+      <c r="AB19" s="65"/>
+      <c r="AC19" s="65"/>
+      <c r="AD19" s="65"/>
+      <c r="AE19" s="65"/>
+      <c r="AF19" s="65"/>
+      <c r="AG19" s="65"/>
+      <c r="AH19" s="65"/>
+      <c r="AI19" s="65"/>
+      <c r="AJ19" s="65"/>
+      <c r="AK19" s="65"/>
+      <c r="AL19" s="65"/>
+      <c r="AM19" s="65"/>
+      <c r="AN19" s="65"/>
+      <c r="AO19" s="65"/>
+      <c r="AP19" s="65"/>
+      <c r="AQ19" s="65"/>
+      <c r="AR19" s="65"/>
+      <c r="AS19" s="65"/>
+      <c r="AT19" s="65"/>
     </row>
     <row r="20" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A20" s="24" t="s">
-[...11 lines deleted...]
-      <c r="E20" s="38">
+      <c r="A20" s="100" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="33">
         <v>2</v>
       </c>
-      <c r="F20" s="38" t="s">
-[...8 lines deleted...]
-      <c r="I20" s="38">
+      <c r="C20" s="33">
+        <v>1</v>
+      </c>
+      <c r="D20" s="33">
+        <v>2</v>
+      </c>
+      <c r="E20" s="33">
         <v>3</v>
       </c>
-      <c r="J20" s="38" t="s">
-[...8 lines deleted...]
-      <c r="M20" s="39">
+      <c r="F20" s="33">
+        <v>2</v>
+      </c>
+      <c r="G20" s="33">
+        <v>2</v>
+      </c>
+      <c r="H20" s="33">
         <v>3</v>
       </c>
-      <c r="N20" s="40">
-[...8 lines deleted...]
-      <c r="Q20" s="45">
+      <c r="I20" s="33">
+        <v>1</v>
+      </c>
+      <c r="J20" s="33">
+        <v>5</v>
+      </c>
+      <c r="K20" s="33">
+        <v>3</v>
+      </c>
+      <c r="L20" s="33">
+        <v>3</v>
+      </c>
+      <c r="M20" s="34">
         <v>2</v>
       </c>
-      <c r="R20" s="9"/>
+      <c r="N20" s="35">
+        <v>1</v>
+      </c>
+      <c r="O20" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="P20" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="40">
+        <v>3</v>
+      </c>
+      <c r="R20" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="9"/>
       <c r="W20" s="9"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="9"/>
       <c r="Z20" s="9"/>
       <c r="AA20" s="9"/>
       <c r="AB20" s="9"/>
       <c r="AC20" s="9"/>
       <c r="AD20" s="9"/>
       <c r="AE20" s="9"/>
       <c r="AF20" s="9"/>
       <c r="AG20" s="9"/>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
       <c r="AL20" s="9"/>
       <c r="AM20" s="9"/>
       <c r="AN20" s="9"/>
       <c r="AO20" s="9"/>
       <c r="AP20" s="9"/>
       <c r="AQ20" s="9"/>
       <c r="AR20" s="9"/>
       <c r="AS20" s="9"/>
       <c r="AT20" s="9"/>
     </row>
     <row r="21" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A21" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R21" s="9"/>
+      <c r="A21" s="100" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="N21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="P21" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q21" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="R21" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
       <c r="W21" s="9"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="9"/>
       <c r="Z21" s="9"/>
       <c r="AA21" s="9"/>
       <c r="AB21" s="9"/>
       <c r="AC21" s="9"/>
       <c r="AD21" s="9"/>
       <c r="AE21" s="9"/>
       <c r="AF21" s="9"/>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="9"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
       <c r="AR21" s="9"/>
       <c r="AS21" s="9"/>
       <c r="AT21" s="9"/>
     </row>
     <row r="22" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A22" s="24" t="s">
-[...8 lines deleted...]
-      <c r="D22" s="38">
+      <c r="A22" s="100" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="33">
+        <v>1</v>
+      </c>
+      <c r="E22" s="33">
         <v>2</v>
       </c>
-      <c r="E22" s="38">
-[...8 lines deleted...]
-      <c r="H22" s="38">
+      <c r="F22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" s="33">
+        <v>3</v>
+      </c>
+      <c r="J22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="33">
+        <v>1</v>
+      </c>
+      <c r="L22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M22" s="34">
+        <v>3</v>
+      </c>
+      <c r="N22" s="35">
+        <v>1</v>
+      </c>
+      <c r="O22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="P22" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="40">
         <v>2</v>
       </c>
-      <c r="I22" s="38">
-[...2 lines deleted...]
-      <c r="J22" s="38">
+      <c r="R22" s="86">
         <v>3</v>
       </c>
-      <c r="K22" s="38">
-[...20 lines deleted...]
-      <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="9"/>
       <c r="W22" s="9"/>
       <c r="X22" s="9"/>
       <c r="Y22" s="9"/>
       <c r="Z22" s="9"/>
       <c r="AA22" s="9"/>
       <c r="AB22" s="9"/>
       <c r="AC22" s="9"/>
       <c r="AD22" s="9"/>
       <c r="AE22" s="9"/>
       <c r="AF22" s="9"/>
       <c r="AG22" s="9"/>
       <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
       <c r="AL22" s="9"/>
       <c r="AM22" s="9"/>
       <c r="AN22" s="9"/>
       <c r="AO22" s="9"/>
       <c r="AP22" s="9"/>
       <c r="AQ22" s="9"/>
       <c r="AR22" s="9"/>
       <c r="AS22" s="9"/>
       <c r="AT22" s="9"/>
     </row>
     <row r="23" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A23" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R23" s="9"/>
+      <c r="A23" s="100" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="33">
+        <v>1</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="33">
+        <v>1</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="N23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="P23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q23" s="40">
+        <v>1</v>
+      </c>
+      <c r="R23" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S23" s="9"/>
       <c r="T23" s="9"/>
       <c r="U23" s="9"/>
       <c r="V23" s="9"/>
       <c r="W23" s="9"/>
       <c r="X23" s="9"/>
       <c r="Y23" s="9"/>
       <c r="Z23" s="9"/>
       <c r="AA23" s="9"/>
       <c r="AB23" s="9"/>
       <c r="AC23" s="9"/>
       <c r="AD23" s="9"/>
       <c r="AE23" s="9"/>
       <c r="AF23" s="9"/>
       <c r="AG23" s="9"/>
       <c r="AH23" s="9"/>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
       <c r="AL23" s="9"/>
       <c r="AM23" s="9"/>
       <c r="AN23" s="9"/>
       <c r="AO23" s="9"/>
       <c r="AP23" s="9"/>
       <c r="AQ23" s="9"/>
       <c r="AR23" s="9"/>
       <c r="AS23" s="9"/>
       <c r="AT23" s="9"/>
     </row>
     <row r="24" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A24" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R24" s="9"/>
+      <c r="A24" s="100" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="33">
+        <v>1</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="33">
+        <v>2</v>
+      </c>
+      <c r="E24" s="33">
+        <v>4</v>
+      </c>
+      <c r="F24" s="33">
+        <v>9</v>
+      </c>
+      <c r="G24" s="33">
+        <v>4</v>
+      </c>
+      <c r="H24" s="33">
+        <v>2</v>
+      </c>
+      <c r="I24" s="33">
+        <v>2</v>
+      </c>
+      <c r="J24" s="33">
+        <v>3</v>
+      </c>
+      <c r="K24" s="33">
+        <v>1</v>
+      </c>
+      <c r="L24" s="33">
+        <v>2</v>
+      </c>
+      <c r="M24" s="34">
+        <v>3</v>
+      </c>
+      <c r="N24" s="37">
+        <v>5</v>
+      </c>
+      <c r="O24" s="36">
+        <v>7</v>
+      </c>
+      <c r="P24" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="40">
+        <v>5</v>
+      </c>
+      <c r="R24" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
       <c r="U24" s="9"/>
       <c r="V24" s="9"/>
       <c r="W24" s="9"/>
       <c r="X24" s="9"/>
       <c r="Y24" s="9"/>
       <c r="Z24" s="9"/>
       <c r="AA24" s="9"/>
       <c r="AB24" s="9"/>
       <c r="AC24" s="9"/>
       <c r="AD24" s="9"/>
       <c r="AE24" s="9"/>
       <c r="AF24" s="9"/>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
       <c r="AL24" s="9"/>
       <c r="AM24" s="9"/>
       <c r="AN24" s="9"/>
       <c r="AO24" s="9"/>
       <c r="AP24" s="9"/>
       <c r="AQ24" s="9"/>
       <c r="AR24" s="9"/>
       <c r="AS24" s="9"/>
       <c r="AT24" s="9"/>
     </row>
     <row r="25" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A25" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R25" s="9"/>
+      <c r="A25" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="33">
+        <v>1</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25" s="33">
+        <v>1</v>
+      </c>
+      <c r="H25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="N25" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" s="36">
+        <v>1</v>
+      </c>
+      <c r="P25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q25" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="R25" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S25" s="9"/>
       <c r="T25" s="9"/>
       <c r="U25" s="9"/>
       <c r="V25" s="9"/>
       <c r="W25" s="9"/>
       <c r="X25" s="9"/>
       <c r="Y25" s="9"/>
       <c r="Z25" s="9"/>
       <c r="AA25" s="9"/>
       <c r="AB25" s="9"/>
       <c r="AC25" s="9"/>
       <c r="AD25" s="9"/>
       <c r="AE25" s="9"/>
       <c r="AF25" s="9"/>
       <c r="AG25" s="9"/>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
       <c r="AL25" s="9"/>
       <c r="AM25" s="9"/>
       <c r="AN25" s="9"/>
       <c r="AO25" s="9"/>
       <c r="AP25" s="9"/>
       <c r="AQ25" s="9"/>
       <c r="AR25" s="9"/>
       <c r="AS25" s="9"/>
       <c r="AT25" s="9"/>
     </row>
     <row r="26" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A26" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R26" s="9"/>
+      <c r="A26" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="N26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O26" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="P26" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q26" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="R26" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S26" s="9"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="9"/>
       <c r="W26" s="9"/>
       <c r="X26" s="9"/>
       <c r="Y26" s="9"/>
       <c r="Z26" s="9"/>
       <c r="AA26" s="9"/>
       <c r="AB26" s="9"/>
       <c r="AC26" s="9"/>
       <c r="AD26" s="9"/>
       <c r="AE26" s="9"/>
       <c r="AF26" s="9"/>
       <c r="AG26" s="9"/>
       <c r="AH26" s="9"/>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
       <c r="AL26" s="9"/>
       <c r="AM26" s="9"/>
       <c r="AN26" s="9"/>
       <c r="AO26" s="9"/>
       <c r="AP26" s="9"/>
       <c r="AQ26" s="9"/>
       <c r="AR26" s="9"/>
       <c r="AS26" s="9"/>
       <c r="AT26" s="9"/>
     </row>
     <row r="27" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A27" s="24" t="s">
-[...17 lines deleted...]
-      <c r="G27" s="38">
+      <c r="A27" s="100" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="33">
+        <v>1</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="33">
+        <v>1</v>
+      </c>
+      <c r="I27" s="33">
+        <v>1</v>
+      </c>
+      <c r="J27" s="33">
+        <v>1</v>
+      </c>
+      <c r="K27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L27" s="33">
         <v>4</v>
       </c>
-      <c r="H27" s="38">
-[...29 lines deleted...]
-      <c r="R27" s="9"/>
+      <c r="M27" s="34">
+        <v>1</v>
+      </c>
+      <c r="N27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27" s="36">
+        <v>1</v>
+      </c>
+      <c r="P27" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="40">
+        <v>1</v>
+      </c>
+      <c r="R27" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="9"/>
       <c r="X27" s="9"/>
       <c r="Y27" s="9"/>
       <c r="Z27" s="9"/>
       <c r="AA27" s="9"/>
       <c r="AB27" s="9"/>
       <c r="AC27" s="9"/>
       <c r="AD27" s="9"/>
       <c r="AE27" s="9"/>
       <c r="AF27" s="9"/>
       <c r="AG27" s="9"/>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
       <c r="AL27" s="9"/>
       <c r="AM27" s="9"/>
       <c r="AN27" s="9"/>
       <c r="AO27" s="9"/>
       <c r="AP27" s="9"/>
       <c r="AQ27" s="9"/>
       <c r="AR27" s="9"/>
       <c r="AS27" s="9"/>
       <c r="AT27" s="9"/>
     </row>
     <row r="28" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A28" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R28" s="9"/>
+      <c r="A28" s="100" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" s="33">
+        <v>1</v>
+      </c>
+      <c r="H28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M28" s="34">
+        <v>1</v>
+      </c>
+      <c r="N28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="P28" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q28" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="R28" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S28" s="9"/>
       <c r="T28" s="9"/>
       <c r="U28" s="9"/>
       <c r="V28" s="9"/>
       <c r="W28" s="9"/>
       <c r="X28" s="9"/>
       <c r="Y28" s="9"/>
       <c r="Z28" s="9"/>
       <c r="AA28" s="9"/>
       <c r="AB28" s="9"/>
       <c r="AC28" s="9"/>
       <c r="AD28" s="9"/>
       <c r="AE28" s="9"/>
       <c r="AF28" s="9"/>
       <c r="AG28" s="9"/>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
       <c r="AL28" s="9"/>
       <c r="AM28" s="9"/>
       <c r="AN28" s="9"/>
       <c r="AO28" s="9"/>
       <c r="AP28" s="9"/>
       <c r="AQ28" s="9"/>
       <c r="AR28" s="9"/>
       <c r="AS28" s="9"/>
       <c r="AT28" s="9"/>
     </row>
     <row r="29" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A29" s="24" t="s">
-[...50 lines deleted...]
-      <c r="R29" s="9"/>
+      <c r="A29" s="100" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29" s="33">
+        <v>3</v>
+      </c>
+      <c r="G29" s="33">
+        <v>4</v>
+      </c>
+      <c r="H29" s="33">
+        <v>15</v>
+      </c>
+      <c r="I29" s="33">
+        <v>24</v>
+      </c>
+      <c r="J29" s="33">
+        <v>33</v>
+      </c>
+      <c r="K29" s="33">
+        <v>28</v>
+      </c>
+      <c r="L29" s="33">
+        <v>24</v>
+      </c>
+      <c r="M29" s="34">
+        <v>11</v>
+      </c>
+      <c r="N29" s="37">
+        <v>10</v>
+      </c>
+      <c r="O29" s="36">
+        <v>3</v>
+      </c>
+      <c r="P29" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q29" s="40">
+        <v>5</v>
+      </c>
+      <c r="R29" s="86">
+        <v>7</v>
+      </c>
       <c r="S29" s="9"/>
       <c r="T29" s="9"/>
       <c r="U29" s="9"/>
       <c r="V29" s="9"/>
       <c r="W29" s="9"/>
       <c r="X29" s="9"/>
       <c r="Y29" s="9"/>
       <c r="Z29" s="9"/>
       <c r="AA29" s="9"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="9"/>
       <c r="AD29" s="9"/>
       <c r="AE29" s="9"/>
       <c r="AF29" s="9"/>
       <c r="AG29" s="9"/>
       <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
       <c r="AL29" s="9"/>
       <c r="AM29" s="9"/>
       <c r="AN29" s="9"/>
       <c r="AO29" s="9"/>
       <c r="AP29" s="9"/>
       <c r="AQ29" s="9"/>
       <c r="AR29" s="9"/>
       <c r="AS29" s="9"/>
       <c r="AT29" s="9"/>
     </row>
     <row r="30" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A30" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="38">
+      <c r="A30" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="33">
+        <v>340</v>
+      </c>
+      <c r="C30" s="33">
+        <v>78</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="33">
         <v>4</v>
       </c>
-      <c r="C30" s="38">
-[...17 lines deleted...]
-      <c r="I30" s="38">
+      <c r="F30" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H30" s="33">
+        <v>1</v>
+      </c>
+      <c r="I30" s="33">
+        <v>2</v>
+      </c>
+      <c r="J30" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M30" s="34">
+        <v>1</v>
+      </c>
+      <c r="N30" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" s="36">
         <v>5</v>
       </c>
-      <c r="J30" s="38">
-[...23 lines deleted...]
-      <c r="R30" s="9"/>
+      <c r="P30" s="38">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="40">
+        <v>1</v>
+      </c>
+      <c r="R30" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="9"/>
       <c r="X30" s="9"/>
       <c r="Y30" s="9"/>
       <c r="Z30" s="9"/>
       <c r="AA30" s="9"/>
       <c r="AB30" s="9"/>
       <c r="AC30" s="9"/>
       <c r="AD30" s="9"/>
       <c r="AE30" s="9"/>
       <c r="AF30" s="9"/>
       <c r="AG30" s="9"/>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
       <c r="AL30" s="9"/>
       <c r="AM30" s="9"/>
       <c r="AN30" s="9"/>
       <c r="AO30" s="9"/>
       <c r="AP30" s="9"/>
       <c r="AQ30" s="9"/>
       <c r="AR30" s="9"/>
       <c r="AS30" s="9"/>
       <c r="AT30" s="9"/>
     </row>
     <row r="31" spans="1:46" s="7" customFormat="1" ht="12.75">
-      <c r="A31" s="25" t="s">
-[...50 lines deleted...]
-      <c r="R31" s="9"/>
+      <c r="A31" s="100" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="33">
+        <v>2</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="N31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="P31" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="R31" s="86">
+        <v>2</v>
+      </c>
       <c r="S31" s="9"/>
       <c r="T31" s="9"/>
       <c r="U31" s="9"/>
       <c r="V31" s="9"/>
       <c r="W31" s="9"/>
       <c r="X31" s="9"/>
       <c r="Y31" s="9"/>
       <c r="Z31" s="9"/>
       <c r="AA31" s="9"/>
       <c r="AB31" s="9"/>
       <c r="AC31" s="9"/>
       <c r="AD31" s="9"/>
       <c r="AE31" s="9"/>
       <c r="AF31" s="9"/>
       <c r="AG31" s="9"/>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
       <c r="AL31" s="9"/>
       <c r="AM31" s="9"/>
       <c r="AN31" s="9"/>
       <c r="AO31" s="9"/>
       <c r="AP31" s="9"/>
       <c r="AQ31" s="9"/>
       <c r="AR31" s="9"/>
       <c r="AS31" s="9"/>
       <c r="AT31" s="9"/>
     </row>
-    <row r="32" spans="1:46">
-[...35 lines deleted...]
-    <row r="34" spans="1:16">
+    <row r="32" spans="1:46" s="7" customFormat="1" ht="12.75">
+      <c r="A32" s="100" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="33">
+        <v>4</v>
+      </c>
+      <c r="C32" s="33">
+        <v>10</v>
+      </c>
+      <c r="D32" s="33">
+        <v>20</v>
+      </c>
+      <c r="E32" s="33">
+        <v>12</v>
+      </c>
+      <c r="F32" s="33">
+        <v>22</v>
+      </c>
+      <c r="G32" s="33">
+        <v>32</v>
+      </c>
+      <c r="H32" s="33">
+        <v>17</v>
+      </c>
+      <c r="I32" s="33">
+        <v>5</v>
+      </c>
+      <c r="J32" s="33">
+        <v>2</v>
+      </c>
+      <c r="K32" s="33">
+        <v>8</v>
+      </c>
+      <c r="L32" s="33">
+        <v>19</v>
+      </c>
+      <c r="M32" s="34">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37">
+        <v>22</v>
+      </c>
+      <c r="O32" s="36">
+        <v>16</v>
+      </c>
+      <c r="P32" s="38">
+        <v>11</v>
+      </c>
+      <c r="Q32" s="40">
+        <v>5</v>
+      </c>
+      <c r="R32" s="86">
+        <v>15</v>
+      </c>
+      <c r="S32" s="9"/>
+      <c r="T32" s="9"/>
+      <c r="U32" s="9"/>
+      <c r="V32" s="9"/>
+      <c r="W32" s="9"/>
+      <c r="X32" s="9"/>
+      <c r="Y32" s="9"/>
+      <c r="Z32" s="9"/>
+      <c r="AA32" s="9"/>
+      <c r="AB32" s="9"/>
+      <c r="AC32" s="9"/>
+      <c r="AD32" s="9"/>
+      <c r="AE32" s="9"/>
+      <c r="AF32" s="9"/>
+      <c r="AG32" s="9"/>
+      <c r="AH32" s="9"/>
+      <c r="AI32" s="9"/>
+      <c r="AJ32" s="9"/>
+      <c r="AK32" s="9"/>
+      <c r="AL32" s="9"/>
+      <c r="AM32" s="9"/>
+      <c r="AN32" s="9"/>
+      <c r="AO32" s="9"/>
+      <c r="AP32" s="9"/>
+      <c r="AQ32" s="9"/>
+      <c r="AR32" s="9"/>
+      <c r="AS32" s="9"/>
+      <c r="AT32" s="9"/>
+    </row>
+    <row r="33" spans="1:46" s="7" customFormat="1" ht="12.75">
+      <c r="A33" s="101" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="44">
+        <v>5</v>
+      </c>
+      <c r="C33" s="44">
+        <v>10</v>
+      </c>
+      <c r="D33" s="44">
+        <v>14</v>
+      </c>
+      <c r="E33" s="44">
+        <v>9</v>
+      </c>
+      <c r="F33" s="44">
+        <v>23</v>
+      </c>
+      <c r="G33" s="44">
+        <v>34</v>
+      </c>
+      <c r="H33" s="44">
+        <v>16</v>
+      </c>
+      <c r="I33" s="45">
+        <v>11</v>
+      </c>
+      <c r="J33" s="45">
+        <v>5</v>
+      </c>
+      <c r="K33" s="44">
+        <v>10</v>
+      </c>
+      <c r="L33" s="44">
+        <v>23</v>
+      </c>
+      <c r="M33" s="44">
+        <v>15</v>
+      </c>
+      <c r="N33" s="46">
+        <v>15</v>
+      </c>
+      <c r="O33" s="41">
+        <v>9</v>
+      </c>
+      <c r="P33" s="39">
+        <v>10</v>
+      </c>
+      <c r="Q33" s="41">
+        <v>22</v>
+      </c>
+      <c r="R33" s="87">
+        <v>8</v>
+      </c>
+      <c r="S33" s="9"/>
+      <c r="T33" s="9"/>
+      <c r="U33" s="9"/>
+      <c r="V33" s="9"/>
+      <c r="W33" s="9"/>
+      <c r="X33" s="9"/>
+      <c r="Y33" s="9"/>
+      <c r="Z33" s="9"/>
+      <c r="AA33" s="9"/>
+      <c r="AB33" s="9"/>
+      <c r="AC33" s="9"/>
+      <c r="AD33" s="9"/>
+      <c r="AE33" s="9"/>
+      <c r="AF33" s="9"/>
+      <c r="AG33" s="9"/>
+      <c r="AH33" s="9"/>
+      <c r="AI33" s="9"/>
+      <c r="AJ33" s="9"/>
+      <c r="AK33" s="9"/>
+      <c r="AL33" s="9"/>
+      <c r="AM33" s="9"/>
+      <c r="AN33" s="9"/>
+      <c r="AO33" s="9"/>
+      <c r="AP33" s="9"/>
+      <c r="AQ33" s="9"/>
+      <c r="AR33" s="9"/>
+      <c r="AS33" s="9"/>
+      <c r="AT33" s="9"/>
+    </row>
+    <row r="34" spans="1:46">
       <c r="A34" s="16"/>
-      <c r="B34" s="15"/>
-[...11 lines deleted...]
-      <c r="N34" s="15"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="17"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="16"/>
       <c r="O34" s="13"/>
       <c r="P34" s="13"/>
     </row>
-    <row r="35" spans="1:16">
-[...12 lines deleted...]
-      <c r="N35" s="5"/>
+    <row r="35" spans="1:46">
+      <c r="A35" s="16"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="16"/>
+      <c r="O35" s="13"/>
+      <c r="P35" s="13"/>
+    </row>
+    <row r="36" spans="1:46">
+      <c r="A36" s="16"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="15"/>
+      <c r="O36" s="13"/>
+      <c r="P36" s="13"/>
+    </row>
+    <row r="37" spans="1:46">
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:Q4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q35"/>
+  <dimension ref="A2:R37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:Q4"/>
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" customWidth="1"/>
     <col min="4" max="5" width="9.85546875" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" customWidth="1"/>
     <col min="9" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="12" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="62.25" customHeight="1">
-[...26 lines deleted...]
-    <row r="5" spans="1:17">
+    <row r="2" spans="1:18" ht="62.25" customHeight="1">
+      <c r="A2" s="102"/>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1">
+      <c r="A4" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="103"/>
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
+      <c r="O4" s="102"/>
+      <c r="P4" s="102"/>
+      <c r="Q4" s="102"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
-      <c r="I5" s="17"/>
-      <c r="J5" s="17"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
-      <c r="O5" s="18"/>
-[...1 lines deleted...]
-      <c r="Q5" s="33" t="s">
+      <c r="O5" s="13"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="12" customFormat="1" ht="12">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19">
+        <v>2009</v>
+      </c>
+      <c r="C6" s="19">
+        <v>2010</v>
+      </c>
+      <c r="D6" s="19">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="19">
+        <v>2012</v>
+      </c>
+      <c r="F6" s="19">
+        <v>2013</v>
+      </c>
+      <c r="G6" s="19">
+        <v>2014</v>
+      </c>
+      <c r="H6" s="19">
+        <v>2015</v>
+      </c>
+      <c r="I6" s="20">
+        <v>2016</v>
+      </c>
+      <c r="J6" s="21">
+        <v>2017</v>
+      </c>
+      <c r="K6" s="19">
+        <v>2018</v>
+      </c>
+      <c r="L6" s="19">
+        <v>2019</v>
+      </c>
+      <c r="M6" s="19">
+        <v>2020</v>
+      </c>
+      <c r="N6" s="19">
+        <v>2021</v>
+      </c>
+      <c r="O6" s="26">
+        <v>2022</v>
+      </c>
+      <c r="P6" s="26">
+        <v>2023</v>
+      </c>
+      <c r="Q6" s="27">
+        <v>2024</v>
+      </c>
+      <c r="R6" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A7" s="100" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="50">
+        <v>249</v>
+      </c>
+      <c r="C7" s="50">
+        <v>181</v>
+      </c>
+      <c r="D7" s="50">
+        <v>163</v>
+      </c>
+      <c r="E7" s="50">
+        <v>105</v>
+      </c>
+      <c r="F7" s="50">
+        <v>169</v>
+      </c>
+      <c r="G7" s="50">
+        <v>145</v>
+      </c>
+      <c r="H7" s="50">
+        <v>170</v>
+      </c>
+      <c r="I7" s="49">
+        <v>146</v>
+      </c>
+      <c r="J7" s="50">
+        <v>129</v>
+      </c>
+      <c r="K7" s="50">
+        <v>244</v>
+      </c>
+      <c r="L7" s="50">
+        <v>345</v>
+      </c>
+      <c r="M7" s="50">
+        <v>256</v>
+      </c>
+      <c r="N7" s="51">
+        <v>289</v>
+      </c>
+      <c r="O7" s="57">
+        <v>225</v>
+      </c>
+      <c r="P7" s="53">
+        <v>128</v>
+      </c>
+      <c r="Q7" s="53">
+        <v>62</v>
+      </c>
+      <c r="R7" s="92">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="74" customFormat="1" ht="12.75">
+      <c r="A8" s="98" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="76"/>
+      <c r="C8" s="76"/>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="76"/>
+      <c r="N8" s="77"/>
+      <c r="O8" s="79"/>
+      <c r="P8" s="78"/>
+      <c r="Q8" s="78"/>
+      <c r="R8" s="92"/>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A9" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="50">
+        <v>1</v>
+      </c>
+      <c r="D9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="50">
+        <v>1</v>
+      </c>
+      <c r="F9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q9" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R9" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A10" s="100" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="50">
+        <v>1</v>
+      </c>
+      <c r="C10" s="50">
+        <v>1</v>
+      </c>
+      <c r="D10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="50">
+        <v>1</v>
+      </c>
+      <c r="N10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" s="54">
+        <v>1</v>
+      </c>
+      <c r="P10" s="56">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R10" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A11" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="50">
+        <v>3</v>
+      </c>
+      <c r="C11" s="50">
+        <v>1</v>
+      </c>
+      <c r="D11" s="50">
+        <v>1</v>
+      </c>
+      <c r="E11" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" s="50">
+        <v>4</v>
+      </c>
+      <c r="I11" s="49">
+        <v>1</v>
+      </c>
+      <c r="J11" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11" s="50">
+        <v>4</v>
+      </c>
+      <c r="M11" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N11" s="51">
+        <v>2</v>
+      </c>
+      <c r="O11" s="54">
+        <v>1</v>
+      </c>
+      <c r="P11" s="56">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="53">
+        <v>2</v>
+      </c>
+      <c r="R11" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A12" s="100" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="50">
+        <v>2</v>
+      </c>
+      <c r="D12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I12" s="49">
+        <v>1</v>
+      </c>
+      <c r="J12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12" s="50">
+        <v>4</v>
+      </c>
+      <c r="M12" s="50">
+        <v>1</v>
+      </c>
+      <c r="N12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P12" s="56">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R12" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A13" s="100" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R13" s="92">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A14" s="100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="50">
+        <v>11</v>
+      </c>
+      <c r="C14" s="50">
+        <v>5</v>
+      </c>
+      <c r="D14" s="50">
+        <v>1</v>
+      </c>
+      <c r="E14" s="50">
+        <v>1</v>
+      </c>
+      <c r="F14" s="50">
+        <v>7</v>
+      </c>
+      <c r="G14" s="50">
+        <v>5</v>
+      </c>
+      <c r="H14" s="50">
+        <v>10</v>
+      </c>
+      <c r="I14" s="49">
+        <v>120</v>
+      </c>
+      <c r="J14" s="50">
+        <v>4</v>
+      </c>
+      <c r="K14" s="50">
+        <v>4</v>
+      </c>
+      <c r="L14" s="50">
+        <v>1</v>
+      </c>
+      <c r="M14" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N14" s="51">
+        <v>4</v>
+      </c>
+      <c r="O14" s="54">
+        <v>10</v>
+      </c>
+      <c r="P14" s="56">
+        <v>7</v>
+      </c>
+      <c r="Q14" s="53">
+        <v>4</v>
+      </c>
+      <c r="R14" s="92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A15" s="100" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="50">
+        <v>224</v>
+      </c>
+      <c r="C15" s="50">
+        <v>166</v>
+      </c>
+      <c r="D15" s="50">
+        <v>152</v>
+      </c>
+      <c r="E15" s="50">
+        <v>97</v>
+      </c>
+      <c r="F15" s="50">
+        <v>146</v>
+      </c>
+      <c r="G15" s="50">
+        <v>138</v>
+      </c>
+      <c r="H15" s="50">
+        <v>151</v>
+      </c>
+      <c r="I15" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J15" s="50">
+        <v>104</v>
+      </c>
+      <c r="K15" s="50">
+        <v>221</v>
+      </c>
+      <c r="L15" s="50">
+        <v>293</v>
+      </c>
+      <c r="M15" s="50">
+        <v>212</v>
+      </c>
+      <c r="N15" s="51">
+        <v>229</v>
+      </c>
+      <c r="O15" s="54">
+        <v>171</v>
+      </c>
+      <c r="P15" s="56">
+        <v>69</v>
+      </c>
+      <c r="Q15" s="53">
+        <v>24</v>
+      </c>
+      <c r="R15" s="92">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A16" s="100" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P16" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q16" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R16" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A17" s="100" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I17" s="49">
+        <v>6</v>
+      </c>
+      <c r="J17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P17" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q17" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R17" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A18" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="50">
+        <v>4</v>
+      </c>
+      <c r="C18" s="50">
+        <v>2</v>
+      </c>
+      <c r="D18" s="50">
+        <v>5</v>
+      </c>
+      <c r="E18" s="50">
+        <v>2</v>
+      </c>
+      <c r="F18" s="50">
+        <v>3</v>
+      </c>
+      <c r="G18" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H18" s="50">
+        <v>1</v>
+      </c>
+      <c r="I18" s="49">
+        <v>3</v>
+      </c>
+      <c r="J18" s="50">
+        <v>2</v>
+      </c>
+      <c r="K18" s="50">
+        <v>1</v>
+      </c>
+      <c r="L18" s="50">
+        <v>2</v>
+      </c>
+      <c r="M18" s="50">
+        <v>1</v>
+      </c>
+      <c r="N18" s="51">
+        <v>4</v>
+      </c>
+      <c r="O18" s="54">
+        <v>1</v>
+      </c>
+      <c r="P18" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q18" s="53">
+        <v>1</v>
+      </c>
+      <c r="R18" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="74" customFormat="1" ht="12.75">
+      <c r="A19" s="99" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="75"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="76"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="76"/>
+      <c r="N19" s="77"/>
+      <c r="O19" s="79"/>
+      <c r="P19" s="80"/>
+      <c r="Q19" s="78"/>
+      <c r="R19" s="92"/>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A20" s="100" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="50">
+        <v>1</v>
+      </c>
+      <c r="C20" s="50">
+        <v>1</v>
+      </c>
+      <c r="D20" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" s="50">
+        <v>3</v>
+      </c>
+      <c r="F20" s="50">
+        <v>4</v>
+      </c>
+      <c r="G20" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H20" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I20" s="53">
+        <v>2</v>
+      </c>
+      <c r="J20" s="50">
+        <v>6</v>
+      </c>
+      <c r="K20" s="50">
+        <v>2</v>
+      </c>
+      <c r="L20" s="50">
+        <v>13</v>
+      </c>
+      <c r="M20" s="50">
+        <v>3</v>
+      </c>
+      <c r="N20" s="51">
+        <v>6</v>
+      </c>
+      <c r="O20" s="50">
+        <v>7</v>
+      </c>
+      <c r="P20" s="56">
+        <v>16</v>
+      </c>
+      <c r="Q20" s="53">
+        <v>7</v>
+      </c>
+      <c r="R20" s="93">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A21" s="100" t="s">
         <v>22</v>
       </c>
-    </row>
-[...108 lines deleted...]
-      <c r="B8" s="55" t="s">
+      <c r="B21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P21" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q21" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R21" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A22" s="100" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="50">
+        <v>1</v>
+      </c>
+      <c r="E22" s="50">
+        <v>1</v>
+      </c>
+      <c r="F22" s="50">
+        <v>3</v>
+      </c>
+      <c r="G22" s="50">
+        <v>1</v>
+      </c>
+      <c r="H22" s="50">
+        <v>1</v>
+      </c>
+      <c r="I22" s="53">
+        <v>4</v>
+      </c>
+      <c r="J22" s="50">
+        <v>1</v>
+      </c>
+      <c r="K22" s="50">
+        <v>2</v>
+      </c>
+      <c r="L22" s="50">
+        <v>9</v>
+      </c>
+      <c r="M22" s="50">
+        <v>2</v>
+      </c>
+      <c r="N22" s="51">
+        <v>4</v>
+      </c>
+      <c r="O22" s="50">
+        <v>3</v>
+      </c>
+      <c r="P22" s="56">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="53">
+        <v>5</v>
+      </c>
+      <c r="R22" s="93">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A23" s="100" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P23" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q23" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R23" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A24" s="100" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" s="50">
+        <v>1</v>
+      </c>
+      <c r="G24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="50">
+        <v>1</v>
+      </c>
+      <c r="L24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M24" s="50">
+        <v>2</v>
+      </c>
+      <c r="N24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P24" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q24" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R24" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A25" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25" s="50">
+        <v>2</v>
+      </c>
+      <c r="G25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H25" s="50">
+        <v>2</v>
+      </c>
+      <c r="I25" s="53">
+        <v>2</v>
+      </c>
+      <c r="J25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P25" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q25" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R25" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A26" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O26" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P26" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q26" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R26" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A27" s="100" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="50">
+        <v>1</v>
+      </c>
+      <c r="G27" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I27" s="53">
+        <v>2</v>
+      </c>
+      <c r="J27" s="50">
+        <v>4</v>
+      </c>
+      <c r="K27" s="50">
+        <v>3</v>
+      </c>
+      <c r="L27" s="50">
+        <v>5</v>
+      </c>
+      <c r="M27" s="50">
+        <v>8</v>
+      </c>
+      <c r="N27" s="51">
+        <v>5</v>
+      </c>
+      <c r="O27" s="54">
+        <v>1</v>
+      </c>
+      <c r="P27" s="56">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="53">
+        <v>1</v>
+      </c>
+      <c r="R27" s="93">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A28" s="100" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P28" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q28" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R28" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A29" s="100" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O29" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P29" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q29" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R29" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A30" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P30" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q30" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="R30" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A31" s="100" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="L31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P31" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q31" s="53">
+        <v>4</v>
+      </c>
+      <c r="R31" s="92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A32" s="100" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="50">
+        <v>4</v>
+      </c>
+      <c r="C32" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="50">
+        <v>3</v>
+      </c>
+      <c r="E32" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" s="50">
+        <v>1</v>
+      </c>
+      <c r="H32" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="53">
+        <v>1</v>
+      </c>
+      <c r="J32" s="50">
+        <v>1</v>
+      </c>
+      <c r="K32" s="50">
+        <v>1</v>
+      </c>
+      <c r="L32" s="50">
+        <v>2</v>
+      </c>
+      <c r="M32" s="50">
+        <v>3</v>
+      </c>
+      <c r="N32" s="51">
+        <v>7</v>
+      </c>
+      <c r="O32" s="54">
+        <v>12</v>
+      </c>
+      <c r="P32" s="56">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="53">
+        <v>3</v>
+      </c>
+      <c r="R32" s="93">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A33" s="101" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="55">
-[...120 lines deleted...]
-      <c r="H10" s="55">
+      <c r="B33" s="55">
+        <v>1</v>
+      </c>
+      <c r="C33" s="55">
+        <v>2</v>
+      </c>
+      <c r="D33" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="F33" s="55">
+        <v>2</v>
+      </c>
+      <c r="G33" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="H33" s="55">
+        <v>1</v>
+      </c>
+      <c r="I33" s="55">
         <v>4</v>
       </c>
-      <c r="I10" s="54">
-[...8 lines deleted...]
-      <c r="L10" s="55">
+      <c r="J33" s="52">
+        <v>7</v>
+      </c>
+      <c r="K33" s="55">
+        <v>9</v>
+      </c>
+      <c r="L33" s="55">
+        <v>12</v>
+      </c>
+      <c r="M33" s="55">
+        <v>23</v>
+      </c>
+      <c r="N33" s="55">
+        <v>28</v>
+      </c>
+      <c r="O33" s="55">
+        <v>18</v>
+      </c>
+      <c r="P33" s="55">
+        <v>27</v>
+      </c>
+      <c r="Q33" s="55">
+        <v>11</v>
+      </c>
+      <c r="R33" s="94">
         <v>4</v>
       </c>
-      <c r="M10" s="55" t="s">
-[...1187 lines deleted...]
-      <c r="N35" s="5"/>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" s="16"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="17"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="16"/>
+      <c r="O34" s="16"/>
+      <c r="P34" s="16"/>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="4"/>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:Q4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q36"/>
+  <dimension ref="A2:R38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="63.75" customHeight="1">
-[...26 lines deleted...]
-    <row r="5" spans="1:17">
+    <row r="2" spans="1:18" ht="63.75" customHeight="1">
+      <c r="A2" s="102"/>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1">
+      <c r="A4" s="103" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="103"/>
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
+      <c r="O4" s="102"/>
+      <c r="P4" s="102"/>
+      <c r="Q4" s="102"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
-      <c r="I5" s="17"/>
-      <c r="J5" s="17"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
-      <c r="O5" s="18"/>
-[...1 lines deleted...]
-      <c r="Q5" s="33" t="s">
+      <c r="O5" s="13"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="12" customFormat="1" ht="12">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19">
+        <v>2009</v>
+      </c>
+      <c r="C6" s="19">
+        <v>2010</v>
+      </c>
+      <c r="D6" s="19">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="19">
+        <v>2012</v>
+      </c>
+      <c r="F6" s="19">
+        <v>2013</v>
+      </c>
+      <c r="G6" s="19">
+        <v>2014</v>
+      </c>
+      <c r="H6" s="19">
+        <v>2015</v>
+      </c>
+      <c r="I6" s="20">
+        <v>2016</v>
+      </c>
+      <c r="J6" s="21">
+        <v>2017</v>
+      </c>
+      <c r="K6" s="19">
+        <v>2018</v>
+      </c>
+      <c r="L6" s="19">
+        <v>2019</v>
+      </c>
+      <c r="M6" s="19">
+        <v>2020</v>
+      </c>
+      <c r="N6" s="19">
+        <v>2021</v>
+      </c>
+      <c r="O6" s="26">
+        <v>2022</v>
+      </c>
+      <c r="P6" s="26">
+        <v>2023</v>
+      </c>
+      <c r="Q6" s="27">
+        <v>2024</v>
+      </c>
+      <c r="R6" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A7" s="100" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="31">
+        <v>1369</v>
+      </c>
+      <c r="C7" s="31">
+        <v>1826</v>
+      </c>
+      <c r="D7" s="31">
+        <v>391</v>
+      </c>
+      <c r="E7" s="31">
+        <v>407</v>
+      </c>
+      <c r="F7" s="31">
+        <v>267</v>
+      </c>
+      <c r="G7" s="31">
+        <v>370</v>
+      </c>
+      <c r="H7" s="31">
+        <v>203</v>
+      </c>
+      <c r="I7" s="30">
+        <v>188</v>
+      </c>
+      <c r="J7" s="31">
+        <v>185</v>
+      </c>
+      <c r="K7" s="31">
+        <v>36</v>
+      </c>
+      <c r="L7" s="31">
+        <v>-68</v>
+      </c>
+      <c r="M7" s="31">
+        <v>-2</v>
+      </c>
+      <c r="N7" s="31">
+        <v>112</v>
+      </c>
+      <c r="O7" s="63">
+        <v>237</v>
+      </c>
+      <c r="P7" s="47">
+        <v>500</v>
+      </c>
+      <c r="Q7" s="63">
+        <v>677</v>
+      </c>
+      <c r="R7" s="95">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="88" customFormat="1" ht="12.75">
+      <c r="A8" s="98" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="90"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="90"/>
+      <c r="R8" s="95"/>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A9" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="58">
+        <v>7</v>
+      </c>
+      <c r="E9" s="58">
+        <v>7</v>
+      </c>
+      <c r="F9" s="58">
+        <v>1</v>
+      </c>
+      <c r="G9" s="58">
+        <v>9</v>
+      </c>
+      <c r="H9" s="58">
+        <v>2</v>
+      </c>
+      <c r="I9" s="48">
+        <v>2</v>
+      </c>
+      <c r="J9" s="58">
+        <v>3</v>
+      </c>
+      <c r="K9" s="58">
+        <v>1</v>
+      </c>
+      <c r="L9" s="58">
+        <v>2</v>
+      </c>
+      <c r="M9" s="58">
+        <v>3</v>
+      </c>
+      <c r="N9" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" s="59">
+        <v>1</v>
+      </c>
+      <c r="P9" s="61">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="R9" s="95">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A10" s="100" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="58">
+        <v>-1</v>
+      </c>
+      <c r="C10" s="58">
+        <v>1</v>
+      </c>
+      <c r="D10" s="58">
+        <v>10</v>
+      </c>
+      <c r="E10" s="58">
+        <v>20</v>
+      </c>
+      <c r="F10" s="58">
+        <v>9</v>
+      </c>
+      <c r="G10" s="58">
+        <v>18</v>
+      </c>
+      <c r="H10" s="58">
+        <v>11</v>
+      </c>
+      <c r="I10" s="48">
+        <v>9</v>
+      </c>
+      <c r="J10" s="58">
+        <v>11</v>
+      </c>
+      <c r="K10" s="58">
+        <v>13</v>
+      </c>
+      <c r="L10" s="58">
+        <v>15</v>
+      </c>
+      <c r="M10" s="58">
+        <v>6</v>
+      </c>
+      <c r="N10" s="58">
+        <v>5</v>
+      </c>
+      <c r="O10" s="59">
+        <v>5</v>
+      </c>
+      <c r="P10" s="61">
+        <v>9</v>
+      </c>
+      <c r="Q10" s="59">
+        <v>8</v>
+      </c>
+      <c r="R10" s="95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A11" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="58">
+        <v>-3</v>
+      </c>
+      <c r="C11" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="58">
+        <v>1</v>
+      </c>
+      <c r="G11" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" s="58">
+        <v>-4</v>
+      </c>
+      <c r="I11" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11" s="58">
+        <v>3</v>
+      </c>
+      <c r="K11" s="58">
+        <v>1</v>
+      </c>
+      <c r="L11" s="58">
+        <v>-4</v>
+      </c>
+      <c r="M11" s="58">
+        <v>2</v>
+      </c>
+      <c r="N11" s="58">
+        <v>-2</v>
+      </c>
+      <c r="O11" s="59">
+        <v>1</v>
+      </c>
+      <c r="P11" s="61">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="R11" s="95">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A12" s="100" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="58">
+        <v>3</v>
+      </c>
+      <c r="C12" s="58">
+        <v>10</v>
+      </c>
+      <c r="D12" s="58">
+        <v>12</v>
+      </c>
+      <c r="E12" s="58">
+        <v>15</v>
+      </c>
+      <c r="F12" s="58">
+        <v>5</v>
+      </c>
+      <c r="G12" s="58">
+        <v>2</v>
+      </c>
+      <c r="H12" s="58"/>
+      <c r="I12" s="48">
+        <v>2</v>
+      </c>
+      <c r="J12" s="58">
+        <v>7</v>
+      </c>
+      <c r="K12" s="58">
+        <v>7</v>
+      </c>
+      <c r="L12" s="58">
+        <v>-1</v>
+      </c>
+      <c r="M12" s="58">
+        <v>1</v>
+      </c>
+      <c r="N12" s="58">
+        <v>5</v>
+      </c>
+      <c r="O12" s="59">
+        <v>4</v>
+      </c>
+      <c r="P12" s="61">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="59">
+        <v>7</v>
+      </c>
+      <c r="R12" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A13" s="100" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="58">
+        <v>1</v>
+      </c>
+      <c r="D13" s="58">
+        <v>2</v>
+      </c>
+      <c r="E13" s="58">
+        <v>1</v>
+      </c>
+      <c r="F13" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="58">
+        <v>6</v>
+      </c>
+      <c r="H13" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="48">
+        <v>3</v>
+      </c>
+      <c r="J13" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="58">
+        <v>1</v>
+      </c>
+      <c r="L13" s="58">
+        <v>1</v>
+      </c>
+      <c r="M13" s="58">
+        <v>1</v>
+      </c>
+      <c r="N13" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="R13" s="95">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A14" s="100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="58">
+        <v>1102</v>
+      </c>
+      <c r="C14" s="58">
+        <v>1782</v>
+      </c>
+      <c r="D14" s="58">
+        <v>357</v>
+      </c>
+      <c r="E14" s="58">
+        <v>314</v>
+      </c>
+      <c r="F14" s="58">
+        <v>287</v>
+      </c>
+      <c r="G14" s="58">
+        <v>295</v>
+      </c>
+      <c r="H14" s="58">
+        <v>199</v>
+      </c>
+      <c r="I14" s="48">
+        <v>169</v>
+      </c>
+      <c r="J14" s="58">
+        <v>137</v>
+      </c>
+      <c r="K14" s="58">
+        <v>120</v>
+      </c>
+      <c r="L14" s="58">
+        <v>93</v>
+      </c>
+      <c r="M14" s="58">
+        <v>107</v>
+      </c>
+      <c r="N14" s="58">
+        <v>268</v>
+      </c>
+      <c r="O14" s="59">
+        <v>267</v>
+      </c>
+      <c r="P14" s="61">
+        <v>298</v>
+      </c>
+      <c r="Q14" s="59">
+        <v>541</v>
+      </c>
+      <c r="R14" s="95">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A15" s="100" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="58">
+        <v>-96</v>
+      </c>
+      <c r="C15" s="58">
+        <v>-66</v>
+      </c>
+      <c r="D15" s="58">
+        <v>-43</v>
+      </c>
+      <c r="E15" s="58">
+        <v>5</v>
+      </c>
+      <c r="F15" s="58">
+        <v>-83</v>
+      </c>
+      <c r="G15" s="58">
+        <v>-43</v>
+      </c>
+      <c r="H15" s="58">
+        <v>-64</v>
+      </c>
+      <c r="I15" s="48">
+        <v>-46</v>
+      </c>
+      <c r="J15" s="58">
+        <v>-14</v>
+      </c>
+      <c r="K15" s="58">
+        <v>-149</v>
+      </c>
+      <c r="L15" s="58">
+        <v>-211</v>
+      </c>
+      <c r="M15" s="58">
+        <v>-149</v>
+      </c>
+      <c r="N15" s="58">
+        <v>-169</v>
+      </c>
+      <c r="O15" s="59">
+        <v>-52</v>
+      </c>
+      <c r="P15" s="61">
+        <v>190</v>
+      </c>
+      <c r="Q15" s="59">
+        <v>90</v>
+      </c>
+      <c r="R15" s="95">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A16" s="100" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="58">
+        <v>2</v>
+      </c>
+      <c r="C16" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="58">
+        <v>3</v>
+      </c>
+      <c r="E16" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="I16" s="48">
+        <v>4</v>
+      </c>
+      <c r="J16" s="58">
+        <v>1</v>
+      </c>
+      <c r="K16" s="58">
+        <v>1</v>
+      </c>
+      <c r="L16" s="58">
+        <v>1</v>
+      </c>
+      <c r="M16" s="58">
+        <v>1</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" s="59">
+        <v>3</v>
+      </c>
+      <c r="P16" s="61">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="59">
+        <v>2</v>
+      </c>
+      <c r="R16" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A17" s="100" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="58">
+        <v>16</v>
+      </c>
+      <c r="C17" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="58">
+        <v>1</v>
+      </c>
+      <c r="E17" s="58">
+        <v>2</v>
+      </c>
+      <c r="F17" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="58">
+        <v>3</v>
+      </c>
+      <c r="H17" s="58">
+        <v>4</v>
+      </c>
+      <c r="I17" s="48">
+        <v>1</v>
+      </c>
+      <c r="J17" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="58">
+        <v>1</v>
+      </c>
+      <c r="L17" s="58">
+        <v>1</v>
+      </c>
+      <c r="M17" s="58">
+        <v>2</v>
+      </c>
+      <c r="N17" s="58">
+        <v>1</v>
+      </c>
+      <c r="O17" s="59">
+        <v>5</v>
+      </c>
+      <c r="P17" s="61">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="59">
+        <v>12</v>
+      </c>
+      <c r="R17" s="95">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A18" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="58">
+        <v>2</v>
+      </c>
+      <c r="D18" s="58">
+        <v>6</v>
+      </c>
+      <c r="E18" s="58">
+        <v>11</v>
+      </c>
+      <c r="F18" s="58">
+        <v>-1</v>
+      </c>
+      <c r="G18" s="58">
+        <v>3</v>
+      </c>
+      <c r="H18" s="58">
+        <v>10</v>
+      </c>
+      <c r="I18" s="48">
+        <v>10</v>
+      </c>
+      <c r="J18" s="58">
+        <v>7</v>
+      </c>
+      <c r="K18" s="58">
+        <v>7</v>
+      </c>
+      <c r="L18" s="58">
+        <v>1</v>
+      </c>
+      <c r="M18" s="58">
+        <v>3</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" s="59">
+        <v>2</v>
+      </c>
+      <c r="P18" s="61">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="59">
+        <v>3</v>
+      </c>
+      <c r="R18" s="95">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="88" customFormat="1" ht="12.75">
+      <c r="A19" s="99" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="89"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="89"/>
+      <c r="E19" s="89"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="89"/>
+      <c r="I19" s="48"/>
+      <c r="J19" s="89"/>
+      <c r="K19" s="89"/>
+      <c r="L19" s="89"/>
+      <c r="M19" s="89"/>
+      <c r="N19" s="48"/>
+      <c r="O19" s="90"/>
+      <c r="P19" s="91"/>
+      <c r="Q19" s="90"/>
+      <c r="R19" s="95"/>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A20" s="100" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="58">
+        <v>1</v>
+      </c>
+      <c r="C20" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="58">
+        <v>2</v>
+      </c>
+      <c r="E20" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="58">
+        <v>-2</v>
+      </c>
+      <c r="G20" s="58">
+        <v>2</v>
+      </c>
+      <c r="H20" s="58">
+        <v>3</v>
+      </c>
+      <c r="I20" s="59">
+        <v>-1</v>
+      </c>
+      <c r="J20" s="58">
+        <v>-1</v>
+      </c>
+      <c r="K20" s="58">
+        <v>1</v>
+      </c>
+      <c r="L20" s="58">
+        <v>-10</v>
+      </c>
+      <c r="M20" s="58">
+        <v>-1</v>
+      </c>
+      <c r="N20" s="58">
+        <v>-5</v>
+      </c>
+      <c r="O20" s="59">
+        <v>-7</v>
+      </c>
+      <c r="P20" s="61">
+        <v>-15</v>
+      </c>
+      <c r="Q20" s="59">
+        <v>-4</v>
+      </c>
+      <c r="R20" s="96">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A21" s="100" t="s">
         <v>22</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="B21" s="58">
+        <v>1</v>
+      </c>
+      <c r="C21" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="I21" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J21" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="M21" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="N21" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="P21" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q21" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="R21" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A22" s="100" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="58">
+        <v>1</v>
+      </c>
+      <c r="F22" s="58">
+        <v>-3</v>
+      </c>
+      <c r="G22" s="58">
+        <v>-1</v>
+      </c>
+      <c r="H22" s="58">
+        <v>-1</v>
+      </c>
+      <c r="I22" s="59">
+        <v>-1</v>
+      </c>
+      <c r="J22" s="58">
+        <v>-1</v>
+      </c>
+      <c r="K22" s="48">
+        <v>-1</v>
+      </c>
+      <c r="L22" s="58">
+        <v>-9</v>
+      </c>
+      <c r="M22" s="58">
+        <v>1</v>
+      </c>
+      <c r="N22" s="58">
+        <v>-3</v>
+      </c>
+      <c r="O22" s="59">
+        <v>-3</v>
+      </c>
+      <c r="P22" s="61">
+        <v>-1</v>
+      </c>
+      <c r="Q22" s="59">
+        <v>-3</v>
+      </c>
+      <c r="R22" s="96">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A23" s="100" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="58">
+        <v>1</v>
+      </c>
+      <c r="F23" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="58">
+        <v>1</v>
+      </c>
+      <c r="H23" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="N23" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="P23" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q23" s="59">
+        <v>1</v>
+      </c>
+      <c r="R23" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A24" s="100" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="58">
+        <v>1</v>
+      </c>
+      <c r="C24" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="58">
+        <v>2</v>
+      </c>
+      <c r="E24" s="58">
+        <v>4</v>
+      </c>
+      <c r="F24" s="58">
+        <v>8</v>
+      </c>
+      <c r="G24" s="58">
+        <v>4</v>
+      </c>
+      <c r="H24" s="58">
+        <v>2</v>
+      </c>
+      <c r="I24" s="59">
+        <v>2</v>
+      </c>
+      <c r="J24" s="58">
+        <v>3</v>
+      </c>
+      <c r="K24" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="L24" s="58">
+        <v>2</v>
+      </c>
+      <c r="M24" s="58">
+        <v>1</v>
+      </c>
+      <c r="N24" s="58">
+        <v>5</v>
+      </c>
+      <c r="O24" s="59">
+        <v>7</v>
+      </c>
+      <c r="P24" s="61">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="59">
+        <v>5</v>
+      </c>
+      <c r="R24" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A25" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="58">
+        <v>1</v>
+      </c>
+      <c r="F25" s="58">
+        <v>-2</v>
+      </c>
+      <c r="G25" s="58">
+        <v>1</v>
+      </c>
+      <c r="H25" s="58">
+        <v>-2</v>
+      </c>
+      <c r="I25" s="59">
+        <v>-2</v>
+      </c>
+      <c r="J25" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="L25" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="M25" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" s="59">
+        <v>1</v>
+      </c>
+      <c r="P25" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q25" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="R25" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A26" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="I26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J26" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="L26" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="M26" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="N26" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O26" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="P26" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q26" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="R26" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A27" s="100" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="58">
+        <v>1</v>
+      </c>
+      <c r="E27" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="58">
+        <v>-1</v>
+      </c>
+      <c r="G27" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="58">
+        <v>1</v>
+      </c>
+      <c r="I27" s="59">
+        <v>-1</v>
+      </c>
+      <c r="J27" s="58">
+        <v>-3</v>
+      </c>
+      <c r="K27" s="58">
+        <v>-3</v>
+      </c>
+      <c r="L27" s="58">
+        <v>-1</v>
+      </c>
+      <c r="M27" s="58">
+        <v>-7</v>
+      </c>
+      <c r="N27" s="58">
+        <v>-5</v>
+      </c>
+      <c r="O27" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="P27" s="61">
+        <v>-2</v>
+      </c>
+      <c r="Q27" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="R27" s="96">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A28" s="100" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" s="58">
+        <v>1</v>
+      </c>
+      <c r="H28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="L28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="M28" s="58">
+        <v>1</v>
+      </c>
+      <c r="N28" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="P28" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q28" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="R28" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A29" s="100" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29" s="58">
+        <v>3</v>
+      </c>
+      <c r="G29" s="58">
+        <v>4</v>
+      </c>
+      <c r="H29" s="58">
+        <v>13</v>
+      </c>
+      <c r="I29" s="59">
+        <v>24</v>
+      </c>
+      <c r="J29" s="58">
+        <v>33</v>
+      </c>
+      <c r="K29" s="58">
+        <v>28</v>
+      </c>
+      <c r="L29" s="58">
+        <v>24</v>
+      </c>
+      <c r="M29" s="58">
+        <v>11</v>
+      </c>
+      <c r="N29" s="58">
+        <v>10</v>
+      </c>
+      <c r="O29" s="59">
+        <v>3</v>
+      </c>
+      <c r="P29" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q29" s="59">
+        <v>5</v>
+      </c>
+      <c r="R29" s="96">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A30" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="62">
+        <v>340</v>
+      </c>
+      <c r="C30" s="58">
+        <v>78</v>
+      </c>
+      <c r="D30" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="58">
+        <v>4</v>
+      </c>
+      <c r="F30" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H30" s="58">
+        <v>1</v>
+      </c>
+      <c r="I30" s="59">
+        <v>2</v>
+      </c>
+      <c r="J30" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="M30" s="58">
+        <v>1</v>
+      </c>
+      <c r="N30" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" s="59">
+        <v>5</v>
+      </c>
+      <c r="P30" s="61">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="59">
+        <v>1</v>
+      </c>
+      <c r="R30" s="95" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A31" s="100" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="58">
+        <v>2</v>
+      </c>
+      <c r="G31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="L31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="N31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="P31" s="61">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="59">
+        <v>-4</v>
+      </c>
+      <c r="R31" s="96">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A32" s="100" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="58">
+        <v>10</v>
+      </c>
+      <c r="D32" s="58">
+        <v>17</v>
+      </c>
+      <c r="E32" s="58">
+        <v>12</v>
+      </c>
+      <c r="F32" s="58">
+        <v>22</v>
+      </c>
+      <c r="G32" s="58">
+        <v>31</v>
+      </c>
+      <c r="H32" s="58">
+        <v>13</v>
+      </c>
+      <c r="I32" s="59">
+        <v>4</v>
+      </c>
+      <c r="J32" s="58">
+        <v>1</v>
+      </c>
+      <c r="K32" s="58">
+        <v>7</v>
+      </c>
+      <c r="L32" s="58">
+        <v>17</v>
+      </c>
+      <c r="M32" s="58">
+        <v>22</v>
+      </c>
+      <c r="N32" s="58">
+        <v>15</v>
+      </c>
+      <c r="O32" s="59">
+        <v>4</v>
+      </c>
+      <c r="P32" s="61">
+        <v>10</v>
+      </c>
+      <c r="Q32" s="59">
+        <v>2</v>
+      </c>
+      <c r="R32" s="96">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="7" customFormat="1" ht="12.75">
+      <c r="A33" s="101" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="60">
+        <v>3</v>
+      </c>
+      <c r="C33" s="60">
+        <v>8</v>
+      </c>
+      <c r="D33" s="60">
+        <v>14</v>
+      </c>
+      <c r="E33" s="60">
+        <v>9</v>
+      </c>
+      <c r="F33" s="60">
         <v>21</v>
       </c>
-      <c r="B7" s="36">
-[...32 lines deleted...]
-      <c r="M7" s="36">
+      <c r="G33" s="60">
+        <v>34</v>
+      </c>
+      <c r="H33" s="60">
+        <v>15</v>
+      </c>
+      <c r="I33" s="60">
+        <v>7</v>
+      </c>
+      <c r="J33" s="60">
         <v>-2</v>
       </c>
-      <c r="N7" s="36">
-[...87 lines deleted...]
-      <c r="H9" s="63">
+      <c r="K33" s="60">
+        <v>1</v>
+      </c>
+      <c r="L33" s="60">
         <v>11</v>
       </c>
-      <c r="I9" s="53">
-[...2 lines deleted...]
-      <c r="J9" s="63">
+      <c r="M33" s="60">
+        <v>-8</v>
+      </c>
+      <c r="N33" s="60">
+        <v>-13</v>
+      </c>
+      <c r="O33" s="60">
+        <v>-9</v>
+      </c>
+      <c r="P33" s="60">
+        <v>-17</v>
+      </c>
+      <c r="Q33" s="60">
         <v>11</v>
       </c>
-      <c r="K9" s="63">
-[...115 lines deleted...]
-      <c r="O11" s="64">
+      <c r="R33" s="97">
         <v>4</v>
       </c>
-      <c r="P11" s="66">
-[...1102 lines deleted...]
-    <row r="34" spans="1:16">
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" s="16"/>
-      <c r="B34" s="15"/>
-[...11 lines deleted...]
-      <c r="N34" s="15"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="17"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
     </row>
-    <row r="35" spans="1:16">
+    <row r="35" spans="1:18">
       <c r="A35" s="16"/>
-      <c r="B35" s="15"/>
-[...11 lines deleted...]
-      <c r="N35" s="15"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="14"/>
+      <c r="L35" s="14"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="14"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
     </row>
-    <row r="36" spans="1:16">
-      <c r="J36"/>
+    <row r="36" spans="1:18">
+      <c r="A36" s="16"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="15"/>
+      <c r="O36" s="16"/>
+      <c r="P36" s="16"/>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="16"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="15"/>
+      <c r="O37" s="16"/>
+      <c r="P37" s="16"/>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="J38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:Q4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>