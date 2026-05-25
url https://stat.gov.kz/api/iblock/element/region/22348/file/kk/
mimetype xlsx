--- v0 (2026-04-16)
+++ v1 (2026-05-25)
@@ -14,122 +14,122 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Иммигранттар" sheetId="6" r:id="rId1"/>
     <sheet name="Эмигранттар" sheetId="3" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="20">
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Атырау қ.ә.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Атырау облысынан кеткендерінің саны</t>
   </si>
   <si>
     <t xml:space="preserve">Жылыой </t>
   </si>
   <si>
     <t xml:space="preserve">Индер </t>
   </si>
   <si>
     <t xml:space="preserve">Исатай </t>
   </si>
   <si>
     <t>Құрманғазы</t>
   </si>
   <si>
     <t xml:space="preserve">Қызылқоға </t>
   </si>
   <si>
     <t xml:space="preserve">Мақат </t>
   </si>
   <si>
     <t xml:space="preserve">Махамбет </t>
   </si>
   <si>
     <t>Исатай</t>
   </si>
   <si>
     <t xml:space="preserve">Құрманғазы </t>
   </si>
   <si>
     <t>Қызылқоға</t>
   </si>
   <si>
-    <t>Атырау облысына  келгендерінің саны</t>
+    <t>…</t>
   </si>
   <si>
-    <t>…</t>
+    <t>Атырау облысына барлық ағындар бойынша  сыртқы көші-қон - келуі</t>
+  </si>
+  <si>
+    <t>Атырау облысына барлық ағындар бойынша  сыртқы көші-қон - кетуі</t>
+  </si>
+  <si>
+    <t>Атырау облысына барлық ағындар бойынша  сыртқы көші-қон айырымы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="36">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -347,56 +347,50 @@
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -427,51 +421,51 @@
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -487,63 +481,50 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -619,181 +600,149 @@
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -870,52 +819,95 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -962,208 +954,193 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>133351</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>314326</xdr:colOff>
+      <xdr:colOff>466725</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>748393</xdr:rowOff>
+      <xdr:rowOff>714374</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="133351" y="190500"/>
-          <a:ext cx="3028950" cy="748393"/>
+          <a:off x="0" y="238125"/>
+          <a:ext cx="3314700" cy="666749"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>123826</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>13607</xdr:rowOff>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>285750</xdr:colOff>
+      <xdr:colOff>314324</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>802821</xdr:rowOff>
+      <xdr:rowOff>781050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="123826" y="204107"/>
-          <a:ext cx="3009899" cy="789214"/>
+          <a:off x="0" y="238124"/>
+          <a:ext cx="3162299" cy="733426"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>133350</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>85724</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>295275</xdr:colOff>
+      <xdr:colOff>419100</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>779992</xdr:rowOff>
+      <xdr:rowOff>781050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="133350" y="219075"/>
-          <a:ext cx="3009900" cy="751417"/>
+          <a:off x="0" y="276224"/>
+          <a:ext cx="3267075" cy="695326"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1428,4126 +1405,4292 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:W37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A33" sqref="A33:XFD35"/>
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="36" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="17" width="9.140625" style="36"/>
+    <col min="1" max="1" width="24.42578125" style="26" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="27"/>
+    <col min="3" max="9" width="9.140625" style="26"/>
+    <col min="10" max="10" width="9.140625" style="27"/>
+    <col min="11" max="17" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="60.75" customHeight="1">
-      <c r="A2" s="88"/>
-[...2 lines deleted...]
-      <c r="D2" s="88"/>
+      <c r="A2" s="93"/>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="P4" s="43"/>
-      <c r="Q4" s="43"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23" ht="15" customHeight="1">
-      <c r="A5" s="89" t="s">
-[...17 lines deleted...]
-      <c r="Q5" s="90"/>
+      <c r="A5" s="94" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="94"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="94"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="94"/>
+      <c r="I5" s="94"/>
+      <c r="J5" s="94"/>
+      <c r="K5" s="94"/>
+      <c r="L5" s="94"/>
+      <c r="M5" s="94"/>
+      <c r="N5" s="94"/>
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="12"/>
+      <c r="A6" s="13"/>
       <c r="B6" s="13"/>
-      <c r="C6" s="12"/>
-[...5 lines deleted...]
-      <c r="I6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
-      <c r="K6" s="12"/>
-[...4 lines deleted...]
-      <c r="Q6" s="14" t="s">
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="13"/>
+      <c r="N6" s="13"/>
+      <c r="O6" s="13"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23" s="10" customFormat="1" ht="12">
-      <c r="A7" s="18"/>
-      <c r="B7" s="19">
+      <c r="A7" s="76"/>
+      <c r="B7" s="17">
         <v>2009</v>
       </c>
-      <c r="C7" s="19">
+      <c r="C7" s="17">
         <v>2010</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="17">
         <v>2011</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="17">
         <v>2012</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="17">
         <v>2013</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="17">
         <v>2014</v>
       </c>
-      <c r="H7" s="46">
+      <c r="H7" s="17">
         <v>2015</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="18">
         <v>2016</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="17">
         <v>2017</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="17">
         <v>2018</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="18">
         <v>2019</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="19">
         <v>2020</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="19">
         <v>2021</v>
       </c>
-      <c r="O7" s="26">
+      <c r="O7" s="77">
         <v>2022</v>
       </c>
-      <c r="P7" s="27">
+      <c r="P7" s="25">
         <v>2023</v>
       </c>
-      <c r="Q7" s="27">
+      <c r="Q7" s="77">
         <v>2024</v>
       </c>
-      <c r="R7" s="11"/>
+      <c r="R7" s="78">
+        <v>2025</v>
+      </c>
       <c r="S7" s="11"/>
       <c r="T7" s="11"/>
       <c r="U7" s="11"/>
       <c r="V7" s="11"/>
       <c r="W7" s="11"/>
     </row>
     <row r="8" spans="1:23" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A8" s="91" t="s">
+      <c r="A8" s="96" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="91"/>
-[...14 lines deleted...]
-      <c r="Q8" s="92"/>
+      <c r="B8" s="96"/>
+      <c r="C8" s="96"/>
+      <c r="D8" s="96"/>
+      <c r="E8" s="96"/>
+      <c r="F8" s="96"/>
+      <c r="G8" s="96"/>
+      <c r="H8" s="96"/>
+      <c r="I8" s="96"/>
+      <c r="J8" s="96"/>
+      <c r="K8" s="96"/>
+      <c r="L8" s="96"/>
+      <c r="M8" s="96"/>
+      <c r="N8" s="96"/>
+      <c r="O8" s="97"/>
+      <c r="P8" s="97"/>
+      <c r="Q8" s="97"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="9"/>
     </row>
     <row r="9" spans="1:23" s="3" customFormat="1" ht="12.75">
-      <c r="A9" s="15" t="s">
+      <c r="A9" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="50">
+      <c r="B9" s="38">
         <v>1618</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="35">
         <v>2007</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="35">
         <v>554</v>
       </c>
-      <c r="E9" s="47">
+      <c r="E9" s="35">
         <v>512</v>
       </c>
-      <c r="F9" s="47">
+      <c r="F9" s="35">
         <v>436</v>
       </c>
-      <c r="G9" s="47">
+      <c r="G9" s="35">
         <v>515</v>
       </c>
-      <c r="H9" s="47">
+      <c r="H9" s="35">
         <v>389</v>
       </c>
-      <c r="I9" s="47">
+      <c r="I9" s="35">
         <v>384</v>
       </c>
-      <c r="J9" s="47">
+      <c r="J9" s="35">
         <v>314</v>
       </c>
-      <c r="K9" s="47">
+      <c r="K9" s="35">
         <v>280</v>
       </c>
-      <c r="L9" s="47">
+      <c r="L9" s="35">
         <v>277</v>
       </c>
-      <c r="M9" s="47">
+      <c r="M9" s="35">
         <v>254</v>
       </c>
-      <c r="N9" s="47">
+      <c r="N9" s="35">
         <v>401</v>
       </c>
-      <c r="O9" s="47">
+      <c r="O9" s="35">
         <v>462</v>
       </c>
-      <c r="P9" s="49">
+      <c r="P9" s="37">
         <v>628</v>
       </c>
-      <c r="Q9" s="49">
+      <c r="Q9" s="37">
         <v>739</v>
       </c>
-      <c r="R9" s="8"/>
+      <c r="R9" s="82">
+        <v>447</v>
+      </c>
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
       <c r="W9" s="8"/>
     </row>
     <row r="10" spans="1:23" s="3" customFormat="1" ht="12.75">
-      <c r="A10" s="16" t="s">
+      <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="50">
+      <c r="B10" s="38">
         <v>1407</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="35">
         <v>1375</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="35">
         <v>544</v>
       </c>
-      <c r="E10" s="47">
+      <c r="E10" s="35">
         <v>509</v>
       </c>
-      <c r="F10" s="47">
+      <c r="F10" s="35">
         <v>433</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="35">
         <v>439</v>
       </c>
-      <c r="H10" s="47">
+      <c r="H10" s="35">
         <v>327</v>
       </c>
-      <c r="I10" s="47">
+      <c r="I10" s="35">
         <v>340</v>
       </c>
-      <c r="J10" s="47">
+      <c r="J10" s="35">
         <v>266</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="35">
         <v>246</v>
       </c>
-      <c r="L10" s="47">
+      <c r="L10" s="35">
         <v>241</v>
       </c>
-      <c r="M10" s="47">
+      <c r="M10" s="35">
         <v>227</v>
       </c>
-      <c r="N10" s="47">
+      <c r="N10" s="35">
         <v>349</v>
       </c>
-      <c r="O10" s="47">
+      <c r="O10" s="35">
         <v>416</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="37">
         <v>541</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="37">
         <v>688</v>
       </c>
-      <c r="R10" s="8"/>
+      <c r="R10" s="82">
+        <v>413</v>
+      </c>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
     </row>
     <row r="11" spans="1:23" s="3" customFormat="1" ht="12.75">
-      <c r="A11" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="50">
+      <c r="A11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="38">
         <v>204</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="35">
         <v>625</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="35">
         <v>10</v>
       </c>
-      <c r="E11" s="47">
-[...5 lines deleted...]
-      <c r="G11" s="47">
+      <c r="E11" s="35">
+        <v>1</v>
+      </c>
+      <c r="F11" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="35">
         <v>62</v>
       </c>
-      <c r="H11" s="47">
+      <c r="H11" s="35">
         <v>58</v>
       </c>
-      <c r="I11" s="47">
+      <c r="I11" s="35">
         <v>35</v>
       </c>
-      <c r="J11" s="47">
+      <c r="J11" s="35">
         <v>35</v>
       </c>
-      <c r="K11" s="47">
+      <c r="K11" s="35">
         <v>28</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L11" s="35">
         <v>20</v>
       </c>
-      <c r="M11" s="47">
-[...2 lines deleted...]
-      <c r="N11" s="47">
+      <c r="M11" s="35">
+        <v>16</v>
+      </c>
+      <c r="N11" s="35">
         <v>30</v>
       </c>
-      <c r="O11" s="47">
+      <c r="O11" s="35">
         <v>25</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="37">
         <v>15</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="37">
         <v>28</v>
       </c>
-      <c r="R11" s="8"/>
+      <c r="R11" s="82">
+        <v>11</v>
+      </c>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
     </row>
     <row r="12" spans="1:23" s="3" customFormat="1" ht="12.75">
-      <c r="A12" s="16" t="s">
+      <c r="A12" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="35">
+        <v>2</v>
+      </c>
+      <c r="D12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="35">
+        <v>4</v>
+      </c>
+      <c r="H12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="35">
+        <v>1</v>
+      </c>
+      <c r="J12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="35">
+        <v>1</v>
+      </c>
+      <c r="M12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>1</v>
+      </c>
+      <c r="R12" s="81" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="3" customFormat="1" ht="12.75">
+      <c r="A13" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="38">
+        <v>1</v>
+      </c>
+      <c r="C13" s="35">
+        <v>4</v>
+      </c>
+      <c r="D13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="35">
+        <v>0</v>
+      </c>
+      <c r="H13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="35">
+        <v>1</v>
+      </c>
+      <c r="L13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" s="35">
+        <v>2</v>
+      </c>
+      <c r="O13" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="3" customFormat="1" ht="12.75">
+      <c r="A14" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="38">
+        <v>4</v>
+      </c>
+      <c r="C14" s="35">
+        <v>1</v>
+      </c>
+      <c r="D14" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="35">
+        <v>2</v>
+      </c>
+      <c r="F14" s="35">
+        <v>3</v>
+      </c>
+      <c r="G14" s="35">
+        <v>10</v>
+      </c>
+      <c r="H14" s="35">
+        <v>4</v>
+      </c>
+      <c r="I14" s="35">
+        <v>8</v>
+      </c>
+      <c r="J14" s="35">
+        <v>13</v>
+      </c>
+      <c r="K14" s="35">
+        <v>5</v>
+      </c>
+      <c r="L14" s="35">
+        <v>13</v>
+      </c>
+      <c r="M14" s="35">
+        <v>10</v>
+      </c>
+      <c r="N14" s="35">
+        <v>19</v>
+      </c>
+      <c r="O14" s="35">
+        <v>21</v>
+      </c>
+      <c r="P14" s="37">
+        <v>70</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>22</v>
+      </c>
+      <c r="R14" s="82">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="3" customFormat="1" ht="12.75">
+      <c r="A15" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="M15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="N15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="O15" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="R15" s="81" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="4" customFormat="1" ht="12.75">
+      <c r="A16" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="38">
+        <v>2</v>
+      </c>
+      <c r="C16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="M16" s="35">
+        <v>1</v>
+      </c>
+      <c r="N16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="O16" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="P16" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="R16" s="81" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A17" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="35">
+        <v>2</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="35">
+        <v>1</v>
+      </c>
+      <c r="O17" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="37">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="82">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="16.5" customHeight="1">
+      <c r="A18" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="98"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="98"/>
+      <c r="K18" s="98"/>
+      <c r="L18" s="98"/>
+      <c r="M18" s="98"/>
+      <c r="N18" s="98"/>
+      <c r="O18" s="99"/>
+      <c r="P18" s="99"/>
+      <c r="Q18" s="99"/>
+      <c r="R18" s="84"/>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A19" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="41">
+        <v>1599</v>
+      </c>
+      <c r="C19" s="39">
+        <v>1732</v>
+      </c>
+      <c r="D19" s="39">
+        <v>481</v>
+      </c>
+      <c r="E19" s="39">
+        <v>415</v>
+      </c>
+      <c r="F19" s="39">
+        <v>355</v>
+      </c>
+      <c r="G19" s="39">
+        <v>404</v>
+      </c>
+      <c r="H19" s="39">
+        <v>283</v>
+      </c>
+      <c r="I19" s="39">
+        <v>285</v>
+      </c>
+      <c r="J19" s="39">
+        <v>250</v>
+      </c>
+      <c r="K19" s="39">
+        <v>217</v>
+      </c>
+      <c r="L19" s="39">
+        <v>229</v>
+      </c>
+      <c r="M19" s="39">
+        <v>222</v>
+      </c>
+      <c r="N19" s="39">
+        <v>317</v>
+      </c>
+      <c r="O19" s="39">
+        <v>373</v>
+      </c>
+      <c r="P19" s="40">
+        <v>469</v>
+      </c>
+      <c r="Q19" s="40">
+        <v>571</v>
+      </c>
+      <c r="R19" s="82">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A20" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="41">
+        <v>1398</v>
+      </c>
+      <c r="C20" s="39">
+        <v>1109</v>
+      </c>
+      <c r="D20" s="39">
+        <v>471</v>
+      </c>
+      <c r="E20" s="39">
+        <v>414</v>
+      </c>
+      <c r="F20" s="39">
+        <v>355</v>
+      </c>
+      <c r="G20" s="39">
+        <v>345</v>
+      </c>
+      <c r="H20" s="39">
+        <v>230</v>
+      </c>
+      <c r="I20" s="39">
+        <v>250</v>
+      </c>
+      <c r="J20" s="39">
+        <v>216</v>
+      </c>
+      <c r="K20" s="39">
+        <v>192</v>
+      </c>
+      <c r="L20" s="39">
+        <v>217</v>
+      </c>
+      <c r="M20" s="39">
+        <v>208</v>
+      </c>
+      <c r="N20" s="39">
+        <v>288</v>
+      </c>
+      <c r="O20" s="39">
+        <v>348</v>
+      </c>
+      <c r="P20" s="40">
+        <v>454</v>
+      </c>
+      <c r="Q20" s="40">
+        <v>543</v>
+      </c>
+      <c r="R20" s="82">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="41">
+        <v>201</v>
+      </c>
+      <c r="C21" s="39">
+        <v>623</v>
+      </c>
+      <c r="D21" s="39">
+        <v>10</v>
+      </c>
+      <c r="E21" s="39">
+        <v>1</v>
+      </c>
+      <c r="F21" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="39">
+        <v>59</v>
+      </c>
+      <c r="H21" s="39">
+        <v>53</v>
+      </c>
+      <c r="I21" s="39">
+        <v>35</v>
+      </c>
+      <c r="J21" s="39">
+        <v>34</v>
+      </c>
+      <c r="K21" s="39">
+        <v>25</v>
+      </c>
+      <c r="L21" s="39">
+        <v>12</v>
+      </c>
+      <c r="M21" s="39">
+        <v>14</v>
+      </c>
+      <c r="N21" s="39">
+        <v>29</v>
+      </c>
+      <c r="O21" s="39">
+        <v>25</v>
+      </c>
+      <c r="P21" s="40">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="40">
+        <v>28</v>
+      </c>
+      <c r="R21" s="82">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A22" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="98"/>
+      <c r="C22" s="98"/>
+      <c r="D22" s="98"/>
+      <c r="E22" s="98"/>
+      <c r="F22" s="98"/>
+      <c r="G22" s="98"/>
+      <c r="H22" s="98"/>
+      <c r="I22" s="98"/>
+      <c r="J22" s="98"/>
+      <c r="K22" s="98"/>
+      <c r="L22" s="98"/>
+      <c r="M22" s="98"/>
+      <c r="N22" s="98"/>
+      <c r="O22" s="99"/>
+      <c r="P22" s="99"/>
+      <c r="Q22" s="99"/>
+      <c r="R22" s="84"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A23" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="45">
+        <v>19</v>
+      </c>
+      <c r="C23" s="42">
+        <v>275</v>
+      </c>
+      <c r="D23" s="42">
+        <v>73</v>
+      </c>
+      <c r="E23" s="42">
+        <v>97</v>
+      </c>
+      <c r="F23" s="42">
+        <v>81</v>
+      </c>
+      <c r="G23" s="42">
+        <v>111</v>
+      </c>
+      <c r="H23" s="42">
+        <v>106</v>
+      </c>
+      <c r="I23" s="42">
+        <v>99</v>
+      </c>
+      <c r="J23" s="42">
+        <v>64</v>
+      </c>
+      <c r="K23" s="42">
+        <v>63</v>
+      </c>
+      <c r="L23" s="42">
+        <v>48</v>
+      </c>
+      <c r="M23" s="42">
+        <v>32</v>
+      </c>
+      <c r="N23" s="42">
+        <v>84</v>
+      </c>
+      <c r="O23" s="42">
+        <v>89</v>
+      </c>
+      <c r="P23" s="44">
+        <v>159</v>
+      </c>
+      <c r="Q23" s="44">
+        <v>168</v>
+      </c>
+      <c r="R23" s="82">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A24" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="45">
         <v>9</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="C24" s="42">
+        <v>266</v>
+      </c>
+      <c r="D24" s="42">
+        <v>73</v>
+      </c>
+      <c r="E24" s="42">
+        <v>95</v>
+      </c>
+      <c r="F24" s="42">
+        <v>78</v>
+      </c>
+      <c r="G24" s="42">
+        <v>94</v>
+      </c>
+      <c r="H24" s="42">
+        <v>97</v>
+      </c>
+      <c r="I24" s="42">
+        <v>90</v>
+      </c>
+      <c r="J24" s="42">
+        <v>50</v>
+      </c>
+      <c r="K24" s="42">
+        <v>54</v>
+      </c>
+      <c r="L24" s="42">
+        <v>24</v>
+      </c>
+      <c r="M24" s="42">
         <v>19</v>
       </c>
-      <c r="C12" s="47">
+      <c r="N24" s="42">
+        <v>61</v>
+      </c>
+      <c r="O24" s="42">
+        <v>68</v>
+      </c>
+      <c r="P24" s="44">
+        <v>87</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>145</v>
+      </c>
+      <c r="R24" s="82">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A25" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="45">
+        <v>3</v>
+      </c>
+      <c r="C25" s="42">
         <v>2</v>
       </c>
-      <c r="D12" s="50" t="s">
+      <c r="D25" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="42">
+        <v>3</v>
+      </c>
+      <c r="H25" s="42">
+        <v>5</v>
+      </c>
+      <c r="I25" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="42">
+        <v>1</v>
+      </c>
+      <c r="K25" s="42">
+        <v>3</v>
+      </c>
+      <c r="L25" s="42">
+        <v>8</v>
+      </c>
+      <c r="M25" s="42">
+        <v>2</v>
+      </c>
+      <c r="N25" s="42">
+        <v>1</v>
+      </c>
+      <c r="O25" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="81" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A26" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="42">
+        <v>2</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="42">
+        <v>4</v>
+      </c>
+      <c r="H26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="42">
+        <v>1</v>
+      </c>
+      <c r="J26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="42">
+        <v>1</v>
+      </c>
+      <c r="M26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="44">
+        <v>1</v>
+      </c>
+      <c r="R26" s="81" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A27" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="45">
+        <v>1</v>
+      </c>
+      <c r="C27" s="42">
+        <v>4</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="42">
+        <v>1</v>
+      </c>
+      <c r="L27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="M27" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" s="42">
+        <v>2</v>
+      </c>
+      <c r="O27" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="P27" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q27" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="R27" s="82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A28" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="45">
+        <v>4</v>
+      </c>
+      <c r="C28" s="42">
+        <v>1</v>
+      </c>
+      <c r="D28" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="42">
+        <v>2</v>
+      </c>
+      <c r="F28" s="42">
+        <v>3</v>
+      </c>
+      <c r="G28" s="42">
+        <v>10</v>
+      </c>
+      <c r="H28" s="42">
+        <v>4</v>
+      </c>
+      <c r="I28" s="42">
+        <v>8</v>
+      </c>
+      <c r="J28" s="42">
+        <v>13</v>
+      </c>
+      <c r="K28" s="42">
+        <v>5</v>
+      </c>
+      <c r="L28" s="42">
+        <v>13</v>
+      </c>
+      <c r="M28" s="42">
+        <v>10</v>
+      </c>
+      <c r="N28" s="42">
         <v>19</v>
       </c>
-      <c r="E12" s="50" t="s">
+      <c r="O28" s="42">
+        <v>21</v>
+      </c>
+      <c r="P28" s="44">
+        <v>70</v>
+      </c>
+      <c r="Q28" s="44">
+        <v>22</v>
+      </c>
+      <c r="R28" s="82">
         <v>19</v>
       </c>
-      <c r="F12" s="50" t="s">
-[...37 lines deleted...]
-      <c r="A13" s="16" t="s">
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A29" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="50">
-[...35 lines deleted...]
-      <c r="N13" s="47">
+      <c r="B29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="81" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A30" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="45">
         <v>2</v>
       </c>
-      <c r="O13" s="48" t="s">
-[...22 lines deleted...]
-      <c r="E14" s="47">
+      <c r="C30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="42">
+        <v>1</v>
+      </c>
+      <c r="N30" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="81" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A31" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="K31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="L31" s="47">
         <v>2</v>
       </c>
-      <c r="F14" s="47">
+      <c r="M31" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="N31" s="47">
+        <v>1</v>
+      </c>
+      <c r="O31" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="47">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="R31" s="83">
         <v>3</v>
       </c>
-      <c r="G14" s="47">
-[...868 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="7:7">
-      <c r="G33" s="44"/>
+      <c r="G33" s="33"/>
     </row>
     <row r="34" spans="7:7">
-      <c r="G34" s="45"/>
+      <c r="G34" s="34"/>
     </row>
     <row r="35" spans="7:7">
-      <c r="G35" s="44"/>
+      <c r="G35" s="33"/>
     </row>
     <row r="36" spans="7:7">
-      <c r="G36" s="45"/>
+      <c r="G36" s="34"/>
     </row>
     <row r="37" spans="7:7">
-      <c r="G37" s="44"/>
+      <c r="G37" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="A8:Q8"/>
     <mergeCell ref="A18:Q18"/>
     <mergeCell ref="A22:Q22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:S32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32:XFD34"/>
+      <selection activeCell="H2" sqref="H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.42578125" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="12"/>
     <col min="10" max="10" width="9.140625" style="13"/>
     <col min="11" max="17" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="66.75" customHeight="1">
-      <c r="A2" s="95"/>
-[...2 lines deleted...]
-      <c r="D2" s="95"/>
+      <c r="A2" s="100"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
     </row>
     <row r="4" spans="1:19" ht="15" customHeight="1">
-      <c r="A4" s="89" t="s">
-[...14 lines deleted...]
-      <c r="N4" s="89"/>
+      <c r="A4" s="94" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="94"/>
       <c r="O4" s="95"/>
       <c r="P4" s="95"/>
       <c r="Q4" s="95"/>
       <c r="R4" s="12"/>
       <c r="S4" s="12"/>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="12"/>
-[...2 lines deleted...]
-      <c r="Q5" s="14" t="s">
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="13"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R5" s="12"/>
       <c r="S5" s="12"/>
     </row>
     <row r="6" spans="1:19" s="10" customFormat="1" ht="12">
-      <c r="A6" s="18"/>
-      <c r="B6" s="23">
+      <c r="A6" s="76"/>
+      <c r="B6" s="17">
         <v>2009</v>
       </c>
-      <c r="C6" s="23">
+      <c r="C6" s="17">
         <v>2010</v>
       </c>
-      <c r="D6" s="23">
+      <c r="D6" s="17">
         <v>2011</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="17">
         <v>2012</v>
       </c>
-      <c r="F6" s="23">
+      <c r="F6" s="17">
         <v>2013</v>
       </c>
-      <c r="G6" s="23">
+      <c r="G6" s="17">
         <v>2014</v>
       </c>
-      <c r="H6" s="87">
+      <c r="H6" s="17">
         <v>2015</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="18">
         <v>2016</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="17">
         <v>2017</v>
       </c>
-      <c r="K6" s="23">
+      <c r="K6" s="17">
         <v>2018</v>
       </c>
-      <c r="L6" s="24">
+      <c r="L6" s="18">
         <v>2019</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M6" s="19">
         <v>2020</v>
       </c>
-      <c r="N6" s="25">
+      <c r="N6" s="19">
         <v>2021</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O6" s="77">
         <v>2022</v>
       </c>
-      <c r="P6" s="27">
+      <c r="P6" s="25">
         <v>2023</v>
       </c>
-      <c r="Q6" s="27">
+      <c r="Q6" s="77">
         <v>2024</v>
       </c>
-      <c r="R6" s="12"/>
+      <c r="R6" s="78">
+        <v>2025</v>
+      </c>
       <c r="S6" s="12"/>
     </row>
     <row r="7" spans="1:19" ht="17.25" customHeight="1">
-      <c r="A7" s="91" t="s">
+      <c r="A7" s="96" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="91"/>
-[...14 lines deleted...]
-      <c r="Q7" s="96"/>
+      <c r="B7" s="96"/>
+      <c r="C7" s="96"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="96"/>
+      <c r="J7" s="96"/>
+      <c r="K7" s="96"/>
+      <c r="L7" s="96"/>
+      <c r="M7" s="96"/>
+      <c r="N7" s="96"/>
+      <c r="O7" s="101"/>
+      <c r="P7" s="101"/>
+      <c r="Q7" s="101"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
     </row>
     <row r="8" spans="1:19" s="3" customFormat="1" ht="12.75">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="62">
+      <c r="B8" s="50">
         <v>249</v>
       </c>
-      <c r="C8" s="62">
+      <c r="C8" s="50">
         <v>181</v>
       </c>
-      <c r="D8" s="62">
+      <c r="D8" s="50">
         <v>163</v>
       </c>
-      <c r="E8" s="62">
+      <c r="E8" s="50">
         <v>105</v>
       </c>
-      <c r="F8" s="62">
+      <c r="F8" s="50">
         <v>169</v>
       </c>
-      <c r="G8" s="62">
+      <c r="G8" s="50">
         <v>145</v>
       </c>
-      <c r="H8" s="61">
+      <c r="H8" s="49">
         <v>170</v>
       </c>
-      <c r="I8" s="62">
+      <c r="I8" s="50">
         <v>146</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J8" s="50">
         <v>129</v>
       </c>
-      <c r="K8" s="62">
+      <c r="K8" s="50">
         <v>244</v>
       </c>
-      <c r="L8" s="62">
+      <c r="L8" s="50">
         <v>345</v>
       </c>
-      <c r="M8" s="62">
+      <c r="M8" s="50">
         <v>256</v>
       </c>
-      <c r="N8" s="62">
+      <c r="N8" s="50">
         <v>289</v>
       </c>
-      <c r="O8" s="62">
+      <c r="O8" s="50">
         <v>225</v>
       </c>
-      <c r="P8" s="62">
+      <c r="P8" s="50">
         <v>128</v>
       </c>
-      <c r="Q8" s="63">
+      <c r="Q8" s="51">
         <v>62</v>
       </c>
-      <c r="R8" s="13"/>
+      <c r="R8" s="86">
+        <v>38</v>
+      </c>
       <c r="S8" s="13"/>
     </row>
     <row r="9" spans="1:19" s="3" customFormat="1" ht="12.75">
-      <c r="A9" s="39" t="s">
+      <c r="A9" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="62">
+      <c r="B9" s="50">
         <v>147</v>
       </c>
-      <c r="C9" s="62">
+      <c r="C9" s="50">
         <v>119</v>
       </c>
-      <c r="D9" s="62">
+      <c r="D9" s="50">
         <v>130</v>
       </c>
-      <c r="E9" s="62">
+      <c r="E9" s="50">
         <v>75</v>
       </c>
-      <c r="F9" s="62">
+      <c r="F9" s="50">
         <v>139</v>
       </c>
-      <c r="G9" s="62">
+      <c r="G9" s="50">
         <v>130</v>
       </c>
-      <c r="H9" s="61">
+      <c r="H9" s="49">
         <v>140</v>
       </c>
-      <c r="I9" s="62">
+      <c r="I9" s="50">
         <v>125</v>
       </c>
-      <c r="J9" s="62">
+      <c r="J9" s="50">
         <v>115</v>
       </c>
-      <c r="K9" s="62">
+      <c r="K9" s="50">
         <v>236</v>
       </c>
-      <c r="L9" s="62">
+      <c r="L9" s="50">
         <v>325</v>
       </c>
-      <c r="M9" s="62">
+      <c r="M9" s="50">
         <v>237</v>
       </c>
-      <c r="N9" s="62">
+      <c r="N9" s="50">
         <v>271</v>
       </c>
-      <c r="O9" s="62">
+      <c r="O9" s="50">
         <v>199</v>
       </c>
-      <c r="P9" s="62">
+      <c r="P9" s="50">
         <v>115</v>
       </c>
-      <c r="Q9" s="63">
+      <c r="Q9" s="51">
         <v>60</v>
       </c>
-      <c r="R9" s="13"/>
+      <c r="R9" s="86">
+        <v>37</v>
+      </c>
       <c r="S9" s="13"/>
     </row>
     <row r="10" spans="1:19" s="3" customFormat="1" ht="12.75">
-      <c r="A10" s="39" t="s">
+      <c r="A10" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="50">
+        <v>19</v>
+      </c>
+      <c r="C10" s="50">
         <v>8</v>
       </c>
-      <c r="B10" s="62">
-[...2 lines deleted...]
-      <c r="C10" s="62">
+      <c r="D10" s="50">
+        <v>2</v>
+      </c>
+      <c r="E10" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="50">
+        <v>2</v>
+      </c>
+      <c r="H10" s="49">
         <v>8</v>
       </c>
-      <c r="D10" s="62">
+      <c r="I10" s="50">
+        <v>4</v>
+      </c>
+      <c r="J10" s="50">
         <v>2</v>
       </c>
-      <c r="E10" s="62" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="62">
+      <c r="K10" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="50">
+        <v>1</v>
+      </c>
+      <c r="N10" s="50">
+        <v>3</v>
+      </c>
+      <c r="O10" s="50">
+        <v>9</v>
+      </c>
+      <c r="P10" s="50">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="51">
+        <v>1</v>
+      </c>
+      <c r="R10" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="13"/>
+    </row>
+    <row r="11" spans="1:19" s="3" customFormat="1" ht="12.75">
+      <c r="A11" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="50">
+        <v>7</v>
+      </c>
+      <c r="C11" s="50">
         <v>2</v>
       </c>
-      <c r="H10" s="61">
+      <c r="D11" s="50">
+        <v>4</v>
+      </c>
+      <c r="E11" s="50">
+        <v>3</v>
+      </c>
+      <c r="F11" s="50">
+        <v>1</v>
+      </c>
+      <c r="G11" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="50">
+        <v>3</v>
+      </c>
+      <c r="M11" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N11" s="50">
+        <v>1</v>
+      </c>
+      <c r="O11" s="50">
+        <v>1</v>
+      </c>
+      <c r="P11" s="50">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="R11" s="86">
+        <v>1</v>
+      </c>
+      <c r="S11" s="13"/>
+    </row>
+    <row r="12" spans="1:19" s="3" customFormat="1" ht="12.75">
+      <c r="A12" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="I10" s="62">
+      <c r="B12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S12" s="13"/>
+    </row>
+    <row r="13" spans="1:19" s="3" customFormat="1" ht="12.75">
+      <c r="A13" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="50">
+        <v>70</v>
+      </c>
+      <c r="C13" s="50">
+        <v>34</v>
+      </c>
+      <c r="D13" s="50">
+        <v>24</v>
+      </c>
+      <c r="E13" s="50">
+        <v>20</v>
+      </c>
+      <c r="F13" s="50">
+        <v>23</v>
+      </c>
+      <c r="G13" s="50">
+        <v>13</v>
+      </c>
+      <c r="H13" s="49">
+        <v>22</v>
+      </c>
+      <c r="I13" s="50">
+        <v>17</v>
+      </c>
+      <c r="J13" s="50">
+        <v>11</v>
+      </c>
+      <c r="K13" s="50">
+        <v>8</v>
+      </c>
+      <c r="L13" s="50">
+        <v>17</v>
+      </c>
+      <c r="M13" s="50">
+        <v>17</v>
+      </c>
+      <c r="N13" s="50">
+        <v>10</v>
+      </c>
+      <c r="O13" s="50">
+        <v>15</v>
+      </c>
+      <c r="P13" s="50">
+        <v>8</v>
+      </c>
+      <c r="Q13" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="13"/>
+    </row>
+    <row r="14" spans="1:19" s="3" customFormat="1" ht="12.75">
+      <c r="A14" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="50">
         <v>4</v>
       </c>
-      <c r="J10" s="62">
+      <c r="D14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="P14" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="13"/>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A15" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="50">
+        <v>6</v>
+      </c>
+      <c r="C15" s="50">
+        <v>14</v>
+      </c>
+      <c r="D15" s="50">
+        <v>3</v>
+      </c>
+      <c r="E15" s="50">
+        <v>7</v>
+      </c>
+      <c r="F15" s="50">
+        <v>6</v>
+      </c>
+      <c r="G15" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="M15" s="50">
+        <v>1</v>
+      </c>
+      <c r="N15" s="50">
+        <v>3</v>
+      </c>
+      <c r="O15" s="50">
+        <v>1</v>
+      </c>
+      <c r="P15" s="50">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="R15" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S15" s="12"/>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A16" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="50">
+        <v>1</v>
+      </c>
+      <c r="K16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="M16" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N16" s="50">
+        <v>1</v>
+      </c>
+      <c r="O16" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="P16" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="51">
+        <v>1</v>
+      </c>
+      <c r="R16" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S16" s="12"/>
+    </row>
+    <row r="17" spans="1:19" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A17" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="102"/>
+      <c r="C17" s="102"/>
+      <c r="D17" s="102"/>
+      <c r="E17" s="102"/>
+      <c r="F17" s="102"/>
+      <c r="G17" s="102"/>
+      <c r="H17" s="102"/>
+      <c r="I17" s="102"/>
+      <c r="J17" s="102"/>
+      <c r="K17" s="102"/>
+      <c r="L17" s="102"/>
+      <c r="M17" s="102"/>
+      <c r="N17" s="102"/>
+      <c r="O17" s="103"/>
+      <c r="P17" s="103"/>
+      <c r="Q17" s="103"/>
+      <c r="R17" s="85"/>
+      <c r="S17" s="12"/>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A18" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="54">
+        <v>163</v>
+      </c>
+      <c r="C18" s="54">
+        <v>127</v>
+      </c>
+      <c r="D18" s="54">
+        <v>131</v>
+      </c>
+      <c r="E18" s="54">
+        <v>75</v>
+      </c>
+      <c r="F18" s="54">
+        <v>139</v>
+      </c>
+      <c r="G18" s="54">
+        <v>132</v>
+      </c>
+      <c r="H18" s="53">
+        <v>143</v>
+      </c>
+      <c r="I18" s="54">
+        <v>125</v>
+      </c>
+      <c r="J18" s="54">
+        <v>117</v>
+      </c>
+      <c r="K18" s="54">
+        <v>233</v>
+      </c>
+      <c r="L18" s="54">
+        <v>319</v>
+      </c>
+      <c r="M18" s="54">
+        <v>231</v>
+      </c>
+      <c r="N18" s="54">
+        <v>267</v>
+      </c>
+      <c r="O18" s="54">
+        <v>197</v>
+      </c>
+      <c r="P18" s="54">
+        <v>118</v>
+      </c>
+      <c r="Q18" s="55">
+        <v>60</v>
+      </c>
+      <c r="R18" s="86">
+        <v>35</v>
+      </c>
+      <c r="S18" s="12"/>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A19" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="54">
+        <v>147</v>
+      </c>
+      <c r="C19" s="54">
+        <v>119</v>
+      </c>
+      <c r="D19" s="54">
+        <v>129</v>
+      </c>
+      <c r="E19" s="54">
+        <v>75</v>
+      </c>
+      <c r="F19" s="54">
+        <v>139</v>
+      </c>
+      <c r="G19" s="54">
+        <v>130</v>
+      </c>
+      <c r="H19" s="53">
+        <v>135</v>
+      </c>
+      <c r="I19" s="54">
+        <v>121</v>
+      </c>
+      <c r="J19" s="54">
+        <v>115</v>
+      </c>
+      <c r="K19" s="54">
+        <v>233</v>
+      </c>
+      <c r="L19" s="54">
+        <v>319</v>
+      </c>
+      <c r="M19" s="54">
+        <v>230</v>
+      </c>
+      <c r="N19" s="54">
+        <v>264</v>
+      </c>
+      <c r="O19" s="54">
+        <v>189</v>
+      </c>
+      <c r="P19" s="54">
+        <v>115</v>
+      </c>
+      <c r="Q19" s="55">
+        <v>59</v>
+      </c>
+      <c r="R19" s="86">
+        <v>35</v>
+      </c>
+      <c r="S19" s="12"/>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="54">
+        <v>16</v>
+      </c>
+      <c r="C20" s="54">
+        <v>8</v>
+      </c>
+      <c r="D20" s="54">
         <v>2</v>
       </c>
-      <c r="K10" s="62" t="s">
-[...8 lines deleted...]
-      <c r="N10" s="62">
+      <c r="E20" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="54">
+        <v>2</v>
+      </c>
+      <c r="H20" s="53">
+        <v>8</v>
+      </c>
+      <c r="I20" s="54">
+        <v>4</v>
+      </c>
+      <c r="J20" s="54">
+        <v>2</v>
+      </c>
+      <c r="K20" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="54">
+        <v>1</v>
+      </c>
+      <c r="N20" s="54">
         <v>3</v>
       </c>
-      <c r="O10" s="62">
-[...2 lines deleted...]
-      <c r="P10" s="62">
+      <c r="O20" s="54">
+        <v>8</v>
+      </c>
+      <c r="P20" s="54">
         <v>3</v>
       </c>
-      <c r="Q10" s="63">
-[...9 lines deleted...]
-      <c r="B11" s="62">
+      <c r="Q20" s="55">
+        <v>1</v>
+      </c>
+      <c r="R20" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S20" s="12"/>
+    </row>
+    <row r="21" spans="1:19" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A21" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="102"/>
+      <c r="C21" s="102"/>
+      <c r="D21" s="102"/>
+      <c r="E21" s="102"/>
+      <c r="F21" s="102"/>
+      <c r="G21" s="102"/>
+      <c r="H21" s="102"/>
+      <c r="I21" s="102"/>
+      <c r="J21" s="102"/>
+      <c r="K21" s="102"/>
+      <c r="L21" s="102"/>
+      <c r="M21" s="102"/>
+      <c r="N21" s="102"/>
+      <c r="O21" s="103"/>
+      <c r="P21" s="103"/>
+      <c r="Q21" s="103"/>
+      <c r="R21" s="85"/>
+      <c r="S21" s="12"/>
+    </row>
+    <row r="22" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A22" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="57">
+        <v>86</v>
+      </c>
+      <c r="C22" s="57">
+        <v>54</v>
+      </c>
+      <c r="D22" s="57">
+        <v>32</v>
+      </c>
+      <c r="E22" s="57">
+        <v>30</v>
+      </c>
+      <c r="F22" s="57">
+        <v>30</v>
+      </c>
+      <c r="G22" s="57">
+        <v>13</v>
+      </c>
+      <c r="H22" s="56">
+        <v>27</v>
+      </c>
+      <c r="I22" s="57">
+        <v>21</v>
+      </c>
+      <c r="J22" s="57">
+        <v>12</v>
+      </c>
+      <c r="K22" s="57">
+        <v>11</v>
+      </c>
+      <c r="L22" s="57">
+        <v>26</v>
+      </c>
+      <c r="M22" s="57">
+        <v>25</v>
+      </c>
+      <c r="N22" s="57">
+        <v>22</v>
+      </c>
+      <c r="O22" s="58">
+        <v>28</v>
+      </c>
+      <c r="P22" s="57">
+        <v>10</v>
+      </c>
+      <c r="Q22" s="58">
+        <v>2</v>
+      </c>
+      <c r="R22" s="86">
+        <v>3</v>
+      </c>
+      <c r="S22" s="12"/>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A23" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="57">
+        <v>1</v>
+      </c>
+      <c r="E23" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="56">
+        <v>5</v>
+      </c>
+      <c r="I23" s="57">
+        <v>4</v>
+      </c>
+      <c r="J23" s="57">
+        <v>0</v>
+      </c>
+      <c r="K23" s="57">
+        <v>3</v>
+      </c>
+      <c r="L23" s="57">
+        <v>6</v>
+      </c>
+      <c r="M23" s="57">
         <v>7</v>
       </c>
-      <c r="C11" s="62">
+      <c r="N23" s="57">
+        <v>7</v>
+      </c>
+      <c r="O23" s="58">
+        <v>10</v>
+      </c>
+      <c r="P23" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="58">
+        <v>1</v>
+      </c>
+      <c r="R23" s="86">
         <v>2</v>
       </c>
-      <c r="D11" s="62">
+      <c r="S23" s="12"/>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A24" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="57">
+        <v>3</v>
+      </c>
+      <c r="C24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="J24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="L24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="M24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="N24" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="O24" s="58">
+        <v>1</v>
+      </c>
+      <c r="P24" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q24" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="R24" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S24" s="12"/>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A25" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="57">
+        <v>7</v>
+      </c>
+      <c r="C25" s="57">
+        <v>2</v>
+      </c>
+      <c r="D25" s="57">
         <v>4</v>
       </c>
-      <c r="E11" s="62">
+      <c r="E25" s="57">
         <v>3</v>
       </c>
-      <c r="F11" s="62">
-[...17 lines deleted...]
-      <c r="L11" s="62">
+      <c r="F25" s="57">
+        <v>1</v>
+      </c>
+      <c r="G25" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="57">
         <v>3</v>
       </c>
-      <c r="M11" s="62" t="s">
-[...18 lines deleted...]
-      <c r="A12" s="39" t="s">
+      <c r="M25" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" s="57">
+        <v>1</v>
+      </c>
+      <c r="O25" s="58">
+        <v>1</v>
+      </c>
+      <c r="P25" s="57">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="86">
+        <v>1</v>
+      </c>
+      <c r="S25" s="12"/>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A26" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="12"/>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A27" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="57">
+        <v>70</v>
+      </c>
+      <c r="C27" s="57">
+        <v>34</v>
+      </c>
+      <c r="D27" s="57">
+        <v>24</v>
+      </c>
+      <c r="E27" s="57">
+        <v>20</v>
+      </c>
+      <c r="F27" s="57">
+        <v>23</v>
+      </c>
+      <c r="G27" s="57">
+        <v>13</v>
+      </c>
+      <c r="H27" s="56">
+        <v>22</v>
+      </c>
+      <c r="I27" s="57">
+        <v>17</v>
+      </c>
+      <c r="J27" s="57">
+        <v>11</v>
+      </c>
+      <c r="K27" s="57">
+        <v>8</v>
+      </c>
+      <c r="L27" s="57">
+        <v>17</v>
+      </c>
+      <c r="M27" s="57">
+        <v>17</v>
+      </c>
+      <c r="N27" s="57">
         <v>10</v>
       </c>
-      <c r="B12" s="62" t="s">
-[...78 lines deleted...]
-      <c r="J13" s="62">
+      <c r="O27" s="58">
+        <v>15</v>
+      </c>
+      <c r="P27" s="57">
+        <v>8</v>
+      </c>
+      <c r="Q27" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="R27" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S27" s="12"/>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A28" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="57">
+        <v>4</v>
+      </c>
+      <c r="D28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="12"/>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A29" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="K13" s="62">
-[...24 lines deleted...]
-      <c r="A14" s="39" t="s">
+      <c r="B29" s="57">
+        <v>6</v>
+      </c>
+      <c r="C29" s="57">
+        <v>14</v>
+      </c>
+      <c r="D29" s="57">
+        <v>3</v>
+      </c>
+      <c r="E29" s="57">
+        <v>7</v>
+      </c>
+      <c r="F29" s="57">
+        <v>6</v>
+      </c>
+      <c r="G29" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="57">
+        <v>1</v>
+      </c>
+      <c r="N29" s="57">
+        <v>3</v>
+      </c>
+      <c r="O29" s="58">
+        <v>1</v>
+      </c>
+      <c r="P29" s="57">
+        <v>1</v>
+      </c>
+      <c r="Q29" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="12"/>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="12.75">
+      <c r="A30" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="62" t="s">
-[...863 lines deleted...]
-      <c r="R30" s="12"/>
+      <c r="B30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="61">
+        <v>1</v>
+      </c>
+      <c r="K30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="61">
+        <v>1</v>
+      </c>
+      <c r="O30" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="61">
+        <v>1</v>
+      </c>
+      <c r="R30" s="88" t="s">
+        <v>16</v>
+      </c>
       <c r="S30" s="12"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="12"/>
-      <c r="F31" s="22"/>
+      <c r="F31" s="20"/>
       <c r="R31" s="12"/>
       <c r="S31" s="12"/>
     </row>
     <row r="32" spans="1:19">
       <c r="J32" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A17:Q17"/>
     <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A4:Q4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F37" sqref="F37"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.42578125" customWidth="1"/>
-    <col min="2" max="9" width="9.140625" style="36"/>
-[...1 lines deleted...]
-    <col min="11" max="18" width="9.140625" style="36"/>
+    <col min="2" max="9" width="9.140625" style="26"/>
+    <col min="10" max="10" width="9.140625" style="27"/>
+    <col min="11" max="18" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="65.25" customHeight="1">
-      <c r="A2" s="95"/>
-[...2 lines deleted...]
-      <c r="D2" s="95"/>
+      <c r="A2" s="100"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1">
-      <c r="A4" s="89" t="s">
+      <c r="A4" s="94" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="94"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="13"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5" s="75" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="80" customFormat="1" ht="12">
+      <c r="A6" s="18"/>
+      <c r="B6" s="17">
+        <v>2009</v>
+      </c>
+      <c r="C6" s="17">
+        <v>2010</v>
+      </c>
+      <c r="D6" s="17">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="17">
+        <v>2012</v>
+      </c>
+      <c r="F6" s="17">
+        <v>2013</v>
+      </c>
+      <c r="G6" s="17">
+        <v>2014</v>
+      </c>
+      <c r="H6" s="17">
+        <v>2015</v>
+      </c>
+      <c r="I6" s="18">
+        <v>2016</v>
+      </c>
+      <c r="J6" s="17">
+        <v>2017</v>
+      </c>
+      <c r="K6" s="17">
+        <v>2018</v>
+      </c>
+      <c r="L6" s="18">
+        <v>2019</v>
+      </c>
+      <c r="M6" s="19">
+        <v>2020</v>
+      </c>
+      <c r="N6" s="19">
+        <v>2021</v>
+      </c>
+      <c r="O6" s="17">
+        <v>2022</v>
+      </c>
+      <c r="P6" s="17">
+        <v>2023</v>
+      </c>
+      <c r="Q6" s="18">
+        <v>2024</v>
+      </c>
+      <c r="R6" s="79">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="96"/>
+      <c r="C7" s="96"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="96"/>
+      <c r="J7" s="96"/>
+      <c r="K7" s="96"/>
+      <c r="L7" s="96"/>
+      <c r="M7" s="96"/>
+      <c r="N7" s="96"/>
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="12"/>
+    </row>
+    <row r="8" spans="1:18" s="6" customFormat="1" ht="11.25">
+      <c r="A8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="63">
+        <v>1369</v>
+      </c>
+      <c r="C8" s="63">
+        <v>1826</v>
+      </c>
+      <c r="D8" s="63">
+        <v>391</v>
+      </c>
+      <c r="E8" s="63">
+        <v>407</v>
+      </c>
+      <c r="F8" s="63">
+        <v>267</v>
+      </c>
+      <c r="G8" s="63">
+        <v>370</v>
+      </c>
+      <c r="H8" s="62">
+        <v>219</v>
+      </c>
+      <c r="I8" s="63">
+        <v>238</v>
+      </c>
+      <c r="J8" s="63">
+        <v>185</v>
+      </c>
+      <c r="K8" s="63">
+        <v>36</v>
+      </c>
+      <c r="L8" s="63">
+        <v>-68</v>
+      </c>
+      <c r="M8" s="63">
+        <v>-2</v>
+      </c>
+      <c r="N8" s="63">
+        <v>112</v>
+      </c>
+      <c r="O8" s="63">
+        <v>237</v>
+      </c>
+      <c r="P8" s="63">
+        <v>500</v>
+      </c>
+      <c r="Q8" s="64">
+        <v>677</v>
+      </c>
+      <c r="R8" s="90">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="6" customFormat="1" ht="11.25">
+      <c r="A9" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="63">
+        <v>1260</v>
+      </c>
+      <c r="C9" s="63">
+        <v>1256</v>
+      </c>
+      <c r="D9" s="63">
+        <v>414</v>
+      </c>
+      <c r="E9" s="63">
+        <v>434</v>
+      </c>
+      <c r="F9" s="63">
+        <v>294</v>
+      </c>
+      <c r="G9" s="63">
+        <v>309</v>
+      </c>
+      <c r="H9" s="62">
+        <v>187</v>
+      </c>
+      <c r="I9" s="63">
+        <v>215</v>
+      </c>
+      <c r="J9" s="63">
+        <v>151</v>
+      </c>
+      <c r="K9" s="63">
+        <v>10</v>
+      </c>
+      <c r="L9" s="63">
+        <v>-84</v>
+      </c>
+      <c r="M9" s="63">
+        <v>-10</v>
+      </c>
+      <c r="N9" s="63">
+        <v>78</v>
+      </c>
+      <c r="O9" s="63">
+        <v>217</v>
+      </c>
+      <c r="P9" s="63">
+        <v>426</v>
+      </c>
+      <c r="Q9" s="64">
+        <v>628</v>
+      </c>
+      <c r="R9" s="90">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="6" customFormat="1" ht="11.25">
+      <c r="A10" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="89"/>
-[...33 lines deleted...]
-      <c r="Q5" s="14" t="s">
+      <c r="B10" s="63">
+        <v>185</v>
+      </c>
+      <c r="C10" s="63">
+        <v>617</v>
+      </c>
+      <c r="D10" s="63">
+        <v>8</v>
+      </c>
+      <c r="E10" s="63">
+        <v>1</v>
+      </c>
+      <c r="F10" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="63">
+        <v>60</v>
+      </c>
+      <c r="H10" s="62">
+        <v>50</v>
+      </c>
+      <c r="I10" s="63">
+        <v>31</v>
+      </c>
+      <c r="J10" s="63">
+        <v>33</v>
+      </c>
+      <c r="K10" s="63">
+        <v>28</v>
+      </c>
+      <c r="L10" s="63">
+        <v>20</v>
+      </c>
+      <c r="M10" s="63">
+        <v>15</v>
+      </c>
+      <c r="N10" s="63">
+        <v>27</v>
+      </c>
+      <c r="O10" s="63">
+        <v>16</v>
+      </c>
+      <c r="P10" s="63">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="64">
+        <v>27</v>
+      </c>
+      <c r="R10" s="90">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="6" customFormat="1" ht="11.25">
+      <c r="A11" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="63">
+        <v>-7</v>
+      </c>
+      <c r="C11" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="63">
+        <v>-4</v>
+      </c>
+      <c r="E11" s="63">
+        <v>-3</v>
+      </c>
+      <c r="F11" s="63">
+        <v>-1</v>
+      </c>
+      <c r="G11" s="63">
+        <v>4</v>
+      </c>
+      <c r="H11" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="63">
+        <v>1</v>
+      </c>
+      <c r="J11" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="63">
+        <v>-2</v>
+      </c>
+      <c r="M11" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="N11" s="63">
+        <v>-1</v>
+      </c>
+      <c r="O11" s="63">
+        <v>-1</v>
+      </c>
+      <c r="P11" s="63">
+        <v>-1</v>
+      </c>
+      <c r="Q11" s="64">
+        <v>1</v>
+      </c>
+      <c r="R11" s="90">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="6" customFormat="1" ht="11.25">
+      <c r="A12" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="63">
+        <v>1</v>
+      </c>
+      <c r="C12" s="63">
+        <v>4</v>
+      </c>
+      <c r="D12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="63">
+        <v>1</v>
+      </c>
+      <c r="L12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" s="63">
+        <v>2</v>
+      </c>
+      <c r="O12" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="11.25">
+      <c r="A13" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="63">
+        <v>-66</v>
+      </c>
+      <c r="C13" s="63">
+        <v>-33</v>
+      </c>
+      <c r="D13" s="63">
+        <v>-24</v>
+      </c>
+      <c r="E13" s="63">
+        <v>-18</v>
+      </c>
+      <c r="F13" s="63">
+        <v>-20</v>
+      </c>
+      <c r="G13" s="63">
+        <v>-3</v>
+      </c>
+      <c r="H13" s="62">
+        <v>-18</v>
+      </c>
+      <c r="I13" s="63">
+        <v>-9</v>
+      </c>
+      <c r="J13" s="63">
+        <v>2</v>
+      </c>
+      <c r="K13" s="63">
+        <v>-3</v>
+      </c>
+      <c r="L13" s="63">
+        <v>-4</v>
+      </c>
+      <c r="M13" s="63">
+        <v>-7</v>
+      </c>
+      <c r="N13" s="63">
+        <v>9</v>
+      </c>
+      <c r="O13" s="63">
+        <v>6</v>
+      </c>
+      <c r="P13" s="63">
+        <v>62</v>
+      </c>
+      <c r="Q13" s="64">
+        <v>22</v>
+      </c>
+      <c r="R13" s="90">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="11.25">
+      <c r="A14" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="63">
+        <v>-4</v>
+      </c>
+      <c r="D14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="P14" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="92" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A15" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="63">
+        <v>-4</v>
+      </c>
+      <c r="C15" s="63">
+        <v>-14</v>
+      </c>
+      <c r="D15" s="63">
+        <v>-3</v>
+      </c>
+      <c r="E15" s="63">
+        <v>-7</v>
+      </c>
+      <c r="F15" s="63">
+        <v>-6</v>
+      </c>
+      <c r="G15" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="M15" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="N15" s="63">
+        <v>-3</v>
+      </c>
+      <c r="O15" s="63">
+        <v>-1</v>
+      </c>
+      <c r="P15" s="63">
+        <v>-1</v>
+      </c>
+      <c r="Q15" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="R15" s="92" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A16" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="63">
+        <v>-1</v>
+      </c>
+      <c r="K16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="63">
+        <v>2</v>
+      </c>
+      <c r="M16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="N16" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="O16" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="P16" s="63">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="64">
+        <v>-1</v>
+      </c>
+      <c r="R16" s="90">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="10" customFormat="1" ht="12">
-[...52 lines deleted...]
-      <c r="A7" s="91" t="s">
+    <row r="17" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A17" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="102"/>
+      <c r="C17" s="102"/>
+      <c r="D17" s="102"/>
+      <c r="E17" s="102"/>
+      <c r="F17" s="102"/>
+      <c r="G17" s="102"/>
+      <c r="H17" s="102"/>
+      <c r="I17" s="102"/>
+      <c r="J17" s="102"/>
+      <c r="K17" s="102"/>
+      <c r="L17" s="102"/>
+      <c r="M17" s="102"/>
+      <c r="N17" s="102"/>
+      <c r="O17" s="102"/>
+      <c r="P17" s="102"/>
+      <c r="Q17" s="102"/>
+      <c r="R17" s="89"/>
+    </row>
+    <row r="18" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A18" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="67">
+        <v>1436</v>
+      </c>
+      <c r="C18" s="67">
+        <v>1605</v>
+      </c>
+      <c r="D18" s="67">
+        <v>350</v>
+      </c>
+      <c r="E18" s="67">
+        <v>340</v>
+      </c>
+      <c r="F18" s="67">
+        <v>216</v>
+      </c>
+      <c r="G18" s="67">
+        <v>272</v>
+      </c>
+      <c r="H18" s="66">
+        <v>140</v>
+      </c>
+      <c r="I18" s="67">
+        <v>160</v>
+      </c>
+      <c r="J18" s="67">
+        <v>133</v>
+      </c>
+      <c r="K18" s="67">
+        <v>-16</v>
+      </c>
+      <c r="L18" s="67">
+        <v>-90</v>
+      </c>
+      <c r="M18" s="67">
+        <v>-9</v>
+      </c>
+      <c r="N18" s="67">
+        <v>50</v>
+      </c>
+      <c r="O18" s="67">
+        <v>176</v>
+      </c>
+      <c r="P18" s="67">
+        <v>351</v>
+      </c>
+      <c r="Q18" s="68">
+        <v>511</v>
+      </c>
+      <c r="R18" s="90">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A19" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="67">
+        <v>1251</v>
+      </c>
+      <c r="C19" s="67">
+        <v>990</v>
+      </c>
+      <c r="D19" s="67">
+        <v>342</v>
+      </c>
+      <c r="E19" s="67">
+        <v>339</v>
+      </c>
+      <c r="F19" s="67">
+        <v>216</v>
+      </c>
+      <c r="G19" s="67">
+        <v>215</v>
+      </c>
+      <c r="H19" s="66">
+        <v>95</v>
+      </c>
+      <c r="I19" s="67">
+        <v>129</v>
+      </c>
+      <c r="J19" s="67">
+        <v>101</v>
+      </c>
+      <c r="K19" s="67">
+        <v>-41</v>
+      </c>
+      <c r="L19" s="67">
+        <v>-102</v>
+      </c>
+      <c r="M19" s="67">
+        <v>-22</v>
+      </c>
+      <c r="N19" s="67">
+        <v>24</v>
+      </c>
+      <c r="O19" s="67">
+        <v>159</v>
+      </c>
+      <c r="P19" s="67">
+        <v>339</v>
+      </c>
+      <c r="Q19" s="68">
+        <v>484</v>
+      </c>
+      <c r="R19" s="90">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="67">
+        <v>185</v>
+      </c>
+      <c r="C20" s="67">
+        <v>615</v>
+      </c>
+      <c r="D20" s="67">
+        <v>8</v>
+      </c>
+      <c r="E20" s="67">
+        <v>1</v>
+      </c>
+      <c r="F20" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="67">
+        <v>57</v>
+      </c>
+      <c r="H20" s="66">
+        <v>45</v>
+      </c>
+      <c r="I20" s="67">
+        <v>31</v>
+      </c>
+      <c r="J20" s="67">
+        <v>32</v>
+      </c>
+      <c r="K20" s="67">
+        <v>25</v>
+      </c>
+      <c r="L20" s="67">
+        <v>12</v>
+      </c>
+      <c r="M20" s="67">
+        <v>13</v>
+      </c>
+      <c r="N20" s="67">
+        <v>26</v>
+      </c>
+      <c r="O20" s="67">
+        <v>17</v>
+      </c>
+      <c r="P20" s="67">
+        <v>12</v>
+      </c>
+      <c r="Q20" s="68">
+        <v>27</v>
+      </c>
+      <c r="R20" s="90">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A21" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="102"/>
+      <c r="C21" s="102"/>
+      <c r="D21" s="102"/>
+      <c r="E21" s="102"/>
+      <c r="F21" s="102"/>
+      <c r="G21" s="102"/>
+      <c r="H21" s="102"/>
+      <c r="I21" s="102"/>
+      <c r="J21" s="102"/>
+      <c r="K21" s="102"/>
+      <c r="L21" s="102"/>
+      <c r="M21" s="102"/>
+      <c r="N21" s="102"/>
+      <c r="O21" s="102"/>
+      <c r="P21" s="102"/>
+      <c r="Q21" s="102"/>
+      <c r="R21" s="89"/>
+    </row>
+    <row r="22" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A22" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="70">
+        <v>-67</v>
+      </c>
+      <c r="C22" s="70">
+        <v>221</v>
+      </c>
+      <c r="D22" s="70">
+        <v>41</v>
+      </c>
+      <c r="E22" s="70">
+        <v>67</v>
+      </c>
+      <c r="F22" s="70">
+        <v>51</v>
+      </c>
+      <c r="G22" s="70">
+        <v>98</v>
+      </c>
+      <c r="H22" s="69">
+        <v>79</v>
+      </c>
+      <c r="I22" s="70">
+        <v>78</v>
+      </c>
+      <c r="J22" s="70">
+        <v>52</v>
+      </c>
+      <c r="K22" s="70">
+        <v>52</v>
+      </c>
+      <c r="L22" s="70">
+        <v>22</v>
+      </c>
+      <c r="M22" s="70">
+        <v>7</v>
+      </c>
+      <c r="N22" s="70">
+        <v>62</v>
+      </c>
+      <c r="O22" s="70">
+        <v>61</v>
+      </c>
+      <c r="P22" s="70">
+        <v>149</v>
+      </c>
+      <c r="Q22" s="71">
+        <v>166</v>
+      </c>
+      <c r="R22" s="90">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A23" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="70">
+        <v>9</v>
+      </c>
+      <c r="C23" s="70">
+        <v>266</v>
+      </c>
+      <c r="D23" s="70">
+        <v>72</v>
+      </c>
+      <c r="E23" s="70">
+        <v>95</v>
+      </c>
+      <c r="F23" s="70">
+        <v>78</v>
+      </c>
+      <c r="G23" s="70">
+        <v>94</v>
+      </c>
+      <c r="H23" s="69">
+        <v>92</v>
+      </c>
+      <c r="I23" s="70">
+        <v>86</v>
+      </c>
+      <c r="J23" s="70">
+        <v>50</v>
+      </c>
+      <c r="K23" s="70">
+        <v>51</v>
+      </c>
+      <c r="L23" s="70">
+        <v>18</v>
+      </c>
+      <c r="M23" s="70">
+        <v>12</v>
+      </c>
+      <c r="N23" s="70">
+        <v>54</v>
+      </c>
+      <c r="O23" s="70">
+        <v>58</v>
+      </c>
+      <c r="P23" s="70">
+        <v>87</v>
+      </c>
+      <c r="Q23" s="71">
+        <v>144</v>
+      </c>
+      <c r="R23" s="90">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A24" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="70">
         <v>2</v>
       </c>
-      <c r="B7" s="91"/>
-[...18 lines deleted...]
-      <c r="A8" s="15" t="s">
+      <c r="D24" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="70">
+        <v>3</v>
+      </c>
+      <c r="H24" s="69">
+        <v>5</v>
+      </c>
+      <c r="I24" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="J24" s="70">
+        <v>1</v>
+      </c>
+      <c r="K24" s="70">
+        <v>3</v>
+      </c>
+      <c r="L24" s="70">
+        <v>8</v>
+      </c>
+      <c r="M24" s="70">
+        <v>2</v>
+      </c>
+      <c r="N24" s="70">
+        <v>1</v>
+      </c>
+      <c r="O24" s="70">
+        <v>-1</v>
+      </c>
+      <c r="P24" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q24" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="R24" s="92" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A25" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="70">
+        <v>-7</v>
+      </c>
+      <c r="C25" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="70">
+        <v>-4</v>
+      </c>
+      <c r="E25" s="70">
+        <v>-3</v>
+      </c>
+      <c r="F25" s="70">
+        <v>-1</v>
+      </c>
+      <c r="G25" s="70">
         <v>4</v>
       </c>
-      <c r="B8" s="75">
-[...32 lines deleted...]
-      <c r="M8" s="75">
+      <c r="H25" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="70">
+        <v>1</v>
+      </c>
+      <c r="J25" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="70">
         <v>-2</v>
       </c>
-      <c r="N8" s="75">
-[...83 lines deleted...]
-      <c r="F10" s="75" t="s">
+      <c r="M25" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" s="70">
+        <v>-1</v>
+      </c>
+      <c r="O25" s="70">
+        <v>-1</v>
+      </c>
+      <c r="P25" s="70">
+        <v>-1</v>
+      </c>
+      <c r="Q25" s="71">
+        <v>1</v>
+      </c>
+      <c r="R25" s="90">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="70">
+        <v>1</v>
+      </c>
+      <c r="C26" s="70">
+        <v>4</v>
+      </c>
+      <c r="D26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="70">
+        <v>1</v>
+      </c>
+      <c r="L26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="70">
+        <v>2</v>
+      </c>
+      <c r="O26" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A27" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="70">
+        <v>-66</v>
+      </c>
+      <c r="C27" s="70">
+        <v>-33</v>
+      </c>
+      <c r="D27" s="70">
+        <v>-24</v>
+      </c>
+      <c r="E27" s="70">
+        <v>-18</v>
+      </c>
+      <c r="F27" s="70">
+        <v>-20</v>
+      </c>
+      <c r="G27" s="70">
+        <v>-3</v>
+      </c>
+      <c r="H27" s="69">
+        <v>-18</v>
+      </c>
+      <c r="I27" s="70">
+        <v>-9</v>
+      </c>
+      <c r="J27" s="70">
+        <v>2</v>
+      </c>
+      <c r="K27" s="70">
+        <v>-3</v>
+      </c>
+      <c r="L27" s="70">
+        <v>-4</v>
+      </c>
+      <c r="M27" s="70">
+        <v>-7</v>
+      </c>
+      <c r="N27" s="70">
+        <v>9</v>
+      </c>
+      <c r="O27" s="70">
+        <v>6</v>
+      </c>
+      <c r="P27" s="70">
+        <v>62</v>
+      </c>
+      <c r="Q27" s="71">
+        <v>22</v>
+      </c>
+      <c r="R27" s="90">
         <v>19</v>
       </c>
-      <c r="G10" s="75">
-[...17 lines deleted...]
-      <c r="M10" s="75">
+    </row>
+    <row r="28" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A28" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="N10" s="75">
-[...5 lines deleted...]
-      <c r="P10" s="75">
+      <c r="B28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="70">
+        <v>-4</v>
+      </c>
+      <c r="D28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="92" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A29" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="70">
+        <v>-4</v>
+      </c>
+      <c r="C29" s="70">
+        <v>-14</v>
+      </c>
+      <c r="D29" s="70">
+        <v>-3</v>
+      </c>
+      <c r="E29" s="70">
+        <v>-7</v>
+      </c>
+      <c r="F29" s="70">
+        <v>-6</v>
+      </c>
+      <c r="G29" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="70">
+        <v>-3</v>
+      </c>
+      <c r="O29" s="70">
+        <v>-1</v>
+      </c>
+      <c r="P29" s="70">
+        <v>-1</v>
+      </c>
+      <c r="Q29" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="92" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="5" customFormat="1" ht="11.25">
+      <c r="A30" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="Q10" s="76">
-[...20 lines deleted...]
-      <c r="F11" s="75">
+      <c r="B30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="74">
         <v>-1</v>
       </c>
-      <c r="G11" s="75">
-[...20 lines deleted...]
-      <c r="N11" s="75">
+      <c r="K30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="74">
+        <v>2</v>
+      </c>
+      <c r="M30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="74">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="74">
         <v>-1</v>
       </c>
-      <c r="O11" s="75">
-[...613 lines deleted...]
-      <c r="G24" s="82">
+      <c r="R30" s="91">
         <v>3</v>
       </c>
-      <c r="H24" s="81">
-[...353 lines deleted...]
-      <c r="R30" s="12"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="13"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="12"/>
       <c r="O31" s="12"/>
       <c r="P31" s="12"/>
       <c r="Q31" s="12"/>
     </row>
     <row r="32" spans="1:18" s="2" customFormat="1">
       <c r="A32" s="13"/>
-      <c r="B32" s="29"/>
-[...15 lines deleted...]
-      <c r="R32" s="37"/>
+      <c r="B32" s="21"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="22"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="24"/>
+      <c r="R32" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A17:Q17"/>
     <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A4:Q4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>