--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\строительство\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\строительство\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="390" yWindow="390" windowWidth="16335" windowHeight="14985" tabRatio="886"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="69">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
@@ -198,100 +197,100 @@
   <si>
     <t>Шахтинск қ.ә.</t>
   </si>
   <si>
     <t>Аудандар:</t>
   </si>
   <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>Бұқар жырау</t>
   </si>
   <si>
     <t>Қарқаралы</t>
   </si>
   <si>
     <t>Нұра</t>
   </si>
   <si>
     <t>Осакаров</t>
   </si>
   <si>
     <t>Шет</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7 7212 25 59 51</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/206/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/karagandy/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=</t>
   </si>
   <si>
-    <t>19.10.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Гульмира Жумкеновна Сулейменова</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>(2026 жылғы қаңтар-тамыз)</t>
-[...1 lines deleted...]
-  <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t xml:space="preserve"> © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
+    <t>19.11.2026ж.</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-қыркүйек)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -989,605 +988,605 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="37">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="37" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="37" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="2" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="2" customFormat="1" ht="38.25">
       <c r="A10" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="2" customFormat="1">
       <c r="A11" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="40"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:13" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="25.5">
       <c r="A14" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M14" s="3"/>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M15" s="3"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="B25" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.5703125" style="8" customWidth="1"/>
     <col min="2" max="2" width="92.7109375" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="37">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="37" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="A5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="37" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="2" customFormat="1" ht="51">
       <c r="A7" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="2" customFormat="1">
       <c r="A8" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="51">
       <c r="A9" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="2" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="2" customFormat="1" ht="47.25" customHeight="1">
       <c r="A10" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="2" customFormat="1">
       <c r="A11" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="40"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="2" customFormat="1" ht="22.5" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="22.5" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:13" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="25.5">
       <c r="A14" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M14" s="3"/>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="2" customFormat="1">
       <c r="A15" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M15" s="3"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="32" t="s">
-        <v>62</v>
+      <c r="B17" s="28" t="s">
+        <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="18.75" customHeight="1">
       <c r="A18" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="16.5" customHeight="1">
       <c r="A19" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="23.25" customHeight="1">
       <c r="A20" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="24" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="B25" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:3">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3">
       <c r="A3" s="9"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3">
       <c r="A4" s="9"/>
       <c r="B4" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="11"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3">
       <c r="A5" s="9"/>
       <c r="B5" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="11"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3">
       <c r="A6" s="9"/>
       <c r="B6" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="11"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3">
       <c r="A7" s="9"/>
       <c r="B7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="11"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3">
       <c r="A8" s="9"/>
       <c r="B8" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="11"/>
     </row>
-    <row r="9" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" ht="25.5">
       <c r="A9" s="9"/>
       <c r="B9" s="13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C9" s="11"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3">
       <c r="A10" s="9"/>
       <c r="B10" s="9"/>
       <c r="C10" s="11"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3">
       <c r="A11" s="9"/>
       <c r="B11" s="9"/>
       <c r="C11" s="11"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
     </row>
-    <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" ht="14.25">
       <c r="A13" s="45"/>
       <c r="B13" s="49" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C13" s="46"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:3">
       <c r="A15" s="9"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3">
       <c r="A16" s="9"/>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2">
       <c r="B17" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="65.5703125" style="10" customWidth="1"/>
     <col min="2" max="2" width="59.42578125" style="10" customWidth="1"/>
     <col min="3" max="255" width="9.140625" style="10"/>
     <col min="256" max="256" width="25.28515625" style="10" customWidth="1"/>
     <col min="257" max="257" width="26" style="10" customWidth="1"/>
     <col min="258" max="258" width="29.42578125" style="10" customWidth="1"/>
     <col min="259" max="511" width="9.140625" style="10"/>
     <col min="512" max="512" width="25.28515625" style="10" customWidth="1"/>
     <col min="513" max="513" width="26" style="10" customWidth="1"/>
     <col min="514" max="514" width="29.42578125" style="10" customWidth="1"/>
     <col min="515" max="767" width="9.140625" style="10"/>
     <col min="768" max="768" width="25.28515625" style="10" customWidth="1"/>
     <col min="769" max="769" width="26" style="10" customWidth="1"/>
     <col min="770" max="770" width="29.42578125" style="10" customWidth="1"/>
     <col min="771" max="1023" width="9.140625" style="10"/>
     <col min="1024" max="1024" width="25.28515625" style="10" customWidth="1"/>
     <col min="1025" max="1025" width="26" style="10" customWidth="1"/>
     <col min="1026" max="1026" width="29.42578125" style="10" customWidth="1"/>
     <col min="1027" max="1279" width="9.140625" style="10"/>
     <col min="1280" max="1280" width="25.28515625" style="10" customWidth="1"/>
     <col min="1281" max="1281" width="26" style="10" customWidth="1"/>
     <col min="1282" max="1282" width="29.42578125" style="10" customWidth="1"/>
     <col min="1283" max="1535" width="9.140625" style="10"/>
     <col min="1536" max="1536" width="25.28515625" style="10" customWidth="1"/>
@@ -1802,539 +1801,539 @@
     <col min="14849" max="14849" width="26" style="10" customWidth="1"/>
     <col min="14850" max="14850" width="29.42578125" style="10" customWidth="1"/>
     <col min="14851" max="15103" width="9.140625" style="10"/>
     <col min="15104" max="15104" width="25.28515625" style="10" customWidth="1"/>
     <col min="15105" max="15105" width="26" style="10" customWidth="1"/>
     <col min="15106" max="15106" width="29.42578125" style="10" customWidth="1"/>
     <col min="15107" max="15359" width="9.140625" style="10"/>
     <col min="15360" max="15360" width="25.28515625" style="10" customWidth="1"/>
     <col min="15361" max="15361" width="26" style="10" customWidth="1"/>
     <col min="15362" max="15362" width="29.42578125" style="10" customWidth="1"/>
     <col min="15363" max="15615" width="9.140625" style="10"/>
     <col min="15616" max="15616" width="25.28515625" style="10" customWidth="1"/>
     <col min="15617" max="15617" width="26" style="10" customWidth="1"/>
     <col min="15618" max="15618" width="29.42578125" style="10" customWidth="1"/>
     <col min="15619" max="15871" width="9.140625" style="10"/>
     <col min="15872" max="15872" width="25.28515625" style="10" customWidth="1"/>
     <col min="15873" max="15873" width="26" style="10" customWidth="1"/>
     <col min="15874" max="15874" width="29.42578125" style="10" customWidth="1"/>
     <col min="15875" max="16127" width="9.140625" style="10"/>
     <col min="16128" max="16128" width="25.28515625" style="10" customWidth="1"/>
     <col min="16129" max="16129" width="26" style="10" customWidth="1"/>
     <col min="16130" max="16130" width="29.42578125" style="10" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4">
       <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="53"/>
     </row>
-    <row r="2" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4" ht="13.5" customHeight="1">
       <c r="A2" s="53" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B2" s="53"/>
     </row>
-    <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="12" customHeight="1">
       <c r="A3" s="21"/>
       <c r="B3" s="21"/>
     </row>
-    <row r="4" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="24" customHeight="1">
       <c r="A4" s="47"/>
       <c r="B4" s="48" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="13.5" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="43">
-        <v>336854.16100000002</v>
+        <v>411117.99800000002</v>
       </c>
       <c r="D5" s="23"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="43">
-        <v>103282.022</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+        <v>134965.64199999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
       <c r="A7" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="43">
-        <v>20773.058000000001</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+        <v>23127.244999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
       <c r="A8" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="43">
         <v>2590.4740000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4">
       <c r="A9" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="43">
-        <v>15795.947</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+        <v>20119.153999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
       <c r="A10" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="43">
-        <v>54860.364000000001</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+        <v>60397.923999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
       <c r="A11" s="24" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="43">
-        <v>4913.55</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+        <v>8942.61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
       <c r="A12" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="43"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4">
       <c r="A13" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="43">
-        <v>9763.0509999999995</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+        <v>11508.68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
       <c r="A14" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="43">
-        <v>16067.411</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+        <v>16189.028</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
       <c r="A15" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="43">
-        <v>13786.28</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+        <v>22726.164000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
       <c r="A16" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="43">
-        <v>10511.699000000001</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+        <v>14886.558000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="25" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="43">
-        <v>7384.1949999999997</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+        <v>7819.2879999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="43">
-        <v>14012.716</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+        <v>15020.421</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
       <c r="A19" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="44">
-        <v>63113.394</v>
+        <v>72824.81</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="59.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="54.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="15" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="15" customWidth="1"/>
     <col min="5" max="5" width="17" style="15" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="12.75" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="54"/>
     </row>
-    <row r="2" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" ht="13.5" customHeight="1">
       <c r="A2" s="54" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B2" s="54"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
     </row>
-    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="12" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
     </row>
-    <row r="4" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="24" customHeight="1">
       <c r="A4" s="52"/>
       <c r="B4" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
     </row>
-    <row r="5" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="13.5" customHeight="1">
       <c r="A5" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="41">
-        <v>78.599999999999994</v>
+        <v>84</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="18"/>
       <c r="G5" s="19"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7">
       <c r="A6" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="41">
-        <v>92.9</v>
+        <v>115</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18"/>
       <c r="G6" s="19"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7">
       <c r="A7" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="41">
-        <v>50.3</v>
+        <v>48.9</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="18"/>
       <c r="G7" s="19"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="41">
-        <v>91.7</v>
+        <v>80.5</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="18"/>
       <c r="G8" s="19"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="A9" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="41">
-        <v>77.8</v>
+        <v>89.9</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="18"/>
       <c r="G9" s="19"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7">
       <c r="A10" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="41">
-        <v>111.3</v>
+        <v>92.3</v>
       </c>
       <c r="C10" s="17"/>
       <c r="D10" s="18"/>
       <c r="G10" s="19"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7">
       <c r="A11" s="24" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="41">
-        <v>57</v>
+        <v>85.2</v>
       </c>
       <c r="C11" s="17"/>
       <c r="D11" s="18"/>
       <c r="G11" s="19"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7">
       <c r="A12" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="17"/>
       <c r="D12" s="18"/>
       <c r="G12" s="19"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7">
       <c r="A13" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="41">
-        <v>32.799999999999997</v>
+        <v>38.299999999999997</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="18"/>
       <c r="G13" s="19"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7">
       <c r="A14" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="41">
-        <v>42.9</v>
+        <v>36.4</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="18"/>
       <c r="G14" s="19"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7">
       <c r="A15" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="41">
-        <v>46.5</v>
+        <v>55.1</v>
       </c>
       <c r="C15" s="20"/>
       <c r="D15" s="19"/>
       <c r="G15" s="19"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7">
       <c r="A16" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="41">
-        <v>129.9</v>
+        <v>133.19999999999999</v>
       </c>
       <c r="C16" s="20"/>
       <c r="D16" s="19"/>
       <c r="G16" s="19"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="25" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="41">
-        <v>15.7</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="C17" s="20"/>
       <c r="D17" s="19"/>
       <c r="G17" s="19"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="41">
-        <v>129.30000000000001</v>
+        <v>106.7</v>
       </c>
       <c r="C18" s="20"/>
       <c r="D18" s="19"/>
       <c r="G18" s="19"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="42">
-        <v>195.4</v>
+        <v>210.6</v>
       </c>
       <c r="C19" s="20"/>
       <c r="D19" s="19"/>
       <c r="G19" s="19"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="16"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7">
       <c r="B28" s="16"/>
     </row>
-    <row r="39" spans="6:6" x14ac:dyDescent="0.2">
+    <row r="39" spans="6:6">
       <c r="F39" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C92B607-9FAC-4DA0-B0AB-658C4216C4ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101</vt:lpstr>