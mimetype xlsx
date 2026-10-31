--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\строительство\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\строительство\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="990" yWindow="390" windowWidth="16335" windowHeight="14985" tabRatio="939"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 163206 (ИЖС)" sheetId="11" r:id="rId2"/>
     <sheet name="Метадеректер163213" sheetId="6" r:id="rId3"/>
     <sheet name="Метадеректер16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Метадеректер 163201" sheetId="5" r:id="rId5"/>
     <sheet name="Метадеректер 163221" sheetId="9" r:id="rId6"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId7"/>
     <sheet name="Көрсеткіш 163206,163213" sheetId="1" r:id="rId8"/>
     <sheet name="Көрсеткіш 163206 ИЖС,16321301" sheetId="10" r:id="rId9"/>
     <sheet name="Көрсеткіш 163201,163221" sheetId="4" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="90">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
@@ -256,114 +255,114 @@
   <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Бұқар жырау</t>
   </si>
   <si>
     <t>Қарқаралы</t>
   </si>
   <si>
     <t>Нұра</t>
   </si>
   <si>
     <t>Осакаров</t>
   </si>
   <si>
     <t>Шет</t>
   </si>
   <si>
     <t xml:space="preserve">Өткен жылғы тиісті кезеңге пайызбен      </t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7 7212 25 59 51</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/206/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/karagandy/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=</t>
   </si>
   <si>
-    <t>19.10.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Гульмира Жумкеновна Сулейменова</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>(2026 жылғы қаңтар-тамыз)</t>
-[...1 lines deleted...]
-  <si>
     <t>Өткен жылғы тиісті кезеңге пайызбен</t>
   </si>
   <si>
     <t>Есептеу</t>
   </si>
   <si>
     <t>Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында формулаға сай жүзеге асырылады</t>
   </si>
   <si>
     <t>Құрылыс дайын өнімдері бойынша статистикалық ақпарат пайдалануға берілген нысандар туралы,соның ішінде жеке құрылысшылардан,ай сайынға және жыл сайынғы мерзімділіктегі жалпы мемлекеттік статистикалық бақылау негізінде қалыптастырылады</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t xml:space="preserve">                      </t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
+    <t>19.11.2026ж.</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-қыркүйек)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -660,75 +659,75 @@
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
@@ -1040,54 +1039,54 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.zhakupova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1175,486 +1174,486 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="40">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="41"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C28" sqref="C28"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="48.5703125" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="45"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="49" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
     </row>
-    <row r="4" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="48" t="s">
+    <row r="4" spans="1:6" ht="12.75" customHeight="1">
+      <c r="A4" s="50"/>
+      <c r="B4" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="48" t="s">
-        <v>82</v>
+      <c r="C4" s="51" t="s">
+        <v>79</v>
       </c>
       <c r="D4" s="14"/>
     </row>
-    <row r="5" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="49"/>
+    <row r="5" spans="1:6" ht="24" customHeight="1">
+      <c r="A5" s="50"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="16">
-        <v>2370</v>
+        <v>3006</v>
       </c>
       <c r="C6" s="17">
-        <v>73.5</v>
+        <v>77.7</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="21" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="16">
-        <v>1559</v>
+        <v>1969</v>
       </c>
       <c r="C7" s="17">
-        <v>61.8</v>
+        <v>63.3</v>
       </c>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="16">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="C8" s="17">
-        <v>88.5</v>
+        <v>203.5</v>
       </c>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="16">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="C9" s="17">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="16">
         <v>136</v>
       </c>
       <c r="C10" s="17">
         <v>40.200000000000003</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="21" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="16">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C11" s="17">
-        <v>581.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>562.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="16">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="C12" s="17">
-        <v>1833.3</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2333.3000000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="16">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C14" s="17">
-        <v>71.099999999999994</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>85.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="16">
         <v>35</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="24">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="C16" s="24">
-        <v>74.400000000000006</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
       <c r="A17" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="16">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C17" s="17">
-        <v>277.8</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+        <v>168.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
       <c r="A18" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="16">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="C18" s="17">
-        <v>213.9</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+        <v>193.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
       <c r="A19" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="16">
         <v>43</v>
       </c>
       <c r="C19" s="17">
-        <v>716.7</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+        <v>477.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
       <c r="A20" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="18">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C20" s="19">
-        <v>157.9</v>
+        <v>112.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1742,254 +1741,254 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="21.75" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A10" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="41"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="84.7109375" style="7" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2562" max="2562" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2817" max="2817" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2818" max="2818" width="75.28515625" bestFit="1" customWidth="1"/>
@@ -2077,254 +2076,254 @@
     <col min="13314" max="13314" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="13569" max="13569" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="13570" max="13570" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="13825" max="13825" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="13826" max="13826" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14081" max="14081" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14082" max="14082" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14337" max="14337" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14338" max="14338" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14593" max="14593" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14594" max="14594" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14849" max="14849" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14850" max="14850" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15105" max="15105" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15106" max="15106" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15361" max="15361" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15362" max="15362" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15617" max="15617" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15618" max="15618" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="75.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="40">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="42" customHeight="1">
       <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="42" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A9" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="38.25">
       <c r="A10" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="41"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A15" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="18.75" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="17.25" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="21.75" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="19.5" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="18.75" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="91.85546875" style="7" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2562" max="2562" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2817" max="2817" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2818" max="2818" width="75.28515625" bestFit="1" customWidth="1"/>
@@ -2412,254 +2411,254 @@
     <col min="13314" max="13314" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="13569" max="13569" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="13570" max="13570" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="13825" max="13825" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="13826" max="13826" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14081" max="14081" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14082" max="14082" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14337" max="14337" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14338" max="14338" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14593" max="14593" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14594" max="14594" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14849" max="14849" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14850" max="14850" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15105" max="15105" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15106" max="15106" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15361" max="15361" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15362" max="15362" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15617" max="15617" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15618" max="15618" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="75.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="40">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A3" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="42" customHeight="1">
       <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="42" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A9" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="38.25">
       <c r="A10" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="41"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="15.75" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="15.75" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -2747,257 +2746,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="40">
         <v>163201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1">
       <c r="A5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="51">
       <c r="A10" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="41"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/methodology/87/"/>
     <hyperlink ref="B21" r:id="rId4" display="sa.zhakupova@aspire.gov.kz "/>
     <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=month&amp;type=spreadsheets"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -3085,254 +3084,254 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="40">
         <v>163221</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="42" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="38.25">
       <c r="A9" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="51">
       <c r="A10" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="41"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A15" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="15.75" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="18" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="18" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.25" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="131.42578125" style="9" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="9"/>
     <col min="257" max="257" width="4.42578125" style="9" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="9" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="9"/>
     <col min="513" max="513" width="4.42578125" style="9" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="9" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="9"/>
     <col min="769" max="769" width="4.42578125" style="9" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="9" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="9"/>
     <col min="1025" max="1025" width="4.42578125" style="9" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="9" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="9"/>
     <col min="1281" max="1281" width="4.42578125" style="9" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="9" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="9"/>
     <col min="1537" max="1537" width="4.42578125" style="9" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="9" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="9"/>
     <col min="1793" max="1793" width="4.42578125" style="9" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="9" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="9"/>
@@ -3484,698 +3483,698 @@
     <col min="14338" max="14338" width="113.5703125" style="9" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="9"/>
     <col min="14593" max="14593" width="4.42578125" style="9" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="9" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="9"/>
     <col min="14849" max="14849" width="4.42578125" style="9" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="9" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="9"/>
     <col min="15105" max="15105" width="4.42578125" style="9" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="9" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="9"/>
     <col min="15361" max="15361" width="4.42578125" style="9" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="9" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="9"/>
     <col min="15617" max="15617" width="4.42578125" style="9" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="9" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="9"/>
     <col min="15873" max="15873" width="4.42578125" style="9" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="9" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="9"/>
     <col min="16129" max="16129" width="4.42578125" style="9" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="9" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:3">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3">
       <c r="A3" s="8"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3">
       <c r="A4" s="8"/>
       <c r="B4" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="10"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3">
       <c r="A5" s="8"/>
       <c r="B5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="10"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3">
       <c r="A6" s="8"/>
       <c r="B6" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="10"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3">
       <c r="A7" s="8"/>
       <c r="B7" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="10"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3">
       <c r="A8" s="8"/>
       <c r="B8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="10"/>
     </row>
-    <row r="9" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" ht="35.25" customHeight="1">
       <c r="A9" s="8"/>
       <c r="B9" s="44" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C9" s="10"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3">
       <c r="A10" s="8"/>
       <c r="B10" s="8"/>
       <c r="C10" s="10"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3">
       <c r="A11" s="8"/>
       <c r="B11" s="8"/>
       <c r="C11" s="10"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3">
       <c r="A12" s="8"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3">
+      <c r="A13" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" s="46"/>
+    </row>
+    <row r="14" spans="1:3">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:3">
       <c r="A15" s="8"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3">
       <c r="A16" s="8"/>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2">
       <c r="B17" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" customWidth="1"/>
     <col min="2" max="2" width="61.140625" customWidth="1"/>
     <col min="3" max="3" width="38.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="49" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="14"/>
     </row>
-    <row r="4" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="48" t="s">
+    <row r="4" spans="1:6" ht="12.75" customHeight="1">
+      <c r="A4" s="50"/>
+      <c r="B4" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="53" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="14"/>
     </row>
-    <row r="5" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="51"/>
+    <row r="5" spans="1:6" ht="45" customHeight="1">
+      <c r="A5" s="50"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="36">
-        <v>240706</v>
+        <v>291558</v>
       </c>
       <c r="C6" s="37">
-        <v>68.400000000000006</v>
+        <v>71.8</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="21" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="16">
-        <v>160887</v>
+        <v>189400</v>
       </c>
       <c r="C7" s="17">
-        <v>57.4</v>
+        <v>58.1</v>
       </c>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="16">
-        <v>6655</v>
+        <v>14013</v>
       </c>
       <c r="C8" s="17">
-        <v>75.7</v>
+        <v>150.30000000000001</v>
       </c>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="16">
-        <v>930</v>
+        <v>3217</v>
       </c>
       <c r="C9" s="17">
-        <v>67.599999999999994</v>
+        <v>233.8</v>
       </c>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="16">
-        <v>12487</v>
+        <v>12684</v>
       </c>
       <c r="C10" s="17">
-        <v>44.3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="21" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="36">
-        <v>15196</v>
+        <v>16128</v>
       </c>
       <c r="C11" s="37">
-        <v>271.7</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>268.60000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="16">
-        <v>8486</v>
+        <v>11269</v>
       </c>
       <c r="C12" s="17">
-        <v>869.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1154.5999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="16">
-        <v>8955</v>
+        <v>10555</v>
       </c>
       <c r="C14" s="17">
-        <v>97.4</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="23">
         <v>2434</v>
       </c>
       <c r="C15" s="38" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="36">
-        <v>4221</v>
+        <v>6354</v>
       </c>
       <c r="C16" s="37">
-        <v>84.7</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
       <c r="A17" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="36">
-        <v>3754</v>
+        <v>4194</v>
       </c>
       <c r="C17" s="37">
-        <v>291.89999999999998</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+        <v>197.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
       <c r="A18" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="36">
-        <v>7008</v>
+        <v>10075</v>
       </c>
       <c r="C18" s="37">
-        <v>187.8</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+        <v>212.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
       <c r="A19" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="36">
         <v>3061</v>
       </c>
       <c r="C19" s="37">
-        <v>398.6</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+        <v>243.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
       <c r="A20" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="18">
-        <v>6632</v>
+        <v>8174</v>
       </c>
       <c r="C20" s="19">
-        <v>99.2</v>
+        <v>76.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C25" sqref="C25"/>
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="55.42578125" customWidth="1"/>
     <col min="3" max="3" width="44.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:3">
+      <c r="A1" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="45"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="49" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:3">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
     </row>
-    <row r="4" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="48" t="s">
+    <row r="4" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A4" s="50"/>
+      <c r="B4" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="48" t="s">
-[...8 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="C4" s="51" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="33.75" customHeight="1">
+      <c r="A5" s="50"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+    </row>
+    <row r="6" spans="1:3">
       <c r="A6" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="16">
-        <v>44339</v>
+        <v>57536</v>
       </c>
       <c r="C6" s="17">
-        <v>94.2</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
       <c r="A7" s="21" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="16">
-        <v>12021</v>
+        <v>14650</v>
       </c>
       <c r="C7" s="17">
-        <v>72.400000000000006</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+        <v>71.900000000000006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
       <c r="A8" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="16">
-        <v>4211</v>
+        <v>4868</v>
       </c>
       <c r="C8" s="17">
-        <v>88.2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
       <c r="A9" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="16">
         <v>930</v>
       </c>
       <c r="C9" s="24">
         <v>104.8</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3">
       <c r="A10" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="16">
-        <v>1783</v>
+        <v>1980</v>
       </c>
       <c r="C10" s="17">
-        <v>119.6</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+        <v>132.80000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
       <c r="A11" s="21" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="16">
-        <v>3601</v>
+        <v>4533</v>
       </c>
       <c r="C11" s="17">
-        <v>64.400000000000006</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
       <c r="A12" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3">
       <c r="A13" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3">
       <c r="A14" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="16">
-        <v>962</v>
+        <v>2562</v>
       </c>
       <c r="C14" s="17">
-        <v>206.4</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+        <v>549.79999999999995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
       <c r="A15" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="16">
         <v>2434</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3">
       <c r="A16" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="23">
-        <v>3355</v>
+        <v>5488</v>
       </c>
       <c r="C16" s="24">
-        <v>67.400000000000006</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
       <c r="A17" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="16">
-        <v>3754</v>
+        <v>4194</v>
       </c>
       <c r="C17" s="17">
-        <v>291.89999999999998</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+        <v>197.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
       <c r="A18" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="16">
-        <v>3780</v>
+        <v>6847</v>
       </c>
       <c r="C18" s="17">
-        <v>148.9</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+        <v>192.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
       <c r="A19" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="16">
         <v>876</v>
       </c>
       <c r="C19" s="17">
-        <v>114.1</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+        <v>69.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
       <c r="A20" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="18">
-        <v>6632</v>
+        <v>8174</v>
       </c>
       <c r="C20" s="19">
-        <v>99.2</v>
+        <v>76.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19D5DCD-C420-4772-BEFF-E4D7E164B52A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Метадеректер 163206</vt:lpstr>
       <vt:lpstr>Метадеректер 163206 (ИЖС)</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Метадеректер16321301</vt:lpstr>