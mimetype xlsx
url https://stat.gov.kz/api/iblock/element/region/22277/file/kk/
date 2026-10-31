--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1,71 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\строительство\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\строительство\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="12150" yWindow="390" windowWidth="16335" windowHeight="14985"/>
+    <workbookView xWindow="12150" yWindow="390" windowWidth="16335" windowHeight="14985" tabRatio="854"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
-    <sheet name="Көрсеткіш163206" sheetId="3" r:id="rId4"/>
-    <sheet name="Көрсеткіш163213" sheetId="7" r:id="rId5"/>
+    <sheet name="Көрсеткіш 163206" sheetId="3" r:id="rId4"/>
+    <sheet name="Көрсеткіш 163213" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="73">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
@@ -204,106 +203,106 @@
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>Тұрғын үйлерді пайдалануға беру, жалпы алаңы мың шаршы метр</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7 7212 25 59 51</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/206/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/karagandy/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=</t>
   </si>
   <si>
-    <t>19.10.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Гульмира Жумкеновна Сулейменова</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызен</t>
   </si>
   <si>
     <t xml:space="preserve"> өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
+    <t>19.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -596,80 +595,80 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -959,572 +958,570 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="100.42578125" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="3" customFormat="1">
       <c r="A2" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="53">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="3" customFormat="1">
       <c r="A4" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="55" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="3" customFormat="1">
       <c r="A5" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="56" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="53" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A7" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A9" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="55" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="51">
       <c r="A10" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="52" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="54"/>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="56" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="40" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M13" s="4"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="25.5">
       <c r="A14" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="4"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="56" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="40" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M15" s="4"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="52" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="M16" s="5"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="52" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="41" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="M17" s="6"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="52" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="42" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M18" s="5"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="6"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M20" s="5"/>
     </row>
-    <row r="21" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="17.25" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="3" customFormat="1">
       <c r="A2" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="53">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="3" customFormat="1">
       <c r="A4" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="43" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1">
       <c r="A5" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="53" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="56" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="53" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A7" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="25.5">
       <c r="A8" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="55" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="55" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A10" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="52" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="54"/>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="40" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M13" s="4"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="25.5">
       <c r="A14" s="56" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="4"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="40" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M15" s="4"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="52" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="M16" s="5"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="52" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="41" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="M17" s="6"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="52" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="42" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M18" s="5"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="6"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M20" s="5"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A7:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:C16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
     <col min="3" max="3" width="63.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3">
       <c r="A7" s="10"/>
       <c r="B7" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="12"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3">
       <c r="A8" s="10"/>
       <c r="B8" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="12"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3">
       <c r="A9" s="10"/>
       <c r="B9" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="12"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3">
       <c r="A10" s="10"/>
       <c r="B10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="12"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3">
       <c r="A11" s="10"/>
       <c r="B11" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="12"/>
     </row>
-    <row r="12" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3" ht="31.5" customHeight="1">
       <c r="A12" s="10"/>
-      <c r="B12" s="57" t="s">
+      <c r="B12" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="57"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="C12" s="58"/>
+    </row>
+    <row r="13" spans="1:3">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="12"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3">
       <c r="A14" s="10"/>
       <c r="B14" s="10"/>
       <c r="C14" s="12"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:3">
       <c r="A15" s="10"/>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C16" s="65"/>
+    <row r="16" spans="1:3">
+      <c r="A16" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D28" sqref="D28"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="15" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="15" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="15" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="15" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="15" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="15" customWidth="1"/>
     <col min="10" max="10" width="10" style="15" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="15" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="15" customWidth="1"/>
     <col min="13" max="13" width="9" style="15" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="13.140625" style="15" customWidth="1"/>
     <col min="258" max="258" width="10.5703125" style="15" customWidth="1"/>
     <col min="259" max="259" width="10.7109375" style="15" customWidth="1"/>
     <col min="260" max="260" width="10.140625" style="15" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="15" customWidth="1"/>
     <col min="262" max="262" width="10.5703125" style="15" customWidth="1"/>
     <col min="263" max="263" width="9.5703125" style="15" customWidth="1"/>
     <col min="264" max="264" width="9.7109375" style="15" customWidth="1"/>
     <col min="265" max="265" width="9.42578125" style="15" customWidth="1"/>
     <col min="266" max="266" width="10" style="15" customWidth="1"/>
@@ -2380,828 +2377,834 @@
     <col min="15878" max="15878" width="10.5703125" style="15" customWidth="1"/>
     <col min="15879" max="15879" width="9.5703125" style="15" customWidth="1"/>
     <col min="15880" max="15880" width="9.7109375" style="15" customWidth="1"/>
     <col min="15881" max="15881" width="9.42578125" style="15" customWidth="1"/>
     <col min="15882" max="15882" width="10" style="15" customWidth="1"/>
     <col min="15883" max="15883" width="8.42578125" style="15" customWidth="1"/>
     <col min="15884" max="15884" width="8.5703125" style="15" customWidth="1"/>
     <col min="15885" max="15885" width="9" style="15" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="15"/>
     <col min="16129" max="16129" width="13.140625" style="15" customWidth="1"/>
     <col min="16130" max="16130" width="10.5703125" style="15" customWidth="1"/>
     <col min="16131" max="16131" width="10.7109375" style="15" customWidth="1"/>
     <col min="16132" max="16132" width="10.140625" style="15" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="15" customWidth="1"/>
     <col min="16134" max="16134" width="10.5703125" style="15" customWidth="1"/>
     <col min="16135" max="16135" width="9.5703125" style="15" customWidth="1"/>
     <col min="16136" max="16136" width="9.7109375" style="15" customWidth="1"/>
     <col min="16137" max="16137" width="9.42578125" style="15" customWidth="1"/>
     <col min="16138" max="16138" width="10" style="15" customWidth="1"/>
     <col min="16139" max="16139" width="8.42578125" style="15" customWidth="1"/>
     <col min="16140" max="16140" width="8.5703125" style="15" customWidth="1"/>
     <col min="16141" max="16141" width="9" style="15" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:16" ht="16.5" customHeight="1">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+    </row>
+    <row r="2" spans="1:16" ht="12" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="18" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="46"/>
     </row>
-    <row r="4" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
+    <row r="4" spans="1:16" ht="19.5" customHeight="1">
+      <c r="A4" s="62" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="61"/>
-[...3 lines deleted...]
-      <c r="F4" s="61"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
       <c r="M4" s="21"/>
       <c r="N4" s="46"/>
     </row>
-    <row r="5" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" ht="20.25" customHeight="1">
       <c r="A5" s="48">
         <v>2024</v>
       </c>
       <c r="B5" s="22">
         <v>20022</v>
       </c>
       <c r="C5" s="13">
         <v>68375</v>
       </c>
       <c r="D5" s="23">
         <v>89027</v>
       </c>
       <c r="E5" s="24">
         <v>9447</v>
       </c>
       <c r="F5" s="24">
         <v>26852</v>
       </c>
       <c r="G5" s="23">
         <v>52560</v>
       </c>
       <c r="H5" s="13">
         <v>50979</v>
       </c>
       <c r="I5" s="13">
         <v>13671</v>
       </c>
       <c r="J5" s="23">
         <v>49323</v>
       </c>
       <c r="K5" s="23">
         <v>43482</v>
       </c>
       <c r="L5" s="23">
         <v>18731</v>
       </c>
       <c r="M5" s="25">
         <v>97857</v>
       </c>
       <c r="N5" s="46"/>
     </row>
-    <row r="6" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16" ht="15.75" customHeight="1">
       <c r="A6" s="48">
         <v>2025</v>
       </c>
       <c r="B6" s="22">
         <v>21226</v>
       </c>
       <c r="C6" s="13">
         <v>17024</v>
       </c>
       <c r="D6" s="23">
         <v>15376</v>
       </c>
       <c r="E6" s="24">
         <v>21725</v>
       </c>
       <c r="F6" s="24">
         <v>66000</v>
       </c>
       <c r="G6" s="23">
         <v>94730</v>
       </c>
       <c r="H6" s="13">
         <v>44008</v>
       </c>
       <c r="I6" s="13">
         <v>71638</v>
       </c>
       <c r="J6" s="23">
         <v>54246</v>
       </c>
       <c r="K6" s="23">
         <v>87456</v>
       </c>
       <c r="L6" s="23">
         <v>13556</v>
       </c>
       <c r="M6" s="26">
         <v>89880</v>
       </c>
       <c r="N6" s="47"/>
       <c r="P6" s="27"/>
     </row>
-    <row r="7" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16" ht="16.5" customHeight="1">
       <c r="A7" s="48">
         <v>2026</v>
       </c>
       <c r="B7" s="22">
         <v>21689</v>
       </c>
       <c r="C7" s="13">
         <v>4354</v>
       </c>
       <c r="D7" s="23">
         <v>41530</v>
       </c>
       <c r="E7" s="24">
         <v>12202</v>
       </c>
       <c r="F7" s="24">
         <v>87142</v>
       </c>
       <c r="G7" s="23">
         <v>20066</v>
       </c>
       <c r="H7" s="13">
         <v>6614</v>
       </c>
       <c r="I7" s="13">
         <v>47109</v>
       </c>
-      <c r="J7" s="23"/>
+      <c r="J7" s="23">
+        <v>50852</v>
+      </c>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="26"/>
       <c r="N7" s="46"/>
     </row>
-    <row r="8" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G8" s="58"/>
+    <row r="8" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A8" s="60"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
       <c r="N8" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:L4"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:14" ht="16.5" customHeight="1">
+      <c r="A1" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="62"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+    </row>
+    <row r="2" spans="1:14" ht="12" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" ht="26.25" customHeight="1">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="18" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="50"/>
     </row>
-    <row r="4" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="L4" s="67"/>
+    <row r="4" spans="1:14" ht="18" customHeight="1">
+      <c r="A4" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="66"/>
       <c r="M4" s="49"/>
       <c r="N4" s="50"/>
     </row>
-    <row r="5" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="63" t="s">
+    <row r="5" spans="1:14" ht="14.25" customHeight="1">
+      <c r="A5" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="63"/>
-[...10 lines deleted...]
-      <c r="M5" s="63"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
       <c r="N5" s="50"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="A6" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="28">
         <v>79.7</v>
       </c>
       <c r="C6" s="29">
         <v>341.49935071421436</v>
       </c>
       <c r="D6" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="E6" s="28">
         <v>10.6</v>
       </c>
       <c r="F6" s="28">
         <v>284.23838255530859</v>
       </c>
       <c r="G6" s="28">
         <v>195.73960971249812</v>
       </c>
       <c r="H6" s="28">
         <v>96.992009132420094</v>
       </c>
       <c r="I6" s="28">
         <v>26.816924616018362</v>
       </c>
       <c r="J6" s="29">
         <v>360.78560456440641</v>
       </c>
       <c r="K6" s="28">
         <v>88.157654643878118</v>
       </c>
       <c r="L6" s="28">
         <v>43.077595326801891</v>
       </c>
       <c r="M6" s="29">
         <v>522.43339917783351</v>
       </c>
       <c r="N6" s="50"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="A7" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="28">
         <v>21.7</v>
       </c>
       <c r="C7" s="30">
         <v>80.203523980024499</v>
       </c>
       <c r="D7" s="31">
         <v>90.319548872180462</v>
       </c>
       <c r="E7" s="2">
         <v>141.29162330905308</v>
       </c>
       <c r="F7" s="2">
         <v>303.79746835443041</v>
       </c>
       <c r="G7" s="31">
         <v>143.53030303030303</v>
       </c>
       <c r="H7" s="32">
         <v>46.5</v>
       </c>
       <c r="I7" s="32">
         <v>162.80000000000001</v>
       </c>
       <c r="J7" s="31">
         <v>75.722381976046236</v>
       </c>
       <c r="K7" s="31">
         <v>161.19999999999999</v>
       </c>
       <c r="L7" s="31">
         <v>15.5</v>
       </c>
       <c r="M7" s="33">
         <v>663.02744172322218</v>
       </c>
       <c r="N7" s="50"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14">
       <c r="A8" s="51" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="28">
         <v>24.1</v>
       </c>
       <c r="C8" s="30">
         <v>20.074692240306145</v>
       </c>
       <c r="D8" s="31">
         <v>953.83555351401003</v>
       </c>
       <c r="E8" s="2">
         <v>29.381170238381891</v>
       </c>
       <c r="F8" s="2">
         <v>714.16161285035241</v>
       </c>
       <c r="G8" s="31">
         <v>23</v>
       </c>
       <c r="H8" s="32">
         <v>32.96122794777235</v>
       </c>
       <c r="I8" s="32">
         <v>712.26186876322947</v>
       </c>
-      <c r="J8" s="31"/>
+      <c r="J8" s="31">
+        <v>107.94540321382327</v>
+      </c>
       <c r="K8" s="31"/>
       <c r="L8" s="31"/>
       <c r="M8" s="33"/>
       <c r="N8" s="50"/>
     </row>
-    <row r="9" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="L9" s="67"/>
+    <row r="9" spans="1:14" ht="16.5" customHeight="1">
+      <c r="A9" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="65"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="65"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="65"/>
+      <c r="G9" s="65"/>
+      <c r="H9" s="65"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="65"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="66"/>
       <c r="M9" s="49"/>
       <c r="N9" s="50"/>
     </row>
-    <row r="10" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="63" t="s">
+    <row r="10" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A10" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="63"/>
-[...10 lines deleted...]
-      <c r="M10" s="63"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="67"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="67"/>
+      <c r="G10" s="67"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="67"/>
+      <c r="J10" s="67"/>
+      <c r="K10" s="67"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="67"/>
       <c r="N10" s="50"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14">
       <c r="A11" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="28">
         <v>24</v>
       </c>
       <c r="C11" s="14">
         <v>1082.7</v>
       </c>
       <c r="D11" s="28">
         <v>154.19999999999999</v>
       </c>
       <c r="E11" s="28">
         <v>31.4</v>
       </c>
       <c r="F11" s="28">
         <v>87.9</v>
       </c>
       <c r="G11" s="28">
         <v>215</v>
       </c>
       <c r="H11" s="28">
         <v>179.7</v>
       </c>
       <c r="I11" s="28">
         <v>77.599999999999994</v>
       </c>
       <c r="J11" s="28">
         <v>58.3</v>
       </c>
       <c r="K11" s="28">
         <v>149.80000000000001</v>
       </c>
       <c r="L11" s="28">
         <v>356.2</v>
       </c>
       <c r="M11" s="34">
         <v>389.3</v>
       </c>
       <c r="N11" s="50"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14">
       <c r="A12" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="28">
         <v>106</v>
       </c>
       <c r="C12" s="30">
         <v>24.9</v>
       </c>
       <c r="D12" s="31">
         <v>17.3</v>
       </c>
       <c r="E12" s="2">
         <v>230</v>
       </c>
       <c r="F12" s="2">
         <v>245.8</v>
       </c>
       <c r="G12" s="31">
         <v>180.2</v>
       </c>
       <c r="H12" s="14">
         <v>86.3</v>
       </c>
       <c r="I12" s="30">
         <v>524</v>
       </c>
       <c r="J12" s="31">
         <v>110</v>
       </c>
       <c r="K12" s="31">
         <v>201.1</v>
       </c>
       <c r="L12" s="31">
         <v>72.400000000000006</v>
       </c>
       <c r="M12" s="35">
         <v>91.8</v>
       </c>
       <c r="N12" s="50"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14">
       <c r="A13" s="51" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="28">
         <v>102.2</v>
       </c>
       <c r="C13" s="30">
         <v>25.6</v>
       </c>
       <c r="D13" s="31">
         <v>270.10000000000002</v>
       </c>
       <c r="E13" s="2">
         <v>56.2</v>
       </c>
       <c r="F13" s="2">
         <v>132</v>
       </c>
       <c r="G13" s="31">
         <v>21.2</v>
       </c>
       <c r="H13" s="30">
         <v>15</v>
       </c>
       <c r="I13" s="45">
         <v>65.8</v>
       </c>
-      <c r="J13" s="23"/>
+      <c r="J13" s="45">
+        <v>93.7</v>
+      </c>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="26"/>
       <c r="N13" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A9:L9"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr>Көрсеткіш163206</vt:lpstr>
-      <vt:lpstr>Көрсеткіш163213</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 163206</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 163213</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>